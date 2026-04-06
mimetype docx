--- v0 (2025-12-05)
+++ v1 (2026-04-06)
@@ -11,8148 +11,8118 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E63A211" w14:textId="0F1A71C2" w:rsidR="00FA7120" w:rsidRPr="00892DC4" w:rsidRDefault="00E301B1" w:rsidP="00FA7120">
+    <w:p w14:paraId="0834F6D0" w14:textId="50DFE0C0" w:rsidR="00FA7120" w:rsidRPr="0008677F" w:rsidRDefault="006C3C0C" w:rsidP="00FA7120">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F04335">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Genehmigungsgesuch</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F97306" w:rsidRPr="00F04335">
+      </w:pPr>
+      <w:r w:rsidRPr="0008677F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> für</w:t>
+        <w:t xml:space="preserve">Genehmigungsantrag für Interventionen im Bereich Gesundheitsförderung und Prävention </w:t>
       </w:r>
-      <w:r w:rsidR="00F04335" w:rsidRPr="00F04335">
+      <w:r w:rsidR="0008677F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>für Schülerinnen und Schüler</w:t>
       </w:r>
-      <w:r w:rsidR="00F04335" w:rsidRPr="00892DC4">
+      <w:r w:rsidRPr="0008677F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interventionen </w:t>
+        <w:t xml:space="preserve"> der ob</w:t>
       </w:r>
-      <w:r w:rsidR="004742BB" w:rsidRPr="00892DC4">
+      <w:r w:rsidR="0008677F" w:rsidRPr="0008677F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>im Bereich der</w:t>
+        <w:t xml:space="preserve">ligatorischen </w:t>
       </w:r>
-      <w:r w:rsidR="00F04335" w:rsidRPr="00892DC4">
+      <w:r w:rsidR="0008677F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gesundheitsförderung/Prävention bei Schüler</w:t>
+        <w:t>Schule</w:t>
       </w:r>
-      <w:r w:rsidR="00321585" w:rsidRPr="00892DC4">
+    </w:p>
+    <w:p w14:paraId="40906E6F" w14:textId="453FDE41" w:rsidR="006B387F" w:rsidRPr="00323766" w:rsidRDefault="006B387F" w:rsidP="004208D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:spacing w:before="180"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>innen und Schüler</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F04335" w:rsidRPr="00892DC4">
+      </w:pPr>
+      <w:r w:rsidRPr="006B387F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> der obligatorischen Schule</w:t>
+        <w:t xml:space="preserve">Gemäss Art. 8 des </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00AF5C4F">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>kantonalen Reglements über Gesundheitsförderung und Prävention</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006B387F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> müssen Projekte für Kinder und Jugendliche, die in der obligatorischen Schule durchgeführt werden, genehmigt werden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323766">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Daher muss jede Organisation/Person, die in Schulen intervenieren möchte, über dieses offizielle Formular einen Genehmigungsantrag stellen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1E81DF" w14:textId="77777777" w:rsidR="00383EC6" w:rsidRPr="00F04335" w:rsidRDefault="00383EC6" w:rsidP="00383EC6">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2EB465D1" w14:textId="2B6CCBE1" w:rsidR="00383EC6" w:rsidRPr="007A2462" w:rsidRDefault="007A2462" w:rsidP="004208D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:spacing w:before="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2462">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Dieses Formular ist vollständig ausgefüllt und zusammen mit den Anhängen (siehe Liste am Ende dieses Dokuments) per E-Mail an die amtsübergreifende Fachstelle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2462">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Gesundheit in der Schule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2462">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu senden</w:t>
+      </w:r>
+      <w:r w:rsidR="00383EC6" w:rsidRPr="007A2462">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00383EC6" w:rsidRPr="007A2462">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>sante.ecole@fr.ch</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EB465D1" w14:textId="46C2E2C9" w:rsidR="00383EC6" w:rsidRPr="00207760" w:rsidRDefault="00207760" w:rsidP="00383EC6">
+    <w:p w14:paraId="304175A5" w14:textId="77777777" w:rsidR="00383EC6" w:rsidRPr="007A2462" w:rsidRDefault="00383EC6" w:rsidP="00383EC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00207760">
-[...89 lines deleted...]
-      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="304175A5" w14:textId="77777777" w:rsidR="00383EC6" w:rsidRPr="00207760" w:rsidRDefault="00383EC6" w:rsidP="00383EC6">
-[...15 lines deleted...]
-    <w:p w14:paraId="1F838B86" w14:textId="06F648F9" w:rsidR="000339D2" w:rsidRDefault="009D4813" w:rsidP="000339D2">
+    <w:p w14:paraId="1F838B86" w14:textId="37AC6FF9" w:rsidR="000339D2" w:rsidRDefault="008F198E" w:rsidP="000339D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D4813">
+      <w:r w:rsidRPr="008F198E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Unvollständige Anträge oder solche, die die Zulassungskriterien nicht erfüllen, werden unbearbeitet an den Absender zurückgeschickt.</w:t>
+        <w:t>Unvollständige Anträge oder solche, die die Zulassungskriterien nicht erfüllen, werden unbehandelt an den Absender zurückgesandt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8AB387" w14:textId="77777777" w:rsidR="009D4813" w:rsidRPr="009D4813" w:rsidRDefault="009D4813" w:rsidP="000339D2">
+    <w:p w14:paraId="419EF868" w14:textId="77777777" w:rsidR="008F198E" w:rsidRPr="008F198E" w:rsidRDefault="008F198E" w:rsidP="000339D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C1C3E40" w14:textId="6A9A4517" w:rsidR="00383EC6" w:rsidRPr="00405A34" w:rsidRDefault="009D4813" w:rsidP="00383EC6">
+    <w:p w14:paraId="5C1C3E40" w14:textId="2C9A33F1" w:rsidR="00383EC6" w:rsidRPr="00FA6161" w:rsidRDefault="008F198E" w:rsidP="00383EC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D4813">
+      <w:r w:rsidRPr="008F198E">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Ei</w:t>
+        <w:t>Fr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>nsendefristen und weitere Informationen:</w:t>
+        <w:t>isten und weitere Informationen</w:t>
       </w:r>
-      <w:r w:rsidR="00383EC6" w:rsidRPr="009D4813">
+      <w:r w:rsidR="00383EC6" w:rsidRPr="008F198E">
         <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="00383EC6" w:rsidRPr="008F198E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00405A34" w:rsidRPr="00BB636B">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00FA6161" w:rsidRPr="00916E85">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:t>https://www.fr.ch/de/gesundheit/vorbeugung-und-foerderung/gesundheitsfoerderung-in-der-schule-ressourcen-und-genehmigte-projekte/gesundheitsfoerderung-und-praevention-an-obligatorischen-schulen-genehmigte-ressourcen-und-genehmigungsverfahren</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00405A34">
+      <w:r w:rsidR="00FA6161">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0103D0CA" w14:textId="77777777" w:rsidR="000339D2" w:rsidRPr="009D4813" w:rsidRDefault="000339D2" w:rsidP="00383EC6">
+    <w:p w14:paraId="0103D0CA" w14:textId="77777777" w:rsidR="000339D2" w:rsidRPr="008F198E" w:rsidRDefault="000339D2" w:rsidP="00383EC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="520BF54D" w14:textId="1250D6C0" w:rsidR="00060818" w:rsidRPr="00E37359" w:rsidRDefault="00E37359" w:rsidP="00060818">
+    <w:p w14:paraId="1E9EACA4" w14:textId="4FD74E6E" w:rsidR="001C3FCD" w:rsidRPr="00A0752D" w:rsidRDefault="00A0752D" w:rsidP="00383EC6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0752D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dieser Antrag gilt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0752D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>keinesfalls als Finanzierungsantrag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0752D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6E6C31" w14:textId="77777777" w:rsidR="00060818" w:rsidRPr="00A0752D" w:rsidRDefault="00060818" w:rsidP="00060818">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E37359">
-[...43 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E4F8A4"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1843"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4278"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="3518"/>
+        <w:gridCol w:w="4136"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AD67FC" w14:paraId="550D355D" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="550D355D" w14:textId="77777777" w:rsidTr="005F420C">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F689788" w14:textId="73EA3999" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00F147E8">
+          <w:p w14:paraId="7F689788" w14:textId="1ABE1F7D" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00A0752D">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>ALLGEMEINE INFORMATIONEN</w:t>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>GENERELLE INFORMATIONEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8A41DA" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="6A8A41DA" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Texte1"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7120" w:rsidRPr="009F794A" w14:paraId="0EDB05DE" w14:textId="77777777" w:rsidTr="00F147E8">
+      <w:tr w:rsidR="00FA7120" w:rsidRPr="00A61DB2" w14:paraId="0EDB05DE" w14:textId="77777777" w:rsidTr="00A0752D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="876"/>
+          <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="613007AC" w14:textId="360F4994" w:rsidR="00FA7120" w:rsidRDefault="00F147E8">
+          <w:p w14:paraId="6696CEA9" w14:textId="6DD98DAC" w:rsidR="00FA7120" w:rsidRPr="001C3FCD" w:rsidRDefault="00A0752D">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Titel</w:t>
-[...17 lines deleted...]
-            </w:pPr>
+              <w:t>Name der Intervention</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7654" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3878D6F3" w14:textId="77777777" w:rsidR="00FA7120" w:rsidRDefault="00FA7120">
+          <w:p w14:paraId="3878D6F3" w14:textId="77777777" w:rsidR="00FA7120" w:rsidRPr="001C3FCD" w:rsidRDefault="00FA7120">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="009F794A" w14:paraId="247AA41E" w14:textId="77777777" w:rsidTr="00F147E8">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="247AA41E" w14:textId="77777777" w:rsidTr="00A0752D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76C52393" w14:textId="73E32CFD" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00F147E8">
+          <w:p w14:paraId="76C52393" w14:textId="3F3E5E2E" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A0752D">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>verantwortliche</w:t>
+              <w:t>Verantwortliche</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Institution</w:t>
+              <w:t xml:space="preserve"> Organisation / Institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3660" w:type="dxa"/>
+            <w:tcW w:w="3518" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03F2A2BC" w14:textId="17E8DF09" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="03F2A2BC" w14:textId="128A5704" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B64484">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00DD017F">
+            <w:r w:rsidR="0022620C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>ame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E59C22B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0E59C22B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Texte2"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="007B63AC" w14:paraId="422B9ED5" w14:textId="77777777" w:rsidTr="00F147E8">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="422B9ED5" w14:textId="77777777" w:rsidTr="00A0752D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF6EB18" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0FF6EB18" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3660" w:type="dxa"/>
+            <w:tcW w:w="3518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA5A32E" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0EA5A32E" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B64484">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0371DCAE" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0371DCAE" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="0C670F9B" w14:textId="77777777" w:rsidTr="00F147E8">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="0C670F9B" w14:textId="77777777" w:rsidTr="00A0752D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="469"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E791DE2" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="1E791DE2" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3660" w:type="dxa"/>
+            <w:tcW w:w="3518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="277C2C0A" w14:textId="35F0C0B3" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00DD017F">
+          <w:p w14:paraId="277C2C0A" w14:textId="04F0CD71" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="0022620C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>PLZ</w:t>
             </w:r>
-            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB76C2">
+            <w:r w:rsidR="00A03D89" w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61B2334E" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="61B2334E" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="2150C4B0" w14:textId="77777777" w:rsidTr="00F147E8">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="2150C4B0" w14:textId="77777777" w:rsidTr="00A0752D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68CE5FBC" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="68CE5FBC" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3660" w:type="dxa"/>
+            <w:tcW w:w="3518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="503B9280" w14:textId="6A56249B" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00DD017F">
+          <w:p w14:paraId="503B9280" w14:textId="282C6CF8" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="0022620C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00892DC4">
-[...6 lines deleted...]
-              <w:t>ite</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Webseite</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18702539" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="18702539" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="5DC3ECCE" w14:textId="77777777" w:rsidTr="00F147E8">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="5DC3ECCE" w14:textId="77777777" w:rsidTr="00A0752D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="116A6EFE" w14:textId="0F924D20" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="116A6EFE" w14:textId="54759BD2" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00DD017F">
-              <w:rPr>
+            <w:r w:rsidR="00516C6B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kontaktperson</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3660" w:type="dxa"/>
+            <w:tcW w:w="3518" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B30AEA9" w14:textId="3145C533" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="3B30AEA9" w14:textId="0698C400" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="0022620C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ame </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00DD017F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>und</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00DD017F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00DD017F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55A95F90" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="55A95F90" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="63421522" w14:textId="77777777" w:rsidTr="00F147E8">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="63421522" w14:textId="77777777" w:rsidTr="00A0752D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40607E57" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="40607E57" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3660" w:type="dxa"/>
+            <w:tcW w:w="3518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DBB1D6" w14:textId="516A862A" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00DD017F">
+          <w:p w14:paraId="50DBB1D6" w14:textId="2A0107F7" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="0022620C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:t>Mailadresse</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E-Mail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F7F2A" w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adresse</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17423D9B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="17423D9B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="4444258D" w14:textId="77777777" w:rsidTr="00F147E8">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="4444258D" w14:textId="77777777" w:rsidTr="00A0752D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7931B189" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="7931B189" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3660" w:type="dxa"/>
+            <w:tcW w:w="3518" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0274BC1A" w14:textId="3C06EFA9" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00DD017F">
+          <w:p w14:paraId="0274BC1A" w14:textId="54A1EDD2" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="0022620C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Telefonnummer</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5360D124" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="5360D124" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05616A0B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00A61FF4" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
+    <w:p w14:paraId="05616A0B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="10"/>
-          <w:szCs w:val="8"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3660"/>
-        <w:gridCol w:w="4278"/>
+        <w:gridCol w:w="4136"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="0E6140CD" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="00323766" w14:paraId="0E6140CD" w14:textId="77777777" w:rsidTr="001C3FCD">
         <w:trPr>
-          <w:trHeight w:val="525"/>
+          <w:trHeight w:val="1254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="052DD6FB" w14:textId="26241E54" w:rsidR="00A03D89" w:rsidRPr="00D445D6" w:rsidRDefault="00D445D6">
+          <w:p w14:paraId="052DD6FB" w14:textId="0138D724" w:rsidR="001C3FCD" w:rsidRPr="009C63D8" w:rsidRDefault="009C63D8">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D445D6">
-              <w:rPr>
+            <w:r w:rsidRPr="009C63D8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Informationen über die Finanzierung der Intervention</w:t>
+              <w:t>Informationen betreffend Finanzierung der I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ntervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9D0A63" w14:textId="72E0986B" w:rsidR="00A03D89" w:rsidRPr="00E95754" w:rsidRDefault="00E95754">
+          <w:p w14:paraId="4A9D0A63" w14:textId="37584856" w:rsidR="001C3FCD" w:rsidRPr="0048296C" w:rsidRDefault="0048296C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E95754">
-[...27 lines deleted...]
-              <w:t>enn ja, geben Sie an, welches)</w:t>
+            <w:r w:rsidRPr="0048296C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Haben Sie bei einer Dienststelle des Staats Freiburg einen Antrag auf Unterstützung für Ihr Projekt gestellt (falls ja, bitte angeben, bei welcher)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A46271" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="05A46271" w14:textId="686E5CD1" w:rsidR="001C3FCD" w:rsidRPr="0048296C" w:rsidRDefault="001C3FCD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-[...69 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="7340FDF1" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="00323766" w14:paraId="7340FDF1" w14:textId="77777777" w:rsidTr="00795EFA">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43FFB158" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="43FFB158" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="0048296C" w:rsidRDefault="001C3FCD">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="434351A3" w14:textId="2A856083" w:rsidR="00A03D89" w:rsidRPr="00D445D6" w:rsidRDefault="00D445D6">
+          <w:p w14:paraId="434351A3" w14:textId="16808E38" w:rsidR="001C3FCD" w:rsidRPr="00F72E67" w:rsidRDefault="00F72E67">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D445D6">
-[...27 lines deleted...]
-              <w:t>enn ja, geben Sie an, von welcher)</w:t>
+            <w:r w:rsidRPr="00F72E67">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Erhalten Sie derzeit finanzielle Unterstützung für Ihr Projekt von einer staatlichen Stelle des Kantons Freiburg (falls ja, bitte angeben, von welcher)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="089FBDCC" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="089FBDCC" w14:textId="7B7591FC" w:rsidR="001C3FCD" w:rsidRPr="00F72E67" w:rsidRDefault="001C3FCD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-            </w:pPr>
-[...151 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1C42" w:rsidRPr="00892DC4" w14:paraId="47181E57" w14:textId="77777777" w:rsidTr="00A61FF4">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w14:paraId="584E31F9" w14:textId="77777777" w:rsidTr="00F72E67">
         <w:trPr>
-          <w:trHeight w:val="189"/>
-[...227 lines deleted...]
-          <w:trHeight w:val="405"/>
+          <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE5AEF5" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="54EB98F3" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="00F72E67" w:rsidRDefault="001C3FCD">
             <w:pPr>
+              <w:widowControl/>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5575A067" w14:textId="2C84842A" w:rsidR="00A03D89" w:rsidRPr="00892DC4" w:rsidRDefault="00892DC4">
+          <w:p w14:paraId="6D5797D6" w14:textId="72E44E65" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="00F72E67">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:lang w:val="de-CH"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00892DC4">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:lang w:val="de-CH"/>
-[...1 lines deleted...]
-              <w:t>iner Schule</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Weitere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Finanzierungsquellen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C97807D" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="5468ECB8" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...69 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="69E6AAA3" w14:textId="73488823" w:rsidR="001C3FCD" w:rsidRPr="00D67BD7" w:rsidRDefault="00D67BD7" w:rsidP="001C3FCD">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Alle Fragen sind kurz zu beantworten (max. 5 Zeilen pro Frage):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC67BD7" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="00D67BD7" w:rsidRDefault="001C3FCD" w:rsidP="001C3FCD">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-95"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9639"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F42AE7" w:rsidRPr="00D67BD7" w14:paraId="190D27FB" w14:textId="77777777" w:rsidTr="002E7187">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A33AA2" w14:textId="4B95426A" w:rsidR="00F42AE7" w:rsidRPr="00D67BD7" w:rsidRDefault="00F42AE7" w:rsidP="002E7187">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D67BD7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00396326">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Kurzbeschrieb</w:t>
+            </w:r>
+            <w:r w:rsidR="00D67BD7" w:rsidRPr="00D67BD7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der I</w:t>
+            </w:r>
+            <w:r w:rsidR="00396326">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="00D67BD7" w:rsidRPr="00D67BD7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>tervention</w:t>
+            </w:r>
+            <w:r w:rsidR="00825614" w:rsidRPr="00D67BD7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D67BD7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> («</w:t>
+            </w:r>
+            <w:r w:rsidR="00396326">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Einzeiler</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D67BD7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>»)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42AE7" w:rsidRPr="00D67BD7" w14:paraId="5F4BB40F" w14:textId="77777777" w:rsidTr="002E7187">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C37478" w14:textId="77777777" w:rsidR="00F42AE7" w:rsidRPr="00D67BD7" w:rsidRDefault="00F42AE7" w:rsidP="002E7187">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D57E07B" w14:textId="77777777" w:rsidR="00F42AE7" w:rsidRPr="00D67BD7" w:rsidRDefault="00F42AE7" w:rsidP="002E7187">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E041615" w14:textId="3C7F2C95" w:rsidR="004208D6" w:rsidRPr="00B146D9" w:rsidRDefault="004208D6" w:rsidP="004208D6">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="00B146D9" w:rsidRPr="00B146D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Bitte fügen Sie diesem Formular die vorhandenen</w:t>
+      </w:r>
+      <w:r w:rsidR="00735FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B146D9" w:rsidRPr="00B146D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unterlagen </w:t>
+      </w:r>
+      <w:r w:rsidR="00735FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>zur Intervention bei</w:t>
+      </w:r>
+      <w:r w:rsidR="00B146D9" w:rsidRPr="00B146D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A52E18B" w14:textId="77777777" w:rsidR="00F42AE7" w:rsidRPr="004208D6" w:rsidRDefault="00F42AE7" w:rsidP="001C3FCD">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAF6D62" w14:textId="77777777" w:rsidR="004208D6" w:rsidRPr="00B146D9" w:rsidRDefault="004208D6" w:rsidP="001C3FCD">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="469"/>
-        <w:gridCol w:w="3844"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4857"/>
+        <w:gridCol w:w="4062"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="4541"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="008A16DE" w14:paraId="6A4F4DD5" w14:textId="77777777">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="00A61DB2" w14:paraId="7B35C306" w14:textId="77777777" w:rsidTr="002E7187">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="43FA099B" w14:textId="2446B9FE" w:rsidR="00A03D89" w:rsidRPr="0001662C" w:rsidRDefault="0001662C">
+          <w:p w14:paraId="00594196" w14:textId="4FAB5D4A" w:rsidR="001C3FCD" w:rsidRPr="00005A5B" w:rsidRDefault="00F42AE7" w:rsidP="002E7187">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-CH"/>
-[...3 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00005A5B" w:rsidRPr="00005A5B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Hauptmerkmale</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00005A5B" w:rsidRPr="00005A5B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00005A5B" w:rsidRPr="00005A5B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Ma</w:t>
+            </w:r>
+            <w:r w:rsidR="00005A5B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>ss</w:t>
+            </w:r>
+            <w:r w:rsidR="00005A5B" w:rsidRPr="00005A5B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>nahme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="008A16DE" w14:paraId="37AE5AE0" w14:textId="77777777">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="00A61DB2" w14:paraId="53C2A41F" w14:textId="77777777" w:rsidTr="00825614">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4313" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F69CC00" w14:textId="0727A3F3" w:rsidR="00A03D89" w:rsidRPr="0075539F" w:rsidRDefault="0075539F">
+          <w:p w14:paraId="5887AB79" w14:textId="5B10CAE5" w:rsidR="001C3FCD" w:rsidRPr="00E24EFA" w:rsidRDefault="00E24EFA" w:rsidP="002E7187">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E24EFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Behandelte Themen</w:t>
+            </w:r>
+            <w:r w:rsidR="001C3FCD" w:rsidRPr="00E24EFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A87B8C" w:rsidRPr="00E24EFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="001C3FCD" w:rsidRPr="00E24EFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0075539F">
-              <w:rPr>
+            <w:r w:rsidR="001C3FCD" w:rsidRPr="00E24EFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>Behandelte</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>selon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0075539F">
-              <w:rPr>
+            <w:r w:rsidR="001C3FCD" w:rsidRPr="00E24EFA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> art. 8 RPSP)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5326" w:type="dxa"/>
+            <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18C42439" w14:textId="43D9FC14" w:rsidR="00A03D89" w:rsidRPr="008A16DE" w:rsidRDefault="0075539F">
+          <w:p w14:paraId="67CA3791" w14:textId="137C7F0E" w:rsidR="001C3FCD" w:rsidRPr="00F42AE7" w:rsidRDefault="00E24EFA" w:rsidP="002E7187">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Ziel</w:t>
-[...8 lines deleted...]
-              <w:t>gruppen</w:t>
+              <w:t>Zielpublikum</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="2" w:name="CaseACocher1"/>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="008A16DE" w14:paraId="0760DFAB" w14:textId="77777777">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="00323766" w14:paraId="654CB6AF" w14:textId="77777777" w:rsidTr="00825614">
+        <w:trPr>
+          <w:trHeight w:val="388"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36E117BF" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="0002075F" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="6D1F090F" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3844" w:type="dxa"/>
+            <w:tcW w:w="4062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7458C217" w14:textId="6D38EA4A" w:rsidR="00A03D89" w:rsidRPr="008A16DE" w:rsidRDefault="00973B65">
+          <w:p w14:paraId="5AAB6F72" w14:textId="62BF0183" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="00E24EFA" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Ernährung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1AE60B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00D260F9" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="7DDF50F0" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4857" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF7E6DE" w14:textId="5A786ECF" w:rsidR="00A03D89" w:rsidRPr="008A16DE" w:rsidRDefault="002F2CA8">
+          <w:p w14:paraId="7B30EFEF" w14:textId="6B3EB5F4" w:rsidR="001C3FCD" w:rsidRPr="008362E4" w:rsidRDefault="008362E4" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...45 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008362E4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Schülerinnen und Schüler</w:t>
+            </w:r>
+            <w:r w:rsidR="001C3FCD" w:rsidRPr="008362E4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008362E4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">  )</w:t>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Schulstufe angeben</w:t>
+            </w:r>
+            <w:r w:rsidR="001C3FCD" w:rsidRPr="008362E4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F71A17B" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="00323766" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11H</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="008A16DE" w14:paraId="6093A090" w14:textId="77777777">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="00A61DB2" w14:paraId="4E797A95" w14:textId="77777777" w:rsidTr="00825614">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7150E7" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00D260F9" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="4B0950F5" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3844" w:type="dxa"/>
+            <w:tcW w:w="4062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58398715" w14:textId="68BCC229" w:rsidR="00A03D89" w:rsidRPr="008A16DE" w:rsidRDefault="00973B65">
+          <w:p w14:paraId="3F73AABC" w14:textId="1B3C08AD" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="00E24EFA" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Bewegung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32001050" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00D260F9" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="5369BF12" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD3E80A" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="00323766" w14:paraId="0877A996" w14:textId="77777777" w:rsidTr="00825614">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="256093C0" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4857" w:type="dxa"/>
+            <w:tcW w:w="4062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="477EA52E" w14:textId="472E79B6" w:rsidR="00A03D89" w:rsidRPr="008A16DE" w:rsidRDefault="00CB2918">
+          <w:p w14:paraId="0510FCA1" w14:textId="2ACEB0DE" w:rsidR="001C3FCD" w:rsidRPr="004D530A" w:rsidRDefault="00E56626" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="004D530A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Psychische Gesundheit</w:t>
+            </w:r>
+            <w:r w:rsidR="00A73C0F" w:rsidRPr="004D530A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">   )</w:t>
+            <w:r w:rsidR="00A73C0F" w:rsidRPr="004D530A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="004D530A" w:rsidRPr="004D530A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>einschliesslich Gewalt, Mobbing</w:t>
+            </w:r>
+            <w:r w:rsidR="00A73C0F" w:rsidRPr="004D530A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="009B4111" w:rsidRPr="008A16DE" w14:paraId="49F2C140" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A839FC3" w14:textId="77777777" w:rsidR="009B4111" w:rsidRPr="00D260F9" w:rsidRDefault="009B4111">
+          <w:p w14:paraId="77B851B9" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="004D530A" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="752430F9" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="004D530A" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="6D2BC5A5" w14:textId="77777777" w:rsidTr="00825614">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B18CF9" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3844" w:type="dxa"/>
+            <w:tcW w:w="4062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4694C173" w14:textId="21228062" w:rsidR="009B4111" w:rsidRPr="008A16DE" w:rsidRDefault="00973B65">
+          <w:p w14:paraId="437A101D" w14:textId="4B3C397F" w:rsidR="00825614" w:rsidRPr="00323766" w:rsidRDefault="00323766" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Suchtprävention</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (substan</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323766">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>gebunden und nicht-substanzgebunden)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53CE28CD" w14:textId="105357A7" w:rsidR="009B4111" w:rsidRPr="00D260F9" w:rsidRDefault="009B4111">
+          <w:p w14:paraId="3CC8F257" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4857" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27001A04" w14:textId="0FF4D6AF" w:rsidR="009B4111" w:rsidRPr="003E2121" w:rsidRDefault="00CB2918">
-[...110 lines deleted...]
-          <w:p w14:paraId="00EC9E21" w14:textId="77777777" w:rsidR="00553F4F" w:rsidRPr="00D260F9" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="0405CA3A" w14:textId="46F42408" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="008362E4" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lehr-/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fachpersonen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00825614" w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>angeben</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="2F0E71BD" w14:textId="77777777" w:rsidTr="00825614">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434A3C15" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3844" w:type="dxa"/>
+            <w:tcW w:w="4062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="107AFE5B" w14:textId="2B81A771" w:rsidR="00553F4F" w:rsidRPr="008A16DE" w:rsidRDefault="006E6FFC" w:rsidP="00553F4F">
+          <w:p w14:paraId="11EFD61C" w14:textId="633CF6B5" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00323766" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t>Süchte</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Physische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> mit </w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t>Substanzen</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gesundheit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62249A4A" w14:textId="5C56FA73" w:rsidR="00553F4F" w:rsidRPr="003E2121" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="38F5B9E7" w14:textId="53CE9D61" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E9A291" w14:textId="46520675" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="6917D167" w14:textId="77777777" w:rsidTr="00825614">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582E2A10" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00825614">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E108FCF" w14:textId="77CAB43D" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00A009CE" w:rsidP="00825614">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexuelle </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gesundheit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Genderidentität</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7DCC3D" w14:textId="7D343DFA" w:rsidR="00825614" w:rsidRPr="00F42AE7" w:rsidRDefault="00825614" w:rsidP="00825614">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4857" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8E10F2" w14:textId="38AF8DB1" w:rsidR="00553F4F" w:rsidRPr="00973B65" w:rsidRDefault="00973B65" w:rsidP="00553F4F">
+          <w:p w14:paraId="5C69FCE5" w14:textId="00E6F43F" w:rsidR="00825614" w:rsidRPr="00F42AE7" w:rsidRDefault="008362E4" w:rsidP="00825614">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Weitere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00825614" w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>angeben</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="0EC6467B" w14:textId="77777777" w:rsidTr="00825614">
+        <w:trPr>
+          <w:trHeight w:val="507"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="397D161E" w14:textId="2B7EAD23" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="008362E4" w:rsidP="00825614">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Sprachen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="45745748" w14:textId="77777777" w:rsidTr="00825614">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="678A9E65" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="de-CH"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00973B65">
-[...55 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3844" w:type="dxa"/>
+            <w:tcW w:w="4062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02CA1BBB" w14:textId="13109F2B" w:rsidR="00553F4F" w:rsidRPr="008A16DE" w:rsidRDefault="006E6FFC" w:rsidP="00553F4F">
+          <w:p w14:paraId="4BEB6DFE" w14:textId="233EEB81" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="008362E4" w:rsidP="00825614">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...34 lines deleted...]
-              <w:t>Substanzen</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Französisch</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9676E1" w14:textId="3095208B" w:rsidR="00553F4F" w:rsidRPr="00D260F9" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="21E7994B" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4857" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5B61BD" w14:textId="2B3EF847" w:rsidR="00553F4F" w:rsidRPr="008A16DE" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="4CF09AED" w14:textId="2F1A7450" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="008362E4" w:rsidP="00825614">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...37 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Deutsch</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553F4F" w:rsidRPr="008A16DE" w14:paraId="06F9F071" w14:textId="77777777" w:rsidTr="00246809">
+    </w:tbl>
+    <w:p w14:paraId="192A21A4" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="001C3FCD">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9639" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4395"/>
+        <w:gridCol w:w="5244"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C52706" w:rsidRPr="00323766" w14:paraId="1B688B4E" w14:textId="77777777" w:rsidTr="00FE2801">
+        <w:trPr>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B9CCE5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6219C8CF" w14:textId="77777777" w:rsidR="00553F4F" w:rsidRPr="00D260F9" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="7C6074AA" w14:textId="6983EAD3" w:rsidR="00C52706" w:rsidRPr="008362E4" w:rsidRDefault="00F42AE7" w:rsidP="00F42AE7">
             <w:pPr>
-              <w:numPr>
-[...11 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:pStyle w:val="05titreprincipalouobjetgras"/>
+              <w:ind w:left="319" w:hanging="319"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...42 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="008362E4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008362E4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="008362E4" w:rsidRPr="008362E4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kosten und Dauer der I</w:t>
+            </w:r>
+            <w:r w:rsidR="008362E4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ntervention</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C52706" w:rsidRPr="001C3FCD" w14:paraId="6F99C3BA" w14:textId="77777777" w:rsidTr="00F42AE7">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71075CBD" w14:textId="0CBA1D5A" w:rsidR="00C52706" w:rsidRPr="00AD6AC0" w:rsidRDefault="00AD6AC0" w:rsidP="00C52706">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD6AC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kosten für eine Intervention i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>n der Schule</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1568D908" w14:textId="583BF5E4" w:rsidR="00F42AE7" w:rsidRPr="00AB5693" w:rsidRDefault="00F42AE7" w:rsidP="00C52706">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD6AC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Kosten pro Klasse</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA4323E" w14:textId="636C48B3" w:rsidR="00F42AE7" w:rsidRPr="00AB5693" w:rsidRDefault="00F42AE7" w:rsidP="00C52706">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3844" w:type="dxa"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12398D8F" w14:textId="2B29F0DE" w:rsidR="00553F4F" w:rsidRPr="0013267E" w:rsidRDefault="006E6FFC" w:rsidP="00553F4F">
+          <w:p w14:paraId="1F287EEB" w14:textId="77777777" w:rsidR="00C52706" w:rsidRPr="00AB5693" w:rsidRDefault="00C52706" w:rsidP="00C52706">
             <w:pPr>
-              <w:numPr>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C52706" w:rsidRPr="001C3FCD" w14:paraId="78EBDFB6" w14:textId="77777777" w:rsidTr="00373FFE">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7397771A" w14:textId="7C93E3D0" w:rsidR="00C52706" w:rsidRPr="00385385" w:rsidRDefault="00AD6AC0" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385385">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dauer der Intervention </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D54F5F7" w14:textId="236847FF" w:rsidR="00F42AE7" w:rsidRPr="00385385" w:rsidRDefault="00F42AE7" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00385385">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00385385" w:rsidRPr="00385385">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Anzahl 45-minütige Lektionen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00385385">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2947D8B4" w14:textId="518501CA" w:rsidR="00F42AE7" w:rsidRPr="00385385" w:rsidRDefault="00F42AE7" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5326" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A15F237" w14:textId="2D6447FA" w:rsidR="00553F4F" w:rsidRPr="003E2121" w:rsidRDefault="00F45075" w:rsidP="00553F4F">
+          <w:p w14:paraId="44512B03" w14:textId="77777777" w:rsidR="00C52706" w:rsidRPr="00AB5693" w:rsidRDefault="00C52706" w:rsidP="00C52706">
             <w:pPr>
-              <w:numPr>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="CaseACocher1"/>
+                  <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:checkBox>
-[...2 lines deleted...]
-                  </w:checkBox>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...924 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6622AB8A" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
-[...1 lines deleted...]
-        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+    <w:p w14:paraId="433D0D5B" w14:textId="6724FE94" w:rsidR="00C264BD" w:rsidRPr="00FE2801" w:rsidRDefault="00F42AE7" w:rsidP="00FE2801">
+      <w:pPr>
+        <w:widowControl/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t>Alle Fragen sind kurz zu beantworten (max. 5 Zeilen pro Frage):</w:t>
+        <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00140A4E" w14:paraId="08198F43" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="08198F43" w14:textId="77777777" w:rsidTr="00FE2801">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30535611" w14:textId="7FE08B79" w:rsidR="00A03D89" w:rsidRPr="001669D6" w:rsidRDefault="00B06135">
+          <w:p w14:paraId="30535611" w14:textId="3D0E569A" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00F42AE7" w:rsidP="00DB663B">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="459" w:hanging="459"/>
+              <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="005B67A0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Kontext</w:t>
-[...31 lines deleted...]
-              <w:t>Bedürfnisse</w:t>
+              <w:t>Bedarf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00892DC4" w14:paraId="5489C783" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00323766" w14:paraId="5489C783" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5799C2F2" w14:textId="4B734599" w:rsidR="00A03D89" w:rsidRDefault="00C65C72">
+          <w:p w14:paraId="5799C2F2" w14:textId="0598CC3E" w:rsidR="00A03D89" w:rsidRPr="005360B3" w:rsidRDefault="00F42AE7" w:rsidP="00F42AE7">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:lang w:val="pt-PT"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D748C8">
-[...89 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="005360B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="005360B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidR="001C3FCD" w:rsidRPr="005360B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="005360B3" w:rsidRPr="005360B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Welche Bedürfnisse werden durch die vorgeschlagene Intervention abgedeckt (Kontext, eventuelle Anfragen von Schulen, Sonstiges)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40D8B44D" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00D748C8" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="40D8B44D" w14:textId="035BFBFD" w:rsidR="00A03D89" w:rsidRPr="005360B3" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00892DC4" w14:paraId="043761DB" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00FE2801" w:rsidRPr="00323766" w14:paraId="1DDD6E60" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44B7C8C0" w14:textId="79B73D4F" w:rsidR="00A03D89" w:rsidRDefault="00C65C72">
+          <w:p w14:paraId="3AB6AD8F" w14:textId="2CC1ABC8" w:rsidR="00FE2801" w:rsidRPr="00627D68" w:rsidRDefault="00FE2801" w:rsidP="00F42AE7">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:lang w:val="pt-PT"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D748C8">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00627D68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>4.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627D68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00627D68" w:rsidRPr="00627D68">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Basieren die festgestellten Bedürfnisse auf wissenschaftlichen Erkenntnissen (Studien, Fachbücher, Artikel usw.) oder auf Rückmeldungen aus der Praxis (bitte Quellen angeben)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="599D579F" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00892DC4" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0D22C948" w14:textId="77777777" w:rsidR="003C024E" w:rsidRPr="00627D68" w:rsidRDefault="003C024E" w:rsidP="00F42AE7">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65ED4724" w14:textId="77777777" w:rsidR="003C024E" w:rsidRPr="00627D68" w:rsidRDefault="003C024E" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37CF1174" w14:textId="75AB8DB8" w:rsidR="003C024E" w:rsidRPr="00627D68" w:rsidRDefault="003C024E" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00892DC4" w14:paraId="025D8AF2" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00323766" w14:paraId="043761DB" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB1C208" w14:textId="719A2AEF" w:rsidR="00A03D89" w:rsidRDefault="00C65C72">
+          <w:p w14:paraId="44B7C8C0" w14:textId="37E4DBE6" w:rsidR="00A03D89" w:rsidRPr="00F92714" w:rsidRDefault="00F42AE7" w:rsidP="00F42AE7">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:lang w:val="pt-PT"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00950644">
-[...89 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="00F92714">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE2801" w:rsidRPr="00F92714">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F92714">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F92714" w:rsidRPr="00F92714">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Wodurch unterscheidet sich die vorgeschlagene Intervention von den bereits bestehenden Massnahmen in diesem Bereich?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D6DA4F1" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00950644" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="599D579F" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00F92714" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615515" w:rsidRPr="00892DC4" w14:paraId="05FC2A71" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00615515" w:rsidRPr="00323766" w14:paraId="05FC2A71" w14:textId="77777777" w:rsidTr="00FE2801">
         <w:trPr>
-          <w:trHeight w:val="1219"/>
+          <w:trHeight w:val="1363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6B9395" w14:textId="5A65EE3A" w:rsidR="00852D8F" w:rsidRDefault="00C65C72" w:rsidP="00852D8F">
+          <w:p w14:paraId="3B6B9395" w14:textId="0FA72598" w:rsidR="00852D8F" w:rsidRPr="00794EAC" w:rsidRDefault="00DB663B" w:rsidP="00DB663B">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:lang w:val="pt-PT"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A2421">
-[...96 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="00794EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE2801" w:rsidRPr="00794EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00794EAC" w:rsidRPr="00794EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Welche Synergien/Kooperationen sind mit schon bestehenden, ähnlichen Massnahmen auf kantonaler, interkantonaler oder nationaler Ebene denkbar?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA8CE39" w14:textId="77777777" w:rsidR="00615515" w:rsidRPr="006121F4" w:rsidRDefault="00615515">
+          <w:p w14:paraId="2BA8CE39" w14:textId="77777777" w:rsidR="00615515" w:rsidRPr="00AB5693" w:rsidRDefault="00615515">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="pt-PT"/>
-              </w:rPr>
-[...149 lines deleted...]
-                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B3B8AA0" w14:textId="2641D5E6" w:rsidR="00C264BD" w:rsidRPr="00FF33C6" w:rsidRDefault="00C264BD" w:rsidP="00A03D89">
+    <w:p w14:paraId="2B3B8AA0" w14:textId="2641D5E6" w:rsidR="00C264BD" w:rsidRPr="00794EAC" w:rsidRDefault="00C264BD" w:rsidP="00A03D89">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B78DC1" w14:textId="77777777" w:rsidR="00C264BD" w:rsidRPr="00FF33C6" w:rsidRDefault="00C264BD" w:rsidP="00A03D89">
+    <w:p w14:paraId="46B78DC1" w14:textId="77777777" w:rsidR="00C264BD" w:rsidRPr="00794EAC" w:rsidRDefault="00C264BD" w:rsidP="00A03D89">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00892DC4" w14:paraId="4C233CDA" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00323766" w14:paraId="4C233CDA" w14:textId="77777777" w:rsidTr="00FE2801">
+        <w:trPr>
+          <w:trHeight w:val="399"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABA678C" w14:textId="7D938708" w:rsidR="00A03D89" w:rsidRPr="00FF33C6" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="2ABA678C" w14:textId="1FF7E446" w:rsidR="00A03D89" w:rsidRPr="00794EAC" w:rsidRDefault="00DB663B" w:rsidP="00FE2801">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="459" w:hanging="459"/>
+              <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF33C6">
+            <w:r w:rsidRPr="00794EAC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794EAC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00794EAC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision </w:t>
             </w:r>
-            <w:r w:rsidR="00FF33C6" w:rsidRPr="00FF33C6">
+            <w:r w:rsidR="00794EAC" w:rsidRPr="00794EAC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>und Ziele der I</w:t>
             </w:r>
-            <w:r w:rsidR="00FF33C6">
+            <w:r w:rsidR="00794EAC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>ntervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00892DC4" w14:paraId="43D66A77" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00323766" w14:paraId="43D66A77" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE24C9C" w14:textId="1F45DA21" w:rsidR="00A03D89" w:rsidRDefault="00ED6F5A">
+          <w:p w14:paraId="7EE24C9C" w14:textId="6BCE0214" w:rsidR="00A03D89" w:rsidRPr="00AF66CD" w:rsidRDefault="00DB663B" w:rsidP="00DB663B">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:lang w:val="pt-PT"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640377">
-[...112 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="00AF66CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AF66CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF66CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00AF66CD" w:rsidRPr="00AF66CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Was ist das Hauptziel der vorgeschlagenen Intervention (Vision, langfristig angestrebte Veränderung)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AA1FF92" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00640377" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="01284F3C" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00A03D89" w:rsidP="00DB663B">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:sz w:val="20"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46E13B79" w14:textId="77777777" w:rsidR="00DB663B" w:rsidRPr="00AF66CD" w:rsidRDefault="00DB663B" w:rsidP="00DB663B">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AA1FF92" w14:textId="77777777" w:rsidR="00DB663B" w:rsidRPr="00AF66CD" w:rsidRDefault="00DB663B" w:rsidP="00DB663B">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="393C7B0F" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00323766" w14:paraId="393C7B0F" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BF3CB0" w14:textId="3DC78B63" w:rsidR="00A03D89" w:rsidRPr="001669D6" w:rsidRDefault="00ED6F5A">
+          <w:p w14:paraId="13BF3CB0" w14:textId="1E4CCC99" w:rsidR="00A03D89" w:rsidRPr="00AA15C4" w:rsidRDefault="00DB663B" w:rsidP="00DB663B">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:sz w:val="20"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00022F82">
-[...148 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="00AA15C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>5.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA15C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00AA15C4" w:rsidRPr="00AA15C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Welche konkreten Ziele (SMART: spezifisch, messbar, relevant, realistisch und innerhalb eines bestimmten Zeitraums erreichbar) werden mit der Intervention verfolgt (angestrebte Wirkungen)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A87DD2B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0C22CABF" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AA15C4" w:rsidRDefault="00A03D89" w:rsidP="00DB663B">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="062E86B7" w14:textId="77777777" w:rsidR="00FE2801" w:rsidRPr="00AA15C4" w:rsidRDefault="00FE2801" w:rsidP="00DB663B">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A87DD2B" w14:textId="77777777" w:rsidR="00FE2801" w:rsidRPr="00AA15C4" w:rsidRDefault="00FE2801" w:rsidP="00DB663B">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00892DC4" w14:paraId="4F8C1D2B" w14:textId="77777777" w:rsidTr="001F0FB5">
+      <w:tr w:rsidR="003C024E" w:rsidRPr="00A61DB2" w14:paraId="22A1D60F" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
-          <w:trHeight w:val="1337"/>
+          <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6049D061" w14:textId="4BFC4F0B" w:rsidR="00A03D89" w:rsidRDefault="00ED6F5A">
+          <w:p w14:paraId="3E063CCA" w14:textId="59B18B80" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="00DB663B">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...2 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00022F82">
-[...92 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="003169B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>5.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003169B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003169B5" w:rsidRPr="003169B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wie lässt sich die angestrebte Veränderung beobachten? </w:t>
+            </w:r>
+            <w:r w:rsidR="003169B5" w:rsidRPr="003169B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003169B5" w:rsidRPr="003169B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Erfolgsindikatoren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003169B5" w:rsidRPr="003169B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ACC0297" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00C50286" w:rsidRDefault="00A03D89" w:rsidP="001F0FB5">
+          <w:p w14:paraId="7381C4BE" w14:textId="77777777" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="00DB663B">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CCA2F32" w14:textId="77777777" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="00DB663B">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D7CAA66" w14:textId="025D933A" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="00DB663B">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31C72351" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00022F82" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
+    <w:p w14:paraId="31C72351" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E80E07D" w14:textId="77777777" w:rsidR="00616AF9" w:rsidRPr="00022F82" w:rsidRDefault="00616AF9" w:rsidP="00A03D89">
-[...1 lines deleted...]
-        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+    <w:p w14:paraId="7E80E07D" w14:textId="2E2525EC" w:rsidR="003C024E" w:rsidRDefault="003C024E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="de-CH"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00892DC4" w14:paraId="5DEABD65" w14:textId="77777777" w:rsidTr="237E3E52">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00323766" w14:paraId="5DEABD65" w14:textId="77777777" w:rsidTr="00FE2801">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA2A6EE" w14:textId="440B5857" w:rsidR="00A03D89" w:rsidRPr="00AF18D9" w:rsidRDefault="00AF18D9">
+          <w:p w14:paraId="3FA2A6EE" w14:textId="0D4B78BF" w:rsidR="00A03D89" w:rsidRPr="003169B5" w:rsidRDefault="00FE2801" w:rsidP="00FE2801">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="459" w:hanging="459"/>
+              <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF18D9">
-[...4 lines deleted...]
-              <w:t>Aktivitäten, Methoden und Organisation der Intervention</w:t>
+            <w:r w:rsidRPr="003169B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003169B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="003169B5" w:rsidRPr="003169B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Aktivitäten, Methoden und Organisation d</w:t>
+            </w:r>
+            <w:r w:rsidR="003169B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>er Intervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0065325B" w:rsidRPr="00892DC4" w14:paraId="71D33A91" w14:textId="77777777" w:rsidTr="237E3E52">
+      <w:tr w:rsidR="0065325B" w:rsidRPr="00323766" w14:paraId="71D33A91" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09F862D6" w14:textId="640A1FCA" w:rsidR="0065325B" w:rsidRPr="00321585" w:rsidRDefault="0065325B">
+          <w:p w14:paraId="09F862D6" w14:textId="4EE6C4D9" w:rsidR="0065325B" w:rsidRPr="00470B61" w:rsidRDefault="00FE2801" w:rsidP="004811E6">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:after="240"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00321585">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00470B61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="0065325B" w:rsidRPr="00470B61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidR="004811E6" w:rsidRPr="00470B61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00470B61" w:rsidRPr="00470B61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wie sieht der allgemeine Ablauf der Intervention aus </w:t>
+            </w:r>
+            <w:r w:rsidR="00603601">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(Standardablauf</w:t>
+            </w:r>
+            <w:r w:rsidR="00470B61" w:rsidRPr="00470B61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, geplante </w:t>
+            </w:r>
+            <w:r w:rsidR="00470B61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Schritte</w:t>
+            </w:r>
+            <w:r w:rsidR="00470B61" w:rsidRPr="00470B61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18F45E52" w14:textId="77777777" w:rsidR="0065325B" w:rsidRPr="00AF18D9" w:rsidRDefault="0065325B">
+          <w:p w14:paraId="18F45E52" w14:textId="77777777" w:rsidR="0065325B" w:rsidRPr="00470B61" w:rsidRDefault="0065325B">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="795B1687" w14:textId="77777777" w:rsidTr="237E3E52">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00B22713" w14:paraId="1D03B6AD" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1170A9BB" w14:textId="2D7FEFBB" w:rsidR="00A03D89" w:rsidRDefault="00F37543">
+          <w:p w14:paraId="367C429D" w14:textId="17AC674E" w:rsidR="00A03D89" w:rsidRPr="00B22713" w:rsidRDefault="00FE2801" w:rsidP="004811E6">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:lang w:val="pt-PT"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00B22713">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00B22713">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00F40625">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00825614" w:rsidRPr="00B22713">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A03D89">
-[...40 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004811E6" w:rsidRPr="00B22713">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00B22713" w:rsidRPr="00B22713">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welche Hilfsmittel, pädagogischen Methoden und </w:t>
+            </w:r>
+            <w:r w:rsidR="0008034D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Lehrmaterialien</w:t>
+            </w:r>
+            <w:r w:rsidR="00B22713" w:rsidRPr="00B22713">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> werden im Rahmen der Intervention </w:t>
+            </w:r>
+            <w:r w:rsidR="008B0AFB" w:rsidRPr="00B22713">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>eingesetzt? *</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2A2C1CD6" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="58144764" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B22713" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="1D03B6AD" w14:textId="77777777" w:rsidTr="237E3E52">
+      <w:tr w:rsidR="00CA00F7" w:rsidRPr="00323766" w14:paraId="518B7C8B" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="367C429D" w14:textId="2D315D0B" w:rsidR="00A03D89" w:rsidRDefault="00F37543">
+          <w:p w14:paraId="69E000CC" w14:textId="799ECC7E" w:rsidR="00CA00F7" w:rsidRPr="00F74AA8" w:rsidRDefault="00CA00F7" w:rsidP="004811E6">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:lang w:val="pt-PT"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00F74AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidR="00825614" w:rsidRPr="00F74AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00A03D89">
-[...13 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00F74AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...50 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="004811E6" w:rsidRPr="00F74AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00F74AA8" w:rsidRPr="00F74AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Wie bewirken die einzelnen Komponenten der Intervention die gewünschte langfristige Veränderung?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377343" w:rsidRPr="00892DC4" w14:paraId="10DBA56B" w14:textId="77777777" w:rsidTr="237E3E52">
+      <w:tr w:rsidR="00377343" w:rsidRPr="00323766" w14:paraId="10DBA56B" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67ADC7EC" w14:textId="459A4147" w:rsidR="00377343" w:rsidRPr="0038558D" w:rsidRDefault="00F37543">
+          <w:p w14:paraId="4C3AEEF2" w14:textId="0C927698" w:rsidR="003C024E" w:rsidRPr="00D61B79" w:rsidRDefault="003C024E" w:rsidP="00D61B79">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:spacing w:after="240"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0038558D">
-[...19 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00D61B79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>6.4</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB663B" w:rsidRPr="00D61B79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004811E6" w:rsidRPr="00D61B79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00D61B79" w:rsidRPr="00D61B79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ist die Wirksamkeit der Intervention evidenzbasiert? (Man spricht von evidenzbasierten Massnahmen, wenn ihre Wirksamkeit </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61B79" w:rsidRPr="00D61B79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>wissenschaftlich nachgewiesen</w:t>
+            </w:r>
+            <w:r w:rsidR="00D61B79" w:rsidRPr="00D61B79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wurde):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D61B79">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67D0AD8F" w14:textId="77777777" w:rsidR="00377343" w:rsidRPr="00D61B79" w:rsidRDefault="00377343" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3723643B" w14:textId="77777777" w:rsidR="00373FFE" w:rsidRPr="00D61B79" w:rsidRDefault="00373FFE" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67ADC7EC" w14:textId="6F21A0BA" w:rsidR="00373FFE" w:rsidRPr="00D61B79" w:rsidRDefault="00373FFE" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C024E" w:rsidRPr="00323766" w14:paraId="64692263" w14:textId="77777777" w:rsidTr="00C50286">
+        <w:trPr>
+          <w:trHeight w:val="1219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9752" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2410009C" w14:textId="7F874DEA" w:rsidR="003C024E" w:rsidRPr="00C90131" w:rsidRDefault="00373FFE" w:rsidP="00C90131">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C90131">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>6.5</w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00C90131">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00C90131" w:rsidRPr="00C90131">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Welche Bildungsziele des Lehrplans 21 (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="00C90131" w:rsidRPr="00C90131">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:t>https://fr.lehrplan.ch/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00C90131" w:rsidRPr="00C90131">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>) lassen sich mit der vorgeschlagenen Intervention behandeln bzw. umsetzen?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C90D1E" w14:textId="77777777" w:rsidR="00373FFE" w:rsidRPr="00C90131" w:rsidRDefault="00373FFE" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="286FCF1C" w14:textId="4F671FCF" w:rsidR="00373FFE" w:rsidRPr="00C90131" w:rsidRDefault="00373FFE" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C024E" w:rsidRPr="00323766" w14:paraId="4A20062B" w14:textId="77777777" w:rsidTr="000D0D9A">
+        <w:trPr>
+          <w:trHeight w:val="1219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9752" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49996AC6" w14:textId="42EDC6CA" w:rsidR="003C024E" w:rsidRPr="00AC64F2" w:rsidRDefault="00373FFE" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC64F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>6.6</w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AC64F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC64F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00AC64F2" w:rsidRPr="00AC64F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Welche Massnahmen sind vorgesehen, um die Intervention in den Gesamtkontext der Schule bzw. in ein mittel- bis langfristiges Projekt in der Klasse gemeinsam mit der Lehrkraft einzubinden?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B1CFB4B" w14:textId="77777777" w:rsidR="00373FFE" w:rsidRPr="00AC64F2" w:rsidRDefault="00373FFE" w:rsidP="003C024E">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="187C0D2F" w14:textId="77777777" w:rsidR="00373FFE" w:rsidRPr="00AC64F2" w:rsidRDefault="00373FFE" w:rsidP="003C024E">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DE52097" w14:textId="77777777" w:rsidR="003C024E" w:rsidRPr="00AC64F2" w:rsidRDefault="003C024E" w:rsidP="003C024E">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004811E6" w:rsidRPr="00A61DB2" w14:paraId="20B909EC" w14:textId="77777777" w:rsidTr="000D0D9A">
+        <w:trPr>
+          <w:trHeight w:val="1219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9752" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17BC6042" w14:textId="25CF4A94" w:rsidR="004811E6" w:rsidRPr="00AB5693" w:rsidRDefault="004811E6" w:rsidP="004811E6">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006322A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>6.7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006322A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="006322A9" w:rsidRPr="006322A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haben Fachkräfte aus dem Bildungsbereich und/oder Schülerinnen und Schüler aktiv an der Entwicklung und Umsetzung der Intervention teilgenommen oder nehmen sie daran teil? </w:t>
+            </w:r>
+            <w:r w:rsidR="006322A9" w:rsidRPr="006322A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Bitte </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006322A9" w:rsidRPr="006322A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>näher</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006322A9" w:rsidRPr="006322A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006322A9" w:rsidRPr="006322A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>erläutern</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006322A9" w:rsidRPr="006322A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E9C641B" w14:textId="77777777" w:rsidR="004811E6" w:rsidRPr="00AB5693" w:rsidRDefault="004811E6" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45640F4B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="0038558D" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
-[...1 lines deleted...]
-        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+    <w:p w14:paraId="100C31ED" w14:textId="39A6362C" w:rsidR="00256765" w:rsidRPr="00324518" w:rsidRDefault="00825614" w:rsidP="00324518">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324518">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="00256765" w:rsidRPr="00324518">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00324518" w:rsidRPr="00324518">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bitte fügen Sie diesem Formular eine Kopie der Unterlagen/Materialien bei, die im Rahmen der </w:t>
+      </w:r>
+      <w:r w:rsidR="00324518">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Intervention</w:t>
+      </w:r>
+      <w:r w:rsidR="00324518" w:rsidRPr="00324518">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit den Schüler</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5385">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>innen und Schülern</w:t>
+      </w:r>
+      <w:r w:rsidR="00324518" w:rsidRPr="00324518">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verwendet werden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385F83E6" w14:textId="29EE9F06" w:rsidR="00825614" w:rsidRDefault="00825614">
+      <w:pPr>
+        <w:widowControl/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="713142DE" w14:textId="54CB7F52" w:rsidR="00130919" w:rsidRPr="00324518" w:rsidRDefault="00130919">
+      <w:pPr>
+        <w:widowControl/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE04CD9" w14:textId="40F0F56D" w:rsidR="00130919" w:rsidRPr="00323766" w:rsidRDefault="00130919">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+      <w:r w:rsidRPr="00323766">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:br w:type="column"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-204"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w14:paraId="2BA65799" w14:textId="77777777">
+      <w:tr w:rsidR="00825614" w:rsidRPr="00323766" w14:paraId="4C88C476" w14:textId="77777777" w:rsidTr="00825614">
+        <w:trPr>
+          <w:trHeight w:val="414"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4301BC" w14:textId="6863B5A4" w:rsidR="00A03D89" w:rsidRPr="001669D6" w:rsidRDefault="00670145">
+          <w:p w14:paraId="4373CCE8" w14:textId="628E374A" w:rsidR="00825614" w:rsidRPr="009A0EED" w:rsidRDefault="009A0EED" w:rsidP="00825614">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-              <w:ind w:left="459" w:hanging="459"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="459" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> der Organisation</w:t>
+            <w:r w:rsidRPr="009A0EED">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verwaltung der Organisation, die den Genehmigungsantrag einreicht</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00892DC4" w14:paraId="2E7930D1" w14:textId="77777777">
+      <w:tr w:rsidR="00825614" w:rsidRPr="00323766" w14:paraId="4F8A3A56" w14:textId="77777777" w:rsidTr="00825614">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="277B5B4E" w14:textId="21F20CD6" w:rsidR="00A03D89" w:rsidRPr="001A0328" w:rsidRDefault="00F37543">
+          <w:p w14:paraId="3529FDA6" w14:textId="77777777" w:rsidR="005E6037" w:rsidRPr="005E6037" w:rsidRDefault="00825614" w:rsidP="005E6037">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...66 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005E6037">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1 </w:t>
+            </w:r>
+            <w:r w:rsidR="005E6037" w:rsidRPr="005E6037">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bitte beschreiben Sie Ihre Organisation:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="426A8731" w14:textId="5DE336DF" w:rsidR="00A03D89" w:rsidRPr="001A0328" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="26F4AB50" w14:textId="77777777" w:rsidR="005E6037" w:rsidRPr="005E6037" w:rsidRDefault="005E6037" w:rsidP="005E6037">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0328">
-[...15 lines deleted...]
-              <w:t>rgane</w:t>
+            <w:r w:rsidRPr="005E6037">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>- Rechtsform</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BD14410" w14:textId="040DDA08" w:rsidR="00A03D89" w:rsidRPr="00670145" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="135CE605" w14:textId="77777777" w:rsidR="005E6037" w:rsidRPr="005E6037" w:rsidRDefault="005E6037" w:rsidP="005E6037">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00670145">
-[...11 lines deleted...]
-              <w:t>Aufgabenverteilungen und Verantwortlichkeiten innerhalb der Organe</w:t>
+            <w:r w:rsidRPr="005E6037">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>- Allgemeine Aufgaben</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="762CC472" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00670145" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="6DF10C01" w14:textId="77777777" w:rsidR="005E6037" w:rsidRPr="005E6037" w:rsidRDefault="005E6037" w:rsidP="005E6037">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E6037">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>- Organe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC49B42" w14:textId="77777777" w:rsidR="00825614" w:rsidRDefault="005E6037" w:rsidP="005E6037">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E6037">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>- Aufgabenteilung und Zuständigkeiten innerhalb der Organe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BB0FA96" w14:textId="5366796C" w:rsidR="005E6037" w:rsidRPr="005E6037" w:rsidRDefault="005E6037" w:rsidP="005E6037">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="001B3E75" w14:paraId="4B55C5F5" w14:textId="77777777">
+      <w:tr w:rsidR="00825614" w:rsidRPr="005155DE" w14:paraId="0D74D76C" w14:textId="77777777" w:rsidTr="00825614">
         <w:trPr>
           <w:trHeight w:val="1008"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC7434C" w14:textId="4C538D09" w:rsidR="00A03D89" w:rsidRPr="001B3E75" w:rsidRDefault="00F37543">
+          <w:p w14:paraId="34EA4980" w14:textId="3ED91C1E" w:rsidR="005155DE" w:rsidRPr="005155DE" w:rsidRDefault="00825614" w:rsidP="005155DE">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3E75">
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="005155DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2 </w:t>
+            </w:r>
+            <w:r w:rsidR="005155DE" w:rsidRPr="005155DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Welches Profil (Ausbildung und Kompetenzen) haben die Personen, die in der Schule intervenieren?</w:t>
+            </w:r>
+            <w:r w:rsidR="005155DE" w:rsidRPr="005155DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D6D7607" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001B3E75" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="04ECDA06" w14:textId="1B1289AC" w:rsidR="00825614" w:rsidRPr="005155DE" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00892DC4" w14:paraId="0A4F35C7" w14:textId="77777777">
-[...173 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="505ECFE3" w14:textId="62A24591" w:rsidR="00A03D89" w:rsidRPr="001C7491" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
+    <w:p w14:paraId="36D08F4E" w14:textId="6DDA54FC" w:rsidR="00825614" w:rsidRPr="005155DE" w:rsidRDefault="00825614" w:rsidP="005155DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005155DE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="005155DE" w:rsidRPr="005155DE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Bitte fügen Sie diesem Formular den Lebenslauf und die relevanten Zeugnisse/Zertifikate der beteiligten Person(en) bei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799AD1E9" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="005155DE" w:rsidRDefault="00825614" w:rsidP="00825614">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DF4E64" w14:textId="77777777" w:rsidR="004811E6" w:rsidRPr="005155DE" w:rsidRDefault="004811E6" w:rsidP="00A03D89">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00892DC4" w14:paraId="79E6940C" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="004811E6" w:rsidRPr="00A61DB2" w14:paraId="1A41893D" w14:textId="77777777" w:rsidTr="002E7187">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605A0E61" w14:textId="10815F68" w:rsidR="00A03D89" w:rsidRPr="001C7491" w:rsidRDefault="001C7491">
+          <w:p w14:paraId="318018BB" w14:textId="295A4EF3" w:rsidR="004811E6" w:rsidRPr="00A61DB2" w:rsidRDefault="004811E6" w:rsidP="00406E61">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="459" w:hanging="459"/>
+              <w:ind w:left="460" w:hanging="460"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="de-CH"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C7491">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="de-CH"/>
-[...1 lines deleted...]
-              <w:t>Bewertung und Nachhaltigkeit der Intervention</w:t>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00406E61" w:rsidRPr="00406E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Evalu</w:t>
+            </w:r>
+            <w:r w:rsidR="007D36BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>ation</w:t>
+            </w:r>
+            <w:r w:rsidR="00406E61" w:rsidRPr="00406E61">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der Intervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="2517C1BB" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="004811E6" w:rsidRPr="00A86E4D" w14:paraId="78651B21" w14:textId="77777777" w:rsidTr="002E7187">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCA9762" w14:textId="3FCAB267" w:rsidR="00A03D89" w:rsidRDefault="00614706">
+          <w:p w14:paraId="69BFA68B" w14:textId="11C008B8" w:rsidR="004811E6" w:rsidRPr="00A86E4D" w:rsidRDefault="00A86E4D" w:rsidP="002E7187">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:lang w:val="pt-PT"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00040EA6">
-[...284 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00A86E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wie soll die </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="007D36BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>alu</w:t>
+            </w:r>
+            <w:r w:rsidR="007D36BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A86E4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bzw. die Bilanz der durchgeführten Intervention erfolgen (dies kann auch in Form einer Selbsteinschätzung geschehen)? Wer führt sie durch und welche Methode ist vorgesehen?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D3EA328" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
+    <w:p w14:paraId="7F0D04DA" w14:textId="77777777" w:rsidR="004811E6" w:rsidRPr="00A86E4D" w:rsidRDefault="004811E6" w:rsidP="00A03D89">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00D30395" w14:paraId="58AB71EA" w14:textId="77777777" w:rsidTr="001A35FA">
+      <w:tr w:rsidR="00AB5693" w:rsidRPr="00A61DB2" w14:paraId="5D8E3F2C" w14:textId="77777777" w:rsidTr="002E7187">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61C4DEFD" w14:textId="7AFF464C" w:rsidR="00A03D89" w:rsidRPr="00D30395" w:rsidRDefault="000D462D">
+          <w:p w14:paraId="123D87C5" w14:textId="12BCCD32" w:rsidR="00AB5693" w:rsidRPr="00A61DB2" w:rsidRDefault="00AB5693" w:rsidP="002E7187">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="459" w:hanging="459"/>
+              <w:ind w:left="460" w:hanging="460"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="de-CH"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="de-CH"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007D36BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>ommuni</w:t>
+            </w:r>
+            <w:r w:rsidR="007D36BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>ation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00D30395" w14:paraId="1BB86AB5" w14:textId="77777777" w:rsidTr="001A35FA">
+      <w:tr w:rsidR="00AB5693" w:rsidRPr="00323766" w14:paraId="4017CED9" w14:textId="77777777" w:rsidTr="00AB5693">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9632" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D41E9F0" w14:textId="4BAA92EA" w:rsidR="00AB5693" w:rsidRPr="00A7095D" w:rsidRDefault="00A7095D" w:rsidP="00AB5693">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A7095D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Was sind die geplanten Kommunikationsmassnahmen im Zusammenhang mit der Intervention: wann, durch wen, in welcher Form:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E703773" w14:textId="77777777" w:rsidR="00AB5693" w:rsidRPr="00A7095D" w:rsidRDefault="00AB5693" w:rsidP="00AB5693">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0367CC5D" w14:textId="7F82961D" w:rsidR="00AB5693" w:rsidRPr="00A7095D" w:rsidRDefault="00AB5693" w:rsidP="00AB5693">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15B3B448" w14:textId="77777777" w:rsidR="00F06FEB" w:rsidRPr="00A7095D" w:rsidRDefault="00F06FEB" w:rsidP="00A03D89">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9632"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB5693" w14:paraId="58AB71EA" w14:textId="77777777" w:rsidTr="00AB5693">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9632" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C4DEFD" w14:textId="5AFD6F55" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00AB5693" w:rsidP="00AB5693">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A7095D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Bemerkungen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="1BB86AB5" w14:textId="77777777" w:rsidTr="001A35FA">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="443E0E53" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001669D6" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="443E0E53" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78AD0978" w14:textId="77777777" w:rsidR="00C50286" w:rsidRDefault="00C50286" w:rsidP="00C50286">
-[...39 lines deleted...]
-    <w:p w14:paraId="49849AAF" w14:textId="2F61977E" w:rsidR="00465158" w:rsidRPr="000D462D" w:rsidRDefault="000D462D" w:rsidP="00C50286">
+    <w:p w14:paraId="78AD0978" w14:textId="77777777" w:rsidR="00C50286" w:rsidRPr="00A61DB2" w:rsidRDefault="00C50286" w:rsidP="00C50286">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="363EDDA6" w14:textId="30D53625" w:rsidR="00125C8B" w:rsidRDefault="009F2A14" w:rsidP="00C50286">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D462D">
+      <w:r w:rsidRPr="009F2A14">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vielen Dank für Ihre Anfrage. Die Fachstelle </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Gesundheit in der Schule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wird sich zu gegebener Zeit mit Ihnen in Verbindung setzen, um eine Besprechung zu vereinbaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315DE8A1" w14:textId="77777777" w:rsidR="009F2A14" w:rsidRPr="009F2A14" w:rsidRDefault="009F2A14" w:rsidP="00C50286">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49849AAF" w14:textId="05FC50E0" w:rsidR="00465158" w:rsidRPr="009F2A14" w:rsidRDefault="009F2A14" w:rsidP="00C50286">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F2A14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Ort und Da</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>tum</w:t>
       </w:r>
-      <w:r w:rsidR="00465158" w:rsidRPr="000D462D">
+      <w:r w:rsidR="00465158" w:rsidRPr="009F2A14">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Unterschrift</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Unterschrift(en)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A804DC" w14:textId="366A7056" w:rsidR="00383EC6" w:rsidRPr="000D462D" w:rsidRDefault="00465158" w:rsidP="000D462D">
+    <w:p w14:paraId="7F2EFF57" w14:textId="77777777" w:rsidR="00465158" w:rsidRPr="009F2A14" w:rsidRDefault="00465158" w:rsidP="00465158">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:before="960"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D462D">
+      <w:r w:rsidRPr="009F2A14">
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000D462D">
+      <w:r w:rsidRPr="009F2A14">
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000D462D">
+      <w:r w:rsidRPr="009F2A14">
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000D462D">
+      <w:r w:rsidRPr="009F2A14">
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00383EC6" w:rsidRPr="000D462D" w:rsidSect="00036542">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="1A0998CF" w14:textId="77777777" w:rsidR="00465158" w:rsidRPr="009F2A14" w:rsidRDefault="00465158" w:rsidP="00465158">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F842086" w14:textId="77777777" w:rsidR="00465158" w:rsidRPr="009F2A14" w:rsidRDefault="00465158" w:rsidP="00465158">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="12"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5175475C" w14:textId="28DE35C7" w:rsidR="008B0AFB" w:rsidRDefault="008B0AFB" w:rsidP="008B0AFB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0AFB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dem Genehmigungsantrag beizufügende </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Anhänge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0AFB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8A61CB" w14:textId="77777777" w:rsidR="008B0AFB" w:rsidRPr="008B0AFB" w:rsidRDefault="008B0AFB" w:rsidP="008B0AFB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0AFB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Vorhandene Unterlagen zur vorgeschlagenen Intervention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF0077C" w14:textId="77777777" w:rsidR="008B0AFB" w:rsidRPr="008B0AFB" w:rsidRDefault="008B0AFB" w:rsidP="008B0AFB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0AFB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Unterlagen/Materialien, die im Zusammenhang mit der Intervention mit den Schülerinnen und Schülern verwendet werden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A804DC" w14:textId="6362C36D" w:rsidR="00383EC6" w:rsidRPr="008B0AFB" w:rsidRDefault="008B0AFB" w:rsidP="008B0AFB">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B0AFB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Lebenslauf und relevante Zeugnisse/Zertifikate der intervenierenden Person(en)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00383EC6" w:rsidRPr="008B0AFB" w:rsidSect="00036542">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="567" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0665DC95" w14:textId="77777777" w:rsidR="00364F2C" w:rsidRDefault="00364F2C" w:rsidP="00391C63">
+    <w:p w14:paraId="27B0AE98" w14:textId="77777777" w:rsidR="00541588" w:rsidRDefault="00541588" w:rsidP="00391C63">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07309447" w14:textId="77777777" w:rsidR="00364F2C" w:rsidRDefault="00364F2C" w:rsidP="00391C63">
+    <w:p w14:paraId="2BE759B4" w14:textId="77777777" w:rsidR="00541588" w:rsidRDefault="00541588" w:rsidP="00391C63">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="583FF399" w14:textId="77777777" w:rsidR="00364F2C" w:rsidRDefault="00364F2C"/>
+    <w:p w14:paraId="0A03419B" w14:textId="77777777" w:rsidR="00541588" w:rsidRDefault="00541588"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FF3F851" w14:textId="77777777" w:rsidR="00364F2C" w:rsidRDefault="00364F2C" w:rsidP="00391C63">
+    <w:p w14:paraId="2D66A2F2" w14:textId="77777777" w:rsidR="00541588" w:rsidRDefault="00541588" w:rsidP="00391C63">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DBBFB51" w14:textId="77777777" w:rsidR="00364F2C" w:rsidRDefault="00364F2C" w:rsidP="00391C63">
+    <w:p w14:paraId="0FDD5485" w14:textId="77777777" w:rsidR="00541588" w:rsidRDefault="00541588" w:rsidP="00391C63">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3ED3BC0C" w14:textId="77777777" w:rsidR="00364F2C" w:rsidRDefault="00364F2C"/>
+    <w:p w14:paraId="5843310F" w14:textId="77777777" w:rsidR="00541588" w:rsidRDefault="00541588"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002F5F95" w:rsidRPr="00892DC4" w14:paraId="042873F4" w14:textId="77777777">
+    <w:tr w:rsidR="002F5F95" w14:paraId="042873F4" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2037371B" w14:textId="77777777" w:rsidR="00F06795" w:rsidRPr="00ED3AA9" w:rsidRDefault="00F06795" w:rsidP="00F06795">
+        <w:p w14:paraId="79C6EF94" w14:textId="0D370735" w:rsidR="002F5F95" w:rsidRDefault="002F5F95" w:rsidP="004955C9">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
-              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
-              <w:bCs/>
-              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>Ä</w:t>
+            <w:t>Service</w:t>
           </w:r>
-          <w:r w:rsidRPr="00ED3AA9">
+          <w:r w:rsidR="00EE510C">
             <w:rPr>
               <w:b/>
-              <w:bCs/>
-              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>mt</w:t>
+            <w:t>s</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
-              <w:bCs/>
-              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>er</w:t>
+            <w:t xml:space="preserve"> de l’enseignement obligatoire de langues française et allemande </w:t>
           </w:r>
-          <w:r w:rsidRPr="00ED3AA9">
+          <w:r w:rsidR="00EE510C">
+            <w:t>SEnOF/DOA</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5FE1FAE6" w14:textId="77777777" w:rsidR="002F5F95" w:rsidRPr="003E0C17" w:rsidRDefault="002F5F95" w:rsidP="004955C9">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="6179"/>
+            </w:tabs>
             <w:rPr>
               <w:b/>
-              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t> für den deutschsprachigen</w:t>
+          </w:pPr>
+          <w:r w:rsidRPr="009F4D5B">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">Service de la santé publique </w:t>
+          </w:r>
+          <w:r>
+            <w:t>SSP</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7B632663" w14:textId="77777777" w:rsidR="002F5F95" w:rsidRDefault="002F5F95" w:rsidP="004955C9">
+          <w:pPr>
+            <w:pStyle w:val="09enttepage2"/>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004955C9">
+            <w:rPr>
+              <w:rStyle w:val="Lienhypertexte"/>
+              <w:color w:val="auto"/>
+              <w:u w:val="none"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>Service du médecin cantonal</w:t>
           </w:r>
           <w:r>
             <w:rPr>
-              <w:b/>
-[...22 lines deleted...]
-              <w:lang w:val="de-CH"/>
+              <w:rStyle w:val="Lienhypertexte"/>
+              <w:b w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:u w:val="none"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="004955C9">
             <w:rPr>
-              <w:lang w:val="de-CH"/>
+              <w:rStyle w:val="Lienhypertexte"/>
+              <w:b w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:u w:val="none"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>DOA</w:t>
-[...11 lines deleted...]
-            <w:t>SEnOF</w:t>
+            <w:t>SMC</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0149D9FC" w14:textId="77777777" w:rsidR="00F06795" w:rsidRPr="00F06795" w:rsidRDefault="00F06795" w:rsidP="00F06795">
-[...23 lines deleted...]
-        <w:p w14:paraId="25C4A631" w14:textId="47AEBE96" w:rsidR="002F5F95" w:rsidRPr="00F06795" w:rsidRDefault="000D462D" w:rsidP="004955C9">
+        <w:p w14:paraId="25C4A631" w14:textId="09027024" w:rsidR="002F5F95" w:rsidRPr="0064336A" w:rsidRDefault="00F72E67" w:rsidP="004955C9">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:rStyle w:val="Numrodepage"/>
-              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Seite</w:t>
           </w:r>
-          <w:r w:rsidR="002F5F95" w:rsidRPr="00F06795">
+          <w:r w:rsidR="002F5F95" w:rsidRPr="00053112">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="0037569F" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="002F5F95" w:rsidRPr="00F06795">
+          <w:r w:rsidR="002F5F95" w:rsidRPr="00053112">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidR="0037569F" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00874793" w:rsidRPr="00F06795">
+          <w:r w:rsidR="00874793">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="0037569F" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidR="002F5F95" w:rsidRPr="00F06795">
+          <w:r w:rsidR="002F5F95" w:rsidRPr="00053112">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>von</w:t>
           </w:r>
-          <w:r w:rsidR="002F5F95" w:rsidRPr="00F06795">
+          <w:r w:rsidR="002F5F95" w:rsidRPr="00053112">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="0037569F" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="002F5F95" w:rsidRPr="00F06795">
+          <w:r w:rsidR="002F5F95" w:rsidRPr="00053112">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
           </w:r>
           <w:r w:rsidR="0037569F" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00874793" w:rsidRPr="00F06795">
+          <w:r w:rsidR="00874793">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:lang w:val="de-CH"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>7</w:t>
           </w:r>
           <w:r w:rsidR="0037569F" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidR="004E6919">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C31B1EB" wp14:editId="298354FF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-215265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
@@ -8183,56 +8153,55 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="116205" cy="220980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="1EF51C6D" w14:textId="77777777" w:rsidR="002F5F95" w:rsidRPr="00F06795" w:rsidRDefault="002F5F95" w:rsidP="00391C63">
+  <w:p w14:paraId="1EF51C6D" w14:textId="77777777" w:rsidR="002F5F95" w:rsidRPr="0011130F" w:rsidRDefault="002F5F95" w:rsidP="00391C63">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
-        <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3544"/>
       <w:gridCol w:w="6095"/>
     </w:tblGrid>
     <w:tr w:rsidR="002F5F95" w:rsidRPr="004A0F2D" w14:paraId="77622B9D" w14:textId="77777777" w:rsidTr="00085FC7">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
@@ -8290,242 +8259,146 @@
                           <a:ext cx="935990" cy="795655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6095" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6D3C4206" w14:textId="1541824C" w:rsidR="002F5F95" w:rsidRPr="00ED3AA9" w:rsidRDefault="00C82420" w:rsidP="00053112">
-[...100 lines deleted...]
-        <w:p w14:paraId="3BBDCA81" w14:textId="5053C3D7" w:rsidR="002F5F95" w:rsidRPr="00AB76C2" w:rsidRDefault="000E295C" w:rsidP="00053112">
+        <w:p w14:paraId="6D3C4206" w14:textId="131C3953" w:rsidR="002F5F95" w:rsidRPr="00AB76C2" w:rsidRDefault="002F5F95" w:rsidP="00053112">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r>
+          <w:r w:rsidRPr="00AB76C2">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>Amt</w:t>
+            <w:t>Service</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r>
+          <w:r w:rsidR="00EE510C">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve"> für </w:t>
+            <w:t>s</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidR="00240F37">
+          <w:r w:rsidRPr="00AB76C2">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>Gesundheit</w:t>
+            <w:t xml:space="preserve"> de l’enseignement obligatoire de langues française et allemande </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="002F5F95" w:rsidRPr="00AB76C2">
+          <w:r w:rsidR="00EE510C">
+            <w:t>SEnOF/DOA</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3BBDCA81" w14:textId="77777777" w:rsidR="002F5F95" w:rsidRPr="00AB76C2" w:rsidRDefault="002F5F95" w:rsidP="00053112">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+          </w:pPr>
+          <w:r w:rsidRPr="00AB76C2">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">Service de la santé publique </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-            <w:t>GesA</w:t>
+          <w:r w:rsidRPr="00AB76C2">
+            <w:t>SSP</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
         </w:p>
         <w:p w14:paraId="7B0E871C" w14:textId="0CED07B5" w:rsidR="002F5F95" w:rsidRPr="00AB76C2" w:rsidRDefault="002F5F95" w:rsidP="009F4D5B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:u w:val="none"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0C301C5A" w14:textId="77777777" w:rsidR="002F5F95" w:rsidRPr="00B64484" w:rsidRDefault="002F5F95" w:rsidP="00B64484">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -8587,50 +8460,163 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9E8CE1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="028F5C0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A114239C"/>
+    <w:lvl w:ilvl="0" w:tplc="3D6A6A04">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05AC4E2C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85D6C63C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8699,51 +8685,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4464" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4896" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C652912"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0840D6F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
@@ -8827,51 +8813,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E003A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="253EFE02"/>
     <w:lvl w:ilvl="0" w:tplc="CBE0D104">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8939,51 +8925,51 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10583E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF54310E"/>
     <w:lvl w:ilvl="0" w:tplc="7232654E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:pStyle w:val="10dnumrotation4eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -9044,51 +9030,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10891655"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C082C112"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22C93BF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A3B49B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -9165,51 +9240,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2841032F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1B2C066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="646"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="141"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -9310,51 +9385,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38ED2D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EFA3E6E"/>
     <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9423,51 +9498,51 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="412C7692"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64DCC29C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9563,51 +9638,140 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42810EB8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="718EDBB2"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44330E24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65586536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -9684,51 +9848,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546A1B12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3996AFE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="10cnumrotation3eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
@@ -9890,51 +10054,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4326"/>
         </w:tabs>
         <w:ind w:left="4110" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4686"/>
         </w:tabs>
         <w:ind w:left="4686" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57260FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20CB4C"/>
     <w:lvl w:ilvl="0" w:tplc="E168CDEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="10bnumrotation2eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -9995,51 +10159,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57D372EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9372DF3A"/>
     <w:lvl w:ilvl="0" w:tplc="FA1452D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces3"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -10125,51 +10289,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59B65E55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52D88848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10246,51 +10410,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A897F7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96A0DD84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -10452,51 +10616,140 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F712E3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C60CDAC"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60AE4E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
@@ -10663,51 +10916,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFB6583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59F6CDE2"/>
     <w:lvl w:ilvl="0" w:tplc="C3EEF458">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="11Chapitre"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10753,51 +11006,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FFF0333"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF2A46AA"/>
+    <w:lvl w:ilvl="0" w:tplc="3D6A6A04">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697A4428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1326DE60"/>
     <w:lvl w:ilvl="0" w:tplc="3906FA6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -10883,51 +11249,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A3E0F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC16712E"/>
     <w:lvl w:ilvl="0" w:tplc="1F6495CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="10Nummerierung"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -10970,51 +11336,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA973F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9662C768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
@@ -11122,51 +11488,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77856DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3563D80"/>
     <w:lvl w:ilvl="0" w:tplc="7C8EBB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces2"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -11276,51 +11642,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BDB66F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5EECF92C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11426,543 +11792,605 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="133569060">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="256603492">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2107385707">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="439957430">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="740299379">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="439957430">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="900361625">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1398937633">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1075275603">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1989549476">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2098015234">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2030789600">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1704358974">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1930188727">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1371415051">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="524754519">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1930188727">
+  <w:num w:numId="16" w16cid:durableId="120417713">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="178157044">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1388143862">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1877043575">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1347635181">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1790582012">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="977103350">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="328365425">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="609702413">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1838644863">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="433600063">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1565410617">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1330062372">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1580941359">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2055696447">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1371415051">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="31" w16cid:durableId="180434026">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="524754519">
-[...8 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1388143862">
+  <w:num w:numId="32" w16cid:durableId="1889293845">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1877043575">
-[...20 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="433600063">
+  <w:num w:numId="33" w16cid:durableId="1672830217">
     <w:abstractNumId w:val="25"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F61171"/>
+    <w:rsid w:val="00005A5B"/>
     <w:rsid w:val="0000658B"/>
     <w:rsid w:val="00012AE9"/>
-    <w:rsid w:val="0001662C"/>
     <w:rsid w:val="0002075F"/>
-    <w:rsid w:val="00021B98"/>
-    <w:rsid w:val="00022F82"/>
     <w:rsid w:val="000339D2"/>
     <w:rsid w:val="00036542"/>
-    <w:rsid w:val="00040EA6"/>
     <w:rsid w:val="00041754"/>
     <w:rsid w:val="00042241"/>
     <w:rsid w:val="00053112"/>
     <w:rsid w:val="000574CD"/>
     <w:rsid w:val="00060818"/>
     <w:rsid w:val="00061BE8"/>
     <w:rsid w:val="00070A6F"/>
+    <w:rsid w:val="0008034D"/>
     <w:rsid w:val="00083724"/>
     <w:rsid w:val="00085FC7"/>
+    <w:rsid w:val="0008677F"/>
     <w:rsid w:val="0009498F"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000A69A9"/>
+    <w:rsid w:val="000B6495"/>
     <w:rsid w:val="000C28ED"/>
     <w:rsid w:val="000C6DB6"/>
+    <w:rsid w:val="000D0D9A"/>
     <w:rsid w:val="000D20BA"/>
-    <w:rsid w:val="000D462D"/>
-    <w:rsid w:val="000E295C"/>
+    <w:rsid w:val="000D7F2B"/>
     <w:rsid w:val="000E44BF"/>
-    <w:rsid w:val="000E6599"/>
-    <w:rsid w:val="000F2BB0"/>
     <w:rsid w:val="000F7E3E"/>
     <w:rsid w:val="0011130F"/>
     <w:rsid w:val="00111B99"/>
     <w:rsid w:val="001134C3"/>
     <w:rsid w:val="001227AF"/>
+    <w:rsid w:val="00125C8B"/>
+    <w:rsid w:val="00130919"/>
     <w:rsid w:val="00131CE4"/>
     <w:rsid w:val="00141DE7"/>
     <w:rsid w:val="00145DAE"/>
-    <w:rsid w:val="0016356F"/>
+    <w:rsid w:val="00146453"/>
     <w:rsid w:val="00171842"/>
     <w:rsid w:val="0017439B"/>
-    <w:rsid w:val="00182681"/>
     <w:rsid w:val="00187A98"/>
+    <w:rsid w:val="00191DCC"/>
     <w:rsid w:val="00193D8D"/>
     <w:rsid w:val="001A35FA"/>
     <w:rsid w:val="001A4595"/>
     <w:rsid w:val="001A7F10"/>
-    <w:rsid w:val="001B3E75"/>
-    <w:rsid w:val="001C7491"/>
+    <w:rsid w:val="001C3FCD"/>
     <w:rsid w:val="001E3F52"/>
     <w:rsid w:val="001F0FB5"/>
     <w:rsid w:val="0020440F"/>
     <w:rsid w:val="00205452"/>
     <w:rsid w:val="00206340"/>
-    <w:rsid w:val="00207760"/>
-    <w:rsid w:val="002114E3"/>
+    <w:rsid w:val="0022620C"/>
     <w:rsid w:val="002265A9"/>
     <w:rsid w:val="0024038C"/>
-    <w:rsid w:val="00240F37"/>
     <w:rsid w:val="00246809"/>
     <w:rsid w:val="00246BAA"/>
     <w:rsid w:val="00247BB6"/>
     <w:rsid w:val="00253D61"/>
+    <w:rsid w:val="00256765"/>
     <w:rsid w:val="00267909"/>
     <w:rsid w:val="00282510"/>
     <w:rsid w:val="0028370B"/>
     <w:rsid w:val="002900FD"/>
     <w:rsid w:val="0029258A"/>
-    <w:rsid w:val="002A2421"/>
     <w:rsid w:val="002C48F1"/>
     <w:rsid w:val="002C7ADC"/>
     <w:rsid w:val="002D2486"/>
     <w:rsid w:val="002E1BD1"/>
-    <w:rsid w:val="002F2CA8"/>
     <w:rsid w:val="002F3F74"/>
     <w:rsid w:val="002F5F95"/>
     <w:rsid w:val="002F7A28"/>
-    <w:rsid w:val="00321585"/>
+    <w:rsid w:val="003169B5"/>
+    <w:rsid w:val="00323766"/>
+    <w:rsid w:val="00324518"/>
     <w:rsid w:val="00345229"/>
-    <w:rsid w:val="00346FCA"/>
-    <w:rsid w:val="00352EC5"/>
     <w:rsid w:val="00360328"/>
-    <w:rsid w:val="00364F2C"/>
+    <w:rsid w:val="00366CD9"/>
+    <w:rsid w:val="003737E8"/>
+    <w:rsid w:val="00373FFE"/>
     <w:rsid w:val="0037569F"/>
     <w:rsid w:val="00377343"/>
     <w:rsid w:val="00380033"/>
     <w:rsid w:val="00383EC6"/>
-    <w:rsid w:val="0038558D"/>
+    <w:rsid w:val="00385385"/>
     <w:rsid w:val="00390C59"/>
     <w:rsid w:val="00391C63"/>
+    <w:rsid w:val="00396326"/>
     <w:rsid w:val="00397DBF"/>
-    <w:rsid w:val="003A2E33"/>
     <w:rsid w:val="003A59BB"/>
     <w:rsid w:val="003A5D16"/>
+    <w:rsid w:val="003B31AD"/>
+    <w:rsid w:val="003C024E"/>
     <w:rsid w:val="003C57B5"/>
+    <w:rsid w:val="003C5C6D"/>
     <w:rsid w:val="003D4F72"/>
-    <w:rsid w:val="003E3B0D"/>
-    <w:rsid w:val="003E3FC6"/>
     <w:rsid w:val="003F4C7A"/>
+    <w:rsid w:val="003F7451"/>
     <w:rsid w:val="004024F9"/>
-    <w:rsid w:val="00405A34"/>
+    <w:rsid w:val="00406E61"/>
     <w:rsid w:val="00410FFD"/>
     <w:rsid w:val="004163E5"/>
+    <w:rsid w:val="004208D6"/>
     <w:rsid w:val="004300C8"/>
     <w:rsid w:val="00430132"/>
     <w:rsid w:val="00430502"/>
-    <w:rsid w:val="00431FD6"/>
+    <w:rsid w:val="00430F17"/>
     <w:rsid w:val="004550A9"/>
     <w:rsid w:val="00461A60"/>
     <w:rsid w:val="00463F9D"/>
     <w:rsid w:val="00465158"/>
     <w:rsid w:val="00467A0B"/>
-    <w:rsid w:val="004742BB"/>
+    <w:rsid w:val="00470B61"/>
     <w:rsid w:val="00475B71"/>
     <w:rsid w:val="00481127"/>
+    <w:rsid w:val="004811E6"/>
+    <w:rsid w:val="0048125C"/>
+    <w:rsid w:val="0048296C"/>
     <w:rsid w:val="0049333F"/>
     <w:rsid w:val="004955C9"/>
+    <w:rsid w:val="004A5497"/>
     <w:rsid w:val="004C64D4"/>
     <w:rsid w:val="004C7EE2"/>
+    <w:rsid w:val="004D530A"/>
     <w:rsid w:val="004E33BB"/>
     <w:rsid w:val="004E6919"/>
     <w:rsid w:val="004F7F2A"/>
+    <w:rsid w:val="00503F6E"/>
     <w:rsid w:val="0050418D"/>
     <w:rsid w:val="00504D80"/>
-    <w:rsid w:val="00520A79"/>
+    <w:rsid w:val="00506AD7"/>
+    <w:rsid w:val="005155DE"/>
+    <w:rsid w:val="00516C6B"/>
+    <w:rsid w:val="0053343F"/>
     <w:rsid w:val="00534E52"/>
+    <w:rsid w:val="005360B3"/>
+    <w:rsid w:val="00541588"/>
     <w:rsid w:val="00553F4F"/>
+    <w:rsid w:val="005572A1"/>
     <w:rsid w:val="0056598E"/>
     <w:rsid w:val="00566D83"/>
-    <w:rsid w:val="00576287"/>
+    <w:rsid w:val="005711CB"/>
     <w:rsid w:val="005819BA"/>
+    <w:rsid w:val="00595F92"/>
     <w:rsid w:val="005B1C62"/>
     <w:rsid w:val="005B4C13"/>
+    <w:rsid w:val="005B67A0"/>
     <w:rsid w:val="005C46B8"/>
+    <w:rsid w:val="005E6037"/>
+    <w:rsid w:val="005E7180"/>
     <w:rsid w:val="005F352D"/>
+    <w:rsid w:val="005F420C"/>
+    <w:rsid w:val="006012BF"/>
+    <w:rsid w:val="00603601"/>
     <w:rsid w:val="00604D6B"/>
     <w:rsid w:val="006121F4"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="00613ED9"/>
     <w:rsid w:val="00614706"/>
     <w:rsid w:val="00615515"/>
     <w:rsid w:val="00616AF9"/>
     <w:rsid w:val="0062010A"/>
     <w:rsid w:val="00626119"/>
-    <w:rsid w:val="00632EAA"/>
-    <w:rsid w:val="00640377"/>
+    <w:rsid w:val="00627D68"/>
+    <w:rsid w:val="006322A9"/>
     <w:rsid w:val="0065325B"/>
     <w:rsid w:val="00654308"/>
     <w:rsid w:val="006568A3"/>
-    <w:rsid w:val="00661BB1"/>
-    <w:rsid w:val="00670145"/>
     <w:rsid w:val="00672E5F"/>
     <w:rsid w:val="00682E53"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="00683560"/>
     <w:rsid w:val="00694D66"/>
     <w:rsid w:val="006A46A5"/>
+    <w:rsid w:val="006B387F"/>
     <w:rsid w:val="006B7035"/>
+    <w:rsid w:val="006C3C0C"/>
     <w:rsid w:val="006C691C"/>
     <w:rsid w:val="006D3D1C"/>
     <w:rsid w:val="006E1783"/>
     <w:rsid w:val="006E2D3B"/>
-    <w:rsid w:val="006E6FFC"/>
+    <w:rsid w:val="006F4579"/>
     <w:rsid w:val="00715BBC"/>
+    <w:rsid w:val="00735FAB"/>
     <w:rsid w:val="00740C7E"/>
     <w:rsid w:val="007413C0"/>
     <w:rsid w:val="00743CA2"/>
     <w:rsid w:val="0075125B"/>
-    <w:rsid w:val="0075539F"/>
     <w:rsid w:val="00756CEF"/>
-    <w:rsid w:val="0076567F"/>
+    <w:rsid w:val="00761618"/>
     <w:rsid w:val="00772169"/>
+    <w:rsid w:val="00774058"/>
+    <w:rsid w:val="00794EAC"/>
+    <w:rsid w:val="00795EFA"/>
+    <w:rsid w:val="007A2462"/>
     <w:rsid w:val="007B1A64"/>
+    <w:rsid w:val="007C555B"/>
+    <w:rsid w:val="007D0024"/>
+    <w:rsid w:val="007D05F2"/>
+    <w:rsid w:val="007D36BE"/>
     <w:rsid w:val="007D5050"/>
     <w:rsid w:val="007E72D4"/>
     <w:rsid w:val="007E73C4"/>
     <w:rsid w:val="007F09CA"/>
     <w:rsid w:val="00803F59"/>
+    <w:rsid w:val="00805DBF"/>
+    <w:rsid w:val="00806544"/>
     <w:rsid w:val="008067CE"/>
     <w:rsid w:val="00812FD1"/>
     <w:rsid w:val="00814A81"/>
     <w:rsid w:val="00817858"/>
+    <w:rsid w:val="00825614"/>
     <w:rsid w:val="00825CED"/>
-    <w:rsid w:val="008273F7"/>
     <w:rsid w:val="00830F71"/>
+    <w:rsid w:val="008362E4"/>
     <w:rsid w:val="00852D8F"/>
     <w:rsid w:val="00874793"/>
     <w:rsid w:val="00881623"/>
     <w:rsid w:val="00887923"/>
-    <w:rsid w:val="00887957"/>
-    <w:rsid w:val="00892DC4"/>
     <w:rsid w:val="00894F29"/>
     <w:rsid w:val="008A16DE"/>
     <w:rsid w:val="008A2F05"/>
-    <w:rsid w:val="008B0ECD"/>
+    <w:rsid w:val="008B0AFB"/>
     <w:rsid w:val="008C01AD"/>
     <w:rsid w:val="008C7A56"/>
     <w:rsid w:val="008D1CBD"/>
     <w:rsid w:val="008D4395"/>
+    <w:rsid w:val="008E1E40"/>
     <w:rsid w:val="008E32F4"/>
     <w:rsid w:val="008E7CEC"/>
+    <w:rsid w:val="008F198E"/>
     <w:rsid w:val="0090667F"/>
     <w:rsid w:val="00914A35"/>
     <w:rsid w:val="009178EE"/>
     <w:rsid w:val="00932011"/>
     <w:rsid w:val="00944A1A"/>
     <w:rsid w:val="009459D9"/>
-    <w:rsid w:val="00950644"/>
     <w:rsid w:val="009648B1"/>
-    <w:rsid w:val="00973B65"/>
     <w:rsid w:val="00974C26"/>
-    <w:rsid w:val="00980430"/>
     <w:rsid w:val="0098597F"/>
     <w:rsid w:val="00991086"/>
     <w:rsid w:val="00991347"/>
+    <w:rsid w:val="009A0EED"/>
     <w:rsid w:val="009A4049"/>
     <w:rsid w:val="009B4111"/>
     <w:rsid w:val="009C2087"/>
+    <w:rsid w:val="009C63D8"/>
     <w:rsid w:val="009C73C0"/>
     <w:rsid w:val="009D1C1D"/>
-    <w:rsid w:val="009D4813"/>
+    <w:rsid w:val="009E4BB1"/>
+    <w:rsid w:val="009F2A14"/>
     <w:rsid w:val="009F4D5B"/>
+    <w:rsid w:val="00A009CE"/>
     <w:rsid w:val="00A03D89"/>
-    <w:rsid w:val="00A126FB"/>
+    <w:rsid w:val="00A06B7E"/>
+    <w:rsid w:val="00A0752D"/>
     <w:rsid w:val="00A1348B"/>
-    <w:rsid w:val="00A42D26"/>
     <w:rsid w:val="00A4354C"/>
+    <w:rsid w:val="00A446B3"/>
     <w:rsid w:val="00A5016C"/>
     <w:rsid w:val="00A50D48"/>
     <w:rsid w:val="00A55866"/>
     <w:rsid w:val="00A558FA"/>
     <w:rsid w:val="00A55ED5"/>
-    <w:rsid w:val="00A61FF4"/>
+    <w:rsid w:val="00A61DB2"/>
     <w:rsid w:val="00A634E8"/>
-    <w:rsid w:val="00A73970"/>
+    <w:rsid w:val="00A7095D"/>
+    <w:rsid w:val="00A73C0F"/>
     <w:rsid w:val="00A86B2D"/>
+    <w:rsid w:val="00A86E4D"/>
+    <w:rsid w:val="00A87B8C"/>
     <w:rsid w:val="00A96D04"/>
+    <w:rsid w:val="00AA15C4"/>
     <w:rsid w:val="00AA1C42"/>
+    <w:rsid w:val="00AB5693"/>
     <w:rsid w:val="00AB76C2"/>
     <w:rsid w:val="00AC3300"/>
     <w:rsid w:val="00AC5867"/>
+    <w:rsid w:val="00AC64F2"/>
     <w:rsid w:val="00AD57E4"/>
     <w:rsid w:val="00AD63DA"/>
+    <w:rsid w:val="00AD6AC0"/>
     <w:rsid w:val="00AD7B8F"/>
     <w:rsid w:val="00AF1636"/>
-    <w:rsid w:val="00AF18D9"/>
     <w:rsid w:val="00AF267A"/>
+    <w:rsid w:val="00AF5C4F"/>
+    <w:rsid w:val="00AF66CD"/>
+    <w:rsid w:val="00B0447C"/>
     <w:rsid w:val="00B05FA6"/>
-    <w:rsid w:val="00B06135"/>
+    <w:rsid w:val="00B146D9"/>
     <w:rsid w:val="00B161C5"/>
+    <w:rsid w:val="00B17327"/>
+    <w:rsid w:val="00B22713"/>
+    <w:rsid w:val="00B2429D"/>
     <w:rsid w:val="00B30F58"/>
     <w:rsid w:val="00B340CA"/>
     <w:rsid w:val="00B42D19"/>
     <w:rsid w:val="00B64484"/>
     <w:rsid w:val="00B65C75"/>
     <w:rsid w:val="00B73232"/>
     <w:rsid w:val="00B94566"/>
+    <w:rsid w:val="00BA5B77"/>
     <w:rsid w:val="00BB052D"/>
     <w:rsid w:val="00BB6CEE"/>
     <w:rsid w:val="00BC4AE4"/>
-    <w:rsid w:val="00BC64C8"/>
     <w:rsid w:val="00BD1B2D"/>
     <w:rsid w:val="00BE5CEF"/>
     <w:rsid w:val="00BF1F1F"/>
     <w:rsid w:val="00BF7A43"/>
     <w:rsid w:val="00C22579"/>
     <w:rsid w:val="00C264BD"/>
     <w:rsid w:val="00C363F5"/>
     <w:rsid w:val="00C41D12"/>
+    <w:rsid w:val="00C447B5"/>
     <w:rsid w:val="00C50286"/>
-    <w:rsid w:val="00C53329"/>
+    <w:rsid w:val="00C52706"/>
     <w:rsid w:val="00C617BF"/>
     <w:rsid w:val="00C631DE"/>
     <w:rsid w:val="00C65C72"/>
-    <w:rsid w:val="00C82420"/>
+    <w:rsid w:val="00C90131"/>
+    <w:rsid w:val="00CA00F7"/>
     <w:rsid w:val="00CA0FF5"/>
     <w:rsid w:val="00CA3D20"/>
     <w:rsid w:val="00CA716E"/>
     <w:rsid w:val="00CB23BC"/>
-    <w:rsid w:val="00CB2918"/>
     <w:rsid w:val="00CB3BDD"/>
     <w:rsid w:val="00CC45A0"/>
     <w:rsid w:val="00CC5F47"/>
     <w:rsid w:val="00CD1EF5"/>
-    <w:rsid w:val="00CD3F48"/>
+    <w:rsid w:val="00CD6980"/>
     <w:rsid w:val="00CD7641"/>
+    <w:rsid w:val="00CD78FB"/>
     <w:rsid w:val="00CE0921"/>
     <w:rsid w:val="00CE7C92"/>
     <w:rsid w:val="00D1565F"/>
     <w:rsid w:val="00D2151A"/>
     <w:rsid w:val="00D2468F"/>
     <w:rsid w:val="00D260F9"/>
     <w:rsid w:val="00D30395"/>
     <w:rsid w:val="00D31D47"/>
     <w:rsid w:val="00D40398"/>
-    <w:rsid w:val="00D445D6"/>
     <w:rsid w:val="00D533E0"/>
-    <w:rsid w:val="00D56BC0"/>
+    <w:rsid w:val="00D61B79"/>
+    <w:rsid w:val="00D67BD7"/>
     <w:rsid w:val="00D739B6"/>
-    <w:rsid w:val="00D748C8"/>
     <w:rsid w:val="00D849D3"/>
-    <w:rsid w:val="00DD017F"/>
+    <w:rsid w:val="00DB663B"/>
     <w:rsid w:val="00DD0198"/>
     <w:rsid w:val="00DD1927"/>
     <w:rsid w:val="00DD2A26"/>
     <w:rsid w:val="00DE0CBA"/>
     <w:rsid w:val="00E055D6"/>
     <w:rsid w:val="00E15B1D"/>
-    <w:rsid w:val="00E301B1"/>
+    <w:rsid w:val="00E21B43"/>
+    <w:rsid w:val="00E24EFA"/>
     <w:rsid w:val="00E344C1"/>
     <w:rsid w:val="00E363A2"/>
-    <w:rsid w:val="00E37359"/>
     <w:rsid w:val="00E56598"/>
+    <w:rsid w:val="00E56626"/>
     <w:rsid w:val="00E5700C"/>
-    <w:rsid w:val="00E95754"/>
+    <w:rsid w:val="00E751F3"/>
+    <w:rsid w:val="00EA3570"/>
     <w:rsid w:val="00EA4B68"/>
     <w:rsid w:val="00EB0B41"/>
     <w:rsid w:val="00EC09B7"/>
-    <w:rsid w:val="00ED3AA9"/>
     <w:rsid w:val="00ED6F5A"/>
     <w:rsid w:val="00EE510C"/>
     <w:rsid w:val="00EE681C"/>
-    <w:rsid w:val="00F04335"/>
-    <w:rsid w:val="00F06795"/>
+    <w:rsid w:val="00EF7233"/>
     <w:rsid w:val="00F06FEB"/>
-    <w:rsid w:val="00F147E8"/>
     <w:rsid w:val="00F31C81"/>
     <w:rsid w:val="00F326CF"/>
     <w:rsid w:val="00F332A1"/>
     <w:rsid w:val="00F34102"/>
     <w:rsid w:val="00F37543"/>
     <w:rsid w:val="00F37720"/>
     <w:rsid w:val="00F40625"/>
     <w:rsid w:val="00F42330"/>
+    <w:rsid w:val="00F42AE7"/>
     <w:rsid w:val="00F44EEF"/>
-    <w:rsid w:val="00F45075"/>
     <w:rsid w:val="00F57A08"/>
     <w:rsid w:val="00F61171"/>
     <w:rsid w:val="00F65605"/>
+    <w:rsid w:val="00F72E67"/>
     <w:rsid w:val="00F7330D"/>
+    <w:rsid w:val="00F74AA8"/>
     <w:rsid w:val="00F9064C"/>
     <w:rsid w:val="00F913AE"/>
-    <w:rsid w:val="00F9187E"/>
+    <w:rsid w:val="00F92714"/>
     <w:rsid w:val="00F970EB"/>
-    <w:rsid w:val="00F97306"/>
     <w:rsid w:val="00FA12DC"/>
+    <w:rsid w:val="00FA6161"/>
     <w:rsid w:val="00FA7120"/>
-    <w:rsid w:val="00FB1FA3"/>
+    <w:rsid w:val="00FB5385"/>
     <w:rsid w:val="00FC0C8D"/>
     <w:rsid w:val="00FC1DDB"/>
     <w:rsid w:val="00FD1B91"/>
-    <w:rsid w:val="00FF33C6"/>
-    <w:rsid w:val="237E3E52"/>
+    <w:rsid w:val="00FE2801"/>
+    <w:rsid w:val="00FE5C22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="21F47866"/>
   <w15:docId w15:val="{517196F9-7986-40BD-9DBC-7BD38F374131}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13061,346 +13489,152 @@
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00465158"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:rsid w:val="00036542"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00980430"/>
+    <w:rsid w:val="00F42AE7"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentaireCar"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00980430"/>
+    <w:rsid w:val="00F42AE7"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
     <w:name w:val="Commentaire Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Commentaire"/>
-    <w:rsid w:val="00980430"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F42AE7"/>
     <w:rPr>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Commentaire"/>
     <w:next w:val="Commentaire"/>
     <w:link w:val="ObjetducommentaireCar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00980430"/>
+    <w:rsid w:val="00F42AE7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:semiHidden/>
-    <w:rsid w:val="00980430"/>
+    <w:rsid w:val="00F42AE7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B146D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="175577891">
-[...50 lines deleted...]
-    </w:div>
     <w:div w:id="514076017">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="697707723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="734202623">
-[...154 lines deleted...]
-    </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.lehrplan.ch/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/de/gesundheit/vorbeugung-und-foerderung/gesundheitsfoerderung-in-der-schule-ressourcen-und-genehmigte-projekte/gesundheitsfoerderung-und-praevention-an-obligatorischen-schulen-genehmigte-ressourcen-und-genehmigungsverfahren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sante.ecole@fr.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/de/gesundheit/vorbeugung-und-foerderung/gesundheitsfoerderung-in-der-schule-ressourcen-und-genehmigte-projekte/gesundheitsfoerderung-und-praevention-an-obligatorischen-schulen-genehmigte-ressourcen-und-genehmigungsverfahren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sante.ecole@fr.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdlf.fr.ch/app/de/texts_of_law/821.0.11" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.lehrplan.ch/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -13671,204 +13905,192 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="cd6b7d63-33fb-422f-b6aa-e8042a983455" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d922f269-8657-4679-867d-97fcc015e82d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81B789068F3B342B8BB9AD5F742C122" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="0bade34a3d07932b1d0364a0b4b0c3ea">
-[...2 lines deleted...]
-    <xsd:import namespace="6738c662-df9f-4f78-9b1b-4cc887ae04e6"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C7182EED62590F47AEDB16B5B7046ABD" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="9831cb8e270c3ba59ced17fb439a97ca">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d922f269-8657-4679-867d-97fcc015e82d" xmlns:ns3="cd6b7d63-33fb-422f-b6aa-e8042a983455" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ec8bfb6083105fa4f63e0c421e2d739a" ns2:_="" ns3:_="">
+    <xsd:import namespace="d922f269-8657-4679-867d-97fcc015e82d"/>
+    <xsd:import namespace="cd6b7d63-33fb-422f-b6aa-e8042a983455"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a7d1a3d7-7825-43df-a449-64ea050005a6" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d922f269-8657-4679-867d-97fcc015e82d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c70c61eb-e79b-4637-bec8-a34fd4ab4953" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...40 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6738c662-df9f-4f78-9b1b-4cc887ae04e6" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cd6b7d63-33fb-422f-b6aa-e8042a983455" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2fa19435-90fb-4ba4-b560-4b3e5496f4f3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6738c662-df9f-4f78-9b1b-4cc887ae04e6">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{61352aaa-91d7-4c25-a24c-6084d71b1a4c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="cd6b7d63-33fb-422f-b6aa-e8042a983455">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -13936,118 +14158,139 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76ABAFA4-C2A9-4F40-B0CC-FE3B9B53AC2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{251FF88D-9987-4FF8-9BA2-5AFB0D8D7A20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F1B0238-86C3-455D-837C-F4E83959AC91}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d922f269-8657-4679-867d-97fcc015e82d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="cd6b7d63-33fb-422f-b6aa-e8042a983455"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACF261A1-C0AF-467C-9CB8-37770E12F63F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33C0C2A8-ED64-4896-8AE3-47FD925FDCC6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d922f269-8657-4679-867d-97fcc015e82d"/>
+    <ds:schemaRef ds:uri="cd6b7d63-33fb-422f-b6aa-e8042a983455"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5055</Characters>
+  <Pages>5</Pages>
+  <Words>997</Words>
+  <Characters>6018</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>261</Lines>
+  <Paragraphs>134</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5962</CharactersWithSpaces>
+  <CharactersWithSpaces>6881</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>3145854</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>108</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://fr.lehrplan.ch/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3276897</vt:i4>
       </vt:variant>
@@ -14106,32 +14349,32 @@
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:subject/>
   <dc:creator>Zauggm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C81B789068F3B342B8BB9AD5F742C122</vt:lpwstr>
+    <vt:lpwstr>0x010100C7182EED62590F47AEDB16B5B7046ABD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>