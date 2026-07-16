--- v0 (2025-12-05)
+++ v1 (2026-07-16)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\1600\1603_Faune_aqua\4_Alevinage\4_Ruisseaux_Elevage\2022-27_ADMIN\3_Site_Internet\FORM_protocole\2025_26\RE\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\1600\1603_Faune_aqua\4_Alevinage\4_Ruisseaux_Elevage\2022-27_ADMIN\3_Site_Internet\FORM_protocole\2026_27\RE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45A2A8FF-6976-4903-82F0-8A531A93A01E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12A63C73-B643-45BE-AC62-2D2BD896E383}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-72" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S53" i="1" l="1"/>
   <c r="M53" i="1"/>
   <c r="G53" i="1"/>
   <c r="Y52" i="1"/>
   <c r="Y51" i="1"/>
   <c r="Y50" i="1"/>
   <c r="G45" i="1"/>
   <c r="Y53" i="1" l="1"/>
 </calcChain>
@@ -397,158 +397,158 @@
   </si>
   <si>
     <t xml:space="preserve">Amt für Wald und Natur, Sektor aquatische Fauna und Fischerei, Postfach, 1762 Givisiez, Email Adresse: </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> Données de base / </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Grunddaten</t>
     </r>
   </si>
   <si>
     <t>Responsable de la pêche électrique / Verantwortliche/r Elektroabfischung</t>
   </si>
   <si>
-    <t>2025/26</t>
-[...11 lines deleted...]
-      <t>Mise à l'eau des alevins en 2025 -</t>
+    <t>2026/27</t>
+  </si>
+  <si>
+    <t>Ce protocole de pêche électrique est utilisé pour la statistique des alevins mis à l'eau dans les ruisseaux d'élevage au printemps 2026 
+et pour la pêche électrique qui suit (automne 2026 ou printemps 2027). Cela permet d'avoir un suivi de la réussite de l'alevinage.</t>
+  </si>
+  <si>
+    <t>Dieses Abfischungsprotokoll wird für die Statistik der im Frühling 2026 ausgesetzten Brütlinge und für die darauffolgende Elektroabfischung
+(Herbst 2026 oder Frühling 2027) verwendet. So kann der Erfolg des Fischbesatzes verfolgt werden.</t>
+  </si>
+  <si>
+    <r>
+      <t>Mise à l'eau des alevins en 2026 -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> Einsatz der Brütlinge im 2025</t>
-[...20 lines deleted...]
-      <t xml:space="preserve">Mise à l'eau des poissons pêchés (automne 2025 ou printemps 2026) - </t>
+      <t xml:space="preserve"> Einsatz der Brütlinge im 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Mise à l'eau des poissons pêchés (automne 2026 ou printemps 2027) - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Aussetzen der abgefischten Fische (Herbst 2025 oder Frühling 2026)</t>
+      <t>Aussetzen der abgefischten Fische (Herbst 2026 oder Frühling 20267</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ce formulaire doit être retourné rapidement après la pêche au plus tard le </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>31 mars 2026</t>
+      <t>31 mars 2027</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> au:
 Service des forêts et de la nature, secteur faune aquatique et pêche, case postale, 1762 Givisiez, adresse e-mail: </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Dieses Formular ist möglichst rasch nach Beendigung der Abfischung bis spätestens </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>31. März 2026</t>
+      <t>31. März 2027</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> zuzustellen an: </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pêche électrique (automne 2026 ou printemps 2027) - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Elektrisches Abfischen (Herbst 2026 oder Frühling 2027)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -887,214 +887,214 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...9 lines deleted...]
-    </xf>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...58 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -1375,2368 +1375,2368 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sfn.secretariat@fr.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sfn.secretariat@fr.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BC69"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H12" sqref="H12:Y14"/>
+      <selection activeCell="AK40" sqref="AK40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="50" width="2.54296875" customWidth="1"/>
+    <col min="1" max="50" width="2.5546875" customWidth="1"/>
     <col min="51" max="51" width="2" customWidth="1"/>
-    <col min="52" max="52" width="1.453125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="56" max="482" width="2.54296875" customWidth="1"/>
+    <col min="52" max="52" width="1.44140625" customWidth="1"/>
+    <col min="53" max="53" width="2.44140625" customWidth="1"/>
+    <col min="54" max="54" width="2.5546875" customWidth="1"/>
+    <col min="55" max="55" width="1.5546875" customWidth="1"/>
+    <col min="56" max="482" width="2.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" ht="21" customHeight="1" x14ac:dyDescent="0.6">
+    <row r="1" spans="1:55" ht="21" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="K1" s="18"/>
       <c r="L1" s="18"/>
       <c r="M1" s="18"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="19"/>
       <c r="S1" s="19"/>
       <c r="T1" s="19"/>
       <c r="U1" s="19"/>
       <c r="V1" s="19"/>
       <c r="W1" s="19"/>
       <c r="X1" s="19"/>
       <c r="Y1" s="19"/>
       <c r="Z1" s="19"/>
       <c r="AA1" s="19"/>
       <c r="AB1" s="19"/>
       <c r="AC1" s="19"/>
       <c r="AD1" s="19"/>
       <c r="AE1" s="19"/>
       <c r="AF1" s="19"/>
       <c r="AG1" s="19"/>
       <c r="AH1" s="19"/>
       <c r="AI1" s="19"/>
       <c r="AJ1" s="19"/>
       <c r="AK1" s="19"/>
-      <c r="AL1" s="69" t="s">
+      <c r="AL1" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="AM1" s="69"/>
-[...6 lines deleted...]
-      <c r="AT1" s="69"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="48"/>
+      <c r="AP1" s="48"/>
+      <c r="AQ1" s="48"/>
+      <c r="AR1" s="48"/>
+      <c r="AS1" s="48"/>
+      <c r="AT1" s="48"/>
       <c r="AU1" s="26"/>
-      <c r="AV1" s="71" t="s">
+      <c r="AV1" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="AW1" s="71"/>
-[...7 lines deleted...]
-    <row r="2" spans="1:55" ht="21" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="AW1" s="50"/>
+      <c r="AX1" s="50"/>
+      <c r="AY1" s="50"/>
+      <c r="AZ1" s="50"/>
+      <c r="BA1" s="50"/>
+      <c r="BB1" s="50"/>
+      <c r="BC1" s="50"/>
+    </row>
+    <row r="2" spans="1:55" ht="21" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A2" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="17"/>
       <c r="O2" s="17"/>
       <c r="P2" s="17"/>
       <c r="Q2" s="17"/>
       <c r="R2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="U2" s="19"/>
       <c r="V2" s="19"/>
       <c r="W2" s="19"/>
       <c r="X2" s="19"/>
       <c r="Y2" s="19"/>
       <c r="Z2" s="19"/>
       <c r="AA2" s="19"/>
       <c r="AB2" s="19"/>
       <c r="AC2" s="19"/>
       <c r="AD2" s="19"/>
       <c r="AE2" s="19"/>
       <c r="AF2" s="19"/>
       <c r="AG2" s="19"/>
       <c r="AH2" s="19"/>
       <c r="AI2" s="19"/>
       <c r="AJ2" s="19"/>
       <c r="AK2" s="19"/>
-      <c r="AL2" s="70" t="s">
+      <c r="AL2" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="AM2" s="70"/>
-[...6 lines deleted...]
-      <c r="AT2" s="70"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49"/>
+      <c r="AT2" s="49"/>
       <c r="AU2" s="27"/>
-      <c r="AV2" s="71"/>
-[...9 lines deleted...]
-      <c r="A4" s="30" t="s">
+      <c r="AV2" s="50"/>
+      <c r="AW2" s="50"/>
+      <c r="AX2" s="50"/>
+      <c r="AY2" s="50"/>
+      <c r="AZ2" s="50"/>
+      <c r="BA2" s="50"/>
+      <c r="BB2" s="50"/>
+      <c r="BC2" s="50"/>
+    </row>
+    <row r="4" spans="1:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="B4" s="30"/>
-[...113 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="B4" s="37"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37"/>
+      <c r="X4" s="37"/>
+      <c r="Y4" s="37"/>
+      <c r="Z4" s="37"/>
+      <c r="AA4" s="37"/>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37"/>
+      <c r="AH4" s="37"/>
+      <c r="AI4" s="37"/>
+      <c r="AJ4" s="37"/>
+      <c r="AK4" s="37"/>
+      <c r="AL4" s="37"/>
+      <c r="AM4" s="37"/>
+      <c r="AN4" s="37"/>
+      <c r="AO4" s="37"/>
+      <c r="AP4" s="37"/>
+      <c r="AQ4" s="37"/>
+      <c r="AR4" s="37"/>
+      <c r="AS4" s="37"/>
+      <c r="AT4" s="37"/>
+      <c r="AU4" s="37"/>
+      <c r="AV4" s="37"/>
+      <c r="AW4" s="37"/>
+      <c r="AX4" s="37"/>
+      <c r="AY4" s="37"/>
+      <c r="AZ4" s="37"/>
+      <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
+    </row>
+    <row r="5" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A5" s="37"/>
+      <c r="B5" s="37"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="37"/>
+      <c r="O5" s="37"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="37"/>
+      <c r="R5" s="37"/>
+      <c r="S5" s="37"/>
+      <c r="T5" s="37"/>
+      <c r="U5" s="37"/>
+      <c r="V5" s="37"/>
+      <c r="W5" s="37"/>
+      <c r="X5" s="37"/>
+      <c r="Y5" s="37"/>
+      <c r="Z5" s="37"/>
+      <c r="AA5" s="37"/>
+      <c r="AB5" s="37"/>
+      <c r="AC5" s="37"/>
+      <c r="AD5" s="37"/>
+      <c r="AE5" s="37"/>
+      <c r="AF5" s="37"/>
+      <c r="AG5" s="37"/>
+      <c r="AH5" s="37"/>
+      <c r="AI5" s="37"/>
+      <c r="AJ5" s="37"/>
+      <c r="AK5" s="37"/>
+      <c r="AL5" s="37"/>
+      <c r="AM5" s="37"/>
+      <c r="AN5" s="37"/>
+      <c r="AO5" s="37"/>
+      <c r="AP5" s="37"/>
+      <c r="AQ5" s="37"/>
+      <c r="AR5" s="37"/>
+      <c r="AS5" s="37"/>
+      <c r="AT5" s="37"/>
+      <c r="AU5" s="37"/>
+      <c r="AV5" s="37"/>
+      <c r="AW5" s="37"/>
+      <c r="AX5" s="37"/>
+      <c r="AY5" s="37"/>
+      <c r="AZ5" s="37"/>
+      <c r="BA5" s="37"/>
+      <c r="BB5" s="37"/>
+      <c r="BC5" s="37"/>
+    </row>
+    <row r="6" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="1:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B7" s="30"/>
-[...111 lines deleted...]
-    <row r="10" spans="1:55" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="37"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="37"/>
+      <c r="Z7" s="37"/>
+      <c r="AA7" s="37"/>
+      <c r="AB7" s="37"/>
+      <c r="AC7" s="37"/>
+      <c r="AD7" s="37"/>
+      <c r="AE7" s="37"/>
+      <c r="AF7" s="37"/>
+      <c r="AG7" s="37"/>
+      <c r="AH7" s="37"/>
+      <c r="AI7" s="37"/>
+      <c r="AJ7" s="37"/>
+      <c r="AK7" s="37"/>
+      <c r="AL7" s="37"/>
+      <c r="AM7" s="37"/>
+      <c r="AN7" s="37"/>
+      <c r="AO7" s="37"/>
+      <c r="AP7" s="37"/>
+      <c r="AQ7" s="37"/>
+      <c r="AR7" s="37"/>
+      <c r="AS7" s="37"/>
+      <c r="AT7" s="37"/>
+      <c r="AU7" s="37"/>
+      <c r="AV7" s="37"/>
+      <c r="AW7" s="37"/>
+      <c r="AX7" s="37"/>
+      <c r="AY7" s="37"/>
+      <c r="AZ7" s="37"/>
+      <c r="BA7" s="37"/>
+      <c r="BB7" s="37"/>
+      <c r="BC7" s="37"/>
+    </row>
+    <row r="8" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A8" s="37"/>
+      <c r="B8" s="37"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+      <c r="I8" s="37"/>
+      <c r="J8" s="37"/>
+      <c r="K8" s="37"/>
+      <c r="L8" s="37"/>
+      <c r="M8" s="37"/>
+      <c r="N8" s="37"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+      <c r="Q8" s="37"/>
+      <c r="R8" s="37"/>
+      <c r="S8" s="37"/>
+      <c r="T8" s="37"/>
+      <c r="U8" s="37"/>
+      <c r="V8" s="37"/>
+      <c r="W8" s="37"/>
+      <c r="X8" s="37"/>
+      <c r="Y8" s="37"/>
+      <c r="Z8" s="37"/>
+      <c r="AA8" s="37"/>
+      <c r="AB8" s="37"/>
+      <c r="AC8" s="37"/>
+      <c r="AD8" s="37"/>
+      <c r="AE8" s="37"/>
+      <c r="AF8" s="37"/>
+      <c r="AG8" s="37"/>
+      <c r="AH8" s="37"/>
+      <c r="AI8" s="37"/>
+      <c r="AJ8" s="37"/>
+      <c r="AK8" s="37"/>
+      <c r="AL8" s="37"/>
+      <c r="AM8" s="37"/>
+      <c r="AN8" s="37"/>
+      <c r="AO8" s="37"/>
+      <c r="AP8" s="37"/>
+      <c r="AQ8" s="37"/>
+      <c r="AR8" s="37"/>
+      <c r="AS8" s="37"/>
+      <c r="AT8" s="37"/>
+      <c r="AU8" s="37"/>
+      <c r="AV8" s="37"/>
+      <c r="AW8" s="37"/>
+      <c r="AX8" s="37"/>
+      <c r="AY8" s="37"/>
+      <c r="AZ8" s="37"/>
+      <c r="BA8" s="37"/>
+      <c r="BB8" s="37"/>
+      <c r="BC8" s="37"/>
+    </row>
+    <row r="10" spans="1:55" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="AA10" s="2"/>
       <c r="AC10" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="11" spans="1:55" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:55" x14ac:dyDescent="0.3">
       <c r="AA11" s="2"/>
       <c r="AC11" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="12" spans="1:55" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="72" t="s">
+    <row r="12" spans="1:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="73"/>
-[...22 lines deleted...]
-      <c r="Y12" s="58"/>
+      <c r="B12" s="40"/>
+      <c r="C12" s="40"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="41"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="41"/>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="41"/>
+      <c r="R12" s="41"/>
+      <c r="S12" s="41"/>
+      <c r="T12" s="41"/>
+      <c r="U12" s="41"/>
+      <c r="V12" s="41"/>
+      <c r="W12" s="41"/>
+      <c r="X12" s="41"/>
+      <c r="Y12" s="41"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="2"/>
       <c r="AC12" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="Y13" s="60"/>
+    <row r="13" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="33"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="34"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="34"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="42"/>
+      <c r="M13" s="42"/>
+      <c r="N13" s="42"/>
+      <c r="O13" s="42"/>
+      <c r="P13" s="42"/>
+      <c r="Q13" s="42"/>
+      <c r="R13" s="42"/>
+      <c r="S13" s="42"/>
+      <c r="T13" s="42"/>
+      <c r="U13" s="42"/>
+      <c r="V13" s="42"/>
+      <c r="W13" s="42"/>
+      <c r="X13" s="42"/>
+      <c r="Y13" s="42"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
       <c r="AE13" s="5"/>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
     </row>
-    <row r="14" spans="1:55" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="Y14" s="59"/>
+    <row r="14" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="34"/>
+      <c r="H14" s="43"/>
+      <c r="I14" s="43"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="43"/>
+      <c r="N14" s="43"/>
+      <c r="O14" s="43"/>
+      <c r="P14" s="43"/>
+      <c r="Q14" s="43"/>
+      <c r="R14" s="43"/>
+      <c r="S14" s="43"/>
+      <c r="T14" s="43"/>
+      <c r="U14" s="43"/>
+      <c r="V14" s="43"/>
+      <c r="W14" s="43"/>
+      <c r="X14" s="43"/>
+      <c r="Y14" s="43"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
-      <c r="AC14" s="65" t="s">
+      <c r="AC14" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="AD14" s="66"/>
-[...5 lines deleted...]
-      <c r="AJ14" s="66"/>
+      <c r="AD14" s="45"/>
+      <c r="AE14" s="45"/>
+      <c r="AF14" s="45"/>
+      <c r="AG14" s="45"/>
+      <c r="AH14" s="45"/>
+      <c r="AI14" s="45"/>
+      <c r="AJ14" s="45"/>
       <c r="AK14" s="6"/>
       <c r="AL14" s="6"/>
       <c r="AM14" s="6"/>
       <c r="AN14" s="6"/>
       <c r="AO14" s="6"/>
       <c r="AP14" s="6"/>
       <c r="AQ14" s="6"/>
       <c r="AR14" s="6"/>
       <c r="AS14" s="6"/>
       <c r="AT14" s="6"/>
       <c r="AU14" s="6"/>
       <c r="AV14" s="6"/>
       <c r="AW14" s="6"/>
       <c r="AX14" s="6"/>
       <c r="AY14" s="6"/>
       <c r="AZ14" s="6"/>
       <c r="BA14" s="6"/>
       <c r="BB14" s="6"/>
       <c r="BC14" s="3"/>
     </row>
-    <row r="15" spans="1:55" x14ac:dyDescent="0.35">
-      <c r="A15" s="63" t="s">
+    <row r="15" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A15" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="B15" s="64"/>
-[...22 lines deleted...]
-      <c r="Y15" s="58"/>
+      <c r="B15" s="34"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+      <c r="G15" s="34"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="41"/>
+      <c r="R15" s="41"/>
+      <c r="S15" s="41"/>
+      <c r="T15" s="41"/>
+      <c r="U15" s="41"/>
+      <c r="V15" s="41"/>
+      <c r="W15" s="41"/>
+      <c r="X15" s="41"/>
+      <c r="Y15" s="41"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
-      <c r="AC15" s="67"/>
-[...6 lines deleted...]
-      <c r="AJ15" s="68"/>
+      <c r="AC15" s="46"/>
+      <c r="AD15" s="47"/>
+      <c r="AE15" s="47"/>
+      <c r="AF15" s="47"/>
+      <c r="AG15" s="47"/>
+      <c r="AH15" s="47"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
       <c r="BC15" s="2"/>
     </row>
-    <row r="16" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="Y16" s="60"/>
+    <row r="16" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="33"/>
+      <c r="B16" s="34"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="42"/>
+      <c r="J16" s="42"/>
+      <c r="K16" s="42"/>
+      <c r="L16" s="42"/>
+      <c r="M16" s="42"/>
+      <c r="N16" s="42"/>
+      <c r="O16" s="42"/>
+      <c r="P16" s="42"/>
+      <c r="Q16" s="42"/>
+      <c r="R16" s="42"/>
+      <c r="S16" s="42"/>
+      <c r="T16" s="42"/>
+      <c r="U16" s="42"/>
+      <c r="V16" s="42"/>
+      <c r="W16" s="42"/>
+      <c r="X16" s="42"/>
+      <c r="Y16" s="42"/>
       <c r="Z16" s="2"/>
       <c r="AA16" s="2"/>
       <c r="AC16" s="20"/>
       <c r="AD16" s="21"/>
       <c r="AE16" s="21"/>
       <c r="AF16" s="21"/>
       <c r="AG16" s="21"/>
       <c r="AH16" s="21"/>
       <c r="AI16" s="21"/>
       <c r="AJ16" s="21"/>
       <c r="BC16" s="2"/>
     </row>
-    <row r="17" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="Y17" s="59"/>
+    <row r="17" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="33"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
+      <c r="G17" s="34"/>
+      <c r="H17" s="43"/>
+      <c r="I17" s="43"/>
+      <c r="J17" s="43"/>
+      <c r="K17" s="43"/>
+      <c r="L17" s="43"/>
+      <c r="M17" s="43"/>
+      <c r="N17" s="43"/>
+      <c r="O17" s="43"/>
+      <c r="P17" s="43"/>
+      <c r="Q17" s="43"/>
+      <c r="R17" s="43"/>
+      <c r="S17" s="43"/>
+      <c r="T17" s="43"/>
+      <c r="U17" s="43"/>
+      <c r="V17" s="43"/>
+      <c r="W17" s="43"/>
+      <c r="X17" s="43"/>
+      <c r="Y17" s="43"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
-      <c r="AC17" s="63" t="s">
+      <c r="AC17" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="AD17" s="64"/>
-[...23 lines deleted...]
-      <c r="BB17" s="76"/>
+      <c r="AD17" s="34"/>
+      <c r="AE17" s="34"/>
+      <c r="AF17" s="34"/>
+      <c r="AG17" s="34"/>
+      <c r="AH17" s="34"/>
+      <c r="AI17" s="34"/>
+      <c r="AJ17" s="34"/>
+      <c r="AK17" s="34"/>
+      <c r="AL17" s="29"/>
+      <c r="AM17" s="29"/>
+      <c r="AN17" s="29"/>
+      <c r="AO17" s="29"/>
+      <c r="AP17" s="29"/>
+      <c r="AQ17" s="29"/>
+      <c r="AR17" s="29"/>
+      <c r="AS17" s="29"/>
+      <c r="AT17" s="29"/>
+      <c r="AU17" s="29"/>
+      <c r="AV17" s="29"/>
+      <c r="AW17" s="29"/>
+      <c r="AX17" s="29"/>
+      <c r="AY17" s="29"/>
+      <c r="AZ17" s="29"/>
+      <c r="BA17" s="29"/>
+      <c r="BB17" s="29"/>
       <c r="BC17" s="2"/>
     </row>
-    <row r="18" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="74" t="s">
+    <row r="18" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="75"/>
-[...22 lines deleted...]
-      <c r="Y18" s="58"/>
+      <c r="B18" s="52"/>
+      <c r="C18" s="52"/>
+      <c r="D18" s="52"/>
+      <c r="E18" s="52"/>
+      <c r="F18" s="52"/>
+      <c r="G18" s="52"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="41"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="41"/>
+      <c r="Q18" s="41"/>
+      <c r="R18" s="41"/>
+      <c r="S18" s="41"/>
+      <c r="T18" s="41"/>
+      <c r="U18" s="41"/>
+      <c r="V18" s="41"/>
+      <c r="W18" s="41"/>
+      <c r="X18" s="41"/>
+      <c r="Y18" s="41"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
-      <c r="AC18" s="63"/>
-[...24 lines deleted...]
-      <c r="BB18" s="76"/>
+      <c r="AC18" s="33"/>
+      <c r="AD18" s="34"/>
+      <c r="AE18" s="34"/>
+      <c r="AF18" s="34"/>
+      <c r="AG18" s="34"/>
+      <c r="AH18" s="34"/>
+      <c r="AI18" s="34"/>
+      <c r="AJ18" s="34"/>
+      <c r="AK18" s="34"/>
+      <c r="AL18" s="29"/>
+      <c r="AM18" s="29"/>
+      <c r="AN18" s="29"/>
+      <c r="AO18" s="29"/>
+      <c r="AP18" s="29"/>
+      <c r="AQ18" s="29"/>
+      <c r="AR18" s="29"/>
+      <c r="AS18" s="29"/>
+      <c r="AT18" s="29"/>
+      <c r="AU18" s="29"/>
+      <c r="AV18" s="29"/>
+      <c r="AW18" s="29"/>
+      <c r="AX18" s="29"/>
+      <c r="AY18" s="29"/>
+      <c r="AZ18" s="29"/>
+      <c r="BA18" s="29"/>
+      <c r="BB18" s="29"/>
       <c r="BC18" s="2"/>
     </row>
-    <row r="19" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="Y19" s="60"/>
+    <row r="19" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="51"/>
+      <c r="B19" s="52"/>
+      <c r="C19" s="52"/>
+      <c r="D19" s="52"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="52"/>
+      <c r="G19" s="52"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="42"/>
+      <c r="M19" s="42"/>
+      <c r="N19" s="42"/>
+      <c r="O19" s="42"/>
+      <c r="P19" s="42"/>
+      <c r="Q19" s="42"/>
+      <c r="R19" s="42"/>
+      <c r="S19" s="42"/>
+      <c r="T19" s="42"/>
+      <c r="U19" s="42"/>
+      <c r="V19" s="42"/>
+      <c r="W19" s="42"/>
+      <c r="X19" s="42"/>
+      <c r="Y19" s="42"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
-      <c r="AC19" s="61" t="s">
+      <c r="AC19" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="AD19" s="62"/>
-[...23 lines deleted...]
-      <c r="BB19" s="76"/>
+      <c r="AD19" s="36"/>
+      <c r="AE19" s="36"/>
+      <c r="AF19" s="36"/>
+      <c r="AG19" s="36"/>
+      <c r="AH19" s="36"/>
+      <c r="AI19" s="36"/>
+      <c r="AJ19" s="36"/>
+      <c r="AK19" s="36"/>
+      <c r="AL19" s="29"/>
+      <c r="AM19" s="29"/>
+      <c r="AN19" s="29"/>
+      <c r="AO19" s="29"/>
+      <c r="AP19" s="29"/>
+      <c r="AQ19" s="29"/>
+      <c r="AR19" s="29"/>
+      <c r="AS19" s="29"/>
+      <c r="AT19" s="29"/>
+      <c r="AU19" s="29"/>
+      <c r="AV19" s="29"/>
+      <c r="AW19" s="29"/>
+      <c r="AX19" s="29"/>
+      <c r="AY19" s="29"/>
+      <c r="AZ19" s="29"/>
+      <c r="BA19" s="29"/>
+      <c r="BB19" s="29"/>
       <c r="BC19" s="2"/>
     </row>
-    <row r="20" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="Y20" s="60"/>
+    <row r="20" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="51"/>
+      <c r="B20" s="52"/>
+      <c r="C20" s="52"/>
+      <c r="D20" s="52"/>
+      <c r="E20" s="52"/>
+      <c r="F20" s="52"/>
+      <c r="G20" s="52"/>
+      <c r="H20" s="42"/>
+      <c r="I20" s="42"/>
+      <c r="J20" s="42"/>
+      <c r="K20" s="42"/>
+      <c r="L20" s="42"/>
+      <c r="M20" s="42"/>
+      <c r="N20" s="42"/>
+      <c r="O20" s="42"/>
+      <c r="P20" s="42"/>
+      <c r="Q20" s="42"/>
+      <c r="R20" s="42"/>
+      <c r="S20" s="42"/>
+      <c r="T20" s="42"/>
+      <c r="U20" s="42"/>
+      <c r="V20" s="42"/>
+      <c r="W20" s="42"/>
+      <c r="X20" s="42"/>
+      <c r="Y20" s="42"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
-      <c r="AC20" s="61"/>
-[...24 lines deleted...]
-      <c r="BB20" s="57"/>
+      <c r="AC20" s="35"/>
+      <c r="AD20" s="36"/>
+      <c r="AE20" s="36"/>
+      <c r="AF20" s="36"/>
+      <c r="AG20" s="36"/>
+      <c r="AH20" s="36"/>
+      <c r="AI20" s="36"/>
+      <c r="AJ20" s="36"/>
+      <c r="AK20" s="36"/>
+      <c r="AL20" s="30"/>
+      <c r="AM20" s="30"/>
+      <c r="AN20" s="30"/>
+      <c r="AO20" s="30"/>
+      <c r="AP20" s="30"/>
+      <c r="AQ20" s="30"/>
+      <c r="AR20" s="30"/>
+      <c r="AS20" s="30"/>
+      <c r="AT20" s="30"/>
+      <c r="AU20" s="30"/>
+      <c r="AV20" s="30"/>
+      <c r="AW20" s="30"/>
+      <c r="AX20" s="30"/>
+      <c r="AY20" s="30"/>
+      <c r="AZ20" s="30"/>
+      <c r="BA20" s="30"/>
+      <c r="BB20" s="30"/>
       <c r="BC20" s="2"/>
     </row>
-    <row r="21" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="Y21" s="59"/>
+    <row r="21" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="51"/>
+      <c r="B21" s="52"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="43"/>
+      <c r="I21" s="43"/>
+      <c r="J21" s="43"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="43"/>
+      <c r="N21" s="43"/>
+      <c r="O21" s="43"/>
+      <c r="P21" s="43"/>
+      <c r="Q21" s="43"/>
+      <c r="R21" s="43"/>
+      <c r="S21" s="43"/>
+      <c r="T21" s="43"/>
+      <c r="U21" s="43"/>
+      <c r="V21" s="43"/>
+      <c r="W21" s="43"/>
+      <c r="X21" s="43"/>
+      <c r="Y21" s="43"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
-      <c r="AC21" s="63" t="s">
+      <c r="AC21" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="AD21" s="64"/>
-[...23 lines deleted...]
-      <c r="BB21" s="56"/>
+      <c r="AD21" s="34"/>
+      <c r="AE21" s="34"/>
+      <c r="AF21" s="34"/>
+      <c r="AG21" s="34"/>
+      <c r="AH21" s="34"/>
+      <c r="AI21" s="34"/>
+      <c r="AJ21" s="34"/>
+      <c r="AK21" s="34"/>
+      <c r="AL21" s="28"/>
+      <c r="AM21" s="28"/>
+      <c r="AN21" s="28"/>
+      <c r="AO21" s="28"/>
+      <c r="AP21" s="28"/>
+      <c r="AQ21" s="28"/>
+      <c r="AR21" s="28"/>
+      <c r="AS21" s="28"/>
+      <c r="AT21" s="28"/>
+      <c r="AU21" s="28"/>
+      <c r="AV21" s="28"/>
+      <c r="AW21" s="28"/>
+      <c r="AX21" s="28"/>
+      <c r="AY21" s="28"/>
+      <c r="AZ21" s="28"/>
+      <c r="BA21" s="28"/>
+      <c r="BB21" s="28"/>
       <c r="BC21" s="2"/>
     </row>
-    <row r="22" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="7"/>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="8"/>
       <c r="U22" s="8"/>
       <c r="V22" s="8"/>
       <c r="W22" s="8"/>
       <c r="X22" s="8"/>
       <c r="Y22" s="8"/>
       <c r="Z22" s="9"/>
       <c r="AA22" s="2"/>
-      <c r="AC22" s="63"/>
-[...24 lines deleted...]
-      <c r="BB22" s="76"/>
+      <c r="AC22" s="33"/>
+      <c r="AD22" s="34"/>
+      <c r="AE22" s="34"/>
+      <c r="AF22" s="34"/>
+      <c r="AG22" s="34"/>
+      <c r="AH22" s="34"/>
+      <c r="AI22" s="34"/>
+      <c r="AJ22" s="34"/>
+      <c r="AK22" s="34"/>
+      <c r="AL22" s="29"/>
+      <c r="AM22" s="29"/>
+      <c r="AN22" s="29"/>
+      <c r="AO22" s="29"/>
+      <c r="AP22" s="29"/>
+      <c r="AQ22" s="29"/>
+      <c r="AR22" s="29"/>
+      <c r="AS22" s="29"/>
+      <c r="AT22" s="29"/>
+      <c r="AU22" s="29"/>
+      <c r="AV22" s="29"/>
+      <c r="AW22" s="29"/>
+      <c r="AX22" s="29"/>
+      <c r="AY22" s="29"/>
+      <c r="AZ22" s="29"/>
+      <c r="BA22" s="29"/>
+      <c r="BB22" s="29"/>
       <c r="BC22" s="2"/>
     </row>
-    <row r="23" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AA23" s="2"/>
-      <c r="AC23" s="61" t="s">
+      <c r="AC23" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AD23" s="62"/>
-[...23 lines deleted...]
-      <c r="BB23" s="76"/>
+      <c r="AD23" s="36"/>
+      <c r="AE23" s="36"/>
+      <c r="AF23" s="36"/>
+      <c r="AG23" s="36"/>
+      <c r="AH23" s="36"/>
+      <c r="AI23" s="36"/>
+      <c r="AJ23" s="36"/>
+      <c r="AK23" s="36"/>
+      <c r="AL23" s="29"/>
+      <c r="AM23" s="29"/>
+      <c r="AN23" s="29"/>
+      <c r="AO23" s="29"/>
+      <c r="AP23" s="29"/>
+      <c r="AQ23" s="29"/>
+      <c r="AR23" s="29"/>
+      <c r="AS23" s="29"/>
+      <c r="AT23" s="29"/>
+      <c r="AU23" s="29"/>
+      <c r="AV23" s="29"/>
+      <c r="AW23" s="29"/>
+      <c r="AX23" s="29"/>
+      <c r="AY23" s="29"/>
+      <c r="AZ23" s="29"/>
+      <c r="BA23" s="29"/>
+      <c r="BB23" s="29"/>
       <c r="BC23" s="2"/>
     </row>
-    <row r="24" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:55" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AA24" s="2"/>
-      <c r="AC24" s="61"/>
-[...24 lines deleted...]
-      <c r="BB24" s="57"/>
+      <c r="AC24" s="35"/>
+      <c r="AD24" s="36"/>
+      <c r="AE24" s="36"/>
+      <c r="AF24" s="36"/>
+      <c r="AG24" s="36"/>
+      <c r="AH24" s="36"/>
+      <c r="AI24" s="36"/>
+      <c r="AJ24" s="36"/>
+      <c r="AK24" s="36"/>
+      <c r="AL24" s="30"/>
+      <c r="AM24" s="30"/>
+      <c r="AN24" s="30"/>
+      <c r="AO24" s="30"/>
+      <c r="AP24" s="30"/>
+      <c r="AQ24" s="30"/>
+      <c r="AR24" s="30"/>
+      <c r="AS24" s="30"/>
+      <c r="AT24" s="30"/>
+      <c r="AU24" s="30"/>
+      <c r="AV24" s="30"/>
+      <c r="AW24" s="30"/>
+      <c r="AX24" s="30"/>
+      <c r="AY24" s="30"/>
+      <c r="AZ24" s="30"/>
+      <c r="BA24" s="30"/>
+      <c r="BB24" s="30"/>
       <c r="BC24" s="2"/>
     </row>
-    <row r="25" spans="1:55" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:55" x14ac:dyDescent="0.3">
       <c r="AA25" s="2"/>
-      <c r="AC25" s="63" t="s">
+      <c r="AC25" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="AD25" s="64"/>
-[...23 lines deleted...]
-      <c r="BB25" s="56"/>
+      <c r="AD25" s="34"/>
+      <c r="AE25" s="34"/>
+      <c r="AF25" s="34"/>
+      <c r="AG25" s="34"/>
+      <c r="AH25" s="34"/>
+      <c r="AI25" s="34"/>
+      <c r="AJ25" s="34"/>
+      <c r="AK25" s="34"/>
+      <c r="AL25" s="28"/>
+      <c r="AM25" s="28"/>
+      <c r="AN25" s="28"/>
+      <c r="AO25" s="28"/>
+      <c r="AP25" s="28"/>
+      <c r="AQ25" s="28"/>
+      <c r="AR25" s="28"/>
+      <c r="AS25" s="28"/>
+      <c r="AT25" s="28"/>
+      <c r="AU25" s="28"/>
+      <c r="AV25" s="28"/>
+      <c r="AW25" s="28"/>
+      <c r="AX25" s="28"/>
+      <c r="AY25" s="28"/>
+      <c r="AZ25" s="28"/>
+      <c r="BA25" s="28"/>
+      <c r="BB25" s="28"/>
       <c r="BC25" s="2"/>
     </row>
-    <row r="26" spans="1:55" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:55" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A26" s="1" t="s">
         <v>42</v>
       </c>
       <c r="AA26" s="2"/>
-      <c r="AC26" s="77" t="s">
+      <c r="AC26" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="AD26" s="78"/>
-[...23 lines deleted...]
-      <c r="BB26" s="57"/>
+      <c r="AD26" s="32"/>
+      <c r="AE26" s="32"/>
+      <c r="AF26" s="32"/>
+      <c r="AG26" s="32"/>
+      <c r="AH26" s="32"/>
+      <c r="AI26" s="32"/>
+      <c r="AJ26" s="32"/>
+      <c r="AK26" s="32"/>
+      <c r="AL26" s="30"/>
+      <c r="AM26" s="30"/>
+      <c r="AN26" s="30"/>
+      <c r="AO26" s="30"/>
+      <c r="AP26" s="30"/>
+      <c r="AQ26" s="30"/>
+      <c r="AR26" s="30"/>
+      <c r="AS26" s="30"/>
+      <c r="AT26" s="30"/>
+      <c r="AU26" s="30"/>
+      <c r="AV26" s="30"/>
+      <c r="AW26" s="30"/>
+      <c r="AX26" s="30"/>
+      <c r="AY26" s="30"/>
+      <c r="AZ26" s="30"/>
+      <c r="BA26" s="30"/>
+      <c r="BB26" s="30"/>
       <c r="BC26" s="2"/>
     </row>
-    <row r="27" spans="1:55" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:55" x14ac:dyDescent="0.3">
       <c r="AA27" s="2"/>
-      <c r="AC27" s="63" t="s">
+      <c r="AC27" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="AD27" s="64"/>
-[...23 lines deleted...]
-      <c r="BB27" s="56"/>
+      <c r="AD27" s="34"/>
+      <c r="AE27" s="34"/>
+      <c r="AF27" s="34"/>
+      <c r="AG27" s="34"/>
+      <c r="AH27" s="34"/>
+      <c r="AI27" s="34"/>
+      <c r="AJ27" s="34"/>
+      <c r="AK27" s="34"/>
+      <c r="AL27" s="28"/>
+      <c r="AM27" s="28"/>
+      <c r="AN27" s="28"/>
+      <c r="AO27" s="28"/>
+      <c r="AP27" s="28"/>
+      <c r="AQ27" s="28"/>
+      <c r="AR27" s="28"/>
+      <c r="AS27" s="28"/>
+      <c r="AT27" s="28"/>
+      <c r="AU27" s="28"/>
+      <c r="AV27" s="28"/>
+      <c r="AW27" s="28"/>
+      <c r="AX27" s="28"/>
+      <c r="AY27" s="28"/>
+      <c r="AZ27" s="28"/>
+      <c r="BA27" s="28"/>
+      <c r="BB27" s="28"/>
       <c r="BC27" s="2"/>
     </row>
-    <row r="28" spans="1:55" x14ac:dyDescent="0.35">
-      <c r="A28" s="72" t="s">
+    <row r="28" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A28" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="73"/>
-[...22 lines deleted...]
-      <c r="Y28" s="58"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="41"/>
+      <c r="R28" s="41"/>
+      <c r="S28" s="41"/>
+      <c r="T28" s="41"/>
+      <c r="U28" s="41"/>
+      <c r="V28" s="41"/>
+      <c r="W28" s="41"/>
+      <c r="X28" s="41"/>
+      <c r="Y28" s="41"/>
       <c r="Z28" s="3"/>
       <c r="AA28" s="2"/>
-      <c r="AC28" s="63"/>
-[...24 lines deleted...]
-      <c r="BB28" s="57"/>
+      <c r="AC28" s="33"/>
+      <c r="AD28" s="34"/>
+      <c r="AE28" s="34"/>
+      <c r="AF28" s="34"/>
+      <c r="AG28" s="34"/>
+      <c r="AH28" s="34"/>
+      <c r="AI28" s="34"/>
+      <c r="AJ28" s="34"/>
+      <c r="AK28" s="34"/>
+      <c r="AL28" s="30"/>
+      <c r="AM28" s="30"/>
+      <c r="AN28" s="30"/>
+      <c r="AO28" s="30"/>
+      <c r="AP28" s="30"/>
+      <c r="AQ28" s="30"/>
+      <c r="AR28" s="30"/>
+      <c r="AS28" s="30"/>
+      <c r="AT28" s="30"/>
+      <c r="AU28" s="30"/>
+      <c r="AV28" s="30"/>
+      <c r="AW28" s="30"/>
+      <c r="AX28" s="30"/>
+      <c r="AY28" s="30"/>
+      <c r="AZ28" s="30"/>
+      <c r="BA28" s="30"/>
+      <c r="BB28" s="30"/>
       <c r="BC28" s="2"/>
     </row>
-    <row r="29" spans="1:55" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="61" t="s">
+    <row r="29" spans="1:55" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="64"/>
-[...22 lines deleted...]
-      <c r="Y29" s="60"/>
+      <c r="B29" s="34"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="34"/>
+      <c r="E29" s="34"/>
+      <c r="F29" s="34"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="42"/>
+      <c r="M29" s="42"/>
+      <c r="N29" s="42"/>
+      <c r="O29" s="42"/>
+      <c r="P29" s="42"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="42"/>
+      <c r="S29" s="42"/>
+      <c r="T29" s="42"/>
+      <c r="U29" s="42"/>
+      <c r="V29" s="42"/>
+      <c r="W29" s="42"/>
+      <c r="X29" s="42"/>
+      <c r="Y29" s="42"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AC29" s="10"/>
       <c r="AD29" s="11"/>
       <c r="AE29" s="11"/>
       <c r="AF29" s="11"/>
       <c r="AG29" s="11"/>
       <c r="AH29" s="11"/>
       <c r="AI29" s="11"/>
       <c r="AJ29" s="8"/>
       <c r="AK29" s="8"/>
       <c r="AL29" s="8"/>
       <c r="AM29" s="8"/>
       <c r="AN29" s="8"/>
       <c r="AO29" s="8"/>
       <c r="AP29" s="8"/>
       <c r="AQ29" s="8"/>
       <c r="AR29" s="8"/>
       <c r="AS29" s="8"/>
       <c r="AT29" s="8"/>
       <c r="AU29" s="8"/>
       <c r="AV29" s="8"/>
       <c r="AW29" s="8"/>
       <c r="AX29" s="8"/>
       <c r="AY29" s="8"/>
       <c r="AZ29" s="8"/>
       <c r="BA29" s="8"/>
       <c r="BB29" s="8"/>
       <c r="BC29" s="9"/>
     </row>
-    <row r="30" spans="1:55" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="Y30" s="59"/>
+    <row r="30" spans="1:55" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="33"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="43"/>
+      <c r="I30" s="43"/>
+      <c r="J30" s="43"/>
+      <c r="K30" s="43"/>
+      <c r="L30" s="43"/>
+      <c r="M30" s="43"/>
+      <c r="N30" s="43"/>
+      <c r="O30" s="43"/>
+      <c r="P30" s="43"/>
+      <c r="Q30" s="43"/>
+      <c r="R30" s="43"/>
+      <c r="S30" s="43"/>
+      <c r="T30" s="43"/>
+      <c r="U30" s="43"/>
+      <c r="V30" s="43"/>
+      <c r="W30" s="43"/>
+      <c r="X30" s="43"/>
+      <c r="Y30" s="43"/>
       <c r="Z30" s="2"/>
       <c r="AA30" s="2"/>
       <c r="AC30" s="5"/>
       <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
       <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
     </row>
-    <row r="31" spans="1:55" x14ac:dyDescent="0.35">
-      <c r="A31" s="63" t="s">
+    <row r="31" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A31" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B31" s="64"/>
-[...22 lines deleted...]
-      <c r="Y31" s="58"/>
+      <c r="B31" s="34"/>
+      <c r="C31" s="34"/>
+      <c r="D31" s="34"/>
+      <c r="E31" s="34"/>
+      <c r="F31" s="34"/>
+      <c r="G31" s="34"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="41"/>
+      <c r="R31" s="41"/>
+      <c r="S31" s="41"/>
+      <c r="T31" s="41"/>
+      <c r="U31" s="41"/>
+      <c r="V31" s="41"/>
+      <c r="W31" s="41"/>
+      <c r="X31" s="41"/>
+      <c r="Y31" s="41"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
-      <c r="AC31" s="65" t="s">
+      <c r="AC31" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="AD31" s="66"/>
-[...4 lines deleted...]
-      <c r="AI31" s="66"/>
+      <c r="AD31" s="45"/>
+      <c r="AE31" s="45"/>
+      <c r="AF31" s="45"/>
+      <c r="AG31" s="45"/>
+      <c r="AH31" s="45"/>
+      <c r="AI31" s="45"/>
       <c r="AJ31" s="6"/>
       <c r="AK31" s="6"/>
       <c r="AL31" s="6"/>
       <c r="AM31" s="6"/>
       <c r="AN31" s="6"/>
       <c r="AO31" s="6"/>
       <c r="AP31" s="6"/>
       <c r="AQ31" s="6"/>
       <c r="AR31" s="6"/>
       <c r="AS31" s="6"/>
       <c r="AT31" s="6"/>
       <c r="AU31" s="6"/>
       <c r="AV31" s="6"/>
       <c r="AW31" s="6"/>
       <c r="AX31" s="6"/>
       <c r="AY31" s="6"/>
       <c r="AZ31" s="6"/>
       <c r="BA31" s="6"/>
       <c r="BB31" s="6"/>
       <c r="BC31" s="3"/>
     </row>
-    <row r="32" spans="1:55" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="Y32" s="59"/>
+    <row r="32" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A32" s="33"/>
+      <c r="B32" s="34"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+      <c r="S32" s="43"/>
+      <c r="T32" s="43"/>
+      <c r="U32" s="43"/>
+      <c r="V32" s="43"/>
+      <c r="W32" s="43"/>
+      <c r="X32" s="43"/>
+      <c r="Y32" s="43"/>
       <c r="Z32" s="2"/>
       <c r="AA32" s="2"/>
-      <c r="AC32" s="67"/>
-[...5 lines deleted...]
-      <c r="AI32" s="68"/>
+      <c r="AC32" s="46"/>
+      <c r="AD32" s="47"/>
+      <c r="AE32" s="47"/>
+      <c r="AF32" s="47"/>
+      <c r="AG32" s="47"/>
+      <c r="AH32" s="47"/>
+      <c r="AI32" s="47"/>
       <c r="BC32" s="2"/>
     </row>
-    <row r="33" spans="1:55" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="63" t="s">
+    <row r="33" spans="1:55" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B33" s="64"/>
-[...22 lines deleted...]
-      <c r="Y33" s="60"/>
+      <c r="B33" s="34"/>
+      <c r="C33" s="34"/>
+      <c r="D33" s="34"/>
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
+      <c r="G33" s="34"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="42"/>
+      <c r="M33" s="42"/>
+      <c r="N33" s="42"/>
+      <c r="O33" s="42"/>
+      <c r="P33" s="42"/>
+      <c r="Q33" s="42"/>
+      <c r="R33" s="42"/>
+      <c r="S33" s="42"/>
+      <c r="T33" s="42"/>
+      <c r="U33" s="42"/>
+      <c r="V33" s="42"/>
+      <c r="W33" s="42"/>
+      <c r="X33" s="42"/>
+      <c r="Y33" s="42"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2"/>
       <c r="AC33" s="4"/>
       <c r="BC33" s="2"/>
     </row>
-    <row r="34" spans="1:55" ht="19" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="Y34" s="59"/>
+    <row r="34" spans="1:55" ht="19.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="33"/>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
+      <c r="G34" s="34"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="43"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="43"/>
+      <c r="R34" s="43"/>
+      <c r="S34" s="43"/>
+      <c r="T34" s="43"/>
+      <c r="U34" s="43"/>
+      <c r="V34" s="43"/>
+      <c r="W34" s="43"/>
+      <c r="X34" s="43"/>
+      <c r="Y34" s="43"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2"/>
-      <c r="AC34" s="63" t="s">
+      <c r="AC34" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="AD34" s="64"/>
-[...23 lines deleted...]
-      <c r="BB34" s="60"/>
+      <c r="AD34" s="34"/>
+      <c r="AE34" s="34"/>
+      <c r="AF34" s="34"/>
+      <c r="AG34" s="34"/>
+      <c r="AH34" s="34"/>
+      <c r="AI34" s="34"/>
+      <c r="AJ34" s="34"/>
+      <c r="AK34" s="34"/>
+      <c r="AL34" s="42"/>
+      <c r="AM34" s="42"/>
+      <c r="AN34" s="42"/>
+      <c r="AO34" s="42"/>
+      <c r="AP34" s="42"/>
+      <c r="AQ34" s="42"/>
+      <c r="AR34" s="42"/>
+      <c r="AS34" s="42"/>
+      <c r="AT34" s="42"/>
+      <c r="AU34" s="42"/>
+      <c r="AV34" s="42"/>
+      <c r="AW34" s="42"/>
+      <c r="AX34" s="42"/>
+      <c r="AY34" s="42"/>
+      <c r="AZ34" s="42"/>
+      <c r="BA34" s="42"/>
+      <c r="BB34" s="42"/>
       <c r="BC34" s="2"/>
     </row>
-    <row r="35" spans="1:55" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:55" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="7"/>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="8"/>
       <c r="O35" s="8"/>
       <c r="P35" s="8"/>
       <c r="Q35" s="8"/>
       <c r="R35" s="8"/>
       <c r="S35" s="8"/>
       <c r="T35" s="8"/>
       <c r="U35" s="8"/>
       <c r="V35" s="8"/>
       <c r="W35" s="8"/>
       <c r="X35" s="8"/>
       <c r="Y35" s="8"/>
       <c r="Z35" s="9"/>
       <c r="AA35" s="2"/>
-      <c r="AC35" s="61" t="s">
+      <c r="AC35" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="AD35" s="62"/>
-[...23 lines deleted...]
-      <c r="BB35" s="59"/>
+      <c r="AD35" s="36"/>
+      <c r="AE35" s="36"/>
+      <c r="AF35" s="36"/>
+      <c r="AG35" s="36"/>
+      <c r="AH35" s="36"/>
+      <c r="AI35" s="36"/>
+      <c r="AJ35" s="36"/>
+      <c r="AK35" s="36"/>
+      <c r="AL35" s="43"/>
+      <c r="AM35" s="43"/>
+      <c r="AN35" s="43"/>
+      <c r="AO35" s="43"/>
+      <c r="AP35" s="43"/>
+      <c r="AQ35" s="43"/>
+      <c r="AR35" s="43"/>
+      <c r="AS35" s="43"/>
+      <c r="AT35" s="43"/>
+      <c r="AU35" s="43"/>
+      <c r="AV35" s="43"/>
+      <c r="AW35" s="43"/>
+      <c r="AX35" s="43"/>
+      <c r="AY35" s="43"/>
+      <c r="AZ35" s="43"/>
+      <c r="BA35" s="43"/>
+      <c r="BB35" s="43"/>
       <c r="BC35" s="2"/>
     </row>
-    <row r="36" spans="1:55" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:55" x14ac:dyDescent="0.3">
       <c r="AA36" s="2"/>
-      <c r="AC36" s="63" t="s">
+      <c r="AC36" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="AD36" s="64"/>
-[...23 lines deleted...]
-      <c r="BB36" s="58"/>
+      <c r="AD36" s="34"/>
+      <c r="AE36" s="34"/>
+      <c r="AF36" s="34"/>
+      <c r="AG36" s="34"/>
+      <c r="AH36" s="34"/>
+      <c r="AI36" s="34"/>
+      <c r="AJ36" s="34"/>
+      <c r="AK36" s="34"/>
+      <c r="AL36" s="41"/>
+      <c r="AM36" s="41"/>
+      <c r="AN36" s="41"/>
+      <c r="AO36" s="41"/>
+      <c r="AP36" s="41"/>
+      <c r="AQ36" s="41"/>
+      <c r="AR36" s="41"/>
+      <c r="AS36" s="41"/>
+      <c r="AT36" s="41"/>
+      <c r="AU36" s="41"/>
+      <c r="AV36" s="41"/>
+      <c r="AW36" s="41"/>
+      <c r="AX36" s="41"/>
+      <c r="AY36" s="41"/>
+      <c r="AZ36" s="41"/>
+      <c r="BA36" s="41"/>
+      <c r="BB36" s="41"/>
       <c r="BC36" s="2"/>
     </row>
-    <row r="37" spans="1:55" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:55" x14ac:dyDescent="0.3">
       <c r="AA37" s="2"/>
-      <c r="AC37" s="61" t="s">
+      <c r="AC37" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="AD37" s="62"/>
-[...23 lines deleted...]
-      <c r="BB37" s="59"/>
+      <c r="AD37" s="36"/>
+      <c r="AE37" s="36"/>
+      <c r="AF37" s="36"/>
+      <c r="AG37" s="36"/>
+      <c r="AH37" s="36"/>
+      <c r="AI37" s="36"/>
+      <c r="AJ37" s="36"/>
+      <c r="AK37" s="36"/>
+      <c r="AL37" s="43"/>
+      <c r="AM37" s="43"/>
+      <c r="AN37" s="43"/>
+      <c r="AO37" s="43"/>
+      <c r="AP37" s="43"/>
+      <c r="AQ37" s="43"/>
+      <c r="AR37" s="43"/>
+      <c r="AS37" s="43"/>
+      <c r="AT37" s="43"/>
+      <c r="AU37" s="43"/>
+      <c r="AV37" s="43"/>
+      <c r="AW37" s="43"/>
+      <c r="AX37" s="43"/>
+      <c r="AY37" s="43"/>
+      <c r="AZ37" s="43"/>
+      <c r="BA37" s="43"/>
+      <c r="BB37" s="43"/>
       <c r="BC37" s="2"/>
     </row>
-    <row r="38" spans="1:55" ht="3.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:55" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AA38" s="2"/>
       <c r="AC38" s="7"/>
       <c r="AD38" s="8"/>
       <c r="AE38" s="8"/>
       <c r="AF38" s="8"/>
       <c r="AG38" s="8"/>
       <c r="AH38" s="8"/>
       <c r="AI38" s="8"/>
       <c r="AJ38" s="8"/>
       <c r="AK38" s="8"/>
       <c r="AL38" s="8"/>
       <c r="AM38" s="8"/>
       <c r="AN38" s="8"/>
       <c r="AO38" s="8"/>
       <c r="AP38" s="8"/>
       <c r="AQ38" s="8"/>
       <c r="AR38" s="8"/>
       <c r="AS38" s="8"/>
       <c r="AT38" s="8"/>
       <c r="AU38" s="8"/>
       <c r="AV38" s="8"/>
       <c r="AW38" s="8"/>
       <c r="AX38" s="8"/>
       <c r="AY38" s="8"/>
       <c r="AZ38" s="8"/>
       <c r="BA38" s="8"/>
       <c r="BB38" s="8"/>
       <c r="BC38" s="9"/>
     </row>
-    <row r="39" spans="1:55" ht="6.75" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="40" spans="1:55" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:55" ht="6.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="40" spans="1:55" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A40" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B40" s="13"/>
     </row>
-    <row r="42" spans="1:55" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:55" x14ac:dyDescent="0.3">
       <c r="A42" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="53"/>
       <c r="C42" s="53"/>
       <c r="D42" s="53"/>
       <c r="E42" s="53"/>
       <c r="F42" s="53"/>
       <c r="G42" s="54" t="s">
         <v>33</v>
       </c>
       <c r="H42" s="54"/>
       <c r="I42" s="54"/>
       <c r="J42" s="54"/>
       <c r="K42" s="54"/>
       <c r="L42" s="54"/>
     </row>
-    <row r="43" spans="1:55" x14ac:dyDescent="0.35">
-[...28 lines deleted...]
-      <c r="A45" s="38" t="s">
+    <row r="43" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A43" s="55"/>
+      <c r="B43" s="55"/>
+      <c r="C43" s="55"/>
+      <c r="D43" s="55"/>
+      <c r="E43" s="55"/>
+      <c r="F43" s="55"/>
+      <c r="G43" s="55"/>
+      <c r="H43" s="55"/>
+      <c r="I43" s="55"/>
+      <c r="J43" s="55"/>
+      <c r="K43" s="55"/>
+      <c r="L43" s="55"/>
+    </row>
+    <row r="44" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A44" s="56"/>
+      <c r="B44" s="55"/>
+      <c r="C44" s="55"/>
+      <c r="D44" s="55"/>
+      <c r="E44" s="55"/>
+      <c r="F44" s="55"/>
+      <c r="G44" s="55"/>
+      <c r="H44" s="55"/>
+      <c r="I44" s="55"/>
+      <c r="J44" s="55"/>
+      <c r="K44" s="55"/>
+      <c r="L44" s="55"/>
+    </row>
+    <row r="45" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A45" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B45" s="38"/>
-[...4 lines deleted...]
-      <c r="G45" s="39">
+      <c r="B45" s="57"/>
+      <c r="C45" s="57"/>
+      <c r="D45" s="57"/>
+      <c r="E45" s="57"/>
+      <c r="F45" s="58"/>
+      <c r="G45" s="59">
         <f>SUM(G43:H44)</f>
         <v>0</v>
       </c>
-      <c r="H45" s="39"/>
-[...6 lines deleted...]
-    <row r="47" spans="1:55" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="H45" s="59"/>
+      <c r="I45" s="59"/>
+      <c r="J45" s="59"/>
+      <c r="K45" s="59"/>
+      <c r="L45" s="59"/>
+    </row>
+    <row r="46" spans="1:55" ht="20.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="47" spans="1:55" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A47" s="12" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      <c r="A49" s="43" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A49" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="B49" s="43"/>
-[...4 lines deleted...]
-      <c r="G49" s="43" t="s">
+      <c r="B49" s="60"/>
+      <c r="C49" s="60"/>
+      <c r="D49" s="60"/>
+      <c r="E49" s="60"/>
+      <c r="F49" s="60"/>
+      <c r="G49" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="H49" s="43"/>
-[...4 lines deleted...]
-      <c r="M49" s="43" t="s">
+      <c r="H49" s="60"/>
+      <c r="I49" s="60"/>
+      <c r="J49" s="60"/>
+      <c r="K49" s="60"/>
+      <c r="L49" s="60"/>
+      <c r="M49" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="N49" s="43"/>
-[...4 lines deleted...]
-      <c r="S49" s="44" t="s">
+      <c r="N49" s="60"/>
+      <c r="O49" s="60"/>
+      <c r="P49" s="60"/>
+      <c r="Q49" s="60"/>
+      <c r="R49" s="60"/>
+      <c r="S49" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="T49" s="45"/>
-[...4 lines deleted...]
-      <c r="Y49" s="43" t="s">
+      <c r="T49" s="66"/>
+      <c r="U49" s="66"/>
+      <c r="V49" s="66"/>
+      <c r="W49" s="66"/>
+      <c r="X49" s="67"/>
+      <c r="Y49" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="Z49" s="43"/>
-[...31 lines deleted...]
-      <c r="Y50" s="51">
+      <c r="Z49" s="60"/>
+      <c r="AA49" s="60"/>
+      <c r="AB49" s="60"/>
+      <c r="AC49" s="60"/>
+      <c r="AD49" s="60"/>
+      <c r="AE49" s="60"/>
+    </row>
+    <row r="50" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A50" s="55"/>
+      <c r="B50" s="55"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="55"/>
+      <c r="G50" s="55"/>
+      <c r="H50" s="55"/>
+      <c r="I50" s="55"/>
+      <c r="J50" s="55"/>
+      <c r="K50" s="55"/>
+      <c r="L50" s="55"/>
+      <c r="M50" s="55"/>
+      <c r="N50" s="55"/>
+      <c r="O50" s="55"/>
+      <c r="P50" s="55"/>
+      <c r="Q50" s="55"/>
+      <c r="R50" s="55"/>
+      <c r="S50" s="61"/>
+      <c r="T50" s="62"/>
+      <c r="U50" s="62"/>
+      <c r="V50" s="62"/>
+      <c r="W50" s="62"/>
+      <c r="X50" s="63"/>
+      <c r="Y50" s="64">
         <f>SUM(G50:X50)</f>
         <v>0</v>
       </c>
-      <c r="Z50" s="51"/>
-[...31 lines deleted...]
-      <c r="Y51" s="51">
+      <c r="Z50" s="64"/>
+      <c r="AA50" s="64"/>
+      <c r="AB50" s="64"/>
+      <c r="AC50" s="64"/>
+      <c r="AD50" s="64"/>
+      <c r="AE50" s="64"/>
+    </row>
+    <row r="51" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A51" s="56"/>
+      <c r="B51" s="55"/>
+      <c r="C51" s="55"/>
+      <c r="D51" s="55"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="55"/>
+      <c r="G51" s="55"/>
+      <c r="H51" s="55"/>
+      <c r="I51" s="55"/>
+      <c r="J51" s="55"/>
+      <c r="K51" s="55"/>
+      <c r="L51" s="55"/>
+      <c r="M51" s="55"/>
+      <c r="N51" s="55"/>
+      <c r="O51" s="55"/>
+      <c r="P51" s="55"/>
+      <c r="Q51" s="55"/>
+      <c r="R51" s="55"/>
+      <c r="S51" s="61"/>
+      <c r="T51" s="62"/>
+      <c r="U51" s="62"/>
+      <c r="V51" s="62"/>
+      <c r="W51" s="62"/>
+      <c r="X51" s="63"/>
+      <c r="Y51" s="64">
         <f t="shared" ref="Y51:Y52" si="0">SUM(G51:X51)</f>
         <v>0</v>
       </c>
-      <c r="Z51" s="51"/>
-[...31 lines deleted...]
-      <c r="Y52" s="51">
+      <c r="Z51" s="64"/>
+      <c r="AA51" s="64"/>
+      <c r="AB51" s="64"/>
+      <c r="AC51" s="64"/>
+      <c r="AD51" s="64"/>
+      <c r="AE51" s="64"/>
+    </row>
+    <row r="52" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A52" s="55"/>
+      <c r="B52" s="55"/>
+      <c r="C52" s="55"/>
+      <c r="D52" s="55"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="55"/>
+      <c r="G52" s="55"/>
+      <c r="H52" s="55"/>
+      <c r="I52" s="55"/>
+      <c r="J52" s="55"/>
+      <c r="K52" s="55"/>
+      <c r="L52" s="55"/>
+      <c r="M52" s="55"/>
+      <c r="N52" s="55"/>
+      <c r="O52" s="55"/>
+      <c r="P52" s="55"/>
+      <c r="Q52" s="55"/>
+      <c r="R52" s="55"/>
+      <c r="S52" s="61"/>
+      <c r="T52" s="62"/>
+      <c r="U52" s="62"/>
+      <c r="V52" s="62"/>
+      <c r="W52" s="62"/>
+      <c r="X52" s="63"/>
+      <c r="Y52" s="64">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="Z52" s="51"/>
-[...7 lines deleted...]
-      <c r="A53" s="38" t="s">
+      <c r="Z52" s="64"/>
+      <c r="AA52" s="64"/>
+      <c r="AB52" s="64"/>
+      <c r="AC52" s="64"/>
+      <c r="AD52" s="64"/>
+      <c r="AE52" s="64"/>
+    </row>
+    <row r="53" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A53" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B53" s="38"/>
-[...4 lines deleted...]
-      <c r="G53" s="39">
+      <c r="B53" s="57"/>
+      <c r="C53" s="57"/>
+      <c r="D53" s="57"/>
+      <c r="E53" s="57"/>
+      <c r="F53" s="57"/>
+      <c r="G53" s="59">
         <f>SUM(G50:L52)</f>
         <v>0</v>
       </c>
-      <c r="H53" s="39"/>
-[...4 lines deleted...]
-      <c r="M53" s="39">
+      <c r="H53" s="59"/>
+      <c r="I53" s="59"/>
+      <c r="J53" s="59"/>
+      <c r="K53" s="59"/>
+      <c r="L53" s="59"/>
+      <c r="M53" s="59">
         <f>SUM(M50:R52)</f>
         <v>0</v>
       </c>
-      <c r="N53" s="39"/>
-[...4 lines deleted...]
-      <c r="S53" s="39">
+      <c r="N53" s="59"/>
+      <c r="O53" s="59"/>
+      <c r="P53" s="59"/>
+      <c r="Q53" s="59"/>
+      <c r="R53" s="59"/>
+      <c r="S53" s="59">
         <f>SUM(S50:X52)</f>
         <v>0</v>
       </c>
-      <c r="T53" s="39"/>
-[...4 lines deleted...]
-      <c r="Y53" s="40">
+      <c r="T53" s="59"/>
+      <c r="U53" s="59"/>
+      <c r="V53" s="59"/>
+      <c r="W53" s="59"/>
+      <c r="X53" s="59"/>
+      <c r="Y53" s="73">
         <f>SUM(Y50:AE52)</f>
         <v>0</v>
       </c>
-      <c r="Z53" s="41"/>
-[...7 lines deleted...]
-    <row r="55" spans="1:55" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="Z53" s="74"/>
+      <c r="AA53" s="74"/>
+      <c r="AB53" s="74"/>
+      <c r="AC53" s="74"/>
+      <c r="AD53" s="74"/>
+      <c r="AE53" s="75"/>
+    </row>
+    <row r="54" spans="1:55" ht="20.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="55" spans="1:55" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A55" s="1" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      <c r="A57" s="43" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="57" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A57" s="60" t="s">
         <v>35</v>
       </c>
-      <c r="B57" s="43"/>
-[...12 lines deleted...]
-      <c r="O57" s="44" t="s">
+      <c r="B57" s="60"/>
+      <c r="C57" s="60"/>
+      <c r="D57" s="60"/>
+      <c r="E57" s="60"/>
+      <c r="F57" s="60"/>
+      <c r="G57" s="60"/>
+      <c r="H57" s="60"/>
+      <c r="I57" s="60"/>
+      <c r="J57" s="60"/>
+      <c r="K57" s="60"/>
+      <c r="L57" s="60"/>
+      <c r="M57" s="60"/>
+      <c r="N57" s="60"/>
+      <c r="O57" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="P57" s="45"/>
-[...3 lines deleted...]
-      <c r="T57" s="43" t="s">
+      <c r="P57" s="66"/>
+      <c r="Q57" s="66"/>
+      <c r="R57" s="66"/>
+      <c r="S57" s="67"/>
+      <c r="T57" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="U57" s="43"/>
-[...14 lines deleted...]
-      <c r="AJ57" s="43"/>
+      <c r="U57" s="60"/>
+      <c r="V57" s="60"/>
+      <c r="W57" s="60"/>
+      <c r="X57" s="60"/>
+      <c r="Y57" s="60"/>
+      <c r="Z57" s="60"/>
+      <c r="AA57" s="60"/>
+      <c r="AB57" s="60"/>
+      <c r="AC57" s="60"/>
+      <c r="AD57" s="60"/>
+      <c r="AE57" s="60"/>
+      <c r="AF57" s="60"/>
+      <c r="AG57" s="60"/>
+      <c r="AH57" s="60"/>
+      <c r="AI57" s="60"/>
+      <c r="AJ57" s="60"/>
       <c r="AK57" s="5"/>
     </row>
-    <row r="58" spans="1:55" x14ac:dyDescent="0.35">
-[...113 lines deleted...]
-    <row r="61" spans="1:55" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A58" s="68"/>
+      <c r="B58" s="69"/>
+      <c r="C58" s="69"/>
+      <c r="D58" s="69"/>
+      <c r="E58" s="69"/>
+      <c r="F58" s="69"/>
+      <c r="G58" s="69"/>
+      <c r="H58" s="69"/>
+      <c r="I58" s="69"/>
+      <c r="J58" s="69"/>
+      <c r="K58" s="69"/>
+      <c r="L58" s="69"/>
+      <c r="M58" s="69"/>
+      <c r="N58" s="69"/>
+      <c r="O58" s="70"/>
+      <c r="P58" s="71"/>
+      <c r="Q58" s="71"/>
+      <c r="R58" s="71"/>
+      <c r="S58" s="72"/>
+      <c r="T58" s="69"/>
+      <c r="U58" s="69"/>
+      <c r="V58" s="69"/>
+      <c r="W58" s="69"/>
+      <c r="X58" s="69"/>
+      <c r="Y58" s="69"/>
+      <c r="Z58" s="69"/>
+      <c r="AA58" s="69"/>
+      <c r="AB58" s="69"/>
+      <c r="AC58" s="69"/>
+      <c r="AD58" s="69"/>
+      <c r="AE58" s="69"/>
+      <c r="AF58" s="69"/>
+      <c r="AG58" s="69"/>
+      <c r="AH58" s="69"/>
+      <c r="AI58" s="69"/>
+      <c r="AJ58" s="69"/>
+    </row>
+    <row r="59" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A59" s="69"/>
+      <c r="B59" s="69"/>
+      <c r="C59" s="69"/>
+      <c r="D59" s="69"/>
+      <c r="E59" s="69"/>
+      <c r="F59" s="69"/>
+      <c r="G59" s="69"/>
+      <c r="H59" s="69"/>
+      <c r="I59" s="69"/>
+      <c r="J59" s="69"/>
+      <c r="K59" s="69"/>
+      <c r="L59" s="69"/>
+      <c r="M59" s="69"/>
+      <c r="N59" s="69"/>
+      <c r="O59" s="70"/>
+      <c r="P59" s="71"/>
+      <c r="Q59" s="71"/>
+      <c r="R59" s="71"/>
+      <c r="S59" s="72"/>
+      <c r="T59" s="69"/>
+      <c r="U59" s="69"/>
+      <c r="V59" s="69"/>
+      <c r="W59" s="69"/>
+      <c r="X59" s="69"/>
+      <c r="Y59" s="69"/>
+      <c r="Z59" s="69"/>
+      <c r="AA59" s="69"/>
+      <c r="AB59" s="69"/>
+      <c r="AC59" s="69"/>
+      <c r="AD59" s="69"/>
+      <c r="AE59" s="69"/>
+      <c r="AF59" s="69"/>
+      <c r="AG59" s="69"/>
+      <c r="AH59" s="69"/>
+      <c r="AI59" s="69"/>
+      <c r="AJ59" s="69"/>
+    </row>
+    <row r="60" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A60" s="69"/>
+      <c r="B60" s="69"/>
+      <c r="C60" s="69"/>
+      <c r="D60" s="69"/>
+      <c r="E60" s="69"/>
+      <c r="F60" s="69"/>
+      <c r="G60" s="69"/>
+      <c r="H60" s="69"/>
+      <c r="I60" s="69"/>
+      <c r="J60" s="69"/>
+      <c r="K60" s="69"/>
+      <c r="L60" s="69"/>
+      <c r="M60" s="69"/>
+      <c r="N60" s="69"/>
+      <c r="O60" s="70"/>
+      <c r="P60" s="71"/>
+      <c r="Q60" s="71"/>
+      <c r="R60" s="71"/>
+      <c r="S60" s="72"/>
+      <c r="T60" s="69"/>
+      <c r="U60" s="69"/>
+      <c r="V60" s="69"/>
+      <c r="W60" s="69"/>
+      <c r="X60" s="69"/>
+      <c r="Y60" s="69"/>
+      <c r="Z60" s="69"/>
+      <c r="AA60" s="69"/>
+      <c r="AB60" s="69"/>
+      <c r="AC60" s="69"/>
+      <c r="AD60" s="69"/>
+      <c r="AE60" s="69"/>
+      <c r="AF60" s="69"/>
+      <c r="AG60" s="69"/>
+      <c r="AH60" s="69"/>
+      <c r="AI60" s="69"/>
+      <c r="AJ60" s="69"/>
+    </row>
+    <row r="61" spans="1:55" x14ac:dyDescent="0.3">
       <c r="AL61" s="14"/>
       <c r="AM61" s="14"/>
       <c r="AN61" s="14"/>
       <c r="AO61" s="14"/>
       <c r="AP61" s="14"/>
       <c r="AQ61" s="14"/>
       <c r="AR61" s="14"/>
       <c r="AS61" s="14"/>
       <c r="AT61" s="14"/>
       <c r="AU61" s="14"/>
       <c r="AV61" s="14"/>
       <c r="AW61" s="14"/>
       <c r="AX61" s="14"/>
       <c r="AY61" s="14"/>
       <c r="AZ61" s="14"/>
       <c r="BA61" s="14"/>
       <c r="BB61" s="14"/>
       <c r="BC61" s="14"/>
     </row>
-    <row r="62" spans="1:55" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A62" s="30" t="s">
+    <row r="62" spans="1:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B62" s="31"/>
-[...54 lines deleted...]
-      <c r="A63" s="31" t="s">
+      <c r="B62" s="38"/>
+      <c r="C62" s="38"/>
+      <c r="D62" s="38"/>
+      <c r="E62" s="38"/>
+      <c r="F62" s="38"/>
+      <c r="G62" s="38"/>
+      <c r="H62" s="38"/>
+      <c r="I62" s="38"/>
+      <c r="J62" s="38"/>
+      <c r="K62" s="38"/>
+      <c r="L62" s="38"/>
+      <c r="M62" s="38"/>
+      <c r="N62" s="38"/>
+      <c r="O62" s="38"/>
+      <c r="P62" s="38"/>
+      <c r="Q62" s="38"/>
+      <c r="R62" s="38"/>
+      <c r="S62" s="38"/>
+      <c r="T62" s="38"/>
+      <c r="U62" s="38"/>
+      <c r="V62" s="38"/>
+      <c r="W62" s="38"/>
+      <c r="X62" s="38"/>
+      <c r="Y62" s="38"/>
+      <c r="Z62" s="38"/>
+      <c r="AA62" s="38"/>
+      <c r="AB62" s="38"/>
+      <c r="AC62" s="38"/>
+      <c r="AD62" s="38"/>
+      <c r="AE62" s="38"/>
+      <c r="AF62" s="38"/>
+      <c r="AG62" s="38"/>
+      <c r="AH62" s="38"/>
+      <c r="AI62" s="38"/>
+      <c r="AJ62" s="38"/>
+      <c r="AK62" s="38"/>
+      <c r="AL62" s="38"/>
+      <c r="AM62" s="38"/>
+      <c r="AN62" s="38"/>
+      <c r="AO62" s="38"/>
+      <c r="AP62" s="38"/>
+      <c r="AQ62" s="38"/>
+      <c r="AR62" s="38"/>
+      <c r="AS62" s="38"/>
+      <c r="AT62" s="38"/>
+      <c r="AU62" s="38"/>
+      <c r="AV62" s="38"/>
+      <c r="AW62" s="38"/>
+      <c r="AX62" s="38"/>
+      <c r="AY62" s="38"/>
+      <c r="AZ62" s="38"/>
+      <c r="BA62" s="38"/>
+      <c r="BB62" s="38"/>
+    </row>
+    <row r="63" spans="1:55" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B63" s="31"/>
-[...53 lines deleted...]
-    <row r="64" spans="1:55" x14ac:dyDescent="0.35">
+      <c r="B63" s="38"/>
+      <c r="C63" s="38"/>
+      <c r="D63" s="38"/>
+      <c r="E63" s="38"/>
+      <c r="F63" s="38"/>
+      <c r="G63" s="38"/>
+      <c r="H63" s="38"/>
+      <c r="I63" s="38"/>
+      <c r="J63" s="38"/>
+      <c r="K63" s="38"/>
+      <c r="L63" s="38"/>
+      <c r="M63" s="38"/>
+      <c r="N63" s="38"/>
+      <c r="O63" s="38"/>
+      <c r="P63" s="38"/>
+      <c r="Q63" s="38"/>
+      <c r="R63" s="38"/>
+      <c r="S63" s="38"/>
+      <c r="T63" s="38"/>
+      <c r="U63" s="38"/>
+      <c r="V63" s="38"/>
+      <c r="W63" s="38"/>
+      <c r="X63" s="38"/>
+      <c r="Y63" s="38"/>
+      <c r="Z63" s="38"/>
+      <c r="AA63" s="38"/>
+      <c r="AB63" s="38"/>
+      <c r="AC63" s="38"/>
+      <c r="AD63" s="38"/>
+      <c r="AE63" s="38"/>
+      <c r="AF63" s="38"/>
+      <c r="AG63" s="38"/>
+      <c r="AH63" s="38"/>
+      <c r="AI63" s="38"/>
+      <c r="AJ63" s="38"/>
+      <c r="AK63" s="38"/>
+      <c r="AL63" s="38"/>
+      <c r="AM63" s="38"/>
+      <c r="AN63" s="38"/>
+      <c r="AO63" s="38"/>
+      <c r="AP63" s="38"/>
+      <c r="AQ63" s="38"/>
+      <c r="AR63" s="38"/>
+      <c r="AS63" s="38"/>
+      <c r="AT63" s="38"/>
+      <c r="AU63" s="38"/>
+      <c r="AV63" s="38"/>
+      <c r="AW63" s="38"/>
+      <c r="AX63" s="38"/>
+      <c r="AY63" s="38"/>
+      <c r="AZ63" s="38"/>
+      <c r="BA63" s="38"/>
+      <c r="BB63" s="38"/>
+    </row>
+    <row r="64" spans="1:55" x14ac:dyDescent="0.3">
       <c r="A64" s="15"/>
       <c r="B64" s="15"/>
       <c r="C64" s="15"/>
       <c r="D64" s="15"/>
       <c r="E64" s="15"/>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15"/>
       <c r="I64" s="15"/>
       <c r="J64" s="15"/>
       <c r="K64" s="15"/>
       <c r="L64" s="15"/>
       <c r="M64" s="15"/>
       <c r="N64" s="15"/>
       <c r="O64" s="15"/>
       <c r="P64" s="15"/>
       <c r="Q64" s="15"/>
       <c r="R64" s="15"/>
     </row>
-    <row r="65" spans="1:55" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A65" s="29" t="s">
+    <row r="65" spans="1:55" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="76" t="s">
         <v>24</v>
       </c>
-      <c r="B65" s="29"/>
-[...39 lines deleted...]
-      <c r="AN65" s="35"/>
+      <c r="B65" s="76"/>
+      <c r="C65" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="D65" s="77"/>
+      <c r="E65" s="77"/>
+      <c r="F65" s="77"/>
+      <c r="G65" s="77"/>
+      <c r="H65" s="77"/>
+      <c r="I65" s="77"/>
+      <c r="J65" s="77"/>
+      <c r="K65" s="77"/>
+      <c r="L65" s="77"/>
+      <c r="M65" s="77"/>
+      <c r="N65" s="77"/>
+      <c r="O65" s="77"/>
+      <c r="P65" s="77"/>
+      <c r="Q65" s="77"/>
+      <c r="R65" s="77"/>
+      <c r="S65" s="77"/>
+      <c r="T65" s="77"/>
+      <c r="U65" s="77"/>
+      <c r="V65" s="77"/>
+      <c r="W65" s="77"/>
+      <c r="X65" s="77"/>
+      <c r="Y65" s="77"/>
+      <c r="Z65" s="77"/>
+      <c r="AA65" s="77"/>
+      <c r="AB65" s="77"/>
+      <c r="AC65" s="77"/>
+      <c r="AD65" s="77"/>
+      <c r="AE65" s="77"/>
+      <c r="AF65" s="77"/>
+      <c r="AG65" s="77"/>
+      <c r="AH65" s="77"/>
+      <c r="AI65" s="77"/>
+      <c r="AJ65" s="77"/>
+      <c r="AK65" s="77"/>
+      <c r="AL65" s="77"/>
+      <c r="AM65" s="77"/>
+      <c r="AN65" s="77"/>
       <c r="AO65" s="24"/>
       <c r="AP65" s="24"/>
       <c r="AQ65" s="24"/>
       <c r="AR65" s="24"/>
       <c r="AS65" s="24"/>
       <c r="AT65" s="24"/>
       <c r="AU65" s="24"/>
       <c r="AV65" s="24"/>
       <c r="AW65" s="24"/>
       <c r="AX65" s="24"/>
       <c r="AY65" s="24"/>
       <c r="AZ65" s="24"/>
       <c r="BA65" s="24"/>
       <c r="BB65" s="24"/>
       <c r="BC65" s="24"/>
     </row>
-    <row r="66" spans="1:55" x14ac:dyDescent="0.35">
-[...40 lines deleted...]
-      <c r="AO66" s="36" t="s">
+    <row r="66" spans="1:55" x14ac:dyDescent="0.3">
+      <c r="A66" s="76"/>
+      <c r="B66" s="76"/>
+      <c r="C66" s="77"/>
+      <c r="D66" s="77"/>
+      <c r="E66" s="77"/>
+      <c r="F66" s="77"/>
+      <c r="G66" s="77"/>
+      <c r="H66" s="77"/>
+      <c r="I66" s="77"/>
+      <c r="J66" s="77"/>
+      <c r="K66" s="77"/>
+      <c r="L66" s="77"/>
+      <c r="M66" s="77"/>
+      <c r="N66" s="77"/>
+      <c r="O66" s="77"/>
+      <c r="P66" s="77"/>
+      <c r="Q66" s="77"/>
+      <c r="R66" s="77"/>
+      <c r="S66" s="77"/>
+      <c r="T66" s="77"/>
+      <c r="U66" s="77"/>
+      <c r="V66" s="77"/>
+      <c r="W66" s="77"/>
+      <c r="X66" s="77"/>
+      <c r="Y66" s="77"/>
+      <c r="Z66" s="77"/>
+      <c r="AA66" s="77"/>
+      <c r="AB66" s="77"/>
+      <c r="AC66" s="77"/>
+      <c r="AD66" s="77"/>
+      <c r="AE66" s="77"/>
+      <c r="AF66" s="77"/>
+      <c r="AG66" s="77"/>
+      <c r="AH66" s="77"/>
+      <c r="AI66" s="77"/>
+      <c r="AJ66" s="77"/>
+      <c r="AK66" s="77"/>
+      <c r="AL66" s="77"/>
+      <c r="AM66" s="77"/>
+      <c r="AN66" s="77"/>
+      <c r="AO66" s="78" t="s">
         <v>39</v>
       </c>
-      <c r="AP66" s="36"/>
-[...4 lines deleted...]
-      <c r="AU66" s="36"/>
+      <c r="AP66" s="78"/>
+      <c r="AQ66" s="78"/>
+      <c r="AR66" s="78"/>
+      <c r="AS66" s="78"/>
+      <c r="AT66" s="78"/>
+      <c r="AU66" s="78"/>
       <c r="AV66" s="24"/>
       <c r="AW66" s="24"/>
       <c r="AX66" s="24"/>
       <c r="AY66" s="24"/>
       <c r="AZ66" s="24"/>
       <c r="BA66" s="24"/>
       <c r="BB66" s="24"/>
       <c r="BC66" s="24"/>
     </row>
-    <row r="67" spans="1:55" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:55" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="16"/>
       <c r="B67" s="16"/>
       <c r="C67" s="24"/>
       <c r="D67" s="24"/>
       <c r="E67" s="24"/>
       <c r="F67" s="24"/>
       <c r="G67" s="24"/>
       <c r="H67" s="24"/>
       <c r="I67" s="24"/>
       <c r="J67" s="24"/>
       <c r="K67" s="24"/>
       <c r="L67" s="24"/>
       <c r="M67" s="24"/>
       <c r="N67" s="24"/>
       <c r="O67" s="24"/>
       <c r="P67" s="24"/>
       <c r="Q67" s="24"/>
       <c r="R67" s="24"/>
       <c r="S67" s="24"/>
       <c r="T67" s="24"/>
       <c r="U67" s="24"/>
       <c r="V67" s="24"/>
       <c r="W67" s="24"/>
       <c r="X67" s="24"/>
       <c r="Y67" s="24"/>
@@ -3749,320 +3749,320 @@
       <c r="AF67" s="24"/>
       <c r="AG67" s="24"/>
       <c r="AH67" s="24"/>
       <c r="AI67" s="24"/>
       <c r="AJ67" s="24"/>
       <c r="AK67" s="24"/>
       <c r="AL67" s="24"/>
       <c r="AM67" s="24"/>
       <c r="AN67" s="24"/>
       <c r="AO67" s="22"/>
       <c r="AP67" s="22"/>
       <c r="AQ67" s="22"/>
       <c r="AR67" s="22"/>
       <c r="AS67" s="22"/>
       <c r="AT67" s="22"/>
       <c r="AU67" s="22"/>
       <c r="AV67" s="22"/>
       <c r="AW67" s="22"/>
       <c r="AX67" s="22"/>
       <c r="AY67" s="22"/>
       <c r="AZ67" s="22"/>
       <c r="BA67" s="22"/>
       <c r="BB67" s="22"/>
       <c r="BC67" s="22"/>
     </row>
-    <row r="68" spans="1:55" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A68" s="29" t="s">
+    <row r="68" spans="1:55" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="76" t="s">
         <v>24</v>
       </c>
-      <c r="B68" s="29"/>
-[...48 lines deleted...]
-      <c r="AW68" s="37"/>
+      <c r="B68" s="76"/>
+      <c r="C68" s="79" t="s">
+        <v>49</v>
+      </c>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
+      <c r="I68" s="79"/>
+      <c r="J68" s="79"/>
+      <c r="K68" s="79"/>
+      <c r="L68" s="79"/>
+      <c r="M68" s="79"/>
+      <c r="N68" s="79"/>
+      <c r="O68" s="79"/>
+      <c r="P68" s="79"/>
+      <c r="Q68" s="79"/>
+      <c r="R68" s="79"/>
+      <c r="S68" s="79"/>
+      <c r="T68" s="79"/>
+      <c r="U68" s="79"/>
+      <c r="V68" s="79"/>
+      <c r="W68" s="79"/>
+      <c r="X68" s="79"/>
+      <c r="Y68" s="79"/>
+      <c r="Z68" s="79"/>
+      <c r="AA68" s="79"/>
+      <c r="AB68" s="79"/>
+      <c r="AC68" s="79"/>
+      <c r="AD68" s="79"/>
+      <c r="AE68" s="79"/>
+      <c r="AF68" s="79"/>
+      <c r="AG68" s="79"/>
+      <c r="AH68" s="79"/>
+      <c r="AI68" s="79"/>
+      <c r="AJ68" s="79"/>
+      <c r="AK68" s="79"/>
+      <c r="AL68" s="79"/>
+      <c r="AM68" s="79"/>
+      <c r="AN68" s="79"/>
+      <c r="AO68" s="79"/>
+      <c r="AP68" s="79"/>
+      <c r="AQ68" s="79"/>
+      <c r="AR68" s="79"/>
+      <c r="AS68" s="79"/>
+      <c r="AT68" s="79"/>
+      <c r="AU68" s="79"/>
+      <c r="AV68" s="79"/>
+      <c r="AW68" s="79"/>
       <c r="AX68" s="25"/>
       <c r="AY68" s="25"/>
       <c r="AZ68" s="25"/>
       <c r="BA68" s="25"/>
       <c r="BB68" s="25"/>
       <c r="BC68" s="25"/>
     </row>
-    <row r="69" spans="1:55" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C69" s="37" t="s">
+    <row r="69" spans="1:55" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="76"/>
+      <c r="B69" s="76"/>
+      <c r="C69" s="79" t="s">
         <v>40</v>
       </c>
-      <c r="D69" s="37"/>
-[...33 lines deleted...]
-      <c r="AL69" s="36" t="s">
+      <c r="D69" s="79"/>
+      <c r="E69" s="79"/>
+      <c r="F69" s="79"/>
+      <c r="G69" s="79"/>
+      <c r="H69" s="79"/>
+      <c r="I69" s="79"/>
+      <c r="J69" s="79"/>
+      <c r="K69" s="79"/>
+      <c r="L69" s="79"/>
+      <c r="M69" s="79"/>
+      <c r="N69" s="79"/>
+      <c r="O69" s="79"/>
+      <c r="P69" s="79"/>
+      <c r="Q69" s="79"/>
+      <c r="R69" s="79"/>
+      <c r="S69" s="79"/>
+      <c r="T69" s="79"/>
+      <c r="U69" s="79"/>
+      <c r="V69" s="79"/>
+      <c r="W69" s="79"/>
+      <c r="X69" s="79"/>
+      <c r="Y69" s="79"/>
+      <c r="Z69" s="79"/>
+      <c r="AA69" s="79"/>
+      <c r="AB69" s="79"/>
+      <c r="AC69" s="79"/>
+      <c r="AD69" s="79"/>
+      <c r="AE69" s="79"/>
+      <c r="AF69" s="79"/>
+      <c r="AG69" s="79"/>
+      <c r="AH69" s="79"/>
+      <c r="AI69" s="79"/>
+      <c r="AJ69" s="79"/>
+      <c r="AK69" s="79"/>
+      <c r="AL69" s="78" t="s">
         <v>39</v>
       </c>
-      <c r="AM69" s="36"/>
-[...4 lines deleted...]
-      <c r="AR69" s="36"/>
+      <c r="AM69" s="78"/>
+      <c r="AN69" s="78"/>
+      <c r="AO69" s="78"/>
+      <c r="AP69" s="78"/>
+      <c r="AQ69" s="78"/>
+      <c r="AR69" s="78"/>
       <c r="AS69" s="25"/>
       <c r="AT69" s="25"/>
       <c r="AU69" s="25"/>
       <c r="AV69" s="25"/>
       <c r="AW69" s="25"/>
       <c r="AX69" s="25"/>
       <c r="AY69" s="25"/>
       <c r="AZ69" s="25"/>
       <c r="BA69" s="25"/>
       <c r="BB69" s="25"/>
       <c r="BC69" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="91">
-    <mergeCell ref="AL21:BB24"/>
-[...10 lines deleted...]
-    <mergeCell ref="AC14:AJ15"/>
+    <mergeCell ref="T59:AJ59"/>
+    <mergeCell ref="A65:B66"/>
+    <mergeCell ref="A68:B69"/>
+    <mergeCell ref="A62:BB62"/>
+    <mergeCell ref="A63:BB63"/>
+    <mergeCell ref="A60:N60"/>
+    <mergeCell ref="O60:S60"/>
+    <mergeCell ref="T60:AJ60"/>
+    <mergeCell ref="A59:N59"/>
+    <mergeCell ref="O59:S59"/>
+    <mergeCell ref="C65:AN66"/>
+    <mergeCell ref="AO66:AU66"/>
+    <mergeCell ref="C68:AW68"/>
+    <mergeCell ref="C69:AK69"/>
+    <mergeCell ref="AL69:AR69"/>
+    <mergeCell ref="A53:F53"/>
+    <mergeCell ref="G53:L53"/>
+    <mergeCell ref="M53:R53"/>
+    <mergeCell ref="S53:X53"/>
+    <mergeCell ref="Y53:AE53"/>
+    <mergeCell ref="A57:N57"/>
+    <mergeCell ref="O57:S57"/>
+    <mergeCell ref="T57:AJ57"/>
+    <mergeCell ref="A58:N58"/>
+    <mergeCell ref="O58:S58"/>
+    <mergeCell ref="T58:AJ58"/>
+    <mergeCell ref="A51:F51"/>
+    <mergeCell ref="G51:L51"/>
+    <mergeCell ref="M51:R51"/>
+    <mergeCell ref="S51:X51"/>
+    <mergeCell ref="Y51:AE51"/>
+    <mergeCell ref="A52:F52"/>
+    <mergeCell ref="G52:L52"/>
+    <mergeCell ref="M52:R52"/>
+    <mergeCell ref="S52:X52"/>
+    <mergeCell ref="Y52:AE52"/>
+    <mergeCell ref="Y49:AE49"/>
+    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="G50:L50"/>
+    <mergeCell ref="M50:R50"/>
+    <mergeCell ref="S50:X50"/>
+    <mergeCell ref="Y50:AE50"/>
+    <mergeCell ref="S49:X49"/>
+    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="G45:L45"/>
+    <mergeCell ref="A49:F49"/>
+    <mergeCell ref="G49:L49"/>
+    <mergeCell ref="M49:R49"/>
+    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="G42:L42"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="G43:L43"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="G44:L44"/>
+    <mergeCell ref="AL27:BB28"/>
+    <mergeCell ref="AL25:BB26"/>
+    <mergeCell ref="AL36:BB37"/>
+    <mergeCell ref="AL34:BB35"/>
+    <mergeCell ref="AC37:AK37"/>
+    <mergeCell ref="AC36:AK36"/>
+    <mergeCell ref="AC35:AK35"/>
+    <mergeCell ref="AC34:AK34"/>
+    <mergeCell ref="AC31:AI32"/>
     <mergeCell ref="AL1:AT1"/>
     <mergeCell ref="AL2:AT2"/>
     <mergeCell ref="AV1:BC2"/>
     <mergeCell ref="A33:G34"/>
     <mergeCell ref="H33:Y34"/>
     <mergeCell ref="A15:G17"/>
     <mergeCell ref="H15:Y17"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="A18:G21"/>
     <mergeCell ref="H18:Y21"/>
     <mergeCell ref="H28:Y30"/>
     <mergeCell ref="A31:G32"/>
     <mergeCell ref="H31:Y32"/>
     <mergeCell ref="A29:G30"/>
     <mergeCell ref="AC19:AK20"/>
     <mergeCell ref="AC27:AK28"/>
-    <mergeCell ref="AL27:BB28"/>
-[...61 lines deleted...]
-    <mergeCell ref="AL69:AR69"/>
+    <mergeCell ref="A4:BC5"/>
+    <mergeCell ref="A7:BC8"/>
+    <mergeCell ref="A12:G14"/>
+    <mergeCell ref="H12:Y14"/>
+    <mergeCell ref="AC14:AJ15"/>
+    <mergeCell ref="AL21:BB24"/>
+    <mergeCell ref="AL17:BB20"/>
+    <mergeCell ref="AC26:AK26"/>
+    <mergeCell ref="AC25:AK25"/>
+    <mergeCell ref="AC23:AK24"/>
+    <mergeCell ref="AC21:AK22"/>
+    <mergeCell ref="AC17:AK18"/>
   </mergeCells>
   <dataValidations count="3">
-    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A44:F44" xr:uid="{E7ED23EA-E60A-4F2F-84F3-D9DC36BF1ADE}">
-[...1 lines deleted...]
-      <formula2>45838</formula2>
+    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A43:F44" xr:uid="{E7ED23EA-E60A-4F2F-84F3-D9DC36BF1ADE}">
+      <formula1>46023</formula1>
+      <formula2>46203</formula2>
     </dataValidation>
-    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A43:F43" xr:uid="{CA665360-6BE2-43F6-AAC2-F843818C565D}">
-[...3 lines deleted...]
-    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A50:F52 A58:N60" xr:uid="{39967B5A-77B3-4D0C-91F5-F8FB5068AD4A}">
+    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A51:F51" xr:uid="{39967B5A-77B3-4D0C-91F5-F8FB5068AD4A}">
       <formula1>45870</formula1>
       <formula2>46174</formula2>
+    </dataValidation>
+    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A50:F50 A52:F52" xr:uid="{F0C16469-2F66-48D1-9BB0-B7658EC632D2}">
+      <formula1>46235</formula1>
+      <formula2>46539</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="AO66:AU66" r:id="rId1" display="sfn.secretariat@fr.ch" xr:uid="{E5EBF6BB-588A-4265-8814-8A1E1808F15A}"/>
     <hyperlink ref="AL69:AR69" r:id="rId2" display="sfn.secretariat@fr.ch" xr:uid="{D2F8BF67-50BC-497C-ACCF-34D5B1C2AC58}"/>
   </hyperlinks>
   <pageMargins left="0.39370078740157483" right="0.31496062992125984" top="1.15625" bottom="0.64583333333333337" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId3"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;"Arial,Gras"&amp;8&amp;G Service des forêts et de la nature &amp;"Arial,Normal"SFN&amp;"Arial,Gras"
        Amt für Wald und Natur &amp;"Arial,Normal"WNA&amp;"Arial,Gras"
    &amp;"Arial,Normal"    Page &amp;P de &amp;N</oddHeader>
     <firstHeader xml:space="preserve">&amp;L&amp;G&amp;R&amp;"-,Gras"Service des forêts et de la nature SFN
 Amt für Wald und Natur WNA&amp;"-,Normal"
 </firstHeader>
     <firstFooter>&amp;L&amp;"Arial,Normal"&amp;8&amp;K000000—
 Direction des institutions, de l'agriculture et des forêts &amp;"Arial,Gras"DIAF&amp;"Arial,Normal"
 Direktion der Institutionen und der Land- und Forstwirtschaft &amp;"Arial,Gras"ILFD</firstFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
       <vt:lpstr>Feuil2</vt:lpstr>