--- v0 (2025-12-05)
+++ v1 (2026-04-06)
@@ -1,164 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0304 Salaires, revenu professionnel et coût du travail\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0304 Salaires, revenu professionnel et coût du travail\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9F77FBAD-B822-4CE4-9DB4-18C4525ECADA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{116B55DA-960F-4C76-955B-C7CCE78BC035}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1125" yWindow="1125" windowWidth="38700" windowHeight="15285" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2022" sheetId="39" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="Signes - Zeichen" sheetId="41" r:id="rId7"/>
+    <sheet name="2024" sheetId="42" r:id="rId1"/>
+    <sheet name="2022" sheetId="39" r:id="rId2"/>
+    <sheet name="2020" sheetId="34" r:id="rId3"/>
+    <sheet name="2018" sheetId="35" r:id="rId4"/>
+    <sheet name="2016" sheetId="36" r:id="rId5"/>
+    <sheet name="2014" sheetId="37" r:id="rId6"/>
+    <sheet name="2012" sheetId="38" r:id="rId7"/>
+    <sheet name="Signes - Zeichen" sheetId="41" r:id="rId8"/>
   </sheets>
   <definedNames>
-    <definedName name="_AMO_UniqueIdentifier" localSheetId="6" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
+    <definedName name="_AMO_UniqueIdentifier" localSheetId="7" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'99da7081-b6ff-4cc3-a50f-4927bc08c49a'"</definedName>
     <definedName name="cube">#REF!</definedName>
     <definedName name="cubr">#REF!</definedName>
-    <definedName name="Page1" localSheetId="5">'2012'!$A$1:$L$29</definedName>
-[...3 lines deleted...]
-    <definedName name="Page1" localSheetId="0">'2022'!$A$1:$L$28</definedName>
+    <definedName name="Page1" localSheetId="6">'2012'!$A$1:$L$29</definedName>
+    <definedName name="Page1" localSheetId="5">'2014'!$A$1:$L$29</definedName>
+    <definedName name="Page1" localSheetId="4">'2016'!$A$1:$L$29</definedName>
+    <definedName name="Page1" localSheetId="3">'2018'!$A$1:$L$29</definedName>
+    <definedName name="Page1" localSheetId="1">'2022'!$A$1:$L$28</definedName>
+    <definedName name="Page1" localSheetId="0">'2024'!$A$1:$L$28</definedName>
     <definedName name="Page1">'2020'!$A$1:$L$28</definedName>
-    <definedName name="Page2" localSheetId="5">'2012'!$N$1:$Z$29</definedName>
-[...3 lines deleted...]
-    <definedName name="Page2" localSheetId="0">'2022'!$N$1:$Z$28</definedName>
+    <definedName name="Page2" localSheetId="6">'2012'!$N$1:$Z$29</definedName>
+    <definedName name="Page2" localSheetId="5">'2014'!$N$1:$Z$29</definedName>
+    <definedName name="Page2" localSheetId="4">'2016'!$N$1:$Z$29</definedName>
+    <definedName name="Page2" localSheetId="3">'2018'!$N$1:$Z$29</definedName>
+    <definedName name="Page2" localSheetId="1">'2022'!$N$1:$Z$28</definedName>
+    <definedName name="Page2" localSheetId="0">'2024'!$N$1:$Z$28</definedName>
     <definedName name="Page2">'2020'!$N$1:$Z$28</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'2012'!$A$1:$Z$28</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022'!$A$1:$Z$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'2012'!$A$1:$Z$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'2014'!$A$1:$Z$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'2016'!$A$1:$Z$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'2018'!$A$1:$Z$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2020'!$A$1:$Z$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'2022'!$A$1:$Z$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2024'!$A$1:$Z$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="698" uniqueCount="111">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Zentralwert (Median): Für die Hälfte der Arbeitnehmer/innen liegt der standardisierte Lohn über, für die andere Hälfte dagegen unter dem ausgewiesenen Zentralwert (Median)</t>
     </r>
   </si>
   <si>
     <t>Source: Enquête suisse sur la structure des salaires 2020 - Office fédéral de la statistique, Neuchâtel</t>
   </si>
   <si>
     <t>…</t>
-  </si>
-[...22 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>Monatlicher Bruttolohn</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> im privaten Sektor nach Berufsgruppen, Geschlecht und Altersklasse 2020</t>
     </r>
   </si>
   <si>
     <t>&lt; 30 ans</t>
@@ -254,293 +235,173 @@
       </rPr>
       <t>Schätzung aufgrund einer Stichprobenerhebung (ca. 38 000 Löhne im privaten Sektor des Kantons Freiburg)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Estimation à partir d'un relevé par échantillon (env. 38 000 salaires dans le secteur privé du canton de Fribourg)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Salaire mensuel brut</t>
-[...22 lines deleted...]
-    <r>
       <t>Monatlicher Bruttolohn</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> im privaten Sektor nach Berufsgruppen, Geschlecht und Altersklasse 2018</t>
     </r>
   </si>
   <si>
     <t>Source: Enquête suisse sur la structure des salaires 2018 - Office fédéral de la statistique, Neuchâtel</t>
   </si>
   <si>
     <t>Source: Enquête suisse sur la structure des salaires 2016 - Office fédéral de la statistique, Neuchâtel</t>
   </si>
   <si>
     <r>
-      <t>Salaire mensuel brut</t>
-[...22 lines deleted...]
-    <r>
       <t>Monatlicher Bruttolohn</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> im privaten Sektor nach Berufsgruppen, Geschlecht und Altersklasse 2016</t>
     </r>
   </si>
   <si>
     <t>Source: Enquête suisse sur la structure des salaires 2014 - Office fédéral de la statistique, Neuchâtel</t>
   </si>
   <si>
     <r>
-      <t>Salaire mensuel brut</t>
-[...22 lines deleted...]
-    <r>
       <t>Monatlicher Bruttolohn</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> im privaten Sektor nach Berufsgruppen, Geschlecht und Altersklasse 2014</t>
     </r>
   </si>
   <si>
     <t>Source: Enquête suisse sur la structure des salaires 2012 - Office fédéral de la statistique, Neuchâtel</t>
-  </si>
-[...22 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>Monatlicher Bruttolohn</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> im privaten Sektor nach Berufsgruppen, Geschlecht und Altersklasse 2012</t>
     </r>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Valeur centrale (médiane): pour une moitié des salarié(e)s, le salaire standardisé se situe au-dessus de la valeu</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>r centrale (médiane) présentée ici, alors que pour l'autre moitié, il s'inscrit au-dessous de cette valeur</t>
     </r>
   </si>
   <si>
     <t>Source: Enquête suisse sur la structure des salaires 2022 - Office fédéral de la statistique, Neuchâtel</t>
-  </si>
-[...22 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>Monatlicher Bruttolohn</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> im privaten Sektor nach Berufsgruppen, Geschlecht und Altersklasse 2022</t>
     </r>
   </si>
   <si>
     <r>
@@ -655,120 +516,96 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Quelle: Schweizerische Lohnstrukturerhebung 2022 - Bundesamt für Statistik, Neuenburg, te25-593</t>
-[...19 lines deleted...]
-  <si>
     <t>Coefficient de variation (en %)
 Variations-koeffizient (in %)</t>
   </si>
   <si>
     <r>
       <t>Canton de Fribourg. Salaire mensuel standardisé (équivalent plein temps basé sur 4 1/3 semaines à 40 heures de travail), y compris cotisations sociales et prestations en nature, mais sans allocations familiales et pour enfants</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (valeurs révisées)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Kanton Freiburg. Standardisierter Monatslohn (Vollzeitäquivalent basierend auf 4 1/3 Wochen à 40 Arbeitsstunden), inklusive Sozialabgaben und Naturalleistungen, aber ohne Familien- und Kinderzulagen</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (revidierte Werte)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Classe d'âges / Altersklasse</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Estimation à partir d'un relevé par échantillon (env. 36 000 salaires dans le secteur privé du canton de Fribourg)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
@@ -877,50 +714,336 @@
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Estimation à partir d'un relevé par échantillon (env. 25 000 salaires dans le secteur privé du canton de Fribourg)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Schätzung aufgrund einer Stichprobenerhebung (ca. 25 000 Löhne im privaten Sektor des Kantons Freiburg)</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t>Salaire mensuel brut</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> dans le secteur privé, par groupe de professions, sexe et classe d'âge, en 2012</t>
+    </r>
+  </si>
+  <si>
+    <t>Classe d'âge / Altersklasse</t>
+  </si>
+  <si>
+    <r>
+      <t>Salaire mensuel brut</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> dans le secteur privé, par groupe de professions, sexe et classe d'âge, en 2014</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Salaire mensuel brut</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> dans le secteur privé, par groupe de professions, sexe et classe d'âge, en 2016</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Salaire mensuel brut</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> dans le secteur privé, par groupe de professions, sexe et classe d'âge, en 2018</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Salaire mensuel brut</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> dans le secteur privé, par groupe de professions, sexe et classe d'âge, en 2020</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Salaire mensuel brut</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> dans le secteur privé, par groupe de professions, sexe et classe d'âge, en 2022</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Salaire mensuel brut</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> dans le secteur privé, par groupe de professions, sexe et classe d'âge, en 2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Monatlicher Bruttolohn</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> im privaten Sektor nach Berufsgruppen, Geschlecht und Altersklasse 2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Canton de Fribourg. Salaire mensuel standardisé (équivalent plein temps basé sur 4 1/3 semaines à 40 heures de travail), y compris cotisations sociales et prestations en nature, mais sans allocations familiales et pour enfants</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Kanton Freiburg. Standardisierter Monatslohn (Vollzeitäquivalent basierend auf 4 1/3 Wochen à 40 Arbeitsstunden), inklusive Sozialabgaben und Naturalleistungen, aber ohne Familien- und Kinderzulagen</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Estimation à partir d'un relevé par échantillon (env. 44  000 salaires dans le secteur privé du canton de Fribourg)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Schätzung aufgrund einer Stichprobenerhebung (ca. 44  000 Löhne im privaten Sektor des Kantons Freiburg)</t>
+    </r>
+  </si>
+  <si>
+    <t>Quelle: Schweizerische Lohnstrukturerhebung 2022 - Bundesamt für Statistik, Neuenburg, te26-593</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 20.03.2026</t>
+  </si>
+  <si>
+    <t>Quelle: Schweizerische Lohnstrukturerhebung 2020 - Bundesamt für Statistik, Neuenburg, te26-593</t>
+  </si>
+  <si>
+    <t>Quelle: Schweizerische Lohnstrukturerhebung 2018 - Bundesamt für Statistik, Neuenburg, te26-593</t>
+  </si>
+  <si>
+    <t>Quelle: Schweizerische Lohnstrukturerhebung 2016 - Bundesamt für Statistik, Neuenburg, te26-593</t>
+  </si>
+  <si>
+    <t>Quelle: Schweizerische Lohnstrukturerhebung 2014 - Bundesamt für Statistik, Neuenburg, te26-593</t>
+  </si>
+  <si>
+    <t>Quelle: Schweizerische Lohnstrukturerhebung 2012 - Bundesamt für Statistik, Neuenburg, te26-593</t>
+  </si>
+  <si>
+    <t>Source: Enquête suisse sur la structure des salaires 2024 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Schweizerische Lohnstrukturerhebung 2024 - Bundesamt für Statistik, Neuenburg, te26-593</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;(&quot;#,##0&quot;)&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="\(#,##0.0\)"/>
     <numFmt numFmtId="167" formatCode="\(#,##0\)"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
     </font>
     <font>
@@ -1225,51 +1348,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1395,130 +1518,190 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="8"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="8" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="8" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="8" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="8" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="9" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="8" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="7" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2 2" xfId="7" xr:uid="{EF0EF99A-1F62-435C-A65C-2C4741B991DE}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 5 2" xfId="8" xr:uid="{782A259B-392A-4B2F-B417-3E6C08633FDF}"/>
     <cellStyle name="Normal 8" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Standard_Arbeitsdok. jpw - Vorabdruck98" xfId="5" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{6154D2A5-2875-4DBD-99C9-7E39EE2224F4}"/>
   </tableStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -1572,51 +1755,51 @@
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="00CFCFCF"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00B2B2B2"/>
       <rgbColor rgb="005F5F5F"/>
       <rgbColor rgb="00CFCFCF"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1888,138 +2071,142 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9ED68154-87E1-4EB3-B4E0-859E3F32B91C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B63B73E-A85B-41F1-9517-B7558B15EC15}">
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="13.25" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="28.875" style="10" customWidth="1"/>
     <col min="2" max="25" width="7.75" style="10" customWidth="1"/>
     <col min="26" max="26" width="24.625" style="10" customWidth="1"/>
     <col min="27" max="16384" width="13.25" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="A1" s="1" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="P1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="Z1" s="19"/>
     </row>
     <row r="2" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A2" s="2" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="P2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="Z2" s="20"/>
     </row>
     <row r="3" spans="1:26" ht="11.25">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="Z3" s="9"/>
     </row>
     <row r="4" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="11" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Z4" s="23"/>
     </row>
     <row r="5" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A5" s="11" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="P5" s="22"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Z5" s="23"/>
     </row>
     <row r="6" spans="1:26" ht="9.75" customHeight="1">
@@ -2028,1074 +2215,1074 @@
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="27"/>
       <c r="N6" s="21"/>
       <c r="O6" s="21"/>
       <c r="P6" s="24"/>
       <c r="Q6" s="24"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="25"/>
     </row>
     <row r="7" spans="1:26" ht="10.5" customHeight="1">
-      <c r="A7" s="82" t="s">
-        <v>28</v>
+      <c r="A7" s="77" t="s">
+        <v>27</v>
       </c>
       <c r="B7" s="45" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
       <c r="Q7" s="37"/>
       <c r="R7" s="37"/>
       <c r="S7" s="37"/>
       <c r="T7" s="37"/>
       <c r="U7" s="37"/>
       <c r="V7" s="37"/>
       <c r="W7" s="37"/>
       <c r="X7" s="37"/>
       <c r="Y7" s="40"/>
-      <c r="Z7" s="84"/>
+      <c r="Z7" s="79"/>
     </row>
     <row r="8" spans="1:26" ht="10.5" customHeight="1">
-      <c r="A8" s="83"/>
-      <c r="B8" s="78" t="s">
+      <c r="A8" s="78"/>
+      <c r="B8" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="87"/>
-[...4 lines deleted...]
-      <c r="H8" s="78" t="s">
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="I8" s="87"/>
-[...4 lines deleted...]
-      <c r="N8" s="78" t="s">
+      <c r="O8" s="83"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="83"/>
+      <c r="R8" s="83"/>
+      <c r="S8" s="84"/>
+      <c r="T8" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="O8" s="87"/>
-[...12 lines deleted...]
-      <c r="Z8" s="85"/>
+      <c r="U8" s="83"/>
+      <c r="V8" s="83"/>
+      <c r="W8" s="83"/>
+      <c r="X8" s="83"/>
+      <c r="Y8" s="84"/>
+      <c r="Z8" s="80"/>
     </row>
     <row r="9" spans="1:26" ht="10.5" customHeight="1">
-      <c r="A9" s="83"/>
-      <c r="B9" s="78" t="s">
+      <c r="A9" s="78"/>
+      <c r="B9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="79"/>
-      <c r="D9" s="80" t="s">
+      <c r="C9" s="84"/>
+      <c r="D9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="84"/>
+      <c r="F9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="79"/>
-[...4 lines deleted...]
-      <c r="H9" s="78" t="s">
+      <c r="G9" s="84"/>
+      <c r="H9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="I9" s="79"/>
-      <c r="J9" s="80" t="s">
+      <c r="I9" s="84"/>
+      <c r="J9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="84"/>
+      <c r="L9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="K9" s="79"/>
-[...4 lines deleted...]
-      <c r="N9" s="78" t="s">
+      <c r="M9" s="84"/>
+      <c r="N9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="O9" s="79"/>
-      <c r="P9" s="80" t="s">
+      <c r="O9" s="84"/>
+      <c r="P9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q9" s="84"/>
+      <c r="R9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="Q9" s="79"/>
-[...4 lines deleted...]
-      <c r="T9" s="78" t="s">
+      <c r="S9" s="84"/>
+      <c r="T9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="U9" s="79"/>
-      <c r="V9" s="80" t="s">
+      <c r="U9" s="84"/>
+      <c r="V9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="W9" s="84"/>
+      <c r="X9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="W9" s="79"/>
-[...4 lines deleted...]
-      <c r="Z9" s="85"/>
+      <c r="Y9" s="84"/>
+      <c r="Z9" s="80"/>
     </row>
     <row r="10" spans="1:26" ht="49.5">
-      <c r="A10" s="83"/>
+      <c r="A10" s="78"/>
       <c r="B10" s="39" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="D10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="F10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="H10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="J10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="M10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="N10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="O10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="P10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Q10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="R10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="S10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="T10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="U10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="V10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="W10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="X10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Y10" s="39" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="Z10" s="86"/>
+        <v>78</v>
+      </c>
+      <c r="Z10" s="81"/>
     </row>
     <row r="11" spans="1:26" s="8" customFormat="1" ht="9.75" customHeight="1">
       <c r="A11" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="46">
-        <v>6077</v>
+        <v>6330</v>
       </c>
       <c r="C11" s="41">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="D11" s="35">
-        <v>6303</v>
+        <v>6525</v>
       </c>
       <c r="E11" s="43">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="F11" s="35">
-        <v>5570</v>
+        <v>5809</v>
       </c>
       <c r="G11" s="43">
         <v>0.9</v>
       </c>
       <c r="H11" s="34">
-        <v>5168</v>
+        <v>5321</v>
       </c>
       <c r="I11" s="41">
+        <v>0.9</v>
+      </c>
+      <c r="J11" s="34">
+        <v>5445</v>
+      </c>
+      <c r="K11" s="41">
+        <v>1</v>
+      </c>
+      <c r="L11" s="34">
+        <v>5117</v>
+      </c>
+      <c r="M11" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="N11" s="34">
+        <v>6503</v>
+      </c>
+      <c r="O11" s="41">
         <v>0.8</v>
       </c>
-      <c r="J11" s="34">
-[...16 lines deleted...]
-      </c>
       <c r="P11" s="34">
-        <v>6419</v>
+        <v>6705</v>
       </c>
       <c r="Q11" s="41">
         <v>0.8</v>
       </c>
       <c r="R11" s="34">
-        <v>5848</v>
+        <v>6080</v>
       </c>
       <c r="S11" s="41">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="T11" s="34">
-        <v>6630</v>
+        <v>6933</v>
       </c>
       <c r="U11" s="41">
-        <v>0.6</v>
+        <v>1</v>
       </c>
       <c r="V11" s="34">
-        <v>6962</v>
+        <v>7288</v>
       </c>
       <c r="W11" s="41">
-        <v>0.9</v>
+        <v>1.3</v>
       </c>
       <c r="X11" s="34">
-        <v>5889</v>
+        <v>6190</v>
       </c>
       <c r="Y11" s="47">
-        <v>1.1000000000000001</v>
+        <v>1.4</v>
       </c>
       <c r="Z11" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A12" s="28" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B12" s="48">
-        <v>8656</v>
+        <v>9468</v>
       </c>
       <c r="C12" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="D12" s="27">
+        <v>9933</v>
+      </c>
+      <c r="E12" s="49">
+        <v>1.6</v>
+      </c>
+      <c r="F12" s="27">
+        <v>7867</v>
+      </c>
+      <c r="G12" s="49">
+        <v>1.9</v>
+      </c>
+      <c r="H12" s="27">
+        <v>6213</v>
+      </c>
+      <c r="I12" s="49">
+        <v>3.9</v>
+      </c>
+      <c r="J12" s="27">
+        <v>7221</v>
+      </c>
+      <c r="K12" s="49">
+        <v>3.7</v>
+      </c>
+      <c r="L12" s="27">
+        <v>5519</v>
+      </c>
+      <c r="M12" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="N12" s="27">
+        <v>9412</v>
+      </c>
+      <c r="O12" s="49">
+        <v>2.6</v>
+      </c>
+      <c r="P12" s="27">
+        <v>9820</v>
+      </c>
+      <c r="Q12" s="49">
         <v>2.1</v>
       </c>
-      <c r="D12" s="50">
-[...26 lines deleted...]
-      <c r="M12" s="49">
+      <c r="R12" s="27">
+        <v>8157</v>
+      </c>
+      <c r="S12" s="49">
+        <v>2.4</v>
+      </c>
+      <c r="T12" s="27">
+        <v>10027</v>
+      </c>
+      <c r="U12" s="49">
+        <v>2.5</v>
+      </c>
+      <c r="V12" s="27">
+        <v>10569</v>
+      </c>
+      <c r="W12" s="49">
+        <v>3.1</v>
+      </c>
+      <c r="X12" s="27">
+        <v>8252</v>
+      </c>
+      <c r="Y12" s="54">
         <v>2.6</v>
       </c>
-      <c r="N12" s="27">
-[...34 lines deleted...]
-      </c>
       <c r="Z12" s="29" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A13" s="28" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B13" s="48">
-        <v>8039</v>
+        <v>8308</v>
       </c>
       <c r="C13" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="D13" s="27">
+        <v>8510</v>
+      </c>
+      <c r="E13" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="F13" s="27">
+        <v>7882</v>
+      </c>
+      <c r="G13" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="H13" s="27">
+        <v>6490</v>
+      </c>
+      <c r="I13" s="49">
+        <v>2</v>
+      </c>
+      <c r="J13" s="27">
+        <v>6579</v>
+      </c>
+      <c r="K13" s="49">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L13" s="27">
+        <v>6381</v>
+      </c>
+      <c r="M13" s="49">
+        <v>1.9</v>
+      </c>
+      <c r="N13" s="27">
+        <v>8313</v>
+      </c>
+      <c r="O13" s="49">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D13" s="27">
-[...20 lines deleted...]
-      <c r="K13" s="49">
+      <c r="P13" s="27">
+        <v>8432</v>
+      </c>
+      <c r="Q13" s="49">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L13" s="27">
-[...16 lines deleted...]
-      </c>
       <c r="R13" s="27">
-        <v>7883</v>
+        <v>7949</v>
       </c>
       <c r="S13" s="49">
-        <v>1.3</v>
+        <v>2.1</v>
       </c>
       <c r="T13" s="27">
-        <v>9543</v>
+        <v>9977</v>
       </c>
       <c r="U13" s="49">
         <v>1.3</v>
       </c>
       <c r="V13" s="27">
-        <v>9956</v>
+        <v>10260</v>
       </c>
       <c r="W13" s="49">
-        <v>2.5</v>
+        <v>1.6</v>
       </c>
       <c r="X13" s="27">
-        <v>9132</v>
+        <v>9621</v>
       </c>
       <c r="Y13" s="54">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Z13" s="29" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A14" s="28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B14" s="48">
-        <v>7017</v>
+        <v>7084</v>
       </c>
       <c r="C14" s="49">
-        <v>0.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="D14" s="27">
-        <v>7408</v>
+        <v>7471</v>
       </c>
       <c r="E14" s="49">
-        <v>0.9</v>
+        <v>1.3</v>
       </c>
       <c r="F14" s="27">
-        <v>6225</v>
+        <v>6364</v>
       </c>
       <c r="G14" s="49">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="H14" s="27">
-        <v>5628</v>
+        <v>5665</v>
       </c>
       <c r="I14" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="J14" s="27">
+        <v>6071</v>
+      </c>
+      <c r="K14" s="49">
         <v>1.5</v>
       </c>
-      <c r="J14" s="27">
-[...4 lines deleted...]
-      </c>
       <c r="L14" s="27">
-        <v>5397</v>
+        <v>5319</v>
       </c>
       <c r="M14" s="49">
-        <v>2.8</v>
+        <v>2.1</v>
       </c>
       <c r="N14" s="27">
-        <v>7112</v>
+        <v>7230</v>
       </c>
       <c r="O14" s="49">
-        <v>0.9</v>
+        <v>1</v>
       </c>
       <c r="P14" s="27">
-        <v>7342</v>
+        <v>7474</v>
       </c>
       <c r="Q14" s="49">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="R14" s="27">
-        <v>6461</v>
+        <v>6582</v>
       </c>
       <c r="S14" s="49">
-        <v>1.6</v>
+        <v>1.9</v>
       </c>
       <c r="T14" s="27">
-        <v>7885</v>
+        <v>8008</v>
       </c>
       <c r="U14" s="49">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="V14" s="27">
-        <v>8212</v>
+        <v>8500</v>
       </c>
       <c r="W14" s="49">
-        <v>0.7</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="X14" s="27">
-        <v>7017</v>
+        <v>6974</v>
       </c>
       <c r="Y14" s="54">
-        <v>2.6</v>
+        <v>2.1</v>
       </c>
       <c r="Z14" s="29" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A15" s="28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B15" s="48">
-        <v>5803</v>
+        <v>6028</v>
       </c>
       <c r="C15" s="49">
-        <v>0.5</v>
+        <v>0.9</v>
       </c>
       <c r="D15" s="27">
-        <v>5686</v>
+        <v>5967</v>
       </c>
       <c r="E15" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="F15" s="27">
+        <v>6074</v>
+      </c>
+      <c r="G15" s="49">
         <v>1</v>
       </c>
-      <c r="F15" s="27">
-[...4 lines deleted...]
-      </c>
       <c r="H15" s="27">
-        <v>5004</v>
+        <v>5176</v>
       </c>
       <c r="I15" s="49">
         <v>0.6</v>
       </c>
       <c r="J15" s="27">
-        <v>4930</v>
+        <v>5098</v>
       </c>
       <c r="K15" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="L15" s="27">
+        <v>5245</v>
+      </c>
+      <c r="M15" s="49">
+        <v>0.8</v>
+      </c>
+      <c r="N15" s="27">
+        <v>6093</v>
+      </c>
+      <c r="O15" s="49">
         <v>1.1000000000000001</v>
       </c>
-      <c r="L15" s="27">
-[...2 lines deleted...]
-      <c r="M15" s="49">
+      <c r="P15" s="27">
+        <v>6125</v>
+      </c>
+      <c r="Q15" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="R15" s="27">
+        <v>6082</v>
+      </c>
+      <c r="S15" s="49">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T15" s="27">
+        <v>6630</v>
+      </c>
+      <c r="U15" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="V15" s="27">
+        <v>6802</v>
+      </c>
+      <c r="W15" s="49">
+        <v>1.8</v>
+      </c>
+      <c r="X15" s="27">
+        <v>6548</v>
+      </c>
+      <c r="Y15" s="54">
+        <v>1.9</v>
+      </c>
+      <c r="Z15" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="48">
+        <v>4881</v>
+      </c>
+      <c r="C16" s="49">
+        <v>0.7</v>
+      </c>
+      <c r="D16" s="27">
+        <v>5018</v>
+      </c>
+      <c r="E16" s="49">
         <v>0.9</v>
       </c>
-      <c r="N15" s="27">
-[...8 lines deleted...]
-      <c r="Q15" s="49">
+      <c r="F16" s="27">
+        <v>4812</v>
+      </c>
+      <c r="G16" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="H16" s="27">
+        <v>4587</v>
+      </c>
+      <c r="I16" s="49">
+        <v>2.7</v>
+      </c>
+      <c r="J16" s="27">
+        <v>4628</v>
+      </c>
+      <c r="K16" s="49">
         <v>1.1000000000000001</v>
       </c>
-      <c r="R15" s="27">
-[...2 lines deleted...]
-      <c r="S15" s="49">
+      <c r="L16" s="27">
+        <v>4538</v>
+      </c>
+      <c r="M16" s="49">
+        <v>3.9</v>
+      </c>
+      <c r="N16" s="27">
+        <v>4851</v>
+      </c>
+      <c r="O16" s="49">
+        <v>0.8</v>
+      </c>
+      <c r="P16" s="27">
+        <v>5147</v>
+      </c>
+      <c r="Q16" s="49">
+        <v>1.6</v>
+      </c>
+      <c r="R16" s="27">
+        <v>4791</v>
+      </c>
+      <c r="S16" s="49">
+        <v>1</v>
+      </c>
+      <c r="T16" s="27">
+        <v>5184</v>
+      </c>
+      <c r="U16" s="49">
         <v>1.2</v>
       </c>
-      <c r="T15" s="27">
-[...8 lines deleted...]
-      <c r="W15" s="49">
+      <c r="V16" s="27">
+        <v>5629</v>
+      </c>
+      <c r="W16" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="X16" s="27">
+        <v>4988</v>
+      </c>
+      <c r="Y16" s="54">
+        <v>1.4</v>
+      </c>
+      <c r="Z16" s="29" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A17" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="48">
+        <v>5207</v>
+      </c>
+      <c r="C17" s="49">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D17" s="27">
+        <v>5249</v>
+      </c>
+      <c r="E17" s="49">
+        <v>2</v>
+      </c>
+      <c r="F17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="G17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="H17" s="27">
+        <v>4820</v>
+      </c>
+      <c r="I17" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="J17" s="27">
+        <v>4890</v>
+      </c>
+      <c r="K17" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="L17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="M17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="N17" s="27">
+        <v>5261</v>
+      </c>
+      <c r="O17" s="49">
         <v>1.5</v>
       </c>
-      <c r="X15" s="27">
-[...58 lines deleted...]
-      <c r="Q16" s="49">
+      <c r="P17" s="27">
+        <v>5261</v>
+      </c>
+      <c r="Q17" s="49">
         <v>1.5</v>
       </c>
-      <c r="R16" s="27">
-[...78 lines deleted...]
-      </c>
       <c r="R17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="S17" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="T17" s="27">
-[...9 lines deleted...]
-        <v>2.2000000000000002</v>
+      <c r="T17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="U17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="V17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="W17" s="49" t="s">
+        <v>4</v>
       </c>
       <c r="X17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="Y17" s="54" t="s">
         <v>4</v>
       </c>
       <c r="Z17" s="29" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A18" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="48">
+        <v>6110</v>
+      </c>
+      <c r="C18" s="49">
+        <v>1</v>
+      </c>
+      <c r="D18" s="27">
+        <v>6158</v>
+      </c>
+      <c r="E18" s="49">
+        <v>1</v>
+      </c>
+      <c r="F18" s="27">
+        <v>5382</v>
+      </c>
+      <c r="G18" s="49">
+        <v>2.8</v>
+      </c>
+      <c r="H18" s="27">
+        <v>5524</v>
+      </c>
+      <c r="I18" s="49">
+        <v>1.6</v>
+      </c>
+      <c r="J18" s="27">
+        <v>5566</v>
+      </c>
+      <c r="K18" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="L18" s="27">
+        <v>5302</v>
+      </c>
+      <c r="M18" s="49">
+        <v>0</v>
+      </c>
+      <c r="N18" s="27">
+        <v>6209</v>
+      </c>
+      <c r="O18" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="P18" s="27">
+        <v>6244</v>
+      </c>
+      <c r="Q18" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="R18" s="27">
+        <v>5538</v>
+      </c>
+      <c r="S18" s="49">
+        <v>0.6</v>
+      </c>
+      <c r="T18" s="27">
+        <v>6549</v>
+      </c>
+      <c r="U18" s="49">
+        <v>1.6</v>
+      </c>
+      <c r="V18" s="27">
+        <v>6590</v>
+      </c>
+      <c r="W18" s="49">
+        <v>1.8</v>
+      </c>
+      <c r="X18" s="27">
+        <v>5714</v>
+      </c>
+      <c r="Y18" s="54">
+        <v>1.7</v>
+      </c>
+      <c r="Z18" s="29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="48">
-[...44 lines deleted...]
-      <c r="Q18" s="49">
+      <c r="B19" s="48">
+        <v>5584</v>
+      </c>
+      <c r="C19" s="49">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D19" s="27">
+        <v>5778</v>
+      </c>
+      <c r="E19" s="49">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F19" s="27">
+        <v>4805</v>
+      </c>
+      <c r="G19" s="49">
         <v>1.6</v>
       </c>
-      <c r="R18" s="27">
-[...48 lines deleted...]
-      </c>
       <c r="H19" s="27">
-        <v>4970</v>
+        <v>5096</v>
       </c>
       <c r="I19" s="49">
-        <v>2.5</v>
+        <v>2</v>
       </c>
       <c r="J19" s="27">
-        <v>5007</v>
+        <v>5181</v>
       </c>
       <c r="K19" s="49">
         <v>2</v>
       </c>
       <c r="L19" s="27">
-        <v>4331</v>
+        <v>4425</v>
       </c>
       <c r="M19" s="49">
         <v>2.2999999999999998</v>
       </c>
       <c r="N19" s="27">
-        <v>5666</v>
+        <v>5584</v>
       </c>
       <c r="O19" s="49">
-        <v>1.3</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="P19" s="27">
-        <v>5822</v>
+        <v>5794</v>
       </c>
       <c r="Q19" s="49">
-        <v>1.2</v>
+        <v>2</v>
       </c>
       <c r="R19" s="27">
-        <v>4814</v>
+        <v>4745</v>
       </c>
       <c r="S19" s="49">
         <v>1.7</v>
       </c>
       <c r="T19" s="27">
-        <v>5808</v>
+        <v>5815</v>
       </c>
       <c r="U19" s="49">
-        <v>2.2000000000000002</v>
+        <v>3.1</v>
       </c>
       <c r="V19" s="27">
-        <v>5996</v>
+        <v>6041</v>
       </c>
       <c r="W19" s="49">
-        <v>2.2999999999999998</v>
+        <v>3.3</v>
       </c>
       <c r="X19" s="27">
-        <v>4963</v>
+        <v>4991</v>
       </c>
       <c r="Y19" s="54">
-        <v>0.9</v>
+        <v>1.4</v>
       </c>
       <c r="Z19" s="29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A20" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="55">
+        <v>5135</v>
+      </c>
+      <c r="C20" s="42">
+        <v>1.9</v>
+      </c>
+      <c r="D20" s="7">
+        <v>5311</v>
+      </c>
+      <c r="E20" s="42">
+        <v>1.7</v>
+      </c>
+      <c r="F20" s="7">
+        <v>4399</v>
+      </c>
+      <c r="G20" s="42">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H20" s="7">
+        <v>4666</v>
+      </c>
+      <c r="I20" s="42">
+        <v>3.2</v>
+      </c>
+      <c r="J20" s="7">
+        <v>4928</v>
+      </c>
+      <c r="K20" s="42">
+        <v>3</v>
+      </c>
+      <c r="L20" s="7">
+        <v>4238</v>
+      </c>
+      <c r="M20" s="42">
+        <v>1</v>
+      </c>
+      <c r="N20" s="7">
+        <v>5142</v>
+      </c>
+      <c r="O20" s="42">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P20" s="7">
+        <v>5303</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>1.6</v>
+      </c>
+      <c r="R20" s="7">
+        <v>4436</v>
+      </c>
+      <c r="S20" s="42">
+        <v>1.2</v>
+      </c>
+      <c r="T20" s="7">
+        <v>5479</v>
+      </c>
+      <c r="U20" s="42">
+        <v>1.2</v>
+      </c>
+      <c r="V20" s="7">
+        <v>5743</v>
+      </c>
+      <c r="W20" s="42">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="X20" s="7">
+        <v>4534</v>
+      </c>
+      <c r="Y20" s="56">
+        <v>1.7</v>
+      </c>
+      <c r="Z20" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="55">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A21" s="60"/>
+      <c r="A21" s="59"/>
       <c r="B21" s="26"/>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="P21" s="26"/>
       <c r="Q21" s="26"/>
       <c r="R21" s="26"/>
       <c r="S21" s="26"/>
       <c r="T21" s="26"/>
       <c r="U21" s="26"/>
       <c r="V21" s="26"/>
       <c r="W21" s="26"/>
       <c r="X21" s="26"/>
       <c r="Y21" s="26"/>
       <c r="Z21" s="8"/>
     </row>
     <row r="22" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A22" s="16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="16"/>
       <c r="O22" s="16"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="15"/>
       <c r="U22" s="15"/>
       <c r="V22" s="15"/>
       <c r="W22" s="15"/>
       <c r="X22" s="15"/>
       <c r="Y22" s="13"/>
@@ -3111,58 +3298,58 @@
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="K23" s="11"/>
       <c r="L23" s="11"/>
       <c r="M23" s="11"/>
       <c r="N23" s="16"/>
       <c r="O23" s="16"/>
       <c r="P23" s="11"/>
       <c r="Q23" s="11"/>
       <c r="R23" s="11"/>
       <c r="S23" s="11"/>
       <c r="T23" s="12"/>
       <c r="U23" s="12"/>
       <c r="V23" s="12"/>
       <c r="W23" s="12"/>
       <c r="X23" s="12"/>
       <c r="Y23" s="11"/>
       <c r="Z23" s="12"/>
     </row>
     <row r="24" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A24" s="15" t="s">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
     </row>
     <row r="25" spans="1:26" s="11" customFormat="1" ht="9.75" customHeight="1">
       <c r="A25" s="15" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
       <c r="T25" s="9"/>
       <c r="U25" s="9"/>
       <c r="V25" s="9"/>
       <c r="W25" s="9"/>
       <c r="X25" s="9"/>
       <c r="Y25" s="10"/>
@@ -3175,2966 +3362,219 @@
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
       <c r="N26" s="10"/>
       <c r="O26" s="10"/>
       <c r="P26" s="10"/>
       <c r="Q26" s="10"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="9"/>
       <c r="U26" s="9"/>
       <c r="V26" s="9"/>
       <c r="W26" s="9"/>
       <c r="X26" s="9"/>
       <c r="Y26" s="10"/>
       <c r="Z26" s="9"/>
     </row>
     <row r="27" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A27" s="12" t="s">
-        <v>47</v>
+        <v>109</v>
       </c>
       <c r="N27" s="12"/>
       <c r="O27" s="12"/>
     </row>
     <row r="28" spans="1:26" ht="10.5" customHeight="1">
       <c r="A28" s="12" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="11"/>
       <c r="N28" s="12"/>
       <c r="O28" s="12"/>
       <c r="P28" s="11"/>
       <c r="Q28" s="11"/>
       <c r="R28" s="11"/>
       <c r="S28" s="11"/>
       <c r="T28" s="11"/>
       <c r="U28" s="11"/>
       <c r="V28" s="11"/>
       <c r="W28" s="11"/>
       <c r="X28" s="11"/>
       <c r="Y28" s="11"/>
       <c r="Z28" s="14"/>
     </row>
     <row r="29" spans="1:26" ht="10.5" customHeight="1">
       <c r="A29" s="11"/>
     </row>
     <row r="30" spans="1:26" ht="10.5" customHeight="1">
       <c r="A30" s="12" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B30" s="59"/>
+        <v>103</v>
+      </c>
+      <c r="B30" s="58"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
       <c r="N30" s="9"/>
-    </row>
-[...2745 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="R9:S9"/>
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="Z7:Z10"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T8:Y8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="P9:Q9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique du canton de Fribourg
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:Z30"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9ED68154-87E1-4EB3-B4E0-859E3F32B91C}">
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="13.25" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="28.875" style="10" customWidth="1"/>
     <col min="2" max="25" width="7.75" style="10" customWidth="1"/>
     <col min="26" max="26" width="24.625" style="10" customWidth="1"/>
     <col min="27" max="16384" width="13.25" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="A1" s="1" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="P1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="Z1" s="19"/>
     </row>
     <row r="2" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A2" s="2" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="P2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="Z2" s="20"/>
     </row>
     <row r="3" spans="1:26" ht="11.25">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="Z3" s="9"/>
     </row>
     <row r="4" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="11" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Z4" s="23"/>
     </row>
     <row r="5" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A5" s="11" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="P5" s="22"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Z5" s="23"/>
     </row>
     <row r="6" spans="1:26" ht="9.75" customHeight="1">
@@ -6143,1384 +3583,4119 @@
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="27"/>
       <c r="N6" s="21"/>
       <c r="O6" s="21"/>
       <c r="P6" s="24"/>
       <c r="Q6" s="24"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="25"/>
     </row>
     <row r="7" spans="1:26" ht="10.5" customHeight="1">
-      <c r="A7" s="82" t="s">
-        <v>28</v>
+      <c r="A7" s="77" t="s">
+        <v>27</v>
       </c>
       <c r="B7" s="45" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
       <c r="Q7" s="37"/>
       <c r="R7" s="37"/>
       <c r="S7" s="37"/>
       <c r="T7" s="37"/>
       <c r="U7" s="37"/>
       <c r="V7" s="37"/>
       <c r="W7" s="37"/>
       <c r="X7" s="37"/>
       <c r="Y7" s="40"/>
-      <c r="Z7" s="84"/>
+      <c r="Z7" s="79"/>
     </row>
     <row r="8" spans="1:26" ht="10.5" customHeight="1">
-      <c r="A8" s="83"/>
-      <c r="B8" s="78" t="s">
+      <c r="A8" s="78"/>
+      <c r="B8" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="87"/>
-[...4 lines deleted...]
-      <c r="H8" s="78" t="s">
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="I8" s="87"/>
-[...4 lines deleted...]
-      <c r="N8" s="78" t="s">
+      <c r="O8" s="83"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="83"/>
+      <c r="R8" s="83"/>
+      <c r="S8" s="84"/>
+      <c r="T8" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="O8" s="87"/>
-[...12 lines deleted...]
-      <c r="Z8" s="85"/>
+      <c r="U8" s="83"/>
+      <c r="V8" s="83"/>
+      <c r="W8" s="83"/>
+      <c r="X8" s="83"/>
+      <c r="Y8" s="84"/>
+      <c r="Z8" s="80"/>
     </row>
     <row r="9" spans="1:26" ht="10.5" customHeight="1">
-      <c r="A9" s="83"/>
-      <c r="B9" s="78" t="s">
+      <c r="A9" s="78"/>
+      <c r="B9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="79"/>
-      <c r="D9" s="80" t="s">
+      <c r="C9" s="84"/>
+      <c r="D9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="84"/>
+      <c r="F9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="79"/>
-[...4 lines deleted...]
-      <c r="H9" s="78" t="s">
+      <c r="G9" s="84"/>
+      <c r="H9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="I9" s="79"/>
-      <c r="J9" s="80" t="s">
+      <c r="I9" s="84"/>
+      <c r="J9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="84"/>
+      <c r="L9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="K9" s="79"/>
-[...4 lines deleted...]
-      <c r="N9" s="78" t="s">
+      <c r="M9" s="84"/>
+      <c r="N9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="O9" s="79"/>
-      <c r="P9" s="80" t="s">
+      <c r="O9" s="84"/>
+      <c r="P9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q9" s="84"/>
+      <c r="R9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="Q9" s="79"/>
-[...4 lines deleted...]
-      <c r="T9" s="78" t="s">
+      <c r="S9" s="84"/>
+      <c r="T9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="U9" s="79"/>
-      <c r="V9" s="80" t="s">
+      <c r="U9" s="84"/>
+      <c r="V9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="W9" s="84"/>
+      <c r="X9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="W9" s="79"/>
-[...4 lines deleted...]
-      <c r="Z9" s="85"/>
+      <c r="Y9" s="84"/>
+      <c r="Z9" s="80"/>
     </row>
     <row r="10" spans="1:26" ht="49.5">
-      <c r="A10" s="83"/>
+      <c r="A10" s="78"/>
       <c r="B10" s="39" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="D10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="F10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="H10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="J10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="M10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="N10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="O10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="P10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Q10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="R10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="S10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="T10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="U10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="V10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="W10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="X10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Y10" s="39" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="Z10" s="86"/>
+        <v>78</v>
+      </c>
+      <c r="Z10" s="81"/>
     </row>
     <row r="11" spans="1:26" s="8" customFormat="1" ht="9.75" customHeight="1">
       <c r="A11" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="46">
-        <v>5835</v>
+        <v>6077</v>
       </c>
       <c r="C11" s="41">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="D11" s="35">
-        <v>6058</v>
+        <v>6303</v>
       </c>
       <c r="E11" s="43">
-        <v>0.7</v>
+        <v>0.6</v>
       </c>
       <c r="F11" s="35">
-        <v>5249</v>
+        <v>5570</v>
       </c>
       <c r="G11" s="43">
         <v>0.9</v>
       </c>
       <c r="H11" s="34">
-        <v>4928</v>
+        <v>5168</v>
       </c>
       <c r="I11" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="J11" s="34">
+        <v>5312</v>
+      </c>
+      <c r="K11" s="41">
+        <v>1.4</v>
+      </c>
+      <c r="L11" s="34">
+        <v>4876</v>
+      </c>
+      <c r="M11" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="N11" s="34">
+        <v>6240</v>
+      </c>
+      <c r="O11" s="41">
         <v>0.7</v>
       </c>
-      <c r="J11" s="34">
-[...16 lines deleted...]
-      </c>
       <c r="P11" s="34">
-        <v>6251</v>
+        <v>6419</v>
       </c>
       <c r="Q11" s="41">
         <v>0.8</v>
       </c>
       <c r="R11" s="34">
-        <v>5481</v>
+        <v>5848</v>
       </c>
       <c r="S11" s="41">
-        <v>1.2</v>
+        <v>0.9</v>
       </c>
       <c r="T11" s="34">
-        <v>6375</v>
+        <v>6630</v>
       </c>
       <c r="U11" s="41">
+        <v>0.6</v>
+      </c>
+      <c r="V11" s="34">
+        <v>6962</v>
+      </c>
+      <c r="W11" s="41">
+        <v>0.9</v>
+      </c>
+      <c r="X11" s="34">
+        <v>5889</v>
+      </c>
+      <c r="Y11" s="47">
         <v>1.1000000000000001</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.3</v>
       </c>
       <c r="Z11" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A12" s="28" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B12" s="48">
-        <v>8803</v>
+        <v>8656</v>
       </c>
       <c r="C12" s="49">
-        <v>2.5</v>
+        <v>2.1</v>
       </c>
       <c r="D12" s="50">
-        <v>9489</v>
+        <v>9328</v>
       </c>
       <c r="E12" s="51">
-        <v>2.4</v>
+        <v>1.2</v>
       </c>
       <c r="F12" s="27">
-        <v>6868</v>
+        <v>7112</v>
       </c>
       <c r="G12" s="49">
-        <v>4.0999999999999996</v>
-[...17 lines deleted...]
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="H12" s="52">
+        <v>6196</v>
+      </c>
+      <c r="I12" s="57">
+        <v>5.8</v>
+      </c>
+      <c r="J12" s="52">
+        <v>6325</v>
+      </c>
+      <c r="K12" s="57">
+        <v>11.7</v>
+      </c>
+      <c r="L12" s="27">
+        <v>5748</v>
+      </c>
+      <c r="M12" s="49">
+        <v>2.6</v>
       </c>
       <c r="N12" s="27">
-        <v>8461</v>
+        <v>8335</v>
       </c>
       <c r="O12" s="49">
-        <v>2.5</v>
+        <v>1.8</v>
       </c>
       <c r="P12" s="27">
-        <v>8998</v>
+        <v>8974</v>
       </c>
       <c r="Q12" s="49">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="R12" s="27">
-        <v>7339</v>
+        <v>7130</v>
       </c>
       <c r="S12" s="49">
-        <v>4.8</v>
+        <v>1.5</v>
       </c>
       <c r="T12" s="27">
-        <v>10522</v>
+        <v>9651</v>
       </c>
       <c r="U12" s="49">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="V12" s="27">
-        <v>10696</v>
+        <v>10429</v>
       </c>
       <c r="W12" s="49">
-        <v>2.5</v>
-[...5 lines deleted...]
-        <v>5.9</v>
+        <v>2.1</v>
+      </c>
+      <c r="X12" s="27">
+        <v>7556</v>
+      </c>
+      <c r="Y12" s="54">
+        <v>3.3</v>
       </c>
       <c r="Z12" s="29" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A13" s="28" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B13" s="48">
-        <v>7582</v>
+        <v>8039</v>
       </c>
       <c r="C13" s="49">
-        <v>1.7</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="D13" s="27">
-        <v>7888</v>
+        <v>8287</v>
       </c>
       <c r="E13" s="49">
-        <v>1.4</v>
+        <v>1.6</v>
       </c>
       <c r="F13" s="27">
-        <v>7188</v>
+        <v>7647</v>
       </c>
       <c r="G13" s="49">
-        <v>1.8</v>
+        <v>1.3</v>
       </c>
       <c r="H13" s="27">
-        <v>5972</v>
+        <v>6412</v>
       </c>
       <c r="I13" s="49">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="J13" s="27">
-        <v>6186</v>
+        <v>6455</v>
       </c>
       <c r="K13" s="49">
-        <v>1.9</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="L13" s="27">
-        <v>5871</v>
+        <v>6397</v>
       </c>
       <c r="M13" s="49">
-        <v>1.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="N13" s="27">
-        <v>7973</v>
+        <v>8235</v>
       </c>
       <c r="O13" s="49">
-        <v>1.3</v>
+        <v>0.9</v>
       </c>
       <c r="P13" s="27">
-        <v>8111</v>
+        <v>8450</v>
       </c>
       <c r="Q13" s="49">
         <v>1.4</v>
       </c>
       <c r="R13" s="27">
-        <v>7730</v>
+        <v>7883</v>
       </c>
       <c r="S13" s="49">
-        <v>2.4</v>
+        <v>1.3</v>
       </c>
       <c r="T13" s="27">
-        <v>9128</v>
+        <v>9543</v>
       </c>
       <c r="U13" s="49">
-        <v>1.8</v>
+        <v>1.3</v>
       </c>
       <c r="V13" s="27">
-        <v>9557</v>
+        <v>9956</v>
       </c>
       <c r="W13" s="49">
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="X13" s="27">
-        <v>8414</v>
+        <v>9132</v>
       </c>
       <c r="Y13" s="54">
-        <v>2.4</v>
+        <v>1</v>
       </c>
       <c r="Z13" s="29" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A14" s="28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B14" s="48">
-        <v>6662</v>
+        <v>7017</v>
       </c>
       <c r="C14" s="49">
+        <v>0.8</v>
+      </c>
+      <c r="D14" s="27">
+        <v>7408</v>
+      </c>
+      <c r="E14" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="F14" s="27">
+        <v>6225</v>
+      </c>
+      <c r="G14" s="49">
         <v>1.4</v>
       </c>
-      <c r="D14" s="27">
-[...2 lines deleted...]
-      <c r="E14" s="49">
+      <c r="H14" s="27">
+        <v>5628</v>
+      </c>
+      <c r="I14" s="49">
+        <v>1.5</v>
+      </c>
+      <c r="J14" s="27">
+        <v>6000</v>
+      </c>
+      <c r="K14" s="49">
         <v>1.3</v>
       </c>
-      <c r="F14" s="27">
-[...16 lines deleted...]
-      </c>
       <c r="L14" s="27">
-        <v>4891</v>
+        <v>5397</v>
       </c>
       <c r="M14" s="49">
+        <v>2.8</v>
+      </c>
+      <c r="N14" s="27">
+        <v>7112</v>
+      </c>
+      <c r="O14" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="P14" s="27">
+        <v>7342</v>
+      </c>
+      <c r="Q14" s="49">
+        <v>1</v>
+      </c>
+      <c r="R14" s="27">
+        <v>6461</v>
+      </c>
+      <c r="S14" s="49">
+        <v>1.6</v>
+      </c>
+      <c r="T14" s="27">
+        <v>7885</v>
+      </c>
+      <c r="U14" s="49">
+        <v>1</v>
+      </c>
+      <c r="V14" s="27">
+        <v>8212</v>
+      </c>
+      <c r="W14" s="49">
+        <v>0.7</v>
+      </c>
+      <c r="X14" s="27">
+        <v>7017</v>
+      </c>
+      <c r="Y14" s="54">
         <v>2.6</v>
       </c>
-      <c r="N14" s="27">
-[...34 lines deleted...]
-      </c>
       <c r="Z14" s="29" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A15" s="28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B15" s="48">
-        <v>5645</v>
+        <v>5803</v>
       </c>
       <c r="C15" s="49">
-        <v>1.3</v>
+        <v>0.5</v>
       </c>
       <c r="D15" s="27">
-        <v>5634</v>
+        <v>5686</v>
       </c>
       <c r="E15" s="49">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="F15" s="27">
-        <v>5668</v>
+        <v>5860</v>
       </c>
       <c r="G15" s="49">
-        <v>2</v>
+        <v>0.6</v>
       </c>
       <c r="H15" s="27">
-        <v>4660</v>
+        <v>5004</v>
       </c>
       <c r="I15" s="49">
+        <v>0.6</v>
+      </c>
+      <c r="J15" s="27">
+        <v>4930</v>
+      </c>
+      <c r="K15" s="49">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L15" s="27">
+        <v>5014</v>
+      </c>
+      <c r="M15" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="N15" s="27">
+        <v>5848</v>
+      </c>
+      <c r="O15" s="49">
+        <v>0.7</v>
+      </c>
+      <c r="P15" s="27">
+        <v>5691</v>
+      </c>
+      <c r="Q15" s="49">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="R15" s="27">
+        <v>5926</v>
+      </c>
+      <c r="S15" s="49">
         <v>1.2</v>
       </c>
-      <c r="J15" s="27">
-[...28 lines deleted...]
-      </c>
       <c r="T15" s="27">
-        <v>6194</v>
+        <v>6373</v>
       </c>
       <c r="U15" s="49">
-        <v>1.6</v>
+        <v>0.9</v>
       </c>
       <c r="V15" s="27">
-        <v>6211</v>
+        <v>6389</v>
       </c>
       <c r="W15" s="49">
-        <v>3.1</v>
+        <v>1.5</v>
       </c>
       <c r="X15" s="27">
-        <v>6194</v>
+        <v>6349</v>
       </c>
       <c r="Y15" s="54">
-        <v>1.3</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="Z15" s="29" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:26" ht="10.5" customHeight="1">
       <c r="A16" s="28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B16" s="48">
-        <v>4421</v>
+        <v>4731</v>
       </c>
       <c r="C16" s="49">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="D16" s="27">
-        <v>4642</v>
+        <v>5004</v>
       </c>
       <c r="E16" s="49">
-        <v>2</v>
+        <v>1.4</v>
       </c>
       <c r="F16" s="27">
-        <v>4313</v>
+        <v>4561</v>
       </c>
       <c r="G16" s="49">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
       <c r="H16" s="27">
-        <v>4143</v>
+        <v>4392</v>
       </c>
       <c r="I16" s="49">
-        <v>1.2</v>
+        <v>1</v>
       </c>
       <c r="J16" s="27">
-        <v>4305</v>
+        <v>4418</v>
       </c>
       <c r="K16" s="49">
-        <v>2.9</v>
+        <v>1</v>
       </c>
       <c r="L16" s="27">
-        <v>4062</v>
+        <v>4389</v>
       </c>
       <c r="M16" s="49">
         <v>1.1000000000000001</v>
       </c>
       <c r="N16" s="27">
-        <v>4441</v>
+        <v>4783</v>
       </c>
       <c r="O16" s="49">
-        <v>1.3</v>
+        <v>0.7</v>
       </c>
       <c r="P16" s="27">
-        <v>4699</v>
+        <v>5092</v>
       </c>
       <c r="Q16" s="49">
-        <v>2.9</v>
+        <v>1.5</v>
       </c>
       <c r="R16" s="27">
-        <v>4332</v>
+        <v>4561</v>
       </c>
       <c r="S16" s="49">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
       <c r="T16" s="27">
-        <v>4896</v>
+        <v>5063</v>
       </c>
       <c r="U16" s="49">
-        <v>2.7</v>
+        <v>1</v>
       </c>
       <c r="V16" s="27">
-        <v>5776</v>
+        <v>5746</v>
       </c>
       <c r="W16" s="49">
-        <v>1.4</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="X16" s="27">
-        <v>4728</v>
+        <v>4810</v>
       </c>
       <c r="Y16" s="54">
-        <v>2.2999999999999998</v>
+        <v>0.9</v>
       </c>
       <c r="Z16" s="29" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:26" ht="10.5" customHeight="1">
       <c r="A17" s="28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B17" s="48">
-        <v>4687</v>
+        <v>4762</v>
       </c>
       <c r="C17" s="49">
-        <v>2.7</v>
+        <v>1.4</v>
       </c>
       <c r="D17" s="27">
-        <v>4694</v>
+        <v>4838</v>
       </c>
       <c r="E17" s="49">
-        <v>4</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="G17" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="H17" s="27" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="H17" s="27">
+        <v>4643</v>
+      </c>
+      <c r="I17" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="J17" s="27">
+        <v>4661</v>
+      </c>
+      <c r="K17" s="49">
+        <v>1.4</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="M17" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="N17" s="27" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="N17" s="27">
+        <v>4734</v>
+      </c>
+      <c r="O17" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="P17" s="27">
+        <v>4803</v>
+      </c>
+      <c r="Q17" s="49">
+        <v>0.8</v>
       </c>
       <c r="R17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="S17" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="T17" s="27" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="T17" s="27">
+        <v>5185</v>
+      </c>
+      <c r="U17" s="49">
+        <v>1</v>
+      </c>
+      <c r="V17" s="27">
+        <v>5337</v>
+      </c>
+      <c r="W17" s="49">
+        <v>2.2000000000000002</v>
       </c>
       <c r="X17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="Y17" s="54" t="s">
         <v>4</v>
       </c>
       <c r="Z17" s="29" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A18" s="28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B18" s="48">
-        <v>5647</v>
+        <v>5886</v>
       </c>
       <c r="C18" s="49">
+        <v>0.8</v>
+      </c>
+      <c r="D18" s="27">
+        <v>5925</v>
+      </c>
+      <c r="E18" s="49">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D18" s="27">
-[...9 lines deleted...]
-        <v>1.1000000000000001</v>
+      <c r="F18" s="50">
+        <v>4785</v>
+      </c>
+      <c r="G18" s="51">
+        <v>1.9</v>
       </c>
       <c r="H18" s="27">
-        <v>5178</v>
+        <v>5400</v>
       </c>
       <c r="I18" s="49">
-        <v>1.3</v>
+        <v>1.8</v>
       </c>
       <c r="J18" s="27">
-        <v>5217</v>
+        <v>5505</v>
       </c>
       <c r="K18" s="49">
-        <v>1.2</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>1.9</v>
+      </c>
+      <c r="L18" s="27">
+        <v>4549</v>
+      </c>
+      <c r="M18" s="49">
+        <v>2.4</v>
       </c>
       <c r="N18" s="27">
-        <v>5774</v>
+        <v>5933</v>
       </c>
       <c r="O18" s="49">
         <v>1.5</v>
       </c>
       <c r="P18" s="27">
-        <v>5810</v>
+        <v>5959</v>
       </c>
       <c r="Q18" s="49">
+        <v>1.6</v>
+      </c>
+      <c r="R18" s="27">
+        <v>4981</v>
+      </c>
+      <c r="S18" s="49">
+        <v>3.3</v>
+      </c>
+      <c r="T18" s="27">
+        <v>6495</v>
+      </c>
+      <c r="U18" s="49">
         <v>1.3</v>
       </c>
-      <c r="R18" s="27">
-[...10 lines deleted...]
-      </c>
       <c r="V18" s="27">
-        <v>6219</v>
+        <v>6497</v>
       </c>
       <c r="W18" s="49">
-        <v>1.1000000000000001</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>1.3</v>
+      </c>
+      <c r="X18" s="27">
+        <v>5138</v>
+      </c>
+      <c r="Y18" s="54">
+        <v>0.9</v>
       </c>
       <c r="Z18" s="29" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:26" ht="10.5" customHeight="1">
       <c r="A19" s="28" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B19" s="48">
-        <v>5334</v>
+        <v>5615</v>
       </c>
       <c r="C19" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="D19" s="27">
+        <v>5752</v>
+      </c>
+      <c r="E19" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="F19" s="27">
+        <v>4861</v>
+      </c>
+      <c r="G19" s="49">
+        <v>1</v>
+      </c>
+      <c r="H19" s="27">
+        <v>4970</v>
+      </c>
+      <c r="I19" s="49">
+        <v>2.5</v>
+      </c>
+      <c r="J19" s="27">
+        <v>5007</v>
+      </c>
+      <c r="K19" s="49">
         <v>2</v>
       </c>
-      <c r="D19" s="27">
-[...8 lines deleted...]
-      <c r="G19" s="49">
+      <c r="L19" s="27">
+        <v>4331</v>
+      </c>
+      <c r="M19" s="49">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N19" s="27">
+        <v>5666</v>
+      </c>
+      <c r="O19" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="P19" s="27">
+        <v>5822</v>
+      </c>
+      <c r="Q19" s="49">
         <v>1.2</v>
       </c>
-      <c r="H19" s="27">
-[...26 lines deleted...]
-      <c r="Q19" s="49">
+      <c r="R19" s="27">
+        <v>4814</v>
+      </c>
+      <c r="S19" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="T19" s="27">
+        <v>5808</v>
+      </c>
+      <c r="U19" s="49">
         <v>2.2000000000000002</v>
       </c>
-      <c r="R19" s="27">
-[...8 lines deleted...]
-      <c r="U19" s="49">
+      <c r="V19" s="27">
+        <v>5996</v>
+      </c>
+      <c r="W19" s="49">
         <v>2.2999999999999998</v>
       </c>
-      <c r="V19" s="27">
-[...4 lines deleted...]
-      </c>
       <c r="X19" s="27">
-        <v>4874</v>
+        <v>4963</v>
       </c>
       <c r="Y19" s="54">
-        <v>1.3</v>
+        <v>0.9</v>
       </c>
       <c r="Z19" s="29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A20" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="55">
+        <v>5031</v>
+      </c>
+      <c r="C20" s="42">
+        <v>1.7</v>
+      </c>
+      <c r="D20" s="31">
+        <v>5390</v>
+      </c>
+      <c r="E20" s="44">
+        <v>1.5</v>
+      </c>
+      <c r="F20" s="31">
+        <v>4272</v>
+      </c>
+      <c r="G20" s="44">
+        <v>0.6</v>
+      </c>
+      <c r="H20" s="7">
+        <v>4838</v>
+      </c>
+      <c r="I20" s="42">
+        <v>2.7</v>
+      </c>
+      <c r="J20" s="7">
+        <v>5092</v>
+      </c>
+      <c r="K20" s="42">
+        <v>2.7</v>
+      </c>
+      <c r="L20" s="7">
+        <v>4152</v>
+      </c>
+      <c r="M20" s="42">
+        <v>0.9</v>
+      </c>
+      <c r="N20" s="7">
+        <v>4986</v>
+      </c>
+      <c r="O20" s="42">
+        <v>1.7</v>
+      </c>
+      <c r="P20" s="7">
+        <v>5365</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>2.1</v>
+      </c>
+      <c r="R20" s="7">
+        <v>4230</v>
+      </c>
+      <c r="S20" s="42">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T20" s="7">
+        <v>5256</v>
+      </c>
+      <c r="U20" s="42">
+        <v>1.9</v>
+      </c>
+      <c r="V20" s="7">
+        <v>5756</v>
+      </c>
+      <c r="W20" s="42">
+        <v>1.3</v>
+      </c>
+      <c r="X20" s="7">
+        <v>4433</v>
+      </c>
+      <c r="Y20" s="56">
+        <v>0.9</v>
+      </c>
+      <c r="Z20" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="55">
-[...73 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A21" s="60"/>
+      <c r="A21" s="59"/>
       <c r="B21" s="26"/>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="P21" s="26"/>
       <c r="Q21" s="26"/>
       <c r="R21" s="26"/>
       <c r="S21" s="26"/>
       <c r="T21" s="26"/>
       <c r="U21" s="26"/>
       <c r="V21" s="26"/>
       <c r="W21" s="26"/>
       <c r="X21" s="26"/>
       <c r="Y21" s="26"/>
       <c r="Z21" s="8"/>
     </row>
     <row r="22" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A22" s="16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="16"/>
       <c r="O22" s="16"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="15"/>
       <c r="U22" s="15"/>
       <c r="V22" s="15"/>
       <c r="W22" s="15"/>
       <c r="X22" s="15"/>
       <c r="Y22" s="13"/>
       <c r="Z22" s="15"/>
     </row>
+    <row r="23" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="11"/>
+      <c r="M23" s="11"/>
+      <c r="N23" s="16"/>
+      <c r="O23" s="16"/>
+      <c r="P23" s="11"/>
+      <c r="Q23" s="11"/>
+      <c r="R23" s="11"/>
+      <c r="S23" s="11"/>
+      <c r="T23" s="12"/>
+      <c r="U23" s="12"/>
+      <c r="V23" s="12"/>
+      <c r="W23" s="12"/>
+      <c r="X23" s="12"/>
+      <c r="Y23" s="11"/>
+      <c r="Z23" s="12"/>
+    </row>
+    <row r="24" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="N24" s="15"/>
+      <c r="O24" s="15"/>
+    </row>
+    <row r="25" spans="1:26" s="11" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A25" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="15"/>
+      <c r="O25" s="15"/>
+      <c r="P25" s="10"/>
+      <c r="Q25" s="10"/>
+      <c r="R25" s="10"/>
+      <c r="S25" s="10"/>
+      <c r="T25" s="9"/>
+      <c r="U25" s="9"/>
+      <c r="V25" s="9"/>
+      <c r="W25" s="9"/>
+      <c r="X25" s="9"/>
+      <c r="Y25" s="10"/>
+      <c r="Z25" s="9"/>
+    </row>
+    <row r="26" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="10"/>
+      <c r="O26" s="10"/>
+      <c r="P26" s="10"/>
+      <c r="Q26" s="10"/>
+      <c r="R26" s="10"/>
+      <c r="S26" s="10"/>
+      <c r="T26" s="9"/>
+      <c r="U26" s="9"/>
+      <c r="V26" s="9"/>
+      <c r="W26" s="9"/>
+      <c r="X26" s="9"/>
+      <c r="Y26" s="10"/>
+      <c r="Z26" s="9"/>
+    </row>
+    <row r="27" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+    </row>
+    <row r="28" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A28" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="11"/>
+      <c r="L28" s="11"/>
+      <c r="M28" s="11"/>
+      <c r="N28" s="12"/>
+      <c r="O28" s="12"/>
+      <c r="P28" s="11"/>
+      <c r="Q28" s="11"/>
+      <c r="R28" s="11"/>
+      <c r="S28" s="11"/>
+      <c r="T28" s="11"/>
+      <c r="U28" s="11"/>
+      <c r="V28" s="11"/>
+      <c r="W28" s="11"/>
+      <c r="X28" s="11"/>
+      <c r="Y28" s="11"/>
+      <c r="Z28" s="14"/>
+    </row>
+    <row r="29" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A29" s="11"/>
+    </row>
+    <row r="30" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A30" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" s="58"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="9"/>
+      <c r="M30" s="9"/>
+      <c r="N30" s="9"/>
+    </row>
+    <row r="32" spans="1:26" ht="10.5" customHeight="1">
+      <c r="B32" s="50"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="Z7:Z10"/>
+    <mergeCell ref="B8:G8"/>
+    <mergeCell ref="H8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="T8:Y8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique du canton de Fribourg
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A1C8B4F-A931-4F81-8275-E3C7A79B7765}">
+  <dimension ref="A1:Z30"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="13.25" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="28.875" style="10" customWidth="1"/>
+    <col min="2" max="25" width="7.75" style="10" customWidth="1"/>
+    <col min="26" max="26" width="24.625" style="10" customWidth="1"/>
+    <col min="27" max="16384" width="13.25" style="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="A1" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="Z1" s="19"/>
+    </row>
+    <row r="2" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="Z2" s="20"/>
+    </row>
+    <row r="3" spans="1:26" ht="11.25">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="Z3" s="9"/>
+    </row>
+    <row r="4" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Z4" s="23"/>
+    </row>
+    <row r="5" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Z5" s="23"/>
+    </row>
+    <row r="6" spans="1:26" ht="9.75" customHeight="1">
+      <c r="B6" s="24"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="21"/>
+      <c r="O6" s="21"/>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="24"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="25"/>
+    </row>
+    <row r="7" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A7" s="77" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="37"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="40"/>
+      <c r="Z7" s="79"/>
+    </row>
+    <row r="8" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A8" s="78"/>
+      <c r="B8" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="O8" s="83"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="83"/>
+      <c r="R8" s="83"/>
+      <c r="S8" s="84"/>
+      <c r="T8" s="82" t="s">
+        <v>8</v>
+      </c>
+      <c r="U8" s="83"/>
+      <c r="V8" s="83"/>
+      <c r="W8" s="83"/>
+      <c r="X8" s="83"/>
+      <c r="Y8" s="84"/>
+      <c r="Z8" s="80"/>
+    </row>
+    <row r="9" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A9" s="78"/>
+      <c r="B9" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="84"/>
+      <c r="D9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="84"/>
+      <c r="F9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" s="84"/>
+      <c r="H9" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="84"/>
+      <c r="J9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="84"/>
+      <c r="L9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="M9" s="84"/>
+      <c r="N9" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="84"/>
+      <c r="P9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q9" s="84"/>
+      <c r="R9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="S9" s="84"/>
+      <c r="T9" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U9" s="84"/>
+      <c r="V9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="W9" s="84"/>
+      <c r="X9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y9" s="84"/>
+      <c r="Z9" s="80"/>
+    </row>
+    <row r="10" spans="1:26" ht="49.5">
+      <c r="A10" s="78"/>
+      <c r="B10" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="D10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="F10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="H10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="J10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="L10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="N10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="R10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="T10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="U10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="V10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="W10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="X10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z10" s="81"/>
+    </row>
+    <row r="11" spans="1:26" s="8" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A11" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="46">
+        <v>6089</v>
+      </c>
+      <c r="C11" s="41">
+        <v>0.6</v>
+      </c>
+      <c r="D11" s="35">
+        <v>6295</v>
+      </c>
+      <c r="E11" s="43">
+        <v>0.6</v>
+      </c>
+      <c r="F11" s="35">
+        <v>5500</v>
+      </c>
+      <c r="G11" s="43">
+        <v>0.8</v>
+      </c>
+      <c r="H11" s="34">
+        <v>5124</v>
+      </c>
+      <c r="I11" s="41">
+        <v>0.7</v>
+      </c>
+      <c r="J11" s="34">
+        <v>5288</v>
+      </c>
+      <c r="K11" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="L11" s="34">
+        <v>4785</v>
+      </c>
+      <c r="M11" s="41">
+        <v>0.7</v>
+      </c>
+      <c r="N11" s="34">
+        <v>6255</v>
+      </c>
+      <c r="O11" s="41">
+        <v>0.7</v>
+      </c>
+      <c r="P11" s="34">
+        <v>6380</v>
+      </c>
+      <c r="Q11" s="41">
+        <v>0.6</v>
+      </c>
+      <c r="R11" s="34">
+        <v>5790</v>
+      </c>
+      <c r="S11" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="T11" s="34">
+        <v>6611</v>
+      </c>
+      <c r="U11" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="V11" s="34">
+        <v>6922</v>
+      </c>
+      <c r="W11" s="41">
+        <v>1</v>
+      </c>
+      <c r="X11" s="34">
+        <v>5918</v>
+      </c>
+      <c r="Y11" s="47">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Z11" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A12" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="48">
+        <v>9000</v>
+      </c>
+      <c r="C12" s="49">
+        <v>2</v>
+      </c>
+      <c r="D12" s="50">
+        <v>9522</v>
+      </c>
+      <c r="E12" s="51">
+        <v>2.1</v>
+      </c>
+      <c r="F12" s="27">
+        <v>7192</v>
+      </c>
+      <c r="G12" s="49">
+        <v>3.9</v>
+      </c>
+      <c r="H12" s="27">
+        <v>5673</v>
+      </c>
+      <c r="I12" s="49">
+        <v>4.5</v>
+      </c>
+      <c r="J12" s="52">
+        <v>5650</v>
+      </c>
+      <c r="K12" s="57">
+        <v>7.9</v>
+      </c>
+      <c r="L12" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="N12" s="27">
+        <v>8857</v>
+      </c>
+      <c r="O12" s="49">
+        <v>2.9</v>
+      </c>
+      <c r="P12" s="27">
+        <v>9206</v>
+      </c>
+      <c r="Q12" s="49">
+        <v>2.7</v>
+      </c>
+      <c r="R12" s="52">
+        <v>7559</v>
+      </c>
+      <c r="S12" s="57">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="T12" s="27">
+        <v>9831</v>
+      </c>
+      <c r="U12" s="49">
+        <v>3.8</v>
+      </c>
+      <c r="V12" s="27">
+        <v>10913</v>
+      </c>
+      <c r="W12" s="49">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="X12" s="52">
+        <v>7762</v>
+      </c>
+      <c r="Y12" s="53">
+        <v>5.3</v>
+      </c>
+      <c r="Z12" s="29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="48">
+        <v>8095</v>
+      </c>
+      <c r="C13" s="49">
+        <v>1</v>
+      </c>
+      <c r="D13" s="27">
+        <v>8389</v>
+      </c>
+      <c r="E13" s="49">
+        <v>1</v>
+      </c>
+      <c r="F13" s="27">
+        <v>7678</v>
+      </c>
+      <c r="G13" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="H13" s="27">
+        <v>6448</v>
+      </c>
+      <c r="I13" s="49">
+        <v>0.6</v>
+      </c>
+      <c r="J13" s="27">
+        <v>6485</v>
+      </c>
+      <c r="K13" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="L13" s="27">
+        <v>6416</v>
+      </c>
+      <c r="M13" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="N13" s="27">
+        <v>8229</v>
+      </c>
+      <c r="O13" s="49">
+        <v>1</v>
+      </c>
+      <c r="P13" s="27">
+        <v>8473</v>
+      </c>
+      <c r="Q13" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="R13" s="27">
+        <v>7799</v>
+      </c>
+      <c r="S13" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="T13" s="27">
+        <v>9485</v>
+      </c>
+      <c r="U13" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="V13" s="27">
+        <v>10049</v>
+      </c>
+      <c r="W13" s="49">
+        <v>1.8</v>
+      </c>
+      <c r="X13" s="27">
+        <v>8987</v>
+      </c>
+      <c r="Y13" s="54">
+        <v>1.4</v>
+      </c>
+      <c r="Z13" s="29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="48">
+        <v>6966</v>
+      </c>
+      <c r="C14" s="49">
+        <v>1</v>
+      </c>
+      <c r="D14" s="27">
+        <v>7363</v>
+      </c>
+      <c r="E14" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="F14" s="27">
+        <v>6236</v>
+      </c>
+      <c r="G14" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="H14" s="27">
+        <v>5467</v>
+      </c>
+      <c r="I14" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="J14" s="27">
+        <v>5963</v>
+      </c>
+      <c r="K14" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="L14" s="27">
+        <v>4939</v>
+      </c>
+      <c r="M14" s="49">
+        <v>3</v>
+      </c>
+      <c r="N14" s="27">
+        <v>7085</v>
+      </c>
+      <c r="O14" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="P14" s="27">
+        <v>7339</v>
+      </c>
+      <c r="Q14" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="R14" s="27">
+        <v>6535</v>
+      </c>
+      <c r="S14" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="T14" s="27">
+        <v>7767</v>
+      </c>
+      <c r="U14" s="49">
+        <v>1.5</v>
+      </c>
+      <c r="V14" s="27">
+        <v>8054</v>
+      </c>
+      <c r="W14" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="X14" s="27">
+        <v>7001</v>
+      </c>
+      <c r="Y14" s="54">
+        <v>2.4</v>
+      </c>
+      <c r="Z14" s="29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="48">
+        <v>5702</v>
+      </c>
+      <c r="C15" s="49">
+        <v>1</v>
+      </c>
+      <c r="D15" s="27">
+        <v>5527</v>
+      </c>
+      <c r="E15" s="49">
+        <v>1.8</v>
+      </c>
+      <c r="F15" s="27">
+        <v>5784</v>
+      </c>
+      <c r="G15" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="H15" s="27">
+        <v>4844</v>
+      </c>
+      <c r="I15" s="49">
+        <v>1</v>
+      </c>
+      <c r="J15" s="27">
+        <v>4623</v>
+      </c>
+      <c r="K15" s="49">
+        <v>2</v>
+      </c>
+      <c r="L15" s="27">
+        <v>4900</v>
+      </c>
+      <c r="M15" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="N15" s="27">
+        <v>5873</v>
+      </c>
+      <c r="O15" s="49">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P15" s="27">
+        <v>5668</v>
+      </c>
+      <c r="Q15" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="R15" s="27">
+        <v>6000</v>
+      </c>
+      <c r="S15" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="T15" s="27">
+        <v>6337</v>
+      </c>
+      <c r="U15" s="49">
+        <v>0.8</v>
+      </c>
+      <c r="V15" s="27">
+        <v>6374</v>
+      </c>
+      <c r="W15" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="X15" s="27">
+        <v>6329</v>
+      </c>
+      <c r="Y15" s="54">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Z15" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="48">
+        <v>4679</v>
+      </c>
+      <c r="C16" s="49">
+        <v>0.8</v>
+      </c>
+      <c r="D16" s="27">
+        <v>5030</v>
+      </c>
+      <c r="E16" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="F16" s="27">
+        <v>4471</v>
+      </c>
+      <c r="G16" s="49">
+        <v>0.8</v>
+      </c>
+      <c r="H16" s="27">
+        <v>4286</v>
+      </c>
+      <c r="I16" s="49">
+        <v>0.7</v>
+      </c>
+      <c r="J16" s="27">
+        <v>4425</v>
+      </c>
+      <c r="K16" s="49">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L16" s="27">
+        <v>4230</v>
+      </c>
+      <c r="M16" s="49">
+        <v>1.6</v>
+      </c>
+      <c r="N16" s="27">
+        <v>4733</v>
+      </c>
+      <c r="O16" s="49">
+        <v>1</v>
+      </c>
+      <c r="P16" s="27">
+        <v>5042</v>
+      </c>
+      <c r="Q16" s="49">
+        <v>1.5</v>
+      </c>
+      <c r="R16" s="27">
+        <v>4497</v>
+      </c>
+      <c r="S16" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="T16" s="27">
+        <v>5095</v>
+      </c>
+      <c r="U16" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="V16" s="27">
+        <v>5957</v>
+      </c>
+      <c r="W16" s="49">
+        <v>2.6</v>
+      </c>
+      <c r="X16" s="27">
+        <v>4801</v>
+      </c>
+      <c r="Y16" s="54">
+        <v>0.9</v>
+      </c>
+      <c r="Z16" s="29" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A17" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="87">
+        <v>4874</v>
+      </c>
+      <c r="C17" s="88">
+        <v>2</v>
+      </c>
+      <c r="D17" s="89">
+        <v>4951</v>
+      </c>
+      <c r="E17" s="88">
+        <v>1.9</v>
+      </c>
+      <c r="F17" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="G17" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="H17" s="89">
+        <v>4476</v>
+      </c>
+      <c r="I17" s="88">
+        <v>0.7</v>
+      </c>
+      <c r="J17" s="89">
+        <v>4476</v>
+      </c>
+      <c r="K17" s="88">
+        <v>0.9</v>
+      </c>
+      <c r="L17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="M17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="N17" s="27">
+        <v>5391</v>
+      </c>
+      <c r="O17" s="49">
+        <v>0</v>
+      </c>
+      <c r="P17" s="27">
+        <v>5391</v>
+      </c>
+      <c r="Q17" s="49">
+        <v>0</v>
+      </c>
+      <c r="R17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="S17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="T17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="U17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="V17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="W17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="X17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y17" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="87">
+        <v>5846</v>
+      </c>
+      <c r="C18" s="88">
+        <v>0.8</v>
+      </c>
+      <c r="D18" s="89">
+        <v>5889</v>
+      </c>
+      <c r="E18" s="88">
+        <v>0.7</v>
+      </c>
+      <c r="F18" s="90">
+        <v>4889</v>
+      </c>
+      <c r="G18" s="91">
+        <v>1.4</v>
+      </c>
+      <c r="H18" s="89">
+        <v>5253</v>
+      </c>
+      <c r="I18" s="88">
+        <v>1.6</v>
+      </c>
+      <c r="J18" s="89">
+        <v>5307</v>
+      </c>
+      <c r="K18" s="88">
+        <v>1.8</v>
+      </c>
+      <c r="L18" s="27">
+        <v>4635</v>
+      </c>
+      <c r="M18" s="49">
+        <v>2.9</v>
+      </c>
+      <c r="N18" s="27">
+        <v>5957</v>
+      </c>
+      <c r="O18" s="49">
+        <v>1</v>
+      </c>
+      <c r="P18" s="27">
+        <v>6000</v>
+      </c>
+      <c r="Q18" s="49">
+        <v>1</v>
+      </c>
+      <c r="R18" s="27">
+        <v>4887</v>
+      </c>
+      <c r="S18" s="49">
+        <v>2.8</v>
+      </c>
+      <c r="T18" s="27">
+        <v>6263</v>
+      </c>
+      <c r="U18" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="V18" s="27">
+        <v>6301</v>
+      </c>
+      <c r="W18" s="49">
+        <v>1.5</v>
+      </c>
+      <c r="X18" s="27">
+        <v>5193</v>
+      </c>
+      <c r="Y18" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="Z18" s="29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A19" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="48">
+        <v>5562</v>
+      </c>
+      <c r="C19" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="D19" s="27">
+        <v>5785</v>
+      </c>
+      <c r="E19" s="49">
+        <v>1.8</v>
+      </c>
+      <c r="F19" s="27">
+        <v>4781</v>
+      </c>
+      <c r="G19" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="H19" s="27">
+        <v>5043</v>
+      </c>
+      <c r="I19" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="J19" s="27">
+        <v>5158</v>
+      </c>
+      <c r="K19" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="L19" s="27">
+        <v>4569</v>
+      </c>
+      <c r="M19" s="49">
+        <v>1.9</v>
+      </c>
+      <c r="N19" s="27">
+        <v>5556</v>
+      </c>
+      <c r="O19" s="49">
+        <v>2</v>
+      </c>
+      <c r="P19" s="27">
+        <v>5811</v>
+      </c>
+      <c r="Q19" s="49">
+        <v>1.6</v>
+      </c>
+      <c r="R19" s="27">
+        <v>4759</v>
+      </c>
+      <c r="S19" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="T19" s="27">
+        <v>5886</v>
+      </c>
+      <c r="U19" s="49">
+        <v>2.6</v>
+      </c>
+      <c r="V19" s="27">
+        <v>6147</v>
+      </c>
+      <c r="W19" s="49">
+        <v>2.6</v>
+      </c>
+      <c r="X19" s="27">
+        <v>4947</v>
+      </c>
+      <c r="Y19" s="54">
+        <v>1.5</v>
+      </c>
+      <c r="Z19" s="29" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A20" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="55">
+        <v>5073</v>
+      </c>
+      <c r="C20" s="42">
+        <v>2</v>
+      </c>
+      <c r="D20" s="31">
+        <v>5421</v>
+      </c>
+      <c r="E20" s="44">
+        <v>1.3</v>
+      </c>
+      <c r="F20" s="31">
+        <v>4198</v>
+      </c>
+      <c r="G20" s="44">
+        <v>2.5</v>
+      </c>
+      <c r="H20" s="7">
+        <v>4341</v>
+      </c>
+      <c r="I20" s="42">
+        <v>2.8</v>
+      </c>
+      <c r="J20" s="7">
+        <v>4821</v>
+      </c>
+      <c r="K20" s="42">
+        <v>4.8</v>
+      </c>
+      <c r="L20" s="7">
+        <v>3954</v>
+      </c>
+      <c r="M20" s="42">
+        <v>2.6</v>
+      </c>
+      <c r="N20" s="7">
+        <v>5023</v>
+      </c>
+      <c r="O20" s="42">
+        <v>2</v>
+      </c>
+      <c r="P20" s="7">
+        <v>5344</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>1.5</v>
+      </c>
+      <c r="R20" s="7">
+        <v>4031</v>
+      </c>
+      <c r="S20" s="42">
+        <v>2.5</v>
+      </c>
+      <c r="T20" s="7">
+        <v>5421</v>
+      </c>
+      <c r="U20" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="V20" s="7">
+        <v>5761</v>
+      </c>
+      <c r="W20" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="X20" s="7">
+        <v>4384</v>
+      </c>
+      <c r="Y20" s="56">
+        <v>0.9</v>
+      </c>
+      <c r="Z20" s="32" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="59"/>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
+      <c r="P21" s="26"/>
+      <c r="Q21" s="26"/>
+      <c r="R21" s="26"/>
+      <c r="S21" s="26"/>
+      <c r="T21" s="26"/>
+      <c r="U21" s="26"/>
+      <c r="V21" s="26"/>
+      <c r="W21" s="26"/>
+      <c r="X21" s="26"/>
+      <c r="Y21" s="26"/>
+      <c r="Z21" s="8"/>
+    </row>
+    <row r="22" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="13"/>
+      <c r="Q22" s="13"/>
+      <c r="R22" s="13"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="15"/>
+      <c r="U22" s="15"/>
+      <c r="V22" s="15"/>
+      <c r="W22" s="15"/>
+      <c r="X22" s="15"/>
+      <c r="Y22" s="13"/>
+      <c r="Z22" s="15"/>
+    </row>
+    <row r="23" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="11"/>
+      <c r="M23" s="11"/>
+      <c r="N23" s="16"/>
+      <c r="O23" s="16"/>
+      <c r="P23" s="11"/>
+      <c r="Q23" s="11"/>
+      <c r="R23" s="11"/>
+      <c r="S23" s="11"/>
+      <c r="T23" s="12"/>
+      <c r="U23" s="12"/>
+      <c r="V23" s="12"/>
+      <c r="W23" s="12"/>
+      <c r="X23" s="12"/>
+      <c r="Y23" s="11"/>
+      <c r="Z23" s="12"/>
+    </row>
+    <row r="24" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="N24" s="15"/>
+      <c r="O24" s="15"/>
+    </row>
+    <row r="25" spans="1:26" s="11" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A25" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="15"/>
+      <c r="O25" s="15"/>
+      <c r="P25" s="10"/>
+      <c r="Q25" s="10"/>
+      <c r="R25" s="10"/>
+      <c r="S25" s="10"/>
+      <c r="T25" s="9"/>
+      <c r="U25" s="9"/>
+      <c r="V25" s="9"/>
+      <c r="W25" s="9"/>
+      <c r="X25" s="9"/>
+      <c r="Y25" s="10"/>
+      <c r="Z25" s="9"/>
+    </row>
+    <row r="26" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="10"/>
+      <c r="O26" s="10"/>
+      <c r="P26" s="10"/>
+      <c r="Q26" s="10"/>
+      <c r="R26" s="10"/>
+      <c r="S26" s="10"/>
+      <c r="T26" s="9"/>
+      <c r="U26" s="9"/>
+      <c r="V26" s="9"/>
+      <c r="W26" s="9"/>
+      <c r="X26" s="9"/>
+      <c r="Y26" s="10"/>
+      <c r="Z26" s="9"/>
+    </row>
+    <row r="27" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+    </row>
+    <row r="28" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A28" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="11"/>
+      <c r="L28" s="11"/>
+      <c r="M28" s="11"/>
+      <c r="N28" s="12"/>
+      <c r="O28" s="12"/>
+      <c r="P28" s="11"/>
+      <c r="Q28" s="11"/>
+      <c r="R28" s="11"/>
+      <c r="S28" s="11"/>
+      <c r="T28" s="11"/>
+      <c r="U28" s="11"/>
+      <c r="V28" s="11"/>
+      <c r="W28" s="11"/>
+      <c r="X28" s="11"/>
+      <c r="Y28" s="11"/>
+      <c r="Z28" s="14"/>
+    </row>
+    <row r="29" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A29" s="11"/>
+    </row>
+    <row r="30" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A30" s="12" t="s">
+        <v>103</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="B8:G8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="Z7:Z10"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="H8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="T8:Y8"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:K9"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique du canton de Fribourg
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA840F3C-83C7-436F-9B74-09656948ECFB}">
+  <dimension ref="A1:Z32"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="13.25" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="28.875" style="10" customWidth="1"/>
+    <col min="2" max="25" width="7.75" style="10" customWidth="1"/>
+    <col min="26" max="26" width="24.625" style="10" customWidth="1"/>
+    <col min="27" max="16384" width="13.25" style="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="A1" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="Z1" s="19"/>
+    </row>
+    <row r="2" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A2" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="Z2" s="20"/>
+    </row>
+    <row r="3" spans="1:26" ht="11.25">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="Z3" s="9"/>
+    </row>
+    <row r="4" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Z4" s="23"/>
+    </row>
+    <row r="5" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Z5" s="23"/>
+    </row>
+    <row r="6" spans="1:26" ht="9.75" customHeight="1">
+      <c r="B6" s="24"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="21"/>
+      <c r="O6" s="21"/>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="24"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="25"/>
+    </row>
+    <row r="7" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A7" s="77" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="37"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="40"/>
+      <c r="Z7" s="79"/>
+    </row>
+    <row r="8" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A8" s="78"/>
+      <c r="B8" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="O8" s="83"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="83"/>
+      <c r="R8" s="83"/>
+      <c r="S8" s="84"/>
+      <c r="T8" s="82" t="s">
+        <v>8</v>
+      </c>
+      <c r="U8" s="83"/>
+      <c r="V8" s="83"/>
+      <c r="W8" s="83"/>
+      <c r="X8" s="83"/>
+      <c r="Y8" s="84"/>
+      <c r="Z8" s="80"/>
+    </row>
+    <row r="9" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A9" s="78"/>
+      <c r="B9" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="84"/>
+      <c r="D9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="84"/>
+      <c r="F9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" s="84"/>
+      <c r="H9" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="84"/>
+      <c r="J9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="84"/>
+      <c r="L9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="M9" s="84"/>
+      <c r="N9" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="84"/>
+      <c r="P9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q9" s="84"/>
+      <c r="R9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="S9" s="84"/>
+      <c r="T9" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U9" s="84"/>
+      <c r="V9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="W9" s="84"/>
+      <c r="X9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y9" s="84"/>
+      <c r="Z9" s="80"/>
+    </row>
+    <row r="10" spans="1:26" ht="49.5">
+      <c r="A10" s="78"/>
+      <c r="B10" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="D10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="F10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="H10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="J10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="L10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="N10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="R10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="T10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="U10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="V10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="W10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="X10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z10" s="81"/>
+    </row>
+    <row r="11" spans="1:26" s="8" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A11" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="46">
+        <v>5863</v>
+      </c>
+      <c r="C11" s="41">
+        <v>1</v>
+      </c>
+      <c r="D11" s="35">
+        <v>6056</v>
+      </c>
+      <c r="E11" s="43">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F11" s="35">
+        <v>5417</v>
+      </c>
+      <c r="G11" s="43">
+        <v>1.2</v>
+      </c>
+      <c r="H11" s="34">
+        <v>5037</v>
+      </c>
+      <c r="I11" s="41">
+        <v>1</v>
+      </c>
+      <c r="J11" s="34">
+        <v>5150</v>
+      </c>
+      <c r="K11" s="41">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L11" s="34">
+        <v>4696</v>
+      </c>
+      <c r="M11" s="41">
+        <v>0.9</v>
+      </c>
+      <c r="N11" s="34">
+        <v>6070</v>
+      </c>
+      <c r="O11" s="41">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P11" s="34">
+        <v>6222</v>
+      </c>
+      <c r="Q11" s="41">
+        <v>1.3</v>
+      </c>
+      <c r="R11" s="34">
+        <v>5714</v>
+      </c>
+      <c r="S11" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="T11" s="34">
+        <v>6602</v>
+      </c>
+      <c r="U11" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="V11" s="34">
+        <v>6964</v>
+      </c>
+      <c r="W11" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="X11" s="34">
+        <v>5773</v>
+      </c>
+      <c r="Y11" s="47">
+        <v>1.9</v>
+      </c>
+      <c r="Z11" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A12" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="48">
+        <v>8874</v>
+      </c>
+      <c r="C12" s="49">
+        <v>3.3</v>
+      </c>
+      <c r="D12" s="27">
+        <v>9698</v>
+      </c>
+      <c r="E12" s="49">
+        <v>4.2</v>
+      </c>
+      <c r="F12" s="27">
+        <v>6910</v>
+      </c>
+      <c r="G12" s="49">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H12" s="27">
+        <v>5933</v>
+      </c>
+      <c r="I12" s="49">
+        <v>1.9</v>
+      </c>
+      <c r="J12" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="K12" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="L12" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="N12" s="27">
+        <v>8180</v>
+      </c>
+      <c r="O12" s="49">
+        <v>2</v>
+      </c>
+      <c r="P12" s="27">
+        <v>8504</v>
+      </c>
+      <c r="Q12" s="49">
+        <v>3.4</v>
+      </c>
+      <c r="R12" s="89">
+        <v>6758</v>
+      </c>
+      <c r="S12" s="49">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="T12" s="52">
+        <v>10569</v>
+      </c>
+      <c r="U12" s="57">
+        <v>6.7</v>
+      </c>
+      <c r="V12" s="27">
+        <v>10717</v>
+      </c>
+      <c r="W12" s="49">
+        <v>3.6</v>
+      </c>
+      <c r="X12" s="52">
+        <v>7323</v>
+      </c>
+      <c r="Y12" s="53">
+        <v>7.4</v>
+      </c>
+      <c r="Z12" s="29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="48">
+        <v>7833</v>
+      </c>
+      <c r="C13" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="D13" s="27">
+        <v>8208</v>
+      </c>
+      <c r="E13" s="49">
+        <v>1.5</v>
+      </c>
+      <c r="F13" s="27">
+        <v>7368</v>
+      </c>
+      <c r="G13" s="49">
+        <v>2</v>
+      </c>
+      <c r="H13" s="27">
+        <v>6286</v>
+      </c>
+      <c r="I13" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="J13" s="27">
+        <v>6283</v>
+      </c>
+      <c r="K13" s="49">
+        <v>1.5</v>
+      </c>
+      <c r="L13" s="27">
+        <v>6316</v>
+      </c>
+      <c r="M13" s="49">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N13" s="27">
+        <v>7930</v>
+      </c>
+      <c r="O13" s="49">
+        <v>1.5</v>
+      </c>
+      <c r="P13" s="27">
+        <v>8307</v>
+      </c>
+      <c r="Q13" s="49">
+        <v>1.8</v>
+      </c>
+      <c r="R13" s="89">
+        <v>7590</v>
+      </c>
+      <c r="S13" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="T13" s="27">
+        <v>9412</v>
+      </c>
+      <c r="U13" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="V13" s="27">
+        <v>9752</v>
+      </c>
+      <c r="W13" s="49">
+        <v>2.5</v>
+      </c>
+      <c r="X13" s="27">
+        <v>8979</v>
+      </c>
+      <c r="Y13" s="54">
+        <v>1.4</v>
+      </c>
+      <c r="Z13" s="29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="48">
+        <v>6615</v>
+      </c>
+      <c r="C14" s="49">
+        <v>1</v>
+      </c>
+      <c r="D14" s="27">
+        <v>7036</v>
+      </c>
+      <c r="E14" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="F14" s="27">
+        <v>5859</v>
+      </c>
+      <c r="G14" s="49">
+        <v>2</v>
+      </c>
+      <c r="H14" s="27">
+        <v>5273</v>
+      </c>
+      <c r="I14" s="49">
+        <v>2.9</v>
+      </c>
+      <c r="J14" s="27">
+        <v>5933</v>
+      </c>
+      <c r="K14" s="49">
+        <v>2.9</v>
+      </c>
+      <c r="L14" s="27">
+        <v>4779</v>
+      </c>
+      <c r="M14" s="49">
+        <v>2.7</v>
+      </c>
+      <c r="N14" s="27">
+        <v>6789</v>
+      </c>
+      <c r="O14" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="P14" s="27">
+        <v>7201</v>
+      </c>
+      <c r="Q14" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="R14" s="89">
+        <v>6176</v>
+      </c>
+      <c r="S14" s="49">
+        <v>1.6</v>
+      </c>
+      <c r="T14" s="27">
+        <v>7546</v>
+      </c>
+      <c r="U14" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="V14" s="27">
+        <v>7905</v>
+      </c>
+      <c r="W14" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="X14" s="27">
+        <v>6815</v>
+      </c>
+      <c r="Y14" s="54">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Z14" s="29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="48">
+        <v>5735</v>
+      </c>
+      <c r="C15" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="D15" s="27">
+        <v>5611</v>
+      </c>
+      <c r="E15" s="49">
+        <v>1.9</v>
+      </c>
+      <c r="F15" s="27">
+        <v>5801</v>
+      </c>
+      <c r="G15" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="H15" s="27">
+        <v>4876</v>
+      </c>
+      <c r="I15" s="49">
+        <v>1</v>
+      </c>
+      <c r="J15" s="27">
+        <v>4935</v>
+      </c>
+      <c r="K15" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="L15" s="27">
+        <v>4850</v>
+      </c>
+      <c r="M15" s="49">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N15" s="27">
+        <v>5811</v>
+      </c>
+      <c r="O15" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="P15" s="27">
+        <v>5709</v>
+      </c>
+      <c r="Q15" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="R15" s="27">
+        <v>5849</v>
+      </c>
+      <c r="S15" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="T15" s="27">
+        <v>6382</v>
+      </c>
+      <c r="U15" s="49">
+        <v>1.6</v>
+      </c>
+      <c r="V15" s="27">
+        <v>6479</v>
+      </c>
+      <c r="W15" s="49">
+        <v>2</v>
+      </c>
+      <c r="X15" s="27">
+        <v>6342</v>
+      </c>
+      <c r="Y15" s="54">
+        <v>1.9</v>
+      </c>
+      <c r="Z15" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="48">
+        <v>4631</v>
+      </c>
+      <c r="C16" s="49">
+        <v>1</v>
+      </c>
+      <c r="D16" s="27">
+        <v>5097</v>
+      </c>
+      <c r="E16" s="49">
+        <v>1.5</v>
+      </c>
+      <c r="F16" s="27">
+        <v>4467</v>
+      </c>
+      <c r="G16" s="49">
+        <v>0.7</v>
+      </c>
+      <c r="H16" s="27">
+        <v>4243</v>
+      </c>
+      <c r="I16" s="49">
+        <v>0.7</v>
+      </c>
+      <c r="J16" s="27">
+        <v>4274</v>
+      </c>
+      <c r="K16" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="L16" s="27">
+        <v>4200</v>
+      </c>
+      <c r="M16" s="49">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N16" s="27">
+        <v>4722</v>
+      </c>
+      <c r="O16" s="49">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P16" s="27">
+        <v>5230</v>
+      </c>
+      <c r="Q16" s="49">
+        <v>2.7</v>
+      </c>
+      <c r="R16" s="27">
+        <v>4468</v>
+      </c>
+      <c r="S16" s="49">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T16" s="27">
+        <v>5114</v>
+      </c>
+      <c r="U16" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="V16" s="27">
+        <v>6112</v>
+      </c>
+      <c r="W16" s="49">
+        <v>2.9</v>
+      </c>
+      <c r="X16" s="27">
+        <v>4845</v>
+      </c>
+      <c r="Y16" s="54">
+        <v>1.3</v>
+      </c>
+      <c r="Z16" s="29" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A17" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="48">
+        <v>4934</v>
+      </c>
+      <c r="C17" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="D17" s="27">
+        <v>4952</v>
+      </c>
+      <c r="E17" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="F17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="G17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="H17" s="27">
+        <v>4643</v>
+      </c>
+      <c r="I17" s="49">
+        <v>2.5</v>
+      </c>
+      <c r="J17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="K17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="L17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="M17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="N17" s="27">
+        <v>4982</v>
+      </c>
+      <c r="O17" s="49">
+        <v>3.1</v>
+      </c>
+      <c r="P17" s="27">
+        <v>4989</v>
+      </c>
+      <c r="Q17" s="49">
+        <v>3.6</v>
+      </c>
+      <c r="R17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="S17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="T17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="U17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="V17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="W17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="X17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y17" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="48">
+        <v>5656</v>
+      </c>
+      <c r="C18" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="D18" s="27">
+        <v>5704</v>
+      </c>
+      <c r="E18" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="F18" s="50">
+        <v>4806</v>
+      </c>
+      <c r="G18" s="51">
+        <v>3</v>
+      </c>
+      <c r="H18" s="27">
+        <v>5121</v>
+      </c>
+      <c r="I18" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="J18" s="27">
+        <v>5149</v>
+      </c>
+      <c r="K18" s="49">
+        <v>2</v>
+      </c>
+      <c r="L18" s="52">
+        <v>4523</v>
+      </c>
+      <c r="M18" s="57">
+        <v>5.9</v>
+      </c>
+      <c r="N18" s="27">
+        <v>5815</v>
+      </c>
+      <c r="O18" s="49">
+        <v>2.5</v>
+      </c>
+      <c r="P18" s="27">
+        <v>5844</v>
+      </c>
+      <c r="Q18" s="49">
+        <v>2.8</v>
+      </c>
+      <c r="R18" s="27">
+        <v>4813</v>
+      </c>
+      <c r="S18" s="49">
+        <v>3.8</v>
+      </c>
+      <c r="T18" s="27">
+        <v>6389</v>
+      </c>
+      <c r="U18" s="49">
+        <v>2.5</v>
+      </c>
+      <c r="V18" s="27">
+        <v>6474</v>
+      </c>
+      <c r="W18" s="49">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="X18" s="52">
+        <v>4857</v>
+      </c>
+      <c r="Y18" s="53">
+        <v>5.9</v>
+      </c>
+      <c r="Z18" s="29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A19" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="48">
+        <v>5389</v>
+      </c>
+      <c r="C19" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="D19" s="27">
+        <v>5536</v>
+      </c>
+      <c r="E19" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="F19" s="27">
+        <v>4723</v>
+      </c>
+      <c r="G19" s="49">
+        <v>0.8</v>
+      </c>
+      <c r="H19" s="27">
+        <v>4896</v>
+      </c>
+      <c r="I19" s="49">
+        <v>3</v>
+      </c>
+      <c r="J19" s="89">
+        <v>4966</v>
+      </c>
+      <c r="K19" s="49">
+        <v>1.8</v>
+      </c>
+      <c r="L19" s="27">
+        <v>4283</v>
+      </c>
+      <c r="M19" s="49">
+        <v>0.7</v>
+      </c>
+      <c r="N19" s="27">
+        <v>5421</v>
+      </c>
+      <c r="O19" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="P19" s="27">
+        <v>5524</v>
+      </c>
+      <c r="Q19" s="49">
+        <v>1.5</v>
+      </c>
+      <c r="R19" s="27">
+        <v>4758</v>
+      </c>
+      <c r="S19" s="49">
+        <v>0.7</v>
+      </c>
+      <c r="T19" s="27">
+        <v>5736</v>
+      </c>
+      <c r="U19" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="V19" s="27">
+        <v>5999</v>
+      </c>
+      <c r="W19" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="X19" s="27">
+        <v>4745</v>
+      </c>
+      <c r="Y19" s="54">
+        <v>0.9</v>
+      </c>
+      <c r="Z19" s="29" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A20" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="55">
+        <v>4694</v>
+      </c>
+      <c r="C20" s="42">
+        <v>2.7</v>
+      </c>
+      <c r="D20" s="31">
+        <v>5062</v>
+      </c>
+      <c r="E20" s="44">
+        <v>3.4</v>
+      </c>
+      <c r="F20" s="31">
+        <v>3993</v>
+      </c>
+      <c r="G20" s="44">
+        <v>3.5</v>
+      </c>
+      <c r="H20" s="7">
+        <v>4520</v>
+      </c>
+      <c r="I20" s="42">
+        <v>3.5</v>
+      </c>
+      <c r="J20" s="7">
+        <v>4617</v>
+      </c>
+      <c r="K20" s="42">
+        <v>3.3</v>
+      </c>
+      <c r="L20" s="7">
+        <v>3748</v>
+      </c>
+      <c r="M20" s="42">
+        <v>4.3</v>
+      </c>
+      <c r="N20" s="7">
+        <v>4696</v>
+      </c>
+      <c r="O20" s="42">
+        <v>1.9</v>
+      </c>
+      <c r="P20" s="7">
+        <v>5097</v>
+      </c>
+      <c r="Q20" s="42">
+        <v>3.7</v>
+      </c>
+      <c r="R20" s="7">
+        <v>3950</v>
+      </c>
+      <c r="S20" s="42">
+        <v>1.6</v>
+      </c>
+      <c r="T20" s="7">
+        <v>4959</v>
+      </c>
+      <c r="U20" s="42">
+        <v>1.9</v>
+      </c>
+      <c r="V20" s="7">
+        <v>5417</v>
+      </c>
+      <c r="W20" s="42">
+        <v>1.5</v>
+      </c>
+      <c r="X20" s="7">
+        <v>4331</v>
+      </c>
+      <c r="Y20" s="56">
+        <v>1.5</v>
+      </c>
+      <c r="Z20" s="32" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="59"/>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
+      <c r="P21" s="26"/>
+      <c r="Q21" s="26"/>
+      <c r="R21" s="26"/>
+      <c r="S21" s="26"/>
+      <c r="T21" s="26"/>
+      <c r="U21" s="26"/>
+      <c r="V21" s="26"/>
+      <c r="W21" s="26"/>
+      <c r="X21" s="26"/>
+      <c r="Y21" s="26"/>
+      <c r="Z21" s="8"/>
+    </row>
+    <row r="22" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="13"/>
+      <c r="Q22" s="13"/>
+      <c r="R22" s="13"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="15"/>
+      <c r="U22" s="15"/>
+      <c r="V22" s="15"/>
+      <c r="W22" s="15"/>
+      <c r="X22" s="15"/>
+      <c r="Y22" s="13"/>
+      <c r="Z22" s="15"/>
+    </row>
     <row r="23" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A23" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="17"/>
       <c r="O23" s="17"/>
       <c r="P23" s="13"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="15"/>
       <c r="U23" s="15"/>
       <c r="V23" s="15"/>
       <c r="W23" s="15"/>
       <c r="X23" s="15"/>
       <c r="Y23" s="13"/>
       <c r="Z23" s="15"/>
     </row>
     <row r="24" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A24" s="15" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="N24" s="16"/>
       <c r="O24" s="16"/>
       <c r="P24" s="11"/>
       <c r="Q24" s="11"/>
       <c r="R24" s="11"/>
       <c r="S24" s="11"/>
       <c r="T24" s="12"/>
       <c r="U24" s="12"/>
       <c r="V24" s="12"/>
       <c r="W24" s="12"/>
       <c r="X24" s="12"/>
       <c r="Y24" s="11"/>
       <c r="Z24" s="12"/>
     </row>
     <row r="25" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A25" s="15" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
     </row>
     <row r="26" spans="1:26" s="11" customFormat="1" ht="9.75" customHeight="1">
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="10"/>
       <c r="Q26" s="10"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="9"/>
       <c r="U26" s="9"/>
       <c r="V26" s="9"/>
       <c r="W26" s="9"/>
       <c r="X26" s="9"/>
       <c r="Y26" s="10"/>
       <c r="Z26" s="9"/>
     </row>
     <row r="27" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A27" s="12" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="10"/>
       <c r="O27" s="10"/>
       <c r="P27" s="10"/>
       <c r="Q27" s="10"/>
       <c r="R27" s="10"/>
       <c r="S27" s="10"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="9"/>
       <c r="W27" s="9"/>
       <c r="X27" s="9"/>
       <c r="Y27" s="10"/>
       <c r="Z27" s="9"/>
     </row>
     <row r="28" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A28" s="12" t="s">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="N28" s="12"/>
       <c r="O28" s="12"/>
     </row>
     <row r="29" spans="1:26" ht="10.5" customHeight="1">
       <c r="A29" s="12"/>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="12"/>
       <c r="O29" s="12"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
       <c r="R29" s="11"/>
       <c r="S29" s="11"/>
       <c r="T29" s="11"/>
       <c r="U29" s="11"/>
       <c r="V29" s="11"/>
       <c r="W29" s="11"/>
       <c r="X29" s="11"/>
       <c r="Y29" s="11"/>
       <c r="Z29" s="14"/>
     </row>
     <row r="30" spans="1:26" ht="10.5" customHeight="1">
       <c r="A30" s="12" t="s">
-        <v>90</v>
-      </c>
+        <v>103</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" ht="10.5" customHeight="1">
+      <c r="B32" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="R9:S9"/>
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="Z7:Z10"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T8:Y8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique du canton de Fribourg
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6613C472-7B03-44A6-9A20-41EFA9B2AEB3}">
-  <dimension ref="A1:Z30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EF15170-2E76-41B6-AC5F-832A68DF640F}">
+  <dimension ref="A1:Z35"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="13.25" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="28.875" style="10" customWidth="1"/>
     <col min="2" max="25" width="7.75" style="10" customWidth="1"/>
     <col min="26" max="26" width="24.625" style="10" customWidth="1"/>
     <col min="27" max="16384" width="13.25" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="A1" s="1" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="P1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="Z1" s="19"/>
     </row>
     <row r="2" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A2" s="2" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="P2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="Z2" s="20"/>
     </row>
     <row r="3" spans="1:26" ht="11.25">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="Z3" s="9"/>
     </row>
     <row r="4" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="11" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Z4" s="23"/>
     </row>
     <row r="5" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A5" s="11" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="P5" s="22"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Z5" s="23"/>
     </row>
     <row r="6" spans="1:26" ht="9.75" customHeight="1">
@@ -7529,1074 +7704,1074 @@
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="27"/>
       <c r="N6" s="21"/>
       <c r="O6" s="21"/>
       <c r="P6" s="24"/>
       <c r="Q6" s="24"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="25"/>
     </row>
     <row r="7" spans="1:26" ht="10.5" customHeight="1">
-      <c r="A7" s="82" t="s">
-        <v>28</v>
+      <c r="A7" s="77" t="s">
+        <v>27</v>
       </c>
       <c r="B7" s="45" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
       <c r="Q7" s="37"/>
       <c r="R7" s="37"/>
       <c r="S7" s="37"/>
       <c r="T7" s="37"/>
       <c r="U7" s="37"/>
       <c r="V7" s="37"/>
       <c r="W7" s="37"/>
       <c r="X7" s="37"/>
       <c r="Y7" s="40"/>
-      <c r="Z7" s="84"/>
+      <c r="Z7" s="79"/>
     </row>
     <row r="8" spans="1:26" ht="10.5" customHeight="1">
-      <c r="A8" s="83"/>
-      <c r="B8" s="78" t="s">
+      <c r="A8" s="78"/>
+      <c r="B8" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="87"/>
-[...4 lines deleted...]
-      <c r="H8" s="78" t="s">
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="I8" s="87"/>
-[...4 lines deleted...]
-      <c r="N8" s="78" t="s">
+      <c r="O8" s="83"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="83"/>
+      <c r="R8" s="83"/>
+      <c r="S8" s="84"/>
+      <c r="T8" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="O8" s="87"/>
-[...12 lines deleted...]
-      <c r="Z8" s="85"/>
+      <c r="U8" s="83"/>
+      <c r="V8" s="83"/>
+      <c r="W8" s="83"/>
+      <c r="X8" s="83"/>
+      <c r="Y8" s="84"/>
+      <c r="Z8" s="80"/>
     </row>
     <row r="9" spans="1:26" ht="10.5" customHeight="1">
-      <c r="A9" s="83"/>
-      <c r="B9" s="78" t="s">
+      <c r="A9" s="78"/>
+      <c r="B9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="79"/>
-      <c r="D9" s="80" t="s">
+      <c r="C9" s="84"/>
+      <c r="D9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="84"/>
+      <c r="F9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="79"/>
-[...4 lines deleted...]
-      <c r="H9" s="78" t="s">
+      <c r="G9" s="84"/>
+      <c r="H9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="I9" s="79"/>
-      <c r="J9" s="80" t="s">
+      <c r="I9" s="84"/>
+      <c r="J9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="84"/>
+      <c r="L9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="K9" s="79"/>
-[...4 lines deleted...]
-      <c r="N9" s="78" t="s">
+      <c r="M9" s="84"/>
+      <c r="N9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="O9" s="79"/>
-      <c r="P9" s="80" t="s">
+      <c r="O9" s="84"/>
+      <c r="P9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q9" s="84"/>
+      <c r="R9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="Q9" s="79"/>
-[...4 lines deleted...]
-      <c r="T9" s="78" t="s">
+      <c r="S9" s="84"/>
+      <c r="T9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="U9" s="79"/>
-      <c r="V9" s="80" t="s">
+      <c r="U9" s="84"/>
+      <c r="V9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="W9" s="84"/>
+      <c r="X9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="W9" s="79"/>
-[...4 lines deleted...]
-      <c r="Z9" s="85"/>
+      <c r="Y9" s="84"/>
+      <c r="Z9" s="80"/>
     </row>
     <row r="10" spans="1:26" ht="49.5">
-      <c r="A10" s="83"/>
+      <c r="A10" s="78"/>
       <c r="B10" s="39" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="D10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="F10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="H10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="J10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="M10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="N10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="O10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="P10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Q10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="R10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="S10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="T10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="U10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="V10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="W10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="X10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Y10" s="39" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="Z10" s="86"/>
+        <v>78</v>
+      </c>
+      <c r="Z10" s="81"/>
     </row>
     <row r="11" spans="1:26" s="8" customFormat="1" ht="9.75" customHeight="1">
       <c r="A11" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="46">
-        <v>5778</v>
+        <v>5835</v>
       </c>
       <c r="C11" s="41">
+        <v>0.7</v>
+      </c>
+      <c r="D11" s="35">
+        <v>6058</v>
+      </c>
+      <c r="E11" s="43">
+        <v>0.7</v>
+      </c>
+      <c r="F11" s="35">
+        <v>5249</v>
+      </c>
+      <c r="G11" s="43">
         <v>0.9</v>
       </c>
-      <c r="D11" s="35">
-[...2 lines deleted...]
-      <c r="E11" s="43">
+      <c r="H11" s="34">
+        <v>4928</v>
+      </c>
+      <c r="I11" s="41">
+        <v>0.7</v>
+      </c>
+      <c r="J11" s="34">
+        <v>5125</v>
+      </c>
+      <c r="K11" s="41">
+        <v>0.9</v>
+      </c>
+      <c r="L11" s="34">
+        <v>4602</v>
+      </c>
+      <c r="M11" s="41">
         <v>1</v>
       </c>
-      <c r="F11" s="35">
-[...14 lines deleted...]
-      <c r="K11" s="41">
+      <c r="N11" s="34">
+        <v>6053</v>
+      </c>
+      <c r="O11" s="41">
         <v>0.8</v>
       </c>
-      <c r="L11" s="34">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="34">
-        <v>6200</v>
+        <v>6251</v>
       </c>
       <c r="Q11" s="41">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="R11" s="34">
-        <v>5416</v>
+        <v>5481</v>
       </c>
       <c r="S11" s="41">
-        <v>1.5</v>
+        <v>1.2</v>
       </c>
       <c r="T11" s="34">
-        <v>6464</v>
+        <v>6375</v>
       </c>
       <c r="U11" s="41">
         <v>1.1000000000000001</v>
       </c>
       <c r="V11" s="34">
-        <v>6905</v>
+        <v>6748</v>
       </c>
       <c r="W11" s="41">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="X11" s="34">
-        <v>5633</v>
+        <v>5647</v>
       </c>
       <c r="Y11" s="47">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="Z11" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A12" s="28" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B12" s="48">
-        <v>8794</v>
+        <v>8803</v>
       </c>
       <c r="C12" s="49">
-        <v>2</v>
+        <v>2.5</v>
       </c>
       <c r="D12" s="50">
-        <v>9269</v>
+        <v>9489</v>
       </c>
       <c r="E12" s="51">
-        <v>2.2000000000000002</v>
+        <v>2.4</v>
       </c>
       <c r="F12" s="27">
-        <v>7432</v>
+        <v>6868</v>
       </c>
       <c r="G12" s="49">
-        <v>4.2</v>
-[...10 lines deleted...]
-      <c r="K12" s="49" t="s">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H12" s="27">
+        <v>5751</v>
+      </c>
+      <c r="I12" s="49">
+        <v>3.2</v>
+      </c>
+      <c r="J12" s="52" t="s">
+        <v>4</v>
+      </c>
+      <c r="K12" s="57" t="s">
         <v>4</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>4</v>
       </c>
       <c r="M12" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="N12" s="27">
-[...2 lines deleted...]
-      <c r="O12" s="49">
+      <c r="N12" s="92">
+        <v>8461</v>
+      </c>
+      <c r="O12" s="93">
         <v>2.5</v>
       </c>
-      <c r="P12" s="27">
-[...20 lines deleted...]
-      <c r="W12" s="49">
+      <c r="P12" s="92">
+        <v>8985</v>
+      </c>
+      <c r="Q12" s="93">
+        <v>3</v>
+      </c>
+      <c r="R12" s="92">
+        <v>7339</v>
+      </c>
+      <c r="S12" s="93">
+        <v>4.8</v>
+      </c>
+      <c r="T12" s="92">
+        <v>10522</v>
+      </c>
+      <c r="U12" s="93">
         <v>3.4</v>
       </c>
-      <c r="X12" s="52">
-        <v>8569</v>
+      <c r="V12" s="92">
+        <v>10696</v>
+      </c>
+      <c r="W12" s="93">
+        <v>2.5</v>
+      </c>
+      <c r="X12" s="94">
+        <v>8298</v>
       </c>
       <c r="Y12" s="53">
-        <v>5.7</v>
+        <v>5.9</v>
       </c>
       <c r="Z12" s="29" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A13" s="28" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B13" s="48">
-        <v>7439</v>
+        <v>7582</v>
       </c>
       <c r="C13" s="49">
-        <v>1.9</v>
+        <v>1.7</v>
       </c>
       <c r="D13" s="27">
-        <v>7902</v>
+        <v>7888</v>
       </c>
       <c r="E13" s="49">
-        <v>2</v>
+        <v>1.4</v>
       </c>
       <c r="F13" s="27">
-        <v>6914</v>
+        <v>7188</v>
       </c>
       <c r="G13" s="49">
-        <v>2.2000000000000002</v>
+        <v>1.8</v>
       </c>
       <c r="H13" s="27">
-        <v>5927</v>
+        <v>5972</v>
       </c>
       <c r="I13" s="49">
         <v>1.5</v>
       </c>
       <c r="J13" s="27">
-        <v>6071</v>
+        <v>6186</v>
       </c>
       <c r="K13" s="49">
+        <v>1.9</v>
+      </c>
+      <c r="L13" s="27">
+        <v>5871</v>
+      </c>
+      <c r="M13" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="N13" s="92">
+        <v>7968</v>
+      </c>
+      <c r="O13" s="93">
+        <v>1.3</v>
+      </c>
+      <c r="P13" s="92">
+        <v>8111</v>
+      </c>
+      <c r="Q13" s="93">
         <v>1.4</v>
       </c>
-      <c r="L13" s="27">
-[...36 lines deleted...]
-        <v>8571</v>
+      <c r="R13" s="92">
+        <v>7730</v>
+      </c>
+      <c r="S13" s="93">
+        <v>2.4</v>
+      </c>
+      <c r="T13" s="92">
+        <v>9128</v>
+      </c>
+      <c r="U13" s="93">
+        <v>1.8</v>
+      </c>
+      <c r="V13" s="92">
+        <v>9557</v>
+      </c>
+      <c r="W13" s="93">
+        <v>2</v>
+      </c>
+      <c r="X13" s="92">
+        <v>8414</v>
       </c>
       <c r="Y13" s="54">
-        <v>1.6</v>
+        <v>2.4</v>
       </c>
       <c r="Z13" s="29" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A14" s="28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B14" s="48">
-        <v>6625</v>
+        <v>6662</v>
       </c>
       <c r="C14" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="D14" s="27">
+        <v>7083</v>
+      </c>
+      <c r="E14" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="F14" s="27">
+        <v>5767</v>
+      </c>
+      <c r="G14" s="49">
+        <v>2</v>
+      </c>
+      <c r="H14" s="27">
+        <v>5344</v>
+      </c>
+      <c r="I14" s="49">
+        <v>1.8</v>
+      </c>
+      <c r="J14" s="27">
+        <v>5794</v>
+      </c>
+      <c r="K14" s="49">
+        <v>1.9</v>
+      </c>
+      <c r="L14" s="27">
+        <v>4891</v>
+      </c>
+      <c r="M14" s="49">
+        <v>2.6</v>
+      </c>
+      <c r="N14" s="92">
+        <v>6856</v>
+      </c>
+      <c r="O14" s="93">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D14" s="27">
-[...32 lines deleted...]
-      <c r="O14" s="49">
+      <c r="P14" s="92">
+        <v>7114</v>
+      </c>
+      <c r="Q14" s="93">
         <v>1.2</v>
       </c>
-      <c r="P14" s="27">
-[...24 lines deleted...]
-        <v>6577</v>
+      <c r="R14" s="92">
+        <v>6150</v>
+      </c>
+      <c r="S14" s="93">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="T14" s="92">
+        <v>7527</v>
+      </c>
+      <c r="U14" s="93">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V14" s="92">
+        <v>7964</v>
+      </c>
+      <c r="W14" s="93">
+        <v>3</v>
+      </c>
+      <c r="X14" s="92">
+        <v>6823</v>
       </c>
       <c r="Y14" s="54">
-        <v>2.4</v>
+        <v>1.7</v>
       </c>
       <c r="Z14" s="29" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A15" s="28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B15" s="48">
-        <v>5446</v>
+        <v>5645</v>
       </c>
       <c r="C15" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="D15" s="27">
+        <v>5634</v>
+      </c>
+      <c r="E15" s="49">
+        <v>1.7</v>
+      </c>
+      <c r="F15" s="27">
+        <v>5668</v>
+      </c>
+      <c r="G15" s="49">
+        <v>2</v>
+      </c>
+      <c r="H15" s="27">
+        <v>4660</v>
+      </c>
+      <c r="I15" s="49">
         <v>1.2</v>
       </c>
-      <c r="D15" s="27">
-[...8 lines deleted...]
-      <c r="G15" s="49">
+      <c r="J15" s="27">
+        <v>4642</v>
+      </c>
+      <c r="K15" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="L15" s="27">
+        <v>4660</v>
+      </c>
+      <c r="M15" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="N15" s="92">
+        <v>5835</v>
+      </c>
+      <c r="O15" s="93">
+        <v>1.2</v>
+      </c>
+      <c r="P15" s="92">
+        <v>5739</v>
+      </c>
+      <c r="Q15" s="93">
+        <v>2.1</v>
+      </c>
+      <c r="R15" s="92">
+        <v>5849</v>
+      </c>
+      <c r="S15" s="93">
+        <v>1</v>
+      </c>
+      <c r="T15" s="92">
+        <v>6194</v>
+      </c>
+      <c r="U15" s="93">
+        <v>1.6</v>
+      </c>
+      <c r="V15" s="92">
+        <v>6211</v>
+      </c>
+      <c r="W15" s="93">
+        <v>3.1</v>
+      </c>
+      <c r="X15" s="92">
+        <v>6194</v>
+      </c>
+      <c r="Y15" s="54">
         <v>1.3</v>
       </c>
-      <c r="H15" s="27">
-[...52 lines deleted...]
-      </c>
       <c r="Z15" s="29" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:26" ht="10.5" customHeight="1">
       <c r="A16" s="28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B16" s="48">
-        <v>4436</v>
+        <v>4421</v>
       </c>
       <c r="C16" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="D16" s="27">
+        <v>4642</v>
+      </c>
+      <c r="E16" s="49">
+        <v>2</v>
+      </c>
+      <c r="F16" s="27">
+        <v>4313</v>
+      </c>
+      <c r="G16" s="49">
+        <v>0.9</v>
+      </c>
+      <c r="H16" s="27">
+        <v>4143</v>
+      </c>
+      <c r="I16" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="J16" s="27">
+        <v>4305</v>
+      </c>
+      <c r="K16" s="49">
+        <v>2.9</v>
+      </c>
+      <c r="L16" s="27">
+        <v>4062</v>
+      </c>
+      <c r="M16" s="49">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D16" s="27">
-[...2 lines deleted...]
-      <c r="E16" s="49">
+      <c r="N16" s="92">
+        <v>4441</v>
+      </c>
+      <c r="O16" s="93">
+        <v>1.3</v>
+      </c>
+      <c r="P16" s="92">
+        <v>4699</v>
+      </c>
+      <c r="Q16" s="93">
+        <v>2.9</v>
+      </c>
+      <c r="R16" s="92">
+        <v>4332</v>
+      </c>
+      <c r="S16" s="93">
+        <v>1.4</v>
+      </c>
+      <c r="T16" s="92">
+        <v>4896</v>
+      </c>
+      <c r="U16" s="93">
+        <v>2.7</v>
+      </c>
+      <c r="V16" s="92">
+        <v>5776</v>
+      </c>
+      <c r="W16" s="93">
+        <v>1.4</v>
+      </c>
+      <c r="X16" s="92">
+        <v>4728</v>
+      </c>
+      <c r="Y16" s="54">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F16" s="27">
-[...58 lines deleted...]
-      </c>
       <c r="Z16" s="29" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:26" ht="10.5" customHeight="1">
       <c r="A17" s="28" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="E17" s="49" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="48">
+        <v>4687</v>
+      </c>
+      <c r="C17" s="49">
+        <v>2.7</v>
+      </c>
+      <c r="D17" s="27">
+        <v>4694</v>
+      </c>
+      <c r="E17" s="49">
         <v>4</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="G17" s="49" t="s">
         <v>4</v>
       </c>
       <c r="H17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="I17" s="49" t="s">
         <v>4</v>
       </c>
       <c r="J17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="K17" s="49" t="s">
         <v>4</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="M17" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="N17" s="27" t="s">
-[...29 lines deleted...]
-      <c r="X17" s="27" t="s">
+      <c r="N17" s="92" t="s">
+        <v>4</v>
+      </c>
+      <c r="O17" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="P17" s="92" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="R17" s="92" t="s">
+        <v>4</v>
+      </c>
+      <c r="S17" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="T17" s="92" t="s">
+        <v>4</v>
+      </c>
+      <c r="U17" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="V17" s="92" t="s">
+        <v>4</v>
+      </c>
+      <c r="W17" s="93" t="s">
+        <v>4</v>
+      </c>
+      <c r="X17" s="92" t="s">
         <v>4</v>
       </c>
       <c r="Y17" s="54" t="s">
         <v>4</v>
       </c>
       <c r="Z17" s="29" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A18" s="28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B18" s="48">
-        <v>5598</v>
+        <v>5647</v>
       </c>
       <c r="C18" s="49">
         <v>1.1000000000000001</v>
       </c>
       <c r="D18" s="27">
-        <v>5638</v>
+        <v>5702</v>
       </c>
       <c r="E18" s="49">
         <v>0.9</v>
       </c>
-      <c r="F18" s="50">
-[...3 lines deleted...]
-        <v>1.8</v>
+      <c r="F18" s="27">
+        <v>4645</v>
+      </c>
+      <c r="G18" s="49">
+        <v>1.1000000000000001</v>
       </c>
       <c r="H18" s="27">
-        <v>5059</v>
+        <v>5178</v>
       </c>
       <c r="I18" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="J18" s="27">
+        <v>5217</v>
+      </c>
+      <c r="K18" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="L18" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="M18" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="N18" s="92">
+        <v>5774</v>
+      </c>
+      <c r="O18" s="93">
+        <v>1.5</v>
+      </c>
+      <c r="P18" s="92">
+        <v>5810</v>
+      </c>
+      <c r="Q18" s="93">
+        <v>1.3</v>
+      </c>
+      <c r="R18" s="92">
+        <v>4623</v>
+      </c>
+      <c r="S18" s="93">
+        <v>2</v>
+      </c>
+      <c r="T18" s="92">
+        <v>6209</v>
+      </c>
+      <c r="U18" s="93">
+        <v>1.6</v>
+      </c>
+      <c r="V18" s="92">
+        <v>6219</v>
+      </c>
+      <c r="W18" s="93">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J18" s="27">
-[...41 lines deleted...]
-      <c r="X18" s="27" t="s">
+      <c r="X18" s="92" t="s">
         <v>4</v>
       </c>
       <c r="Y18" s="54" t="s">
         <v>4</v>
       </c>
       <c r="Z18" s="29" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:26" ht="10.5" customHeight="1">
       <c r="A19" s="28" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B19" s="48">
-        <v>5422</v>
+        <v>5334</v>
       </c>
       <c r="C19" s="49">
-        <v>2.9</v>
+        <v>2</v>
       </c>
       <c r="D19" s="27">
-        <v>5590</v>
+        <v>5495</v>
       </c>
       <c r="E19" s="49">
-        <v>2.2999999999999998</v>
+        <v>2.1</v>
       </c>
       <c r="F19" s="27">
-        <v>4672</v>
+        <v>4695</v>
       </c>
       <c r="G19" s="49">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="H19" s="27">
-        <v>4811</v>
+        <v>4754</v>
       </c>
       <c r="I19" s="49">
         <v>2</v>
       </c>
       <c r="J19" s="27">
-        <v>4938</v>
+        <v>4841</v>
       </c>
       <c r="K19" s="49">
-        <v>1.9</v>
+        <v>2.7</v>
       </c>
       <c r="L19" s="27">
-        <v>4354</v>
+        <v>4531</v>
       </c>
       <c r="M19" s="49">
+        <v>1</v>
+      </c>
+      <c r="N19" s="92">
+        <v>5315</v>
+      </c>
+      <c r="O19" s="93">
+        <v>2.5</v>
+      </c>
+      <c r="P19" s="92">
+        <v>5538</v>
+      </c>
+      <c r="Q19" s="93">
         <v>2.2000000000000002</v>
       </c>
-      <c r="N19" s="27">
-[...8 lines deleted...]
-      <c r="Q19" s="49">
+      <c r="R19" s="92">
+        <v>4686</v>
+      </c>
+      <c r="S19" s="93">
+        <v>1.4</v>
+      </c>
+      <c r="T19" s="92">
+        <v>5645</v>
+      </c>
+      <c r="U19" s="93">
         <v>2.2999999999999998</v>
       </c>
-      <c r="R19" s="27">
-[...18 lines deleted...]
-        <v>4828</v>
+      <c r="V19" s="92">
+        <v>5802</v>
+      </c>
+      <c r="W19" s="93">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="X19" s="92">
+        <v>4864</v>
       </c>
       <c r="Y19" s="54">
-        <v>1.7</v>
+        <v>1.4</v>
       </c>
       <c r="Z19" s="29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A20" s="30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B20" s="55">
-        <v>4884</v>
+        <v>4843</v>
       </c>
       <c r="C20" s="42">
+        <v>1.8</v>
+      </c>
+      <c r="D20" s="31">
+        <v>5153</v>
+      </c>
+      <c r="E20" s="44">
         <v>1.6</v>
       </c>
-      <c r="D20" s="31">
-[...9 lines deleted...]
-        <v>1.9</v>
+      <c r="F20" s="7">
+        <v>4044</v>
+      </c>
+      <c r="G20" s="42">
+        <v>2.2000000000000002</v>
       </c>
       <c r="H20" s="7">
-        <v>4420</v>
+        <v>4434</v>
       </c>
       <c r="I20" s="42">
-        <v>2.6</v>
+        <v>3.9</v>
       </c>
       <c r="J20" s="7">
-        <v>4523</v>
+        <v>4746</v>
       </c>
       <c r="K20" s="42">
-        <v>2.6</v>
+        <v>1.7</v>
       </c>
       <c r="L20" s="7">
-        <v>3948</v>
+        <v>3740</v>
       </c>
       <c r="M20" s="42">
         <v>2.2999999999999998</v>
       </c>
-      <c r="N20" s="7">
-[...14 lines deleted...]
-      <c r="S20" s="42">
+      <c r="N20" s="95">
+        <v>4877</v>
+      </c>
+      <c r="O20" s="96">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="P20" s="95">
+        <v>5157</v>
+      </c>
+      <c r="Q20" s="96">
         <v>2.2000000000000002</v>
       </c>
-      <c r="T20" s="7">
-[...12 lines deleted...]
-        <v>4333</v>
+      <c r="R20" s="95">
+        <v>4038</v>
+      </c>
+      <c r="S20" s="96">
+        <v>2.1</v>
+      </c>
+      <c r="T20" s="95">
+        <v>5148</v>
+      </c>
+      <c r="U20" s="96">
+        <v>2.6</v>
+      </c>
+      <c r="V20" s="95">
+        <v>5569</v>
+      </c>
+      <c r="W20" s="96">
+        <v>1.8</v>
+      </c>
+      <c r="X20" s="95">
+        <v>4396</v>
       </c>
       <c r="Y20" s="56">
-        <v>1.3</v>
+        <v>3.6</v>
       </c>
       <c r="Z20" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A21" s="60"/>
+      <c r="A21" s="59"/>
       <c r="B21" s="26"/>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="P21" s="26"/>
       <c r="Q21" s="26"/>
       <c r="R21" s="26"/>
       <c r="S21" s="26"/>
       <c r="T21" s="26"/>
       <c r="U21" s="26"/>
       <c r="V21" s="26"/>
       <c r="W21" s="26"/>
       <c r="X21" s="26"/>
       <c r="Y21" s="26"/>
       <c r="Z21" s="8"/>
     </row>
     <row r="22" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A22" s="16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="16"/>
       <c r="O22" s="16"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="15"/>
       <c r="U22" s="15"/>
       <c r="V22" s="15"/>
       <c r="W22" s="15"/>
       <c r="X22" s="15"/>
       <c r="Y22" s="13"/>
@@ -8612,301 +8787,310 @@
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="17"/>
       <c r="O23" s="17"/>
       <c r="P23" s="13"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="15"/>
       <c r="U23" s="15"/>
       <c r="V23" s="15"/>
       <c r="W23" s="15"/>
       <c r="X23" s="15"/>
       <c r="Y23" s="13"/>
       <c r="Z23" s="15"/>
     </row>
     <row r="24" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A24" s="15" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="N24" s="16"/>
       <c r="O24" s="16"/>
       <c r="P24" s="11"/>
       <c r="Q24" s="11"/>
       <c r="R24" s="11"/>
       <c r="S24" s="11"/>
       <c r="T24" s="12"/>
       <c r="U24" s="12"/>
       <c r="V24" s="12"/>
       <c r="W24" s="12"/>
       <c r="X24" s="12"/>
       <c r="Y24" s="11"/>
       <c r="Z24" s="12"/>
     </row>
     <row r="25" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A25" s="15" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
     </row>
     <row r="26" spans="1:26" s="11" customFormat="1" ht="9.75" customHeight="1">
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="10"/>
       <c r="Q26" s="10"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="9"/>
       <c r="U26" s="9"/>
       <c r="V26" s="9"/>
       <c r="W26" s="9"/>
       <c r="X26" s="9"/>
       <c r="Y26" s="10"/>
       <c r="Z26" s="9"/>
     </row>
     <row r="27" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A27" s="12" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="10"/>
       <c r="O27" s="10"/>
       <c r="P27" s="10"/>
       <c r="Q27" s="10"/>
       <c r="R27" s="10"/>
       <c r="S27" s="10"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="9"/>
       <c r="W27" s="9"/>
       <c r="X27" s="9"/>
       <c r="Y27" s="10"/>
       <c r="Z27" s="9"/>
     </row>
     <row r="28" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A28" s="12" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="N28" s="12"/>
       <c r="O28" s="12"/>
     </row>
     <row r="29" spans="1:26" ht="10.5" customHeight="1">
       <c r="A29" s="12"/>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="12"/>
       <c r="O29" s="12"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
       <c r="R29" s="11"/>
       <c r="S29" s="11"/>
       <c r="T29" s="11"/>
       <c r="U29" s="11"/>
       <c r="V29" s="11"/>
       <c r="W29" s="11"/>
       <c r="X29" s="11"/>
       <c r="Y29" s="11"/>
       <c r="Z29" s="14"/>
     </row>
     <row r="30" spans="1:26" ht="10.5" customHeight="1">
       <c r="A30" s="12" t="s">
-        <v>90</v>
-      </c>
+        <v>103</v>
+      </c>
+    </row>
+    <row r="33" spans="2:2" ht="10.5" customHeight="1">
+      <c r="B33" s="50"/>
+    </row>
+    <row r="34" spans="2:2" ht="10.5" customHeight="1">
+      <c r="B34" s="50"/>
+    </row>
+    <row r="35" spans="2:2" ht="10.5" customHeight="1">
+      <c r="B35" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="R9:S9"/>
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="Z7:Z10"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T8:Y8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique du canton de Fribourg
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4F9AE2A-A860-45A3-B5DB-DD2D5EC76713}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6613C472-7B03-44A6-9A20-41EFA9B2AEB3}">
   <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="13.25" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="28.875" style="10" customWidth="1"/>
     <col min="2" max="25" width="7.75" style="10" customWidth="1"/>
     <col min="26" max="26" width="24.625" style="10" customWidth="1"/>
     <col min="27" max="16384" width="13.25" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="A1" s="1" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="P1" s="18"/>
       <c r="Q1" s="18"/>
       <c r="Z1" s="19"/>
     </row>
     <row r="2" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A2" s="2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="P2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="Z2" s="20"/>
     </row>
     <row r="3" spans="1:26" ht="11.25">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="21"/>
       <c r="Q3" s="21"/>
       <c r="Z3" s="9"/>
     </row>
     <row r="4" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="11" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
       <c r="U4" s="5"/>
       <c r="V4" s="5"/>
       <c r="W4" s="5"/>
       <c r="X4" s="5"/>
       <c r="Z4" s="23"/>
     </row>
     <row r="5" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A5" s="11" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="22"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="P5" s="22"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
       <c r="V5" s="5"/>
       <c r="W5" s="5"/>
       <c r="X5" s="5"/>
       <c r="Z5" s="23"/>
     </row>
     <row r="6" spans="1:26" ht="9.75" customHeight="1">
@@ -8915,1074 +9099,1074 @@
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="27"/>
       <c r="N6" s="21"/>
       <c r="O6" s="21"/>
       <c r="P6" s="24"/>
       <c r="Q6" s="24"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="25"/>
     </row>
     <row r="7" spans="1:26" ht="10.5" customHeight="1">
-      <c r="A7" s="82" t="s">
-        <v>28</v>
+      <c r="A7" s="77" t="s">
+        <v>27</v>
       </c>
       <c r="B7" s="45" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C7" s="37"/>
       <c r="D7" s="37"/>
       <c r="E7" s="37"/>
       <c r="F7" s="37"/>
       <c r="G7" s="37"/>
       <c r="H7" s="37"/>
       <c r="I7" s="37"/>
       <c r="J7" s="37"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
       <c r="P7" s="37"/>
       <c r="Q7" s="37"/>
       <c r="R7" s="37"/>
       <c r="S7" s="37"/>
       <c r="T7" s="37"/>
       <c r="U7" s="37"/>
       <c r="V7" s="37"/>
       <c r="W7" s="37"/>
       <c r="X7" s="37"/>
       <c r="Y7" s="40"/>
-      <c r="Z7" s="84"/>
+      <c r="Z7" s="79"/>
     </row>
     <row r="8" spans="1:26" ht="10.5" customHeight="1">
-      <c r="A8" s="83"/>
-      <c r="B8" s="78" t="s">
+      <c r="A8" s="78"/>
+      <c r="B8" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="87"/>
-[...4 lines deleted...]
-      <c r="H8" s="78" t="s">
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="I8" s="87"/>
-[...4 lines deleted...]
-      <c r="N8" s="78" t="s">
+      <c r="O8" s="83"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="83"/>
+      <c r="R8" s="83"/>
+      <c r="S8" s="84"/>
+      <c r="T8" s="82" t="s">
         <v>8</v>
       </c>
-      <c r="O8" s="87"/>
-[...12 lines deleted...]
-      <c r="Z8" s="85"/>
+      <c r="U8" s="83"/>
+      <c r="V8" s="83"/>
+      <c r="W8" s="83"/>
+      <c r="X8" s="83"/>
+      <c r="Y8" s="84"/>
+      <c r="Z8" s="80"/>
     </row>
     <row r="9" spans="1:26" ht="10.5" customHeight="1">
-      <c r="A9" s="83"/>
-      <c r="B9" s="78" t="s">
+      <c r="A9" s="78"/>
+      <c r="B9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="C9" s="79"/>
-      <c r="D9" s="80" t="s">
+      <c r="C9" s="84"/>
+      <c r="D9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="84"/>
+      <c r="F9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="79"/>
-[...4 lines deleted...]
-      <c r="H9" s="78" t="s">
+      <c r="G9" s="84"/>
+      <c r="H9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="I9" s="79"/>
-      <c r="J9" s="80" t="s">
+      <c r="I9" s="84"/>
+      <c r="J9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="84"/>
+      <c r="L9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="K9" s="79"/>
-[...4 lines deleted...]
-      <c r="N9" s="78" t="s">
+      <c r="M9" s="84"/>
+      <c r="N9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="O9" s="79"/>
-      <c r="P9" s="80" t="s">
+      <c r="O9" s="84"/>
+      <c r="P9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q9" s="84"/>
+      <c r="R9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="Q9" s="79"/>
-[...4 lines deleted...]
-      <c r="T9" s="78" t="s">
+      <c r="S9" s="84"/>
+      <c r="T9" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="U9" s="79"/>
-      <c r="V9" s="80" t="s">
+      <c r="U9" s="84"/>
+      <c r="V9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="W9" s="84"/>
+      <c r="X9" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="W9" s="79"/>
-[...4 lines deleted...]
-      <c r="Z9" s="85"/>
+      <c r="Y9" s="84"/>
+      <c r="Z9" s="80"/>
     </row>
     <row r="10" spans="1:26" ht="49.5">
-      <c r="A10" s="83"/>
+      <c r="A10" s="78"/>
       <c r="B10" s="39" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="D10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="F10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="H10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="J10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="M10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="N10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="O10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="P10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Q10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="R10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="S10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="T10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="U10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="V10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="W10" s="39" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="X10" s="38" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Y10" s="39" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="Z10" s="86"/>
+        <v>78</v>
+      </c>
+      <c r="Z10" s="81"/>
     </row>
     <row r="11" spans="1:26" s="8" customFormat="1" ht="9.75" customHeight="1">
       <c r="A11" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="46">
-        <v>5797</v>
+        <v>5778</v>
       </c>
       <c r="C11" s="41">
-        <v>0.7</v>
+        <v>0.9</v>
       </c>
       <c r="D11" s="35">
-        <v>6098</v>
+        <v>6048</v>
       </c>
       <c r="E11" s="43">
-        <v>0.7</v>
+        <v>1</v>
       </c>
       <c r="F11" s="35">
-        <v>5023</v>
+        <v>5121</v>
       </c>
       <c r="G11" s="43">
+        <v>1.6</v>
+      </c>
+      <c r="H11" s="34">
+        <v>4889</v>
+      </c>
+      <c r="I11" s="41">
+        <v>0.9</v>
+      </c>
+      <c r="J11" s="34">
+        <v>5070</v>
+      </c>
+      <c r="K11" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="L11" s="34">
+        <v>4490</v>
+      </c>
+      <c r="M11" s="41">
+        <v>1.9</v>
+      </c>
+      <c r="N11" s="34">
+        <v>5984</v>
+      </c>
+      <c r="O11" s="41">
+        <v>0.9</v>
+      </c>
+      <c r="P11" s="34">
+        <v>6200</v>
+      </c>
+      <c r="Q11" s="41">
         <v>1</v>
       </c>
-      <c r="H11" s="34">
-[...28 lines deleted...]
-      </c>
       <c r="R11" s="34">
-        <v>5210</v>
+        <v>5416</v>
       </c>
       <c r="S11" s="41">
         <v>1.5</v>
       </c>
       <c r="T11" s="34">
-        <v>6342</v>
+        <v>6464</v>
       </c>
       <c r="U11" s="41">
         <v>1.1000000000000001</v>
       </c>
       <c r="V11" s="34">
-        <v>6707</v>
+        <v>6905</v>
       </c>
       <c r="W11" s="41">
+        <v>1.5</v>
+      </c>
+      <c r="X11" s="34">
+        <v>5633</v>
+      </c>
+      <c r="Y11" s="47">
         <v>1.4</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.2</v>
       </c>
       <c r="Z11" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A12" s="28" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B12" s="48">
-        <v>8871</v>
+        <v>8794</v>
       </c>
       <c r="C12" s="49">
-        <v>2.4</v>
+        <v>2</v>
       </c>
       <c r="D12" s="50">
-        <v>9691</v>
+        <v>9269</v>
       </c>
       <c r="E12" s="51">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>6770</v>
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F12" s="89">
+        <v>7426</v>
       </c>
       <c r="G12" s="49">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>6.3</v>
+        <v>4.2</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="I12" s="49" t="s">
+        <v>4</v>
       </c>
       <c r="J12" s="27" t="s">
         <v>4</v>
       </c>
       <c r="K12" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="L12" s="57" t="s">
-[...2 lines deleted...]
-      <c r="M12" s="58" t="s">
+      <c r="L12" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="49" t="s">
         <v>4</v>
       </c>
       <c r="N12" s="27">
-        <v>8610</v>
+        <v>8448</v>
       </c>
       <c r="O12" s="49">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="P12" s="27">
-        <v>9239</v>
+        <v>8624</v>
       </c>
       <c r="Q12" s="49">
-        <v>2.8</v>
+        <v>2.1</v>
       </c>
       <c r="R12" s="27">
-        <v>6970</v>
+        <v>7742</v>
       </c>
       <c r="S12" s="49">
-        <v>4.4000000000000004</v>
+        <v>3.9</v>
       </c>
       <c r="T12" s="27">
-        <v>10078</v>
+        <v>10101</v>
       </c>
       <c r="U12" s="49">
-        <v>3.6</v>
-[...11 lines deleted...]
-        <v>5.3</v>
+        <v>2.9</v>
+      </c>
+      <c r="V12" s="89">
+        <v>10666</v>
+      </c>
+      <c r="W12" s="88">
+        <v>3.7</v>
+      </c>
+      <c r="X12" s="89">
+        <v>8306</v>
+      </c>
+      <c r="Y12" s="97">
+        <v>4.3</v>
       </c>
       <c r="Z12" s="29" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A13" s="28" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B13" s="48">
-        <v>7450</v>
+        <v>7439</v>
       </c>
       <c r="C13" s="49">
+        <v>1.9</v>
+      </c>
+      <c r="D13" s="27">
+        <v>7902</v>
+      </c>
+      <c r="E13" s="49">
+        <v>2</v>
+      </c>
+      <c r="F13" s="27">
+        <v>6914</v>
+      </c>
+      <c r="G13" s="49">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H13" s="27">
+        <v>5927</v>
+      </c>
+      <c r="I13" s="49">
+        <v>1.5</v>
+      </c>
+      <c r="J13" s="27">
+        <v>6071</v>
+      </c>
+      <c r="K13" s="49">
         <v>1.4</v>
       </c>
-      <c r="D13" s="27">
-[...22 lines deleted...]
-      </c>
       <c r="L13" s="27">
-        <v>5426</v>
+        <v>5654</v>
       </c>
       <c r="M13" s="49">
-        <v>4.0999999999999996</v>
+        <v>2.5</v>
       </c>
       <c r="N13" s="27">
-        <v>7821</v>
+        <v>7729</v>
       </c>
       <c r="O13" s="49">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="P13" s="27">
-        <v>8125</v>
+        <v>8151</v>
       </c>
       <c r="Q13" s="49">
-        <v>1.3</v>
+        <v>1.7</v>
       </c>
       <c r="R13" s="27">
-        <v>7203</v>
+        <v>7212</v>
       </c>
       <c r="S13" s="49">
-        <v>3.2</v>
+        <v>1.5</v>
       </c>
       <c r="T13" s="27">
-        <v>8671</v>
+        <v>9116</v>
       </c>
       <c r="U13" s="49">
-        <v>2.1</v>
+        <v>1.6</v>
       </c>
       <c r="V13" s="27">
-        <v>8671</v>
+        <v>9664</v>
       </c>
       <c r="W13" s="49">
-        <v>2.5</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="X13" s="27">
-        <v>8634</v>
+        <v>8571</v>
       </c>
       <c r="Y13" s="54">
-        <v>2.6</v>
+        <v>1.6</v>
       </c>
       <c r="Z13" s="29" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A14" s="28" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B14" s="48">
-        <v>6739</v>
+        <v>6625</v>
       </c>
       <c r="C14" s="49">
-        <v>1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="D14" s="27">
-        <v>7025</v>
+        <v>7016</v>
       </c>
       <c r="E14" s="49">
+        <v>1.4</v>
+      </c>
+      <c r="F14" s="27">
+        <v>5884</v>
+      </c>
+      <c r="G14" s="49">
+        <v>1.8</v>
+      </c>
+      <c r="H14" s="27">
+        <v>5243</v>
+      </c>
+      <c r="I14" s="49">
+        <v>1.9</v>
+      </c>
+      <c r="J14" s="27">
+        <v>5467</v>
+      </c>
+      <c r="K14" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="L14" s="27">
+        <v>4953</v>
+      </c>
+      <c r="M14" s="49">
+        <v>1.9</v>
+      </c>
+      <c r="N14" s="27">
+        <v>6873</v>
+      </c>
+      <c r="O14" s="49">
         <v>1.2</v>
       </c>
-      <c r="F14" s="27">
-[...8 lines deleted...]
-      <c r="I14" s="49">
+      <c r="P14" s="27">
+        <v>7168</v>
+      </c>
+      <c r="Q14" s="49">
+        <v>1.3</v>
+      </c>
+      <c r="R14" s="27">
+        <v>6259</v>
+      </c>
+      <c r="S14" s="49">
+        <v>2.1</v>
+      </c>
+      <c r="T14" s="27">
+        <v>7491</v>
+      </c>
+      <c r="U14" s="49">
         <v>1.5</v>
       </c>
-      <c r="J14" s="27">
-[...8 lines deleted...]
-      <c r="M14" s="49">
+      <c r="V14" s="27">
+        <v>7800</v>
+      </c>
+      <c r="W14" s="49">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="X14" s="27">
+        <v>6577</v>
+      </c>
+      <c r="Y14" s="54">
         <v>2.4</v>
       </c>
-      <c r="N14" s="27">
-[...34 lines deleted...]
-      </c>
       <c r="Z14" s="29" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A15" s="28" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B15" s="48">
-        <v>5456</v>
+        <v>5446</v>
       </c>
       <c r="C15" s="49">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="D15" s="27">
-        <v>5797</v>
+        <v>5730</v>
       </c>
       <c r="E15" s="49">
-        <v>1</v>
+        <v>3.2</v>
       </c>
       <c r="F15" s="27">
-        <v>5282</v>
+        <v>5331</v>
       </c>
       <c r="G15" s="49">
-        <v>1.1000000000000001</v>
+        <v>1.5</v>
       </c>
       <c r="H15" s="27">
-        <v>4694</v>
+        <v>4487</v>
       </c>
       <c r="I15" s="49">
-        <v>1.1000000000000001</v>
+        <v>2.9</v>
       </c>
       <c r="J15" s="27">
-        <v>4781</v>
+        <v>4816</v>
       </c>
       <c r="K15" s="49">
-        <v>2.8</v>
+        <v>1.8</v>
       </c>
       <c r="L15" s="27">
-        <v>4598</v>
+        <v>4333</v>
       </c>
       <c r="M15" s="49">
+        <v>3.2</v>
+      </c>
+      <c r="N15" s="27">
+        <v>5820</v>
+      </c>
+      <c r="O15" s="49">
         <v>1.7</v>
       </c>
-      <c r="N15" s="27">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="27">
-        <v>5875</v>
+        <v>6190</v>
       </c>
       <c r="Q15" s="49">
-        <v>1.7</v>
+        <v>4</v>
       </c>
       <c r="R15" s="27">
-        <v>5543</v>
+        <v>5742</v>
       </c>
       <c r="S15" s="49">
         <v>1.1000000000000001</v>
       </c>
       <c r="T15" s="27">
-        <v>6043</v>
+        <v>6050</v>
       </c>
       <c r="U15" s="49">
-        <v>1.3</v>
-[...5 lines deleted...]
-        <v>1.3</v>
+        <v>2</v>
+      </c>
+      <c r="V15" s="52">
+        <v>6857</v>
+      </c>
+      <c r="W15" s="57">
+        <v>5.2</v>
       </c>
       <c r="X15" s="27">
-        <v>5666</v>
+        <v>5870</v>
       </c>
       <c r="Y15" s="54">
-        <v>2.2000000000000002</v>
+        <v>1.6</v>
       </c>
       <c r="Z15" s="29" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:26" ht="10.5" customHeight="1">
       <c r="A16" s="28" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B16" s="48">
-        <v>4417</v>
+        <v>4436</v>
       </c>
       <c r="C16" s="49">
-        <v>1.5</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="D16" s="27">
-        <v>5007</v>
+        <v>4802</v>
       </c>
       <c r="E16" s="49">
-        <v>3.3</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="F16" s="27">
-        <v>4199</v>
+        <v>4333</v>
       </c>
       <c r="G16" s="49">
         <v>1.2</v>
       </c>
       <c r="H16" s="27">
         <v>4021</v>
       </c>
       <c r="I16" s="49">
-        <v>1.6</v>
+        <v>2.7</v>
       </c>
       <c r="J16" s="27">
-        <v>4241</v>
+        <v>4333</v>
       </c>
       <c r="K16" s="49">
-        <v>2</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="L16" s="27">
-        <v>3943</v>
+        <v>3960</v>
       </c>
       <c r="M16" s="49">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="N16" s="27">
+        <v>4531</v>
+      </c>
+      <c r="O16" s="49">
         <v>1.2</v>
       </c>
-      <c r="N16" s="27">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="27">
-        <v>5150</v>
+        <v>4986</v>
       </c>
       <c r="Q16" s="49">
-        <v>4.5</v>
+        <v>3.9</v>
       </c>
       <c r="R16" s="27">
-        <v>4210</v>
+        <v>4436</v>
       </c>
       <c r="S16" s="49">
-        <v>1.4</v>
+        <v>1.2</v>
       </c>
       <c r="T16" s="27">
-        <v>4853</v>
+        <v>4846</v>
       </c>
       <c r="U16" s="49">
-        <v>2.5</v>
-[...5 lines deleted...]
-        <v>5.5</v>
+        <v>2.6</v>
+      </c>
+      <c r="V16" s="27">
+        <v>5778</v>
+      </c>
+      <c r="W16" s="49">
+        <v>4.3</v>
       </c>
       <c r="X16" s="27">
-        <v>4544</v>
+        <v>4728</v>
       </c>
       <c r="Y16" s="54">
-        <v>2.4</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="Z16" s="29" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:26" ht="10.5" customHeight="1">
       <c r="A17" s="28" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>3.7</v>
+        <v>14</v>
+      </c>
+      <c r="B17" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="D17" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" s="49" t="s">
+        <v>4</v>
       </c>
       <c r="F17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="G17" s="49" t="s">
         <v>4</v>
       </c>
       <c r="H17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="I17" s="49" t="s">
         <v>4</v>
       </c>
       <c r="J17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="K17" s="49" t="s">
         <v>4</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="M17" s="49" t="s">
         <v>4</v>
       </c>
       <c r="N17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="O17" s="49" t="s">
         <v>4</v>
       </c>
       <c r="P17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="Q17" s="49" t="s">
         <v>4</v>
       </c>
       <c r="R17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="S17" s="49" t="s">
         <v>4</v>
       </c>
       <c r="T17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="U17" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="V17" s="27" t="s">
-[...2 lines deleted...]
-      <c r="W17" s="49" t="s">
+      <c r="V17" s="52" t="s">
+        <v>4</v>
+      </c>
+      <c r="W17" s="57" t="s">
         <v>4</v>
       </c>
       <c r="X17" s="27" t="s">
         <v>4</v>
       </c>
       <c r="Y17" s="54" t="s">
         <v>4</v>
       </c>
       <c r="Z17" s="29" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A18" s="28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B18" s="48">
-        <v>5655</v>
+        <v>5598</v>
       </c>
       <c r="C18" s="49">
-        <v>0.7</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="D18" s="27">
-        <v>5690</v>
+        <v>5638</v>
       </c>
       <c r="E18" s="49">
-        <v>0.6</v>
-[...5 lines deleted...]
-        <v>5.3</v>
+        <v>0.9</v>
+      </c>
+      <c r="F18" s="50">
+        <v>4445</v>
+      </c>
+      <c r="G18" s="51">
+        <v>1.8</v>
       </c>
       <c r="H18" s="27">
-        <v>5101</v>
+        <v>5059</v>
       </c>
       <c r="I18" s="49">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J18" s="27">
+        <v>5088</v>
+      </c>
+      <c r="K18" s="49">
+        <v>1.04286997817995</v>
+      </c>
+      <c r="L18" s="27">
+        <v>4324</v>
+      </c>
+      <c r="M18" s="49">
+        <v>2.8</v>
+      </c>
+      <c r="N18" s="27">
+        <v>5687</v>
+      </c>
+      <c r="O18" s="49">
+        <v>1.2</v>
+      </c>
+      <c r="P18" s="27">
+        <v>5727</v>
+      </c>
+      <c r="Q18" s="49">
         <v>1</v>
       </c>
-      <c r="J18" s="27">
-[...22 lines deleted...]
-      </c>
       <c r="R18" s="27">
-        <v>4276</v>
+        <v>4527</v>
       </c>
       <c r="S18" s="49">
-        <v>3.9</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="T18" s="27">
-        <v>6085</v>
+        <v>6077</v>
       </c>
       <c r="U18" s="49">
-        <v>0.9</v>
+        <v>1.5</v>
       </c>
       <c r="V18" s="27">
-        <v>6096</v>
+        <v>6123</v>
       </c>
       <c r="W18" s="49">
-        <v>1.2</v>
+        <v>1.4</v>
       </c>
       <c r="X18" s="27" t="s">
         <v>4</v>
       </c>
       <c r="Y18" s="54" t="s">
         <v>4</v>
       </c>
       <c r="Z18" s="29" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:26" ht="10.5" customHeight="1">
       <c r="A19" s="28" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B19" s="48">
-        <v>5470</v>
+        <v>5422</v>
       </c>
       <c r="C19" s="49">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="D19" s="27">
-        <v>5640</v>
+        <v>5590</v>
       </c>
       <c r="E19" s="49">
-        <v>3</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="F19" s="27">
-        <v>4692</v>
+        <v>4672</v>
       </c>
       <c r="G19" s="49">
-        <v>1.9</v>
+        <v>0.9</v>
       </c>
       <c r="H19" s="27">
-        <v>4916</v>
+        <v>4811</v>
       </c>
       <c r="I19" s="49">
-        <v>2.7</v>
+        <v>2</v>
       </c>
       <c r="J19" s="27">
-        <v>5005</v>
+        <v>4938</v>
       </c>
       <c r="K19" s="49">
+        <v>2</v>
+      </c>
+      <c r="L19" s="27">
+        <v>4354</v>
+      </c>
+      <c r="M19" s="49">
         <v>2.2000000000000002</v>
       </c>
-      <c r="L19" s="27">
-[...4 lines deleted...]
-      </c>
       <c r="N19" s="27">
-        <v>5509</v>
+        <v>5411</v>
       </c>
       <c r="O19" s="49">
-        <v>2.4</v>
+        <v>2.9</v>
       </c>
       <c r="P19" s="27">
-        <v>5658</v>
+        <v>5621</v>
       </c>
       <c r="Q19" s="49">
-        <v>3</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="R19" s="27">
-        <v>4802</v>
+        <v>4709</v>
       </c>
       <c r="S19" s="49">
-        <v>2</v>
+        <v>0.7</v>
       </c>
       <c r="T19" s="27">
-        <v>5825</v>
+        <v>5718</v>
       </c>
       <c r="U19" s="49">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="V19" s="27">
-        <v>5945</v>
+        <v>5855</v>
       </c>
       <c r="W19" s="49">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="X19" s="27">
-        <v>4793</v>
+        <v>4828</v>
       </c>
       <c r="Y19" s="54">
-        <v>3.8</v>
+        <v>1.7</v>
       </c>
       <c r="Z19" s="29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A20" s="30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B20" s="55">
-        <v>4743</v>
+        <v>4884</v>
       </c>
       <c r="C20" s="42">
-        <v>1.8</v>
+        <v>1.6</v>
       </c>
       <c r="D20" s="31">
-        <v>5151</v>
+        <v>5199</v>
       </c>
       <c r="E20" s="44">
         <v>1.3</v>
       </c>
       <c r="F20" s="31">
-        <v>3887</v>
+        <v>4131</v>
       </c>
       <c r="G20" s="44">
-        <v>2.2000000000000002</v>
+        <v>1.9</v>
       </c>
       <c r="H20" s="7">
-        <v>4365</v>
+        <v>4420</v>
       </c>
       <c r="I20" s="42">
-        <v>2.4</v>
+        <v>2.6</v>
       </c>
       <c r="J20" s="7">
-        <v>4586</v>
+        <v>4523</v>
       </c>
       <c r="K20" s="42">
+        <v>2.6</v>
+      </c>
+      <c r="L20" s="7">
+        <v>3948</v>
+      </c>
+      <c r="M20" s="42">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N20" s="7">
+        <v>4918</v>
+      </c>
+      <c r="O20" s="42">
         <v>2</v>
       </c>
-      <c r="L20" s="7">
-[...10 lines deleted...]
-      </c>
       <c r="P20" s="7">
-        <v>5244</v>
+        <v>5218</v>
       </c>
       <c r="Q20" s="42">
-        <v>1.4</v>
+        <v>1.3</v>
       </c>
       <c r="R20" s="7">
-        <v>3847</v>
+        <v>4100</v>
       </c>
       <c r="S20" s="42">
-        <v>2.9</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="T20" s="7">
-        <v>5019</v>
+        <v>5269</v>
       </c>
       <c r="U20" s="42">
-        <v>2.2999999999999998</v>
+        <v>1.9</v>
       </c>
       <c r="V20" s="7">
-        <v>5628</v>
+        <v>5619</v>
       </c>
       <c r="W20" s="42">
-        <v>2.5</v>
+        <v>1.6</v>
       </c>
       <c r="X20" s="7">
-        <v>4211</v>
+        <v>4333</v>
       </c>
       <c r="Y20" s="56">
-        <v>1.7</v>
+        <v>1.3</v>
       </c>
       <c r="Z20" s="32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A21" s="60"/>
+      <c r="A21" s="59"/>
       <c r="B21" s="26"/>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
       <c r="P21" s="26"/>
       <c r="Q21" s="26"/>
       <c r="R21" s="26"/>
       <c r="S21" s="26"/>
       <c r="T21" s="26"/>
       <c r="U21" s="26"/>
       <c r="V21" s="26"/>
       <c r="W21" s="26"/>
       <c r="X21" s="26"/>
       <c r="Y21" s="26"/>
       <c r="Z21" s="8"/>
     </row>
     <row r="22" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A22" s="16" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="16"/>
       <c r="O22" s="16"/>
       <c r="P22" s="13"/>
       <c r="Q22" s="13"/>
       <c r="R22" s="13"/>
       <c r="S22" s="13"/>
       <c r="T22" s="15"/>
       <c r="U22" s="15"/>
       <c r="V22" s="15"/>
       <c r="W22" s="15"/>
       <c r="X22" s="15"/>
       <c r="Y22" s="13"/>
@@ -9998,460 +10182,1850 @@
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="17"/>
       <c r="O23" s="17"/>
       <c r="P23" s="13"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="15"/>
       <c r="U23" s="15"/>
       <c r="V23" s="15"/>
       <c r="W23" s="15"/>
       <c r="X23" s="15"/>
       <c r="Y23" s="13"/>
       <c r="Z23" s="15"/>
     </row>
     <row r="24" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A24" s="15" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="11"/>
       <c r="N24" s="16"/>
       <c r="O24" s="16"/>
       <c r="P24" s="11"/>
       <c r="Q24" s="11"/>
       <c r="R24" s="11"/>
       <c r="S24" s="11"/>
       <c r="T24" s="12"/>
       <c r="U24" s="12"/>
       <c r="V24" s="12"/>
       <c r="W24" s="12"/>
       <c r="X24" s="12"/>
       <c r="Y24" s="11"/>
       <c r="Z24" s="12"/>
     </row>
     <row r="25" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A25" s="15" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
     </row>
     <row r="26" spans="1:26" s="11" customFormat="1" ht="9.75" customHeight="1">
       <c r="B26" s="10"/>
       <c r="C26" s="10"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="10"/>
       <c r="Q26" s="10"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="9"/>
       <c r="U26" s="9"/>
       <c r="V26" s="9"/>
       <c r="W26" s="9"/>
       <c r="X26" s="9"/>
       <c r="Y26" s="10"/>
       <c r="Z26" s="9"/>
     </row>
     <row r="27" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A27" s="12" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="10"/>
       <c r="O27" s="10"/>
       <c r="P27" s="10"/>
       <c r="Q27" s="10"/>
       <c r="R27" s="10"/>
       <c r="S27" s="10"/>
       <c r="T27" s="9"/>
       <c r="U27" s="9"/>
       <c r="V27" s="9"/>
       <c r="W27" s="9"/>
       <c r="X27" s="9"/>
       <c r="Y27" s="10"/>
       <c r="Z27" s="9"/>
     </row>
     <row r="28" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A28" s="12" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="N28" s="12"/>
       <c r="O28" s="12"/>
     </row>
     <row r="29" spans="1:26" ht="10.5" customHeight="1">
       <c r="A29" s="12"/>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="12"/>
       <c r="O29" s="12"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="11"/>
       <c r="R29" s="11"/>
       <c r="S29" s="11"/>
       <c r="T29" s="11"/>
       <c r="U29" s="11"/>
       <c r="V29" s="11"/>
       <c r="W29" s="11"/>
       <c r="X29" s="11"/>
       <c r="Y29" s="11"/>
       <c r="Z29" s="14"/>
     </row>
     <row r="30" spans="1:26" ht="10.5" customHeight="1">
       <c r="A30" s="12" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="R9:S9"/>
     <mergeCell ref="T9:U9"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="Z7:Z10"/>
     <mergeCell ref="B8:G8"/>
     <mergeCell ref="H8:M8"/>
     <mergeCell ref="N8:S8"/>
     <mergeCell ref="T8:Y8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="V9:W9"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique du canton de Fribourg
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4F9AE2A-A860-45A3-B5DB-DD2D5EC76713}">
+  <dimension ref="A1:Z30"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="13.25" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="28.875" style="10" customWidth="1"/>
+    <col min="2" max="25" width="7.75" style="10" customWidth="1"/>
+    <col min="26" max="26" width="24.625" style="10" customWidth="1"/>
+    <col min="27" max="16384" width="13.25" style="10"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="A1" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="Z1" s="19"/>
+    </row>
+    <row r="2" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="Z2" s="20"/>
+    </row>
+    <row r="3" spans="1:26" ht="11.25">
+      <c r="A3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="Z3" s="9"/>
+    </row>
+    <row r="4" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="22"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="22"/>
+      <c r="G4" s="22"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Z4" s="23"/>
+    </row>
+    <row r="5" spans="1:26" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Z5" s="23"/>
+    </row>
+    <row r="6" spans="1:26" ht="9.75" customHeight="1">
+      <c r="B6" s="24"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="21"/>
+      <c r="O6" s="21"/>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="24"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="7"/>
+      <c r="T6" s="7"/>
+      <c r="U6" s="7"/>
+      <c r="V6" s="7"/>
+      <c r="W6" s="7"/>
+      <c r="X6" s="7"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="25"/>
+    </row>
+    <row r="7" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A7" s="77" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="37"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="37"/>
+      <c r="R7" s="37"/>
+      <c r="S7" s="37"/>
+      <c r="T7" s="37"/>
+      <c r="U7" s="37"/>
+      <c r="V7" s="37"/>
+      <c r="W7" s="37"/>
+      <c r="X7" s="37"/>
+      <c r="Y7" s="40"/>
+      <c r="Z7" s="79"/>
+    </row>
+    <row r="8" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A8" s="78"/>
+      <c r="B8" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="83"/>
+      <c r="J8" s="83"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="O8" s="83"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="83"/>
+      <c r="R8" s="83"/>
+      <c r="S8" s="84"/>
+      <c r="T8" s="82" t="s">
+        <v>8</v>
+      </c>
+      <c r="U8" s="83"/>
+      <c r="V8" s="83"/>
+      <c r="W8" s="83"/>
+      <c r="X8" s="83"/>
+      <c r="Y8" s="84"/>
+      <c r="Z8" s="80"/>
+    </row>
+    <row r="9" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A9" s="78"/>
+      <c r="B9" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="84"/>
+      <c r="D9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="84"/>
+      <c r="F9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" s="84"/>
+      <c r="H9" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="84"/>
+      <c r="J9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" s="84"/>
+      <c r="L9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="M9" s="84"/>
+      <c r="N9" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="84"/>
+      <c r="P9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q9" s="84"/>
+      <c r="R9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="S9" s="84"/>
+      <c r="T9" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="U9" s="84"/>
+      <c r="V9" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="W9" s="84"/>
+      <c r="X9" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y9" s="84"/>
+      <c r="Z9" s="80"/>
+    </row>
+    <row r="10" spans="1:26" ht="49.5">
+      <c r="A10" s="78"/>
+      <c r="B10" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="D10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="F10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="H10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="J10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="L10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="M10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="N10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="O10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="R10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="S10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="T10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="U10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="V10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="W10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="X10" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y10" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z10" s="81"/>
+    </row>
+    <row r="11" spans="1:26" s="8" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A11" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="46">
+        <v>5797</v>
+      </c>
+      <c r="C11" s="41">
+        <v>0.7</v>
+      </c>
+      <c r="D11" s="35">
+        <v>6098</v>
+      </c>
+      <c r="E11" s="43">
+        <v>0.7</v>
+      </c>
+      <c r="F11" s="35">
+        <v>5023</v>
+      </c>
+      <c r="G11" s="43">
+        <v>1</v>
+      </c>
+      <c r="H11" s="34">
+        <v>4908</v>
+      </c>
+      <c r="I11" s="41">
+        <v>0.7</v>
+      </c>
+      <c r="J11" s="34">
+        <v>5064</v>
+      </c>
+      <c r="K11" s="41">
+        <v>0.7</v>
+      </c>
+      <c r="L11" s="34">
+        <v>4537</v>
+      </c>
+      <c r="M11" s="41">
+        <v>1.3</v>
+      </c>
+      <c r="N11" s="34">
+        <v>6074</v>
+      </c>
+      <c r="O11" s="41">
+        <v>0.7</v>
+      </c>
+      <c r="P11" s="34">
+        <v>6338</v>
+      </c>
+      <c r="Q11" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="R11" s="34">
+        <v>5210</v>
+      </c>
+      <c r="S11" s="41">
+        <v>1.5</v>
+      </c>
+      <c r="T11" s="34">
+        <v>6342</v>
+      </c>
+      <c r="U11" s="41">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="V11" s="34">
+        <v>6707</v>
+      </c>
+      <c r="W11" s="41">
+        <v>1.4</v>
+      </c>
+      <c r="X11" s="34">
+        <v>5384</v>
+      </c>
+      <c r="Y11" s="47">
+        <v>1.2</v>
+      </c>
+      <c r="Z11" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A12" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="87">
+        <v>8871</v>
+      </c>
+      <c r="C12" s="88">
+        <v>2.4</v>
+      </c>
+      <c r="D12" s="90">
+        <v>9691</v>
+      </c>
+      <c r="E12" s="91">
+        <v>1.7</v>
+      </c>
+      <c r="F12" s="89">
+        <v>6770</v>
+      </c>
+      <c r="G12" s="88">
+        <v>3</v>
+      </c>
+      <c r="H12" s="98">
+        <v>5615</v>
+      </c>
+      <c r="I12" s="99">
+        <v>6.3</v>
+      </c>
+      <c r="J12" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="K12" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="L12" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="M12" s="99" t="s">
+        <v>4</v>
+      </c>
+      <c r="N12" s="89">
+        <v>8610</v>
+      </c>
+      <c r="O12" s="88">
+        <v>3</v>
+      </c>
+      <c r="P12" s="89">
+        <v>9239</v>
+      </c>
+      <c r="Q12" s="88">
+        <v>2.8</v>
+      </c>
+      <c r="R12" s="89">
+        <v>6970</v>
+      </c>
+      <c r="S12" s="88">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="T12" s="89">
+        <v>10078</v>
+      </c>
+      <c r="U12" s="88">
+        <v>3.6</v>
+      </c>
+      <c r="V12" s="89">
+        <v>10807</v>
+      </c>
+      <c r="W12" s="88">
+        <v>3.5</v>
+      </c>
+      <c r="X12" s="100">
+        <v>7920</v>
+      </c>
+      <c r="Y12" s="101">
+        <v>5.3</v>
+      </c>
+      <c r="Z12" s="29" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="87">
+        <v>7450</v>
+      </c>
+      <c r="C13" s="88">
+        <v>1.4</v>
+      </c>
+      <c r="D13" s="89">
+        <v>7750</v>
+      </c>
+      <c r="E13" s="88">
+        <v>1.2</v>
+      </c>
+      <c r="F13" s="89">
+        <v>6801</v>
+      </c>
+      <c r="G13" s="88">
+        <v>3.1</v>
+      </c>
+      <c r="H13" s="89">
+        <v>5887</v>
+      </c>
+      <c r="I13" s="88">
+        <v>2.6</v>
+      </c>
+      <c r="J13" s="89">
+        <v>6338</v>
+      </c>
+      <c r="K13" s="88">
+        <v>1.2</v>
+      </c>
+      <c r="L13" s="89">
+        <v>5426</v>
+      </c>
+      <c r="M13" s="88">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N13" s="89">
+        <v>7821</v>
+      </c>
+      <c r="O13" s="88">
+        <v>1.3</v>
+      </c>
+      <c r="P13" s="89">
+        <v>8125</v>
+      </c>
+      <c r="Q13" s="88">
+        <v>1.3</v>
+      </c>
+      <c r="R13" s="89">
+        <v>7203</v>
+      </c>
+      <c r="S13" s="88">
+        <v>3.2</v>
+      </c>
+      <c r="T13" s="89">
+        <v>8671</v>
+      </c>
+      <c r="U13" s="88">
+        <v>2.1</v>
+      </c>
+      <c r="V13" s="89">
+        <v>8671</v>
+      </c>
+      <c r="W13" s="88">
+        <v>2.5</v>
+      </c>
+      <c r="X13" s="89">
+        <v>8634</v>
+      </c>
+      <c r="Y13" s="97">
+        <v>2.6</v>
+      </c>
+      <c r="Z13" s="29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="87">
+        <v>6739</v>
+      </c>
+      <c r="C14" s="88">
+        <v>1</v>
+      </c>
+      <c r="D14" s="89">
+        <v>7025</v>
+      </c>
+      <c r="E14" s="88">
+        <v>1.2</v>
+      </c>
+      <c r="F14" s="89">
+        <v>6190</v>
+      </c>
+      <c r="G14" s="88">
+        <v>1.7</v>
+      </c>
+      <c r="H14" s="89">
+        <v>5426</v>
+      </c>
+      <c r="I14" s="88">
+        <v>1.5</v>
+      </c>
+      <c r="J14" s="89">
+        <v>5627</v>
+      </c>
+      <c r="K14" s="88">
+        <v>1.8</v>
+      </c>
+      <c r="L14" s="89">
+        <v>5000</v>
+      </c>
+      <c r="M14" s="88">
+        <v>2.4</v>
+      </c>
+      <c r="N14" s="89">
+        <v>7003</v>
+      </c>
+      <c r="O14" s="88">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P14" s="89">
+        <v>7254</v>
+      </c>
+      <c r="Q14" s="88">
+        <v>1.2</v>
+      </c>
+      <c r="R14" s="89">
+        <v>6536</v>
+      </c>
+      <c r="S14" s="88">
+        <v>1.8</v>
+      </c>
+      <c r="T14" s="89">
+        <v>7649</v>
+      </c>
+      <c r="U14" s="88">
+        <v>1.4</v>
+      </c>
+      <c r="V14" s="89">
+        <v>7897</v>
+      </c>
+      <c r="W14" s="88">
+        <v>1.2</v>
+      </c>
+      <c r="X14" s="89">
+        <v>6979</v>
+      </c>
+      <c r="Y14" s="97">
+        <v>1.7</v>
+      </c>
+      <c r="Z14" s="29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="87">
+        <v>5456</v>
+      </c>
+      <c r="C15" s="88">
+        <v>1</v>
+      </c>
+      <c r="D15" s="89">
+        <v>5797</v>
+      </c>
+      <c r="E15" s="88">
+        <v>1</v>
+      </c>
+      <c r="F15" s="89">
+        <v>5282</v>
+      </c>
+      <c r="G15" s="88">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H15" s="89">
+        <v>4694</v>
+      </c>
+      <c r="I15" s="88">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="J15" s="89">
+        <v>4781</v>
+      </c>
+      <c r="K15" s="88">
+        <v>2.8</v>
+      </c>
+      <c r="L15" s="89">
+        <v>4598</v>
+      </c>
+      <c r="M15" s="88">
+        <v>1.7</v>
+      </c>
+      <c r="N15" s="89">
+        <v>5696</v>
+      </c>
+      <c r="O15" s="88">
+        <v>0.8</v>
+      </c>
+      <c r="P15" s="89">
+        <v>5875</v>
+      </c>
+      <c r="Q15" s="88">
+        <v>1.7</v>
+      </c>
+      <c r="R15" s="89">
+        <v>5543</v>
+      </c>
+      <c r="S15" s="88">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T15" s="89">
+        <v>6043</v>
+      </c>
+      <c r="U15" s="88">
+        <v>1.3</v>
+      </c>
+      <c r="V15" s="89">
+        <v>6478</v>
+      </c>
+      <c r="W15" s="88">
+        <v>1.3</v>
+      </c>
+      <c r="X15" s="89">
+        <v>5666</v>
+      </c>
+      <c r="Y15" s="97">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="Z15" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="87">
+        <v>4417</v>
+      </c>
+      <c r="C16" s="88">
+        <v>1.5</v>
+      </c>
+      <c r="D16" s="89">
+        <v>5007</v>
+      </c>
+      <c r="E16" s="88">
+        <v>3.3</v>
+      </c>
+      <c r="F16" s="89">
+        <v>4199</v>
+      </c>
+      <c r="G16" s="88">
+        <v>1.2</v>
+      </c>
+      <c r="H16" s="89">
+        <v>4021</v>
+      </c>
+      <c r="I16" s="88">
+        <v>1.6</v>
+      </c>
+      <c r="J16" s="89">
+        <v>4241</v>
+      </c>
+      <c r="K16" s="88">
+        <v>2</v>
+      </c>
+      <c r="L16" s="89">
+        <v>3943</v>
+      </c>
+      <c r="M16" s="88">
+        <v>1.2</v>
+      </c>
+      <c r="N16" s="89">
+        <v>4542</v>
+      </c>
+      <c r="O16" s="88">
+        <v>1.9</v>
+      </c>
+      <c r="P16" s="89">
+        <v>5150</v>
+      </c>
+      <c r="Q16" s="88">
+        <v>4.5</v>
+      </c>
+      <c r="R16" s="89">
+        <v>4210</v>
+      </c>
+      <c r="S16" s="88">
+        <v>1.4</v>
+      </c>
+      <c r="T16" s="89">
+        <v>4853</v>
+      </c>
+      <c r="U16" s="88">
+        <v>2.5</v>
+      </c>
+      <c r="V16" s="98">
+        <v>5939</v>
+      </c>
+      <c r="W16" s="99">
+        <v>5.5</v>
+      </c>
+      <c r="X16" s="89">
+        <v>4544</v>
+      </c>
+      <c r="Y16" s="97">
+        <v>2.4</v>
+      </c>
+      <c r="Z16" s="29" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A17" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="87">
+        <v>4348</v>
+      </c>
+      <c r="C17" s="88">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D17" s="89">
+        <v>4436</v>
+      </c>
+      <c r="E17" s="88">
+        <v>3.7</v>
+      </c>
+      <c r="F17" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="G17" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="H17" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="I17" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="J17" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="K17" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="L17" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="M17" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="N17" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="O17" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="P17" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="R17" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="S17" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="T17" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="U17" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="V17" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="W17" s="88" t="s">
+        <v>4</v>
+      </c>
+      <c r="X17" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y17" s="97" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="87">
+        <v>5655</v>
+      </c>
+      <c r="C18" s="88">
+        <v>0.7</v>
+      </c>
+      <c r="D18" s="89">
+        <v>5690</v>
+      </c>
+      <c r="E18" s="88">
+        <v>0.6</v>
+      </c>
+      <c r="F18" s="98">
+        <v>4384</v>
+      </c>
+      <c r="G18" s="99">
+        <v>5.3</v>
+      </c>
+      <c r="H18" s="89">
+        <v>5101</v>
+      </c>
+      <c r="I18" s="88">
+        <v>1</v>
+      </c>
+      <c r="J18" s="89">
+        <v>5117</v>
+      </c>
+      <c r="K18" s="88">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="L18" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="M18" s="99" t="s">
+        <v>4</v>
+      </c>
+      <c r="N18" s="89">
+        <v>5890</v>
+      </c>
+      <c r="O18" s="88">
+        <v>0.8</v>
+      </c>
+      <c r="P18" s="89">
+        <v>5935</v>
+      </c>
+      <c r="Q18" s="88">
+        <v>0.7</v>
+      </c>
+      <c r="R18" s="89">
+        <v>4276</v>
+      </c>
+      <c r="S18" s="88">
+        <v>3.9</v>
+      </c>
+      <c r="T18" s="89">
+        <v>6085</v>
+      </c>
+      <c r="U18" s="88">
+        <v>0.9</v>
+      </c>
+      <c r="V18" s="89">
+        <v>6096</v>
+      </c>
+      <c r="W18" s="88">
+        <v>1.2</v>
+      </c>
+      <c r="X18" s="89" t="s">
+        <v>4</v>
+      </c>
+      <c r="Y18" s="97" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z18" s="29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A19" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="87">
+        <v>5470</v>
+      </c>
+      <c r="C19" s="88">
+        <v>2.8</v>
+      </c>
+      <c r="D19" s="89">
+        <v>5640</v>
+      </c>
+      <c r="E19" s="88">
+        <v>3</v>
+      </c>
+      <c r="F19" s="89">
+        <v>4692</v>
+      </c>
+      <c r="G19" s="88">
+        <v>1.9</v>
+      </c>
+      <c r="H19" s="89">
+        <v>4916</v>
+      </c>
+      <c r="I19" s="88">
+        <v>2.7</v>
+      </c>
+      <c r="J19" s="89">
+        <v>5005</v>
+      </c>
+      <c r="K19" s="88">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="L19" s="89">
+        <v>4486</v>
+      </c>
+      <c r="M19" s="88">
+        <v>2</v>
+      </c>
+      <c r="N19" s="89">
+        <v>5509</v>
+      </c>
+      <c r="O19" s="88">
+        <v>2.4</v>
+      </c>
+      <c r="P19" s="89">
+        <v>5658</v>
+      </c>
+      <c r="Q19" s="88">
+        <v>3</v>
+      </c>
+      <c r="R19" s="89">
+        <v>4802</v>
+      </c>
+      <c r="S19" s="88">
+        <v>2</v>
+      </c>
+      <c r="T19" s="89">
+        <v>5825</v>
+      </c>
+      <c r="U19" s="88">
+        <v>3.4</v>
+      </c>
+      <c r="V19" s="89">
+        <v>5945</v>
+      </c>
+      <c r="W19" s="88">
+        <v>3.2</v>
+      </c>
+      <c r="X19" s="89">
+        <v>4785</v>
+      </c>
+      <c r="Y19" s="97">
+        <v>3.7</v>
+      </c>
+      <c r="Z19" s="29" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A20" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="102">
+        <v>4743</v>
+      </c>
+      <c r="C20" s="103">
+        <v>1.8</v>
+      </c>
+      <c r="D20" s="104">
+        <v>5151</v>
+      </c>
+      <c r="E20" s="105">
+        <v>1.3</v>
+      </c>
+      <c r="F20" s="104">
+        <v>3887</v>
+      </c>
+      <c r="G20" s="105">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H20" s="106">
+        <v>4365</v>
+      </c>
+      <c r="I20" s="103">
+        <v>2.4</v>
+      </c>
+      <c r="J20" s="106">
+        <v>4586</v>
+      </c>
+      <c r="K20" s="103">
+        <v>2</v>
+      </c>
+      <c r="L20" s="106">
+        <v>3467</v>
+      </c>
+      <c r="M20" s="103">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N20" s="106">
+        <v>4821</v>
+      </c>
+      <c r="O20" s="103">
+        <v>2.1</v>
+      </c>
+      <c r="P20" s="106">
+        <v>5244</v>
+      </c>
+      <c r="Q20" s="103">
+        <v>1.4</v>
+      </c>
+      <c r="R20" s="106">
+        <v>3847</v>
+      </c>
+      <c r="S20" s="103">
+        <v>2.9</v>
+      </c>
+      <c r="T20" s="106">
+        <v>5019</v>
+      </c>
+      <c r="U20" s="103">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="V20" s="106">
+        <v>5628</v>
+      </c>
+      <c r="W20" s="103">
+        <v>2.5</v>
+      </c>
+      <c r="X20" s="106">
+        <v>4211</v>
+      </c>
+      <c r="Y20" s="107">
+        <v>1.7</v>
+      </c>
+      <c r="Z20" s="32" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="59"/>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
+      <c r="P21" s="26"/>
+      <c r="Q21" s="26"/>
+      <c r="R21" s="26"/>
+      <c r="S21" s="26"/>
+      <c r="T21" s="26"/>
+      <c r="U21" s="26"/>
+      <c r="V21" s="26"/>
+      <c r="W21" s="26"/>
+      <c r="X21" s="26"/>
+      <c r="Y21" s="26"/>
+      <c r="Z21" s="8"/>
+    </row>
+    <row r="22" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="16"/>
+      <c r="O22" s="16"/>
+      <c r="P22" s="13"/>
+      <c r="Q22" s="13"/>
+      <c r="R22" s="13"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="15"/>
+      <c r="U22" s="15"/>
+      <c r="V22" s="15"/>
+      <c r="W22" s="15"/>
+      <c r="X22" s="15"/>
+      <c r="Y22" s="13"/>
+      <c r="Z22" s="15"/>
+    </row>
+    <row r="23" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="17"/>
+      <c r="O23" s="17"/>
+      <c r="P23" s="13"/>
+      <c r="Q23" s="13"/>
+      <c r="R23" s="13"/>
+      <c r="S23" s="13"/>
+      <c r="T23" s="15"/>
+      <c r="U23" s="15"/>
+      <c r="V23" s="15"/>
+      <c r="W23" s="15"/>
+      <c r="X23" s="15"/>
+      <c r="Y23" s="13"/>
+      <c r="Z23" s="15"/>
+    </row>
+    <row r="24" spans="1:26" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" s="11"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="11"/>
+      <c r="N24" s="16"/>
+      <c r="O24" s="16"/>
+      <c r="P24" s="11"/>
+      <c r="Q24" s="11"/>
+      <c r="R24" s="11"/>
+      <c r="S24" s="11"/>
+      <c r="T24" s="12"/>
+      <c r="U24" s="12"/>
+      <c r="V24" s="12"/>
+      <c r="W24" s="12"/>
+      <c r="X24" s="12"/>
+      <c r="Y24" s="11"/>
+      <c r="Z24" s="12"/>
+    </row>
+    <row r="25" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A25" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="N25" s="15"/>
+      <c r="O25" s="15"/>
+    </row>
+    <row r="26" spans="1:26" s="11" customFormat="1" ht="9.75" customHeight="1">
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="15"/>
+      <c r="O26" s="15"/>
+      <c r="P26" s="10"/>
+      <c r="Q26" s="10"/>
+      <c r="R26" s="10"/>
+      <c r="S26" s="10"/>
+      <c r="T26" s="9"/>
+      <c r="U26" s="9"/>
+      <c r="V26" s="9"/>
+      <c r="W26" s="9"/>
+      <c r="X26" s="9"/>
+      <c r="Y26" s="10"/>
+      <c r="Z26" s="9"/>
+    </row>
+    <row r="27" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="10"/>
+      <c r="K27" s="10"/>
+      <c r="L27" s="10"/>
+      <c r="M27" s="10"/>
+      <c r="N27" s="10"/>
+      <c r="O27" s="10"/>
+      <c r="P27" s="10"/>
+      <c r="Q27" s="10"/>
+      <c r="R27" s="10"/>
+      <c r="S27" s="10"/>
+      <c r="T27" s="9"/>
+      <c r="U27" s="9"/>
+      <c r="V27" s="9"/>
+      <c r="W27" s="9"/>
+      <c r="X27" s="9"/>
+      <c r="Y27" s="10"/>
+      <c r="Z27" s="9"/>
+    </row>
+    <row r="28" spans="1:26" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A28" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="N28" s="12"/>
+      <c r="O28" s="12"/>
+    </row>
+    <row r="29" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A29" s="12"/>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="11"/>
+      <c r="K29" s="11"/>
+      <c r="L29" s="11"/>
+      <c r="M29" s="11"/>
+      <c r="N29" s="12"/>
+      <c r="O29" s="12"/>
+      <c r="P29" s="11"/>
+      <c r="Q29" s="11"/>
+      <c r="R29" s="11"/>
+      <c r="S29" s="11"/>
+      <c r="T29" s="11"/>
+      <c r="U29" s="11"/>
+      <c r="V29" s="11"/>
+      <c r="W29" s="11"/>
+      <c r="X29" s="11"/>
+      <c r="Y29" s="11"/>
+      <c r="Z29" s="14"/>
+    </row>
+    <row r="30" spans="1:26" ht="10.5" customHeight="1">
+      <c r="A30" s="12" t="s">
+        <v>103</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="Z7:Z10"/>
+    <mergeCell ref="B8:G8"/>
+    <mergeCell ref="H8:M8"/>
+    <mergeCell ref="N8:S8"/>
+    <mergeCell ref="T8:Y8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="P9:Q9"/>
+    <mergeCell ref="R9:S9"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique du canton de Fribourg
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD35CE8F-AABE-40FC-B5B5-2FCA56EA8FC8}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="7.375" style="62" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11" style="62"/>
+    <col min="1" max="1" width="7.375" style="61" customWidth="1"/>
+    <col min="2" max="2" width="33" style="61" customWidth="1"/>
+    <col min="3" max="3" width="3" style="61" customWidth="1"/>
+    <col min="4" max="4" width="7.375" style="61" customWidth="1"/>
+    <col min="5" max="5" width="33" style="61" customWidth="1"/>
+    <col min="6" max="16384" width="11" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1" s="60" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="63" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="62" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="62" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A3" s="64" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" s="65" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="66"/>
+      <c r="D3" s="64" t="s">
+        <v>50</v>
+      </c>
+      <c r="E3" s="64" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A4" s="67" t="s">
         <v>52</v>
       </c>
-      <c r="D1" s="61" t="s">
+      <c r="B4" s="68" t="s">
         <v>53</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A3" s="65" t="s">
+      <c r="C4" s="69"/>
+      <c r="D4" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="68" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="66" t="s">
+    </row>
+    <row r="5" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A5" s="70" t="s">
         <v>55</v>
       </c>
-      <c r="C3" s="67"/>
-      <c r="D3" s="65" t="s">
+      <c r="B5" s="71" t="s">
         <v>56</v>
       </c>
-      <c r="E3" s="65" t="s">
+      <c r="C5" s="69"/>
+      <c r="D5" s="70" t="s">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="68" t="s">
+      <c r="E5" s="71" t="s">
         <v>58</v>
       </c>
-      <c r="B4" s="69" t="s">
+    </row>
+    <row r="6" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A6" s="72" t="s">
         <v>59</v>
       </c>
-      <c r="C4" s="70"/>
-[...3 lines deleted...]
-      <c r="E4" s="69" t="s">
+      <c r="B6" s="68" t="s">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="71" t="s">
+      <c r="C6" s="69"/>
+      <c r="D6" s="72" t="s">
         <v>61</v>
       </c>
-      <c r="B5" s="72" t="s">
+      <c r="E6" s="68" t="s">
         <v>62</v>
       </c>
-      <c r="C5" s="70"/>
-      <c r="D5" s="71" t="s">
+    </row>
+    <row r="7" spans="1:5" ht="21" customHeight="1">
+      <c r="A7" s="70" t="s">
         <v>63</v>
       </c>
-      <c r="E5" s="72" t="s">
+      <c r="B7" s="71" t="s">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="73" t="s">
+      <c r="C7" s="69"/>
+      <c r="D7" s="70" t="s">
+        <v>63</v>
+      </c>
+      <c r="E7" s="71" t="s">
         <v>65</v>
       </c>
-      <c r="B6" s="69" t="s">
+    </row>
+    <row r="8" spans="1:5" ht="21" customHeight="1">
+      <c r="A8" s="67" t="s">
         <v>66</v>
       </c>
-      <c r="C6" s="70"/>
-      <c r="D6" s="73" t="s">
+      <c r="B8" s="68" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="69" t="s">
+      <c r="C8" s="69"/>
+      <c r="D8" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" s="68" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="21" customHeight="1">
-      <c r="A7" s="71" t="s">
+    <row r="9" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A9" s="70" t="s">
         <v>69</v>
       </c>
-      <c r="B7" s="72" t="s">
+      <c r="B9" s="71" t="s">
         <v>70</v>
       </c>
-      <c r="C7" s="70"/>
-      <c r="D7" s="71" t="s">
+      <c r="C9" s="69"/>
+      <c r="D9" s="70" t="s">
         <v>69</v>
       </c>
-      <c r="E7" s="72" t="s">
+      <c r="E9" s="71" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="21" customHeight="1">
-      <c r="A8" s="68" t="s">
+    <row r="10" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A10" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="B8" s="69" t="s">
+      <c r="B10" s="68" t="s">
         <v>73</v>
       </c>
-      <c r="C8" s="70"/>
-      <c r="D8" s="68" t="s">
+      <c r="C10" s="69"/>
+      <c r="D10" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="E8" s="69" t="s">
+      <c r="E10" s="68" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="10.5" customHeight="1">
-      <c r="A9" s="71" t="s">
+    <row r="11" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A11" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="B9" s="72" t="s">
+      <c r="B11" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="C9" s="70"/>
-      <c r="D9" s="71" t="s">
+      <c r="C11" s="69"/>
+      <c r="D11" s="73" t="s">
         <v>75</v>
       </c>
-      <c r="E9" s="72" t="s">
+      <c r="E11" s="74" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="10.5" customHeight="1">
-[...28 lines deleted...]
-    </row>
     <row r="12" spans="1:5" ht="10.5" customHeight="1">
-      <c r="A12" s="76"/>
-      <c r="D12" s="76"/>
+      <c r="A12" s="75"/>
+      <c r="D12" s="75"/>
     </row>
     <row r="13" spans="1:5" ht="10.5" customHeight="1">
-      <c r="A13" s="76"/>
-      <c r="D13" s="76"/>
+      <c r="A13" s="75"/>
+      <c r="D13" s="75"/>
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1">
-      <c r="A14" s="77"/>
-      <c r="D14" s="76"/>
+      <c r="A14" s="76"/>
+      <c r="D14" s="75"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1">
-      <c r="A15" s="77"/>
-      <c r="D15" s="76"/>
+      <c r="A15" s="76"/>
+      <c r="D15" s="75"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1">
-      <c r="A16" s="76"/>
-      <c r="D16" s="76"/>
+      <c r="A16" s="75"/>
+      <c r="D16" s="75"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1">
-      <c r="A17" s="76"/>
-      <c r="D17" s="76"/>
+      <c r="A17" s="75"/>
+      <c r="D17" s="75"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>18</vt:i4>
+        <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="25" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
+      <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2012</vt:lpstr>
       <vt:lpstr>Signes - Zeichen</vt:lpstr>
       <vt:lpstr>'2012'!Page1</vt:lpstr>
       <vt:lpstr>'2014'!Page1</vt:lpstr>
       <vt:lpstr>'2016'!Page1</vt:lpstr>
       <vt:lpstr>'2018'!Page1</vt:lpstr>
       <vt:lpstr>'2022'!Page1</vt:lpstr>
+      <vt:lpstr>'2024'!Page1</vt:lpstr>
       <vt:lpstr>Page1</vt:lpstr>
       <vt:lpstr>'2012'!Page2</vt:lpstr>
       <vt:lpstr>'2014'!Page2</vt:lpstr>
       <vt:lpstr>'2016'!Page2</vt:lpstr>
       <vt:lpstr>'2018'!Page2</vt:lpstr>
       <vt:lpstr>'2022'!Page2</vt:lpstr>
+      <vt:lpstr>'2024'!Page2</vt:lpstr>
       <vt:lpstr>Page2</vt:lpstr>
       <vt:lpstr>'2012'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2014'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2016'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2018'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2020'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2022'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2024'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Messikommer Reto</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>1540153544</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_EmailSubject">