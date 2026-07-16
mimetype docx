--- v0 (2025-12-05)
+++ v1 (2026-07-16)
@@ -4,51 +4,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10802" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6663"/>
         <w:gridCol w:w="4139"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F13B8C" w:rsidRPr="004A0F2D" w14:paraId="7192F327" w14:textId="77777777" w:rsidTr="009263F1">
         <w:trPr>
           <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62A1E1DD" w14:textId="1C806A01" w:rsidR="00F13B8C" w:rsidRPr="00AA545D" w:rsidRDefault="009263F1" w:rsidP="00DC4248">
             <w:pPr>
               <w:pStyle w:val="TM1"/>
@@ -897,51 +897,51 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> es</w:t>
       </w:r>
       <w:r w:rsidR="00670B94" w:rsidRPr="004D2C5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> per Post an</w:t>
       </w:r>
       <w:r w:rsidR="000128B4" w:rsidRPr="004D2C5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67158616" w14:textId="54519184" w:rsidR="00741618" w:rsidRPr="00057000" w:rsidRDefault="004D2C5F" w:rsidP="004917DE">
+    <w:p w14:paraId="67158616" w14:textId="7445EFE8" w:rsidR="00741618" w:rsidRPr="00057000" w:rsidRDefault="004D2C5F" w:rsidP="004917DE">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:ind w:left="426" w:right="43"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D2C5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Sozial-vorsorge-amt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
@@ -1009,79 +1009,59 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="008A3409" w:rsidRPr="000D659A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00670B94" w:rsidRPr="000D659A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">is zum </w:t>
       </w:r>
-      <w:r w:rsidR="0066247D">
+      <w:r w:rsidR="000F4991">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>28</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Februar 2025</w:t>
+        <w:t>30. August 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E6D8EE" w14:textId="77777777" w:rsidR="000128B4" w:rsidRPr="00057000" w:rsidRDefault="000128B4" w:rsidP="00741618">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6150"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46E5160D" w14:textId="2B7FB25E" w:rsidR="00476A13" w:rsidRDefault="00670B94" w:rsidP="004917DE">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -1726,457 +1706,457 @@
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="2103"/>
         <w:gridCol w:w="7111"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB27F1" w:rsidRPr="0066247D" w14:paraId="31861D53" w14:textId="77777777" w:rsidTr="007D4F61">
+      <w:tr w:rsidR="00AB27F1" w:rsidRPr="000F4991" w14:paraId="31861D53" w14:textId="77777777" w:rsidTr="007D4F61">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="142" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="256193D6" w14:textId="29417120" w:rsidR="00AB27F1" w:rsidRPr="001D089C" w:rsidRDefault="00AB27F1" w:rsidP="004B0636">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B713835" w14:textId="77777777" w:rsidR="00AB27F1" w:rsidRPr="001D089C" w:rsidRDefault="00AB27F1" w:rsidP="004B0636">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB27F1" w:rsidRPr="0066247D" w14:paraId="280A8B75" w14:textId="77777777" w:rsidTr="007D4F61">
+      <w:tr w:rsidR="00AB27F1" w:rsidRPr="000F4991" w14:paraId="280A8B75" w14:textId="77777777" w:rsidTr="007D4F61">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="142" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="011FCB5A" w14:textId="60D31BE8" w:rsidR="00AB27F1" w:rsidRPr="001D089C" w:rsidRDefault="00AB27F1" w:rsidP="004B0636">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BC8F923" w14:textId="77777777" w:rsidR="00AB27F1" w:rsidRPr="001D089C" w:rsidRDefault="00AB27F1" w:rsidP="004B0636">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB27F1" w:rsidRPr="0066247D" w14:paraId="3CBF72F8" w14:textId="77777777" w:rsidTr="007D4F61">
+      <w:tr w:rsidR="00AB27F1" w:rsidRPr="000F4991" w14:paraId="3CBF72F8" w14:textId="77777777" w:rsidTr="007D4F61">
         <w:trPr>
           <w:trHeight w:val="56"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="142" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3794E158" w14:textId="5616952C" w:rsidR="00AB27F1" w:rsidRPr="001D089C" w:rsidRDefault="00AB27F1" w:rsidP="004B0636">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6595BEA3" w14:textId="77777777" w:rsidR="00AB27F1" w:rsidRPr="001D089C" w:rsidRDefault="00AB27F1" w:rsidP="004B0636">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB27F1" w:rsidRPr="0066247D" w14:paraId="297D337A" w14:textId="77777777" w:rsidTr="007D4F61">
+      <w:tr w:rsidR="00AB27F1" w:rsidRPr="000F4991" w14:paraId="297D337A" w14:textId="77777777" w:rsidTr="007D4F61">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="142" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="17AA6252" w14:textId="024B8534" w:rsidR="00AB27F1" w:rsidRPr="001D089C" w:rsidRDefault="00AB27F1" w:rsidP="00AB27F1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="right" w:pos="7655"/>
                 <w:tab w:val="left" w:pos="8080"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E8AAF8A" w14:textId="77777777" w:rsidR="00AB27F1" w:rsidRPr="001D089C" w:rsidRDefault="00AB27F1" w:rsidP="004B0636">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB27F1" w:rsidRPr="0066247D" w14:paraId="1818A7A7" w14:textId="77777777" w:rsidTr="007D4F61">
+      <w:tr w:rsidR="00AB27F1" w:rsidRPr="000F4991" w14:paraId="1818A7A7" w14:textId="77777777" w:rsidTr="007D4F61">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="142" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="33332BFE" w14:textId="185469D5" w:rsidR="00AB27F1" w:rsidRPr="001D089C" w:rsidRDefault="00AB27F1" w:rsidP="00AB27F1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="right" w:pos="7655"/>
                 <w:tab w:val="left" w:pos="8080"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D2B7AF3" w14:textId="77777777" w:rsidR="00AB27F1" w:rsidRPr="001D089C" w:rsidRDefault="00AB27F1" w:rsidP="004B0636">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4F61" w:rsidRPr="0066247D" w14:paraId="7A2D12A8" w14:textId="77777777" w:rsidTr="007D4F61">
+      <w:tr w:rsidR="007D4F61" w:rsidRPr="000F4991" w14:paraId="7A2D12A8" w14:textId="77777777" w:rsidTr="007D4F61">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="142" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="306C08AE" w14:textId="77777777" w:rsidR="007D4F61" w:rsidRPr="001D089C" w:rsidRDefault="007D4F61" w:rsidP="00AB27F1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="right" w:pos="7655"/>
                 <w:tab w:val="left" w:pos="8080"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B95BAD3" w14:textId="77777777" w:rsidR="007D4F61" w:rsidRPr="001D089C" w:rsidRDefault="007D4F61" w:rsidP="004B0636">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4F61" w:rsidRPr="0066247D" w14:paraId="033E00A9" w14:textId="77777777" w:rsidTr="007D4F61">
+      <w:tr w:rsidR="007D4F61" w:rsidRPr="000F4991" w14:paraId="033E00A9" w14:textId="77777777" w:rsidTr="007D4F61">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="142" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5E9BE608" w14:textId="77777777" w:rsidR="007D4F61" w:rsidRPr="001D089C" w:rsidRDefault="007D4F61" w:rsidP="00AB27F1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="right" w:pos="7655"/>
                 <w:tab w:val="left" w:pos="8080"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DD4AEAE" w14:textId="77777777" w:rsidR="007D4F61" w:rsidRPr="001D089C" w:rsidRDefault="007D4F61" w:rsidP="004B0636">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4F61" w:rsidRPr="0066247D" w14:paraId="7CD6442D" w14:textId="77777777" w:rsidTr="007D4F61">
+      <w:tr w:rsidR="007D4F61" w:rsidRPr="000F4991" w14:paraId="7CD6442D" w14:textId="77777777" w:rsidTr="007D4F61">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="142" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="07A95CDE" w14:textId="77777777" w:rsidR="007D4F61" w:rsidRPr="001D089C" w:rsidRDefault="007D4F61" w:rsidP="00AB27F1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="right" w:pos="7655"/>
                 <w:tab w:val="left" w:pos="8080"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="075C5930" w14:textId="77777777" w:rsidR="007D4F61" w:rsidRPr="001D089C" w:rsidRDefault="007D4F61" w:rsidP="004B0636">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4F61" w:rsidRPr="0066247D" w14:paraId="4B498906" w14:textId="77777777" w:rsidTr="007D4F61">
+      <w:tr w:rsidR="007D4F61" w:rsidRPr="000F4991" w14:paraId="4B498906" w14:textId="77777777" w:rsidTr="007D4F61">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="142" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1B52F8D3" w14:textId="77777777" w:rsidR="007D4F61" w:rsidRPr="001D089C" w:rsidRDefault="007D4F61" w:rsidP="00AB27F1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="right" w:pos="7655"/>
                 <w:tab w:val="left" w:pos="8080"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5920682E" w14:textId="77777777" w:rsidR="007D4F61" w:rsidRPr="001D089C" w:rsidRDefault="007D4F61" w:rsidP="004B0636">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036441B" w:rsidRPr="0066247D" w14:paraId="2E9A2D95" w14:textId="77777777" w:rsidTr="007D4F61">
+      <w:tr w:rsidR="0036441B" w:rsidRPr="000F4991" w14:paraId="2E9A2D95" w14:textId="77777777" w:rsidTr="007D4F61">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4A633BE6" w14:textId="6AB0B9BE" w:rsidR="0036441B" w:rsidRPr="001D089C" w:rsidRDefault="0036441B" w:rsidP="00C322F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="right" w:pos="7655"/>
                 <w:tab w:val="left" w:pos="8080"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2521,247 +2501,247 @@
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2245"/>
         <w:gridCol w:w="6969"/>
         <w:gridCol w:w="142"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="5BD496E2" w14:textId="77777777" w:rsidTr="0037251C">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="5BD496E2" w14:textId="77777777" w:rsidTr="0037251C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="142" w:type="dxa"/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DE09582" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="0003601D" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="62FAD933" w14:textId="77777777" w:rsidTr="0037251C">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="62FAD933" w14:textId="77777777" w:rsidTr="0037251C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="142" w:type="dxa"/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05AD4348" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="0003601D" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="51665566" w14:textId="77777777" w:rsidTr="0037251C">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="51665566" w14:textId="77777777" w:rsidTr="0037251C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="142" w:type="dxa"/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C6B74A2" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="0003601D" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="043C6678" w14:textId="77777777" w:rsidTr="0037251C">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="043C6678" w14:textId="77777777" w:rsidTr="0037251C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="142" w:type="dxa"/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DE70F22" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="0003601D" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="72C67CA7" w14:textId="77777777" w:rsidTr="0037251C">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="72C67CA7" w14:textId="77777777" w:rsidTr="0037251C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="142" w:type="dxa"/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AAE10C7" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="0003601D" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="489C02E1" w14:textId="77777777" w:rsidTr="0037251C">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="489C02E1" w14:textId="77777777" w:rsidTr="0037251C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="142" w:type="dxa"/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43A9151E" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="0003601D" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="123DA1EF" w14:textId="77777777" w:rsidTr="0037251C">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="123DA1EF" w14:textId="77777777" w:rsidTr="0037251C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="142" w:type="dxa"/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2427498E" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="0003601D" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="05DDD102" w14:textId="77777777" w:rsidTr="0037251C">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="05DDD102" w14:textId="77777777" w:rsidTr="0037251C">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C33B847" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="0003601D" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
                 <w:tab w:val="right" w:pos="7655"/>
                 <w:tab w:val="left" w:pos="8080"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2899,151 +2879,151 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9214"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="27CCAE2A" w14:textId="77777777" w:rsidTr="00191DFC">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="27CCAE2A" w14:textId="77777777" w:rsidTr="00191DFC">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EC572A9" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="00622593" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="73100965" w14:textId="77777777" w:rsidTr="00191DFC">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="73100965" w14:textId="77777777" w:rsidTr="00191DFC">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="724242F8" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="00622593" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="0442A9E0" w14:textId="77777777" w:rsidTr="00191DFC">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="0442A9E0" w14:textId="77777777" w:rsidTr="00191DFC">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="494557B5" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="00622593" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="0154E92C" w14:textId="77777777" w:rsidTr="00191DFC">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="0154E92C" w14:textId="77777777" w:rsidTr="00191DFC">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C7BB82A" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="00622593" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F18C4" w:rsidRPr="0066247D" w14:paraId="6979C4B2" w14:textId="77777777" w:rsidTr="00191DFC">
+      <w:tr w:rsidR="001F18C4" w:rsidRPr="000F4991" w14:paraId="6979C4B2" w14:textId="77777777" w:rsidTr="00191DFC">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77C8B2A1" w14:textId="77777777" w:rsidR="001F18C4" w:rsidRPr="00622593" w:rsidRDefault="001F18C4" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -3314,201 +3294,201 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9356"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="798EFBA4" w14:textId="77777777" w:rsidTr="00F5612F">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="798EFBA4" w14:textId="77777777" w:rsidTr="00F5612F">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5513F446" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="00057000" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="4F74D894" w14:textId="77777777" w:rsidTr="00F5612F">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="4F74D894" w14:textId="77777777" w:rsidTr="00F5612F">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D58B717" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="00057000" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="77B5B3A2" w14:textId="77777777" w:rsidTr="00F5612F">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="77B5B3A2" w14:textId="77777777" w:rsidTr="00F5612F">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50A57CE8" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="00057000" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="2F1F8A67" w14:textId="77777777" w:rsidTr="00F5612F">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="2F1F8A67" w14:textId="77777777" w:rsidTr="00F5612F">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10B94883" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="00057000" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="6687ECC2" w14:textId="77777777" w:rsidTr="00F5612F">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="6687ECC2" w14:textId="77777777" w:rsidTr="00F5612F">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="680D6FD3" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="00057000" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="22D10043" w14:textId="77777777" w:rsidTr="00F5612F">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="22D10043" w14:textId="77777777" w:rsidTr="00F5612F">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0792B907" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="00057000" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037251C" w:rsidRPr="0066247D" w14:paraId="75C6AA65" w14:textId="77777777" w:rsidTr="00F5612F">
+      <w:tr w:rsidR="0037251C" w:rsidRPr="000F4991" w14:paraId="75C6AA65" w14:textId="77777777" w:rsidTr="00F5612F">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4703BF17" w14:textId="77777777" w:rsidR="0037251C" w:rsidRPr="00057000" w:rsidRDefault="0037251C" w:rsidP="00F5612F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -4142,83 +4122,83 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="131F717F" w14:textId="2B2B835B" w:rsidR="002201D4" w:rsidRPr="0088453E" w:rsidRDefault="002201D4" w:rsidP="002201D4">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002201D4" w:rsidRPr="0088453E" w:rsidSect="00E61FBF">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="851" w:left="1418" w:header="709" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="723A7099" w14:textId="77777777" w:rsidR="00F92F02" w:rsidRDefault="00F92F02" w:rsidP="00E63DC6">
+    <w:p w14:paraId="4AADA54F" w14:textId="77777777" w:rsidR="00EB4D52" w:rsidRDefault="00EB4D52" w:rsidP="00E63DC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31E68F1C" w14:textId="77777777" w:rsidR="00F92F02" w:rsidRDefault="00F92F02" w:rsidP="00E63DC6">
+    <w:p w14:paraId="0D022113" w14:textId="77777777" w:rsidR="00EB4D52" w:rsidRDefault="00EB4D52" w:rsidP="00E63DC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B612D24" w14:textId="77777777" w:rsidR="00F92F02" w:rsidRDefault="00F92F02">
+    <w:p w14:paraId="29A2F399" w14:textId="77777777" w:rsidR="00EB4D52" w:rsidRDefault="00EB4D52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -4240,62 +4220,61 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C6007DC" w14:textId="77777777" w:rsidR="0067706A" w:rsidRPr="003E0C17" w:rsidRDefault="0067706A" w:rsidP="00DD34A5">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="003E0C17">
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0B1A85FA" w14:textId="77777777" w:rsidR="0067706A" w:rsidRPr="003E0C17" w:rsidRDefault="0067706A" w:rsidP="00DD34A5">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4818"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E0C17">
       <w:t xml:space="preserve">Direction de la santé et des affaires sociales </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
@@ -4319,83 +4298,83 @@
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Gesundheit und Soziales </w:t>
     </w:r>
     <w:r w:rsidRPr="003E0C17">
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>GSD</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="59AF6614" w14:textId="09B192F9" w:rsidR="0067706A" w:rsidRPr="00DD34A5" w:rsidRDefault="0067706A" w:rsidP="00DD34A5">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="265EB8BC" w14:textId="77777777" w:rsidR="00F92F02" w:rsidRDefault="00F92F02" w:rsidP="00E63DC6">
+    <w:p w14:paraId="0245642C" w14:textId="77777777" w:rsidR="00EB4D52" w:rsidRDefault="00EB4D52" w:rsidP="00E63DC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="610350B6" w14:textId="77777777" w:rsidR="00F92F02" w:rsidRDefault="00F92F02" w:rsidP="00E63DC6">
+    <w:p w14:paraId="6FC5AA31" w14:textId="77777777" w:rsidR="00EB4D52" w:rsidRDefault="00EB4D52" w:rsidP="00E63DC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3D899ED6" w14:textId="77777777" w:rsidR="00F92F02" w:rsidRDefault="00F92F02">
+    <w:p w14:paraId="7A8668F1" w14:textId="77777777" w:rsidR="00EB4D52" w:rsidRDefault="00EB4D52">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05C469D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D46A642A"/>
     <w:lvl w:ilvl="0" w:tplc="A8B231D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5983,62 +5962,62 @@
   <w:num w:numId="17" w16cid:durableId="1553998917">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1609508495">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2025588802">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1939873438">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2105295781">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="354423487">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1331058219">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F13B8C"/>
     <w:rsid w:val="00000E63"/>
     <w:rsid w:val="00001421"/>
     <w:rsid w:val="00002A11"/>
     <w:rsid w:val="00002D91"/>
@@ -6094,50 +6073,51 @@
     <w:rsid w:val="000A0A0B"/>
     <w:rsid w:val="000A2DED"/>
     <w:rsid w:val="000A791E"/>
     <w:rsid w:val="000B0758"/>
     <w:rsid w:val="000B07E3"/>
     <w:rsid w:val="000B1434"/>
     <w:rsid w:val="000B266C"/>
     <w:rsid w:val="000B28B9"/>
     <w:rsid w:val="000B4A3C"/>
     <w:rsid w:val="000B7DDB"/>
     <w:rsid w:val="000C266E"/>
     <w:rsid w:val="000C2BEB"/>
     <w:rsid w:val="000C4361"/>
     <w:rsid w:val="000C79E3"/>
     <w:rsid w:val="000D0307"/>
     <w:rsid w:val="000D0706"/>
     <w:rsid w:val="000D08DE"/>
     <w:rsid w:val="000D0918"/>
     <w:rsid w:val="000D21B6"/>
     <w:rsid w:val="000D5BDB"/>
     <w:rsid w:val="000D659A"/>
     <w:rsid w:val="000D761A"/>
     <w:rsid w:val="000D76FC"/>
     <w:rsid w:val="000E0EF4"/>
     <w:rsid w:val="000F0476"/>
+    <w:rsid w:val="000F4991"/>
     <w:rsid w:val="000F5516"/>
     <w:rsid w:val="000F6382"/>
     <w:rsid w:val="001005AB"/>
     <w:rsid w:val="00101CC3"/>
     <w:rsid w:val="001023E0"/>
     <w:rsid w:val="00103A95"/>
     <w:rsid w:val="00104245"/>
     <w:rsid w:val="001057B8"/>
     <w:rsid w:val="00105F8E"/>
     <w:rsid w:val="001064D9"/>
     <w:rsid w:val="00110C85"/>
     <w:rsid w:val="00112FAB"/>
     <w:rsid w:val="001130AD"/>
     <w:rsid w:val="001150D7"/>
     <w:rsid w:val="00116789"/>
     <w:rsid w:val="0011681C"/>
     <w:rsid w:val="00120A69"/>
     <w:rsid w:val="001214FB"/>
     <w:rsid w:val="00124287"/>
     <w:rsid w:val="0012549C"/>
     <w:rsid w:val="00131E64"/>
     <w:rsid w:val="00134B73"/>
     <w:rsid w:val="00134D1F"/>
     <w:rsid w:val="00136954"/>
     <w:rsid w:val="00140986"/>
@@ -6367,76 +6347,78 @@
     <w:rsid w:val="003E692B"/>
     <w:rsid w:val="003F36FB"/>
     <w:rsid w:val="003F4813"/>
     <w:rsid w:val="003F4D0E"/>
     <w:rsid w:val="003F635E"/>
     <w:rsid w:val="003F71E8"/>
     <w:rsid w:val="00400D09"/>
     <w:rsid w:val="00403657"/>
     <w:rsid w:val="00404780"/>
     <w:rsid w:val="004078CF"/>
     <w:rsid w:val="0041501E"/>
     <w:rsid w:val="00415344"/>
     <w:rsid w:val="00417031"/>
     <w:rsid w:val="00417098"/>
     <w:rsid w:val="00420572"/>
     <w:rsid w:val="00421050"/>
     <w:rsid w:val="00421709"/>
     <w:rsid w:val="00421FE0"/>
     <w:rsid w:val="004220FC"/>
     <w:rsid w:val="0042292B"/>
     <w:rsid w:val="00422AD8"/>
     <w:rsid w:val="004237AD"/>
     <w:rsid w:val="00424E92"/>
     <w:rsid w:val="00426776"/>
     <w:rsid w:val="00427E41"/>
+    <w:rsid w:val="00430053"/>
     <w:rsid w:val="0043034C"/>
     <w:rsid w:val="004314A7"/>
     <w:rsid w:val="00432160"/>
     <w:rsid w:val="004331ED"/>
     <w:rsid w:val="004335E3"/>
     <w:rsid w:val="00433E8C"/>
     <w:rsid w:val="00434EE2"/>
     <w:rsid w:val="00437007"/>
     <w:rsid w:val="0043758F"/>
     <w:rsid w:val="004435CD"/>
     <w:rsid w:val="004505BE"/>
     <w:rsid w:val="004509AD"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="00451160"/>
     <w:rsid w:val="00452D3D"/>
     <w:rsid w:val="00453C27"/>
     <w:rsid w:val="0045593B"/>
     <w:rsid w:val="004632F3"/>
     <w:rsid w:val="00463C44"/>
     <w:rsid w:val="00466475"/>
     <w:rsid w:val="00466573"/>
     <w:rsid w:val="00466D60"/>
     <w:rsid w:val="00472F48"/>
     <w:rsid w:val="004764B6"/>
     <w:rsid w:val="004766CA"/>
     <w:rsid w:val="00476A13"/>
+    <w:rsid w:val="00483309"/>
     <w:rsid w:val="00484E3A"/>
     <w:rsid w:val="00484E61"/>
     <w:rsid w:val="00485F38"/>
     <w:rsid w:val="004869F9"/>
     <w:rsid w:val="00486B66"/>
     <w:rsid w:val="00490055"/>
     <w:rsid w:val="004917DE"/>
     <w:rsid w:val="00493CBF"/>
     <w:rsid w:val="00493CF2"/>
     <w:rsid w:val="00494925"/>
     <w:rsid w:val="004958F2"/>
     <w:rsid w:val="004A051C"/>
     <w:rsid w:val="004A2849"/>
     <w:rsid w:val="004A2CA9"/>
     <w:rsid w:val="004A398C"/>
     <w:rsid w:val="004A4AC2"/>
     <w:rsid w:val="004A50F4"/>
     <w:rsid w:val="004A55EC"/>
     <w:rsid w:val="004A57AD"/>
     <w:rsid w:val="004A634A"/>
     <w:rsid w:val="004A6575"/>
     <w:rsid w:val="004A7986"/>
     <w:rsid w:val="004B019A"/>
     <w:rsid w:val="004B0B3A"/>
     <w:rsid w:val="004B363A"/>
@@ -6571,50 +6553,51 @@
     <w:rsid w:val="00640F11"/>
     <w:rsid w:val="00641064"/>
     <w:rsid w:val="00644120"/>
     <w:rsid w:val="00647754"/>
     <w:rsid w:val="00650F5E"/>
     <w:rsid w:val="0065167E"/>
     <w:rsid w:val="00656A51"/>
     <w:rsid w:val="006570DB"/>
     <w:rsid w:val="00661A2B"/>
     <w:rsid w:val="00661D04"/>
     <w:rsid w:val="0066247D"/>
     <w:rsid w:val="00662EEF"/>
     <w:rsid w:val="006633B9"/>
     <w:rsid w:val="006658E9"/>
     <w:rsid w:val="00666EC3"/>
     <w:rsid w:val="00670B94"/>
     <w:rsid w:val="00671410"/>
     <w:rsid w:val="00672F4A"/>
     <w:rsid w:val="0067690F"/>
     <w:rsid w:val="0067706A"/>
     <w:rsid w:val="00681FB7"/>
     <w:rsid w:val="00682822"/>
     <w:rsid w:val="00682944"/>
     <w:rsid w:val="00682DC5"/>
     <w:rsid w:val="006872B1"/>
+    <w:rsid w:val="0069085B"/>
     <w:rsid w:val="00691591"/>
     <w:rsid w:val="00691621"/>
     <w:rsid w:val="00692F39"/>
     <w:rsid w:val="006930A4"/>
     <w:rsid w:val="00694EDD"/>
     <w:rsid w:val="00696F76"/>
     <w:rsid w:val="00697888"/>
     <w:rsid w:val="006A0609"/>
     <w:rsid w:val="006A171B"/>
     <w:rsid w:val="006A4759"/>
     <w:rsid w:val="006A521F"/>
     <w:rsid w:val="006A6662"/>
     <w:rsid w:val="006A7712"/>
     <w:rsid w:val="006B026F"/>
     <w:rsid w:val="006B4E40"/>
     <w:rsid w:val="006B5281"/>
     <w:rsid w:val="006B6431"/>
     <w:rsid w:val="006C416A"/>
     <w:rsid w:val="006C5215"/>
     <w:rsid w:val="006D02DB"/>
     <w:rsid w:val="006D29D6"/>
     <w:rsid w:val="006D3F52"/>
     <w:rsid w:val="006D50DD"/>
     <w:rsid w:val="006D7A9A"/>
     <w:rsid w:val="006E2596"/>
@@ -6731,50 +6714,51 @@
     <w:rsid w:val="00835DAC"/>
     <w:rsid w:val="00836504"/>
     <w:rsid w:val="00836858"/>
     <w:rsid w:val="00837238"/>
     <w:rsid w:val="00837AD8"/>
     <w:rsid w:val="008405D6"/>
     <w:rsid w:val="00841620"/>
     <w:rsid w:val="00843DA3"/>
     <w:rsid w:val="008440BB"/>
     <w:rsid w:val="00844C11"/>
     <w:rsid w:val="00844D2C"/>
     <w:rsid w:val="00845021"/>
     <w:rsid w:val="008460EA"/>
     <w:rsid w:val="00846A53"/>
     <w:rsid w:val="008612A8"/>
     <w:rsid w:val="00865DE7"/>
     <w:rsid w:val="0086706C"/>
     <w:rsid w:val="008720C7"/>
     <w:rsid w:val="008725C7"/>
     <w:rsid w:val="00873263"/>
     <w:rsid w:val="0087382D"/>
     <w:rsid w:val="008741DF"/>
     <w:rsid w:val="0087781D"/>
     <w:rsid w:val="008837E7"/>
     <w:rsid w:val="0088453E"/>
+    <w:rsid w:val="00884B23"/>
     <w:rsid w:val="00890D19"/>
     <w:rsid w:val="00891C79"/>
     <w:rsid w:val="00893171"/>
     <w:rsid w:val="00895634"/>
     <w:rsid w:val="008960DF"/>
     <w:rsid w:val="00897344"/>
     <w:rsid w:val="008A07BD"/>
     <w:rsid w:val="008A129F"/>
     <w:rsid w:val="008A2D4A"/>
     <w:rsid w:val="008A3409"/>
     <w:rsid w:val="008A68FA"/>
     <w:rsid w:val="008B101C"/>
     <w:rsid w:val="008B1834"/>
     <w:rsid w:val="008B2D93"/>
     <w:rsid w:val="008B32F8"/>
     <w:rsid w:val="008C2730"/>
     <w:rsid w:val="008C2874"/>
     <w:rsid w:val="008C613A"/>
     <w:rsid w:val="008C6ABE"/>
     <w:rsid w:val="008D1340"/>
     <w:rsid w:val="008D23C6"/>
     <w:rsid w:val="008D61C8"/>
     <w:rsid w:val="008D6889"/>
     <w:rsid w:val="008D6B4F"/>
     <w:rsid w:val="008D6BE2"/>
@@ -7208,50 +7192,51 @@
     <w:rsid w:val="00E72245"/>
     <w:rsid w:val="00E72634"/>
     <w:rsid w:val="00E747B1"/>
     <w:rsid w:val="00E7655A"/>
     <w:rsid w:val="00E76A7F"/>
     <w:rsid w:val="00E76BA6"/>
     <w:rsid w:val="00E77356"/>
     <w:rsid w:val="00E77EF3"/>
     <w:rsid w:val="00E81519"/>
     <w:rsid w:val="00E84758"/>
     <w:rsid w:val="00E84CF8"/>
     <w:rsid w:val="00E86CBB"/>
     <w:rsid w:val="00E86F99"/>
     <w:rsid w:val="00E92734"/>
     <w:rsid w:val="00E937E3"/>
     <w:rsid w:val="00E960F9"/>
     <w:rsid w:val="00EA2908"/>
     <w:rsid w:val="00EA2F02"/>
     <w:rsid w:val="00EA3D62"/>
     <w:rsid w:val="00EA4D0F"/>
     <w:rsid w:val="00EA6FF0"/>
     <w:rsid w:val="00EA734F"/>
     <w:rsid w:val="00EB1224"/>
     <w:rsid w:val="00EB2C09"/>
     <w:rsid w:val="00EB43EA"/>
+    <w:rsid w:val="00EB4D52"/>
     <w:rsid w:val="00EC143D"/>
     <w:rsid w:val="00EC3113"/>
     <w:rsid w:val="00EC4F6C"/>
     <w:rsid w:val="00EC5A80"/>
     <w:rsid w:val="00EC6CCC"/>
     <w:rsid w:val="00ED11E7"/>
     <w:rsid w:val="00ED73BC"/>
     <w:rsid w:val="00ED7BB8"/>
     <w:rsid w:val="00EE33EA"/>
     <w:rsid w:val="00EE34CA"/>
     <w:rsid w:val="00EE3872"/>
     <w:rsid w:val="00EE40DF"/>
     <w:rsid w:val="00EE5BFA"/>
     <w:rsid w:val="00EE6382"/>
     <w:rsid w:val="00EF0991"/>
     <w:rsid w:val="00EF1F7F"/>
     <w:rsid w:val="00EF2399"/>
     <w:rsid w:val="00EF329C"/>
     <w:rsid w:val="00EF49EA"/>
     <w:rsid w:val="00EF6BEA"/>
     <w:rsid w:val="00F0109A"/>
     <w:rsid w:val="00F01303"/>
     <w:rsid w:val="00F01E27"/>
     <w:rsid w:val="00F01FF0"/>
     <w:rsid w:val="00F036D2"/>
@@ -7324,64 +7309,64 @@
     <w:rsid w:val="00FF0E0D"/>
     <w:rsid w:val="00FF0ED3"/>
     <w:rsid w:val="00FF1DA8"/>
     <w:rsid w:val="00FF26D6"/>
     <w:rsid w:val="00FF565E"/>
     <w:rsid w:val="00FF5C2B"/>
     <w:rsid w:val="00FF6EF7"/>
     <w:rsid w:val="6EB2AA2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="26625"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="41B893C4"/>
   <w15:docId w15:val="{8BFE38D9-CB71-4968-9186-1E2C4A606ED4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8262,51 +8247,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00741618"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00567B88"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="619990623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2134785206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8605,69 +8590,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3E9D928-8060-C247-BA05-DEA574E3DFD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>243</Words>
+  <Words>242</Words>
   <Characters>1337</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sitel</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1577</CharactersWithSpaces>
+  <CharactersWithSpaces>1576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SchenkI</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>