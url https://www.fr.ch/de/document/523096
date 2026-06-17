--- v0 (2025-12-23)
+++ v1 (2026-06-17)
@@ -1,397 +1,669 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1EB95D93-3C46-4294-8584-73437A6A4F9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83E4357B-3707-497F-9698-36F506D23BD5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-2400" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te336" sheetId="5" r:id="rId1"/>
-    <sheet name="Signes - Zeichen" sheetId="6" r:id="rId2"/>
+    <sheet name="2024" sheetId="5" r:id="rId1"/>
+    <sheet name="2023" sheetId="7" r:id="rId2"/>
+    <sheet name="2022" sheetId="8" r:id="rId3"/>
+    <sheet name="2021" sheetId="9" r:id="rId4"/>
+    <sheet name="2020" sheetId="10" r:id="rId5"/>
+    <sheet name="2019" sheetId="11" r:id="rId6"/>
+    <sheet name="2018" sheetId="12" r:id="rId7"/>
+    <sheet name="2017" sheetId="13" r:id="rId8"/>
+    <sheet name="2016" sheetId="14" r:id="rId9"/>
+    <sheet name="2015" sheetId="15" r:id="rId10"/>
+    <sheet name="2014" sheetId="16" r:id="rId11"/>
+    <sheet name="2013" sheetId="17" r:id="rId12"/>
+    <sheet name="Signes - Zeichen" sheetId="6" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'ea493c63-03f8-4b3d-9f06-3bee9e3a038c'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te336'!$A$1:$D$24</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'2013'!$A$1:$J$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'2014'!$A$1:$J$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'2015'!$A$1:$J$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'2016'!$A$1:$J$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'2017'!$A$1:$J$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'2018'!$A$1:$J$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'2019'!$A$1:$J$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'2020'!$A$1:$J$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'2021'!$A$1:$D$24</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2022'!$A$1:$D$24</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'2023'!$A$1:$D$24</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2024'!$A$1:$D$24</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E20" i="17" l="1"/>
+  <c r="E18" i="17"/>
+  <c r="E16" i="17"/>
+  <c r="E15" i="17"/>
+  <c r="E14" i="17"/>
+  <c r="E13" i="17"/>
+  <c r="E11" i="17"/>
+  <c r="E20" i="16"/>
+  <c r="E18" i="16"/>
+  <c r="E16" i="16"/>
+  <c r="E15" i="16"/>
+  <c r="E14" i="16"/>
+  <c r="E13" i="16"/>
+  <c r="E11" i="16"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="127">
   <si>
     <t>Mehrfamilienhaushalte</t>
   </si>
   <si>
-    <r>
-[...43 lines deleted...]
-  <si>
     <t>Ménages multifamilaux</t>
   </si>
   <si>
     <t>Elternteil mit Kind(ern)</t>
   </si>
   <si>
     <t>Père ou mère seul(e) avec enfant(s)</t>
   </si>
   <si>
     <t>(Ehe-)Paare mit Kind(ern)</t>
   </si>
   <si>
     <t>Couples (mariés ou non) avec enfant(s)</t>
   </si>
   <si>
     <t>(Ehe-)Paare ohne Kinder</t>
   </si>
   <si>
     <t>Einfamilienhaushalte</t>
   </si>
   <si>
     <t>Ménages monofamiliaux</t>
   </si>
   <si>
     <t>Einpersonenhaushalte</t>
   </si>
   <si>
     <t>Ménages d'une seule personne</t>
   </si>
   <si>
     <t>Privathaushalte, insgesamt</t>
   </si>
   <si>
     <t>Ménages privés, en tout</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Ménages non familiaux de plusieurs personnes</t>
   </si>
   <si>
-    <r>
-[...58 lines deleted...]
-  <si>
     <t>Nichtfamilienhaushalte mit mehreren Personen</t>
   </si>
   <si>
     <t>Couples (mariés ou non) sans enfants</t>
   </si>
   <si>
     <t>T01-07-02</t>
   </si>
   <si>
-    <t>Source : Relevé structurel 2023 - Office fédéral de la statistique, Neuchâtel</t>
-[...5 lines deleted...]
-    <t>Actualisation / Aktualisiert am: 25.02.2025</t>
+    <t>Légende des signes</t>
+  </si>
+  <si>
+    <t>Zeichenerklärung</t>
+  </si>
+  <si>
+    <t>Signes</t>
+  </si>
+  <si>
+    <t>Explication</t>
+  </si>
+  <si>
+    <t>Zeichen</t>
+  </si>
+  <si>
+    <t>Erklärung</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Valeur rigoureusement nulle ou inexistante</t>
+  </si>
+  <si>
+    <t>Es kommt nichts vor (Wert genau Null)</t>
+  </si>
+  <si>
+    <t>0 ou 0,0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valeur très faible, arrondie à zéro, mais non nulle </t>
+  </si>
+  <si>
+    <t>0 oder 0,0</t>
+  </si>
+  <si>
+    <t>Sehr kleiner Wert, auf Null gerundet, aber nicht genau null</t>
+  </si>
+  <si>
+    <t>(chiffre)</t>
+  </si>
+  <si>
+    <t>Résultat à interpréter avec prudence (trop peu d'observations)</t>
+  </si>
+  <si>
+    <t>(Zahl)</t>
+  </si>
+  <si>
+    <t>Resultat mit Vorsicht zu interpretieren (zu wenige Beobachtungen)</t>
+  </si>
+  <si>
+    <t>( )</t>
+  </si>
+  <si>
+    <t>Donnée confidentielle, non communiquée pour des raisons de protection des données</t>
+  </si>
+  <si>
+    <t>Zahlenangabe unterbleibt aus Gründen des Datenschutzes</t>
+  </si>
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t>Donnée inconnue, inconcevable ou non mentionnée pour des raisons statistiques</t>
+  </si>
+  <si>
+    <t>Zahl nicht bekannt, gegenstandslos oder aus statistischen Gründen nicht aufgeführt</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Donnée revue et corrigée</t>
+  </si>
+  <si>
+    <t>Korrigierter Wert</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Donnée provisoire</t>
+  </si>
+  <si>
+    <t>Provisorischer Wert</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Donnée estimée</t>
+  </si>
+  <si>
+    <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Ménages privés, selon le type de ménage, en 2024</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Haushaltstyp 2024</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg. Situation au 31 décembre¹ / Kanton Freiburg. Stand am 31. Dezember¹</t>
+  </si>
+  <si>
+    <t>Nombre absolu²</t>
+  </si>
+  <si>
+    <t>Absolute Zahlen²</t>
+  </si>
+  <si>
+    <t>¹Estimation à partir d'un relevé par échantillon, arrondie à la centaine / Schätzung aufgrund einer Stichprobenerhebung, auf Hundert gerundet</t>
+  </si>
+  <si>
+    <t>²Les éventuelles différences entre le total général et la somme des nombres ou celle des sous-totaux sont dues aux nombres arrondis</t>
+  </si>
+  <si>
+    <t>²Allfällige Unterschiede zwischen Gesamtsumme und addierten Einzelwerten oder Teilsummen sind auf Rundungsdifferenzen zurückzuführen</t>
+  </si>
+  <si>
+    <t>Source : Relevé structurel 2024 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2024 - Bundesamt für Statistik, Neuenburg, te26-336</t>
+  </si>
+  <si>
+    <t>En %²</t>
+  </si>
+  <si>
+    <t>In %²</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 11.03.2026</t>
   </si>
   <si>
     <t>Ménages privés, selon le type de ménage, en 2023</t>
   </si>
   <si>
     <t>Privathaushalte nach Haushaltstyp 2023</t>
   </si>
   <si>
     <r>
       <t>Canton de Fribourg. Situation au 31 décembre</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> / Kanton Freiburg. Stand am 31. Dezember</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
-    <t>Légende des signes</t>
-[...92 lines deleted...]
-    <t>Geschätzter Wert</t>
+    <r>
+      <t>Nombre absolu</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>En %</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Absolute Zahlen</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>In %</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Estimation à partir d'un relevé par échantillon, arrondie à la centaine / Schätzung aufgrund einer Stichprobenerhebung, auf Hundert gerundet</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Les éventuelles différences entre le total général et la somme des nombres ou celle des sous-totaux sont dues aux nombres arrondis</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Allfällige Unterschiede zwischen Gesamtsumme und addierten Einzelwerten oder Teilsummen sind auf Rundungsdifferenzen zurückzuführen</t>
+    </r>
+  </si>
+  <si>
+    <t>Source : Relevé structurel 2023 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2023 - Bundesamt für Statistik, Neuenburg, te25-336</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 25.02.2025</t>
+  </si>
+  <si>
+    <t>Ménages privés, selon le type de ménage, en 2022</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Haushaltstyp 2022</t>
+  </si>
+  <si>
+    <r>
+      <t>Situation au 31 décembre</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> / Stand am 31. Dezember</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <t>Source : Relevé structurel 2022 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2022 - Bundesamt für Statistik, Neuenburg, te24-336</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 08.03.2024</t>
+  </si>
+  <si>
+    <t>Ménages privés, selon le type de ménage, en 2021</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Haushaltstyp 2021</t>
+  </si>
+  <si>
+    <t>Source : Relevé structurel 2021 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2021 - Bundesamt für Statistik, Neuenburg, te23-336</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 11.10.2023</t>
+  </si>
+  <si>
+    <t>!</t>
+  </si>
+  <si>
+    <t>ü</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2020 - Bundesamt für Statistik, Neuenburg, t23-336</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>O</t>
+  </si>
+  <si>
+    <t>Source: Relevé structurel 2020 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>T01-37</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Haushaltstyp 2020</t>
+  </si>
+  <si>
+    <t>Ménages privés, selon le type de ménage, en 2020</t>
+  </si>
+  <si>
+    <t>Ménages privés, selon le type de ménage, en 2019</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Haushaltstyp 2019</t>
+  </si>
+  <si>
+    <t>Source: Relevé structurel 2019 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2019 - Bundesamt für Statistik, Neuenburg, t22-336</t>
+  </si>
+  <si>
+    <t>Ménages privés, selon le type de ménage, en 2018</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Haushaltstyp 2018</t>
+  </si>
+  <si>
+    <t>Source: Relevé structurel 2018 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2018 - Bundesamt für Statistik, Neuenburg, t21-336</t>
+  </si>
+  <si>
+    <t>Ménages privés, selon le type de ménage, en 2017</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Haushaltstyp 2017</t>
+  </si>
+  <si>
+    <t>Source: Relevé structurel 2017 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2017 - Bundesamt für Statistik, Neuenburg, t20-336</t>
+  </si>
+  <si>
+    <t>Ménages privés, selon le type de ménage, en 2016</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Haushaltstyp 2016</t>
+  </si>
+  <si>
+    <t>Couples (mariés ou non) sans enfant</t>
+  </si>
+  <si>
+    <t>Source: Relevé structurel 2016 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2016 - Bundesamt für Statistik, Neuenburg, t19-336</t>
+  </si>
+  <si>
+    <t>Ménages privés, selon le type de ménage, en 2015</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Haushaltstyp 2015</t>
+  </si>
+  <si>
+    <t>Source: Relevé structurel 2015 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2015 - Bundesamt für Statistik, Neuenburg, t18-336</t>
+  </si>
+  <si>
+    <t>Ménages privés, selon le type de ménage, en 2014</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Haushaltstyp 2014</t>
+  </si>
+  <si>
+    <t>T01-36</t>
+  </si>
+  <si>
+    <t>Source: Relevé structurel 2014 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2014 - Bundesamt für Statistik, Neuenburg, t17-336</t>
+  </si>
+  <si>
+    <t>Ménages privés, selon le type de ménage, en 2013</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Haushaltstyp 2013</t>
+  </si>
+  <si>
+    <t>Source: Relevé structurel 2013 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2013 - Bundesamt für Statistik, Neuenburg, t16-336</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#\ ###\ ###"/>
     <numFmt numFmtId="166" formatCode="\+#,##0;\-#,##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="&quot;(&quot;#,##0&quot;)&quot;"/>
+    <numFmt numFmtId="169" formatCode="&quot;(&quot;#,##0.0&quot;)&quot;"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Helvetica-Narrow"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -401,77 +673,64 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...4 lines deleted...]
-    <font>
       <sz val="6.5"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <color indexed="8"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -487,78 +746,96 @@
       <name val="Helvetica-Narrow"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Helvetica-Narrow"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="6"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="6"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6.5"/>
+      <name val="Wingdings"/>
+      <charset val="2"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -640,286 +917,675 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right style="hair">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="10" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13"/>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="13"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="13" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="13" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="13" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="13" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="13" applyFont="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="13" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="11" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="11" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="11" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="11" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="13" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="13" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="14" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="14" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="15" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="16" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="11" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="20">
+  <cellStyles count="21">
     <cellStyle name="Lien hypertexte 2" xfId="15" xr:uid="{89F0A5F1-9A9D-441B-8F75-D2F3CBC73A94}"/>
     <cellStyle name="Lien hypertexte 3" xfId="11" xr:uid="{CE9E2B8C-933B-4309-A9B5-5971D4984B98}"/>
     <cellStyle name="Milliers 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Milliers 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="14" xr:uid="{B0017589-1D7C-4EE2-8454-47915B1F2779}"/>
     <cellStyle name="Normal 2 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normal 2 3 2" xfId="20" xr:uid="{84BF4846-0E74-49E3-9B88-8032A5E41AC6}"/>
     <cellStyle name="Normal 2 4" xfId="10" xr:uid="{27CFB92F-747C-432A-B946-90FF87A16CDD}"/>
     <cellStyle name="Normal 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 5" xfId="13" xr:uid="{309E605C-7F49-4C7A-BFF2-E17CF7DF064F}"/>
     <cellStyle name="Normal 6" xfId="9" xr:uid="{D8CABEF0-256D-4CD6-895D-A74D1AEA04C7}"/>
     <cellStyle name="Normal 6 2" xfId="16" xr:uid="{A38B31C5-4680-437B-8E80-306C1D6F4705}"/>
     <cellStyle name="Normal 6 2 2" xfId="18" xr:uid="{F517754A-C08E-4301-98CB-9E0CA2F4F47D}"/>
     <cellStyle name="Pourcentage 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Pourcentage 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Pourcentage 4" xfId="12" xr:uid="{CB4CA8AA-0B81-4C42-9728-29CEFC38C76E}"/>
     <cellStyle name="Pourcentage 4 2" xfId="17" xr:uid="{82E83D20-6D91-4B1E-ACA1-537F9C943C71}"/>
     <cellStyle name="Pourcentage 4 2 2" xfId="19" xr:uid="{E27B6CD1-3DBC-4D67-8FFB-0E0046791227}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>336017</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>41671</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>285321</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>1770</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CADC52B-5AEC-4D06-A0AC-87533AF58CB1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15442667" y="41671"/>
+          <a:ext cx="6273904" cy="9999449"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:srgbClr val="0000FF"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData fPrintsWithSheet="0"/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>336017</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>41671</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>285321</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>1770</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Rectangle 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F89FE299-AE91-43A7-8A9B-D562987C486C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="15442667" y="41671"/>
+          <a:ext cx="6273904" cy="9999449"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:srgbClr val="0000FF"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData fPrintsWithSheet="0"/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1167,532 +1833,4428 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.81640625" defaultRowHeight="10.5" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.85546875" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="30.7265625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="11.81640625" style="1"/>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="30.7109375" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="11.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="21" customFormat="1" ht="12" customHeight="1">
-[...10 lines deleted...]
-      <c r="C2" s="20"/>
+    <row r="1" spans="1:5" s="20" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1" s="21"/>
+    </row>
+    <row r="2" spans="1:5" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
     </row>
     <row r="3" spans="1:5" ht="10.5" customHeight="1">
-      <c r="A3" s="18" t="s">
-        <v>16</v>
+      <c r="A3" s="17" t="s">
+        <v>13</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
     </row>
     <row r="4" spans="1:5" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="6" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-    <row r="5" spans="1:5" s="13" customFormat="1" ht="10.5" customHeight="1">
+        <v>52</v>
+      </c>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+    </row>
+    <row r="5" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
       <c r="A5" s="9"/>
-      <c r="B5" s="27"/>
-      <c r="C5" s="27"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
       <c r="D5" s="9"/>
     </row>
-    <row r="6" spans="1:5" s="16" customFormat="1" ht="10.5" customHeight="1">
-[...22 lines deleted...]
-      <c r="A8" s="35" t="s">
+    <row r="6" spans="1:5" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" s="28"/>
+    </row>
+    <row r="7" spans="1:5" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="29"/>
+      <c r="B7" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="D7" s="29"/>
+    </row>
+    <row r="8" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="30">
+        <v>148000</v>
+      </c>
+      <c r="C8" s="31">
+        <v>100</v>
+      </c>
+      <c r="D8" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="22"/>
+    </row>
+    <row r="9" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="30">
+        <v>50100</v>
+      </c>
+      <c r="C9" s="31">
+        <v>33.838001514004645</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="22"/>
+    </row>
+    <row r="10" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A10" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="30">
+        <v>94600</v>
+      </c>
+      <c r="C10" s="31">
+        <v>63.919049358639093</v>
+      </c>
+      <c r="D10" s="39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="2">
+        <v>39300</v>
+      </c>
+      <c r="C11" s="27">
+        <v>26.555403866039939</v>
+      </c>
+      <c r="D11" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="22"/>
+    </row>
+    <row r="12" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A12" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2">
+        <v>47400</v>
+      </c>
+      <c r="C12" s="27">
+        <v>32.011561989304163</v>
+      </c>
+      <c r="D12" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="22"/>
+    </row>
+    <row r="13" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="2">
+        <v>7900</v>
+      </c>
+      <c r="C13" s="27">
+        <v>5.3520835032949883</v>
+      </c>
+      <c r="D13" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" s="30">
+        <v>800</v>
+      </c>
+      <c r="C14" s="31">
+        <v>0.56726849970127591</v>
+      </c>
+      <c r="D14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="23"/>
+    </row>
+    <row r="15" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A15" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="41">
+        <v>2500</v>
+      </c>
+      <c r="C15" s="42">
+        <v>1.67568062765498</v>
+      </c>
+      <c r="D15" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="31">
-[...111 lines deleted...]
-      <c r="E15" s="24"/>
+      <c r="E15" s="23"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1">
-      <c r="B16" s="14"/>
-      <c r="C16" s="15"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="14"/>
       <c r="D16" s="9"/>
-      <c r="E16" s="24"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:5" s="13" customFormat="1" ht="10.5" customHeight="1">
+      <c r="E16" s="23"/>
+    </row>
+    <row r="17" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
       <c r="A17" s="6" t="s">
-        <v>3</v>
+        <v>55</v>
       </c>
       <c r="B17" s="2"/>
-      <c r="E17" s="24"/>
+      <c r="E17" s="23"/>
     </row>
     <row r="18" spans="1:5" s="10" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A18" s="11" t="s">
-        <v>2</v>
+      <c r="A18" s="6" t="s">
+        <v>56</v>
       </c>
       <c r="B18" s="3"/>
-      <c r="C18" s="12"/>
-[...1 lines deleted...]
-      <c r="E18" s="23"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="22"/>
     </row>
     <row r="19" spans="1:5" s="10" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A19" s="11" t="s">
-        <v>1</v>
+      <c r="A19" s="6" t="s">
+        <v>57</v>
       </c>
       <c r="B19" s="3"/>
-      <c r="C19" s="12"/>
-[...1 lines deleted...]
-      <c r="E19" s="25"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="24"/>
     </row>
     <row r="20" spans="1:5" ht="10.5" customHeight="1">
       <c r="A20" s="9"/>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="9"/>
-      <c r="E20" s="25"/>
+      <c r="E20" s="24"/>
     </row>
     <row r="21" spans="1:5" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A21" s="6" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E21" s="24"/>
+        <v>58</v>
+      </c>
+      <c r="E21" s="23"/>
     </row>
     <row r="22" spans="1:5" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A22" s="6" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="5"/>
-      <c r="E22" s="26"/>
+      <c r="E22" s="25"/>
     </row>
     <row r="23" spans="1:5" ht="10.5" customHeight="1">
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
     </row>
     <row r="24" spans="1:5" ht="10.5" customHeight="1">
       <c r="A24" s="4" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3AABAE70-9952-4791-A2DC-4453D9D7E188}">
+  <dimension ref="A1:J31"/>
+  <sheetViews>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.85546875" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="35.5703125" style="65" customWidth="1"/>
+    <col min="2" max="2" width="1" style="65" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="65" customWidth="1"/>
+    <col min="4" max="4" width="1" style="65" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="65" customWidth="1"/>
+    <col min="6" max="6" width="1" style="65" customWidth="1"/>
+    <col min="7" max="7" width="29.28515625" style="65" customWidth="1"/>
+    <col min="8" max="10" width="2" style="65" customWidth="1"/>
+    <col min="11" max="16384" width="11.85546875" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="109" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="109" t="s">
+        <v>114</v>
+      </c>
+      <c r="G1" s="110"/>
+    </row>
+    <row r="2" spans="1:10" s="107" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="107" t="s">
+        <v>115</v>
+      </c>
+      <c r="C2" s="108"/>
+      <c r="E2" s="108"/>
+    </row>
+    <row r="3" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A3" s="106" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="106"/>
+    </row>
+    <row r="4" spans="1:10" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="70" t="s">
+        <v>78</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="105"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="105"/>
+      <c r="F4" s="70"/>
+    </row>
+    <row r="5" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="103"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="104"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="104"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="103"/>
+      <c r="H5" s="103"/>
+      <c r="I5" s="103"/>
+      <c r="J5" s="103"/>
+    </row>
+    <row r="6" spans="1:10" s="97" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="101" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6" s="99"/>
+      <c r="C6" s="102" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="99"/>
+      <c r="E6" s="102" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="99"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="101"/>
+      <c r="J6" s="101"/>
+    </row>
+    <row r="7" spans="1:10" s="97" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="98"/>
+      <c r="B7" s="99"/>
+      <c r="C7" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="99"/>
+      <c r="E7" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+    </row>
+    <row r="8" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C8" s="74"/>
+      <c r="E8" s="74"/>
+    </row>
+    <row r="9" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="84">
+        <v>124200</v>
+      </c>
+      <c r="E9" s="83">
+        <v>100</v>
+      </c>
+      <c r="G9" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="82"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="82"/>
+    </row>
+    <row r="10" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C10" s="81"/>
+      <c r="E10" s="80"/>
+      <c r="G10" s="96"/>
+      <c r="H10" s="96"/>
+      <c r="I10" s="96"/>
+      <c r="J10" s="96"/>
+    </row>
+    <row r="11" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="84">
+        <v>36900</v>
+      </c>
+      <c r="E11" s="83">
+        <v>29.710144927536231</v>
+      </c>
+      <c r="G11" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="82"/>
+      <c r="I11" s="82"/>
+      <c r="J11" s="82"/>
+    </row>
+    <row r="12" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C12" s="81"/>
+      <c r="E12" s="80"/>
+      <c r="G12" s="73"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="73"/>
+      <c r="J12" s="73"/>
+    </row>
+    <row r="13" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="84">
+        <v>84900</v>
+      </c>
+      <c r="E13" s="83">
+        <v>68.357487922705317</v>
+      </c>
+      <c r="G13" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="82"/>
+      <c r="I13" s="82"/>
+      <c r="J13" s="82"/>
+    </row>
+    <row r="14" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="93" t="s">
+        <v>111</v>
+      </c>
+      <c r="C14" s="95">
+        <v>33300</v>
+      </c>
+      <c r="E14" s="94">
+        <v>26.811594202898551</v>
+      </c>
+      <c r="G14" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="H14" s="93"/>
+      <c r="I14" s="93"/>
+      <c r="J14" s="93"/>
+    </row>
+    <row r="15" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="90" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="92">
+        <v>43300</v>
+      </c>
+      <c r="E15" s="91">
+        <v>34.863123993558773</v>
+      </c>
+      <c r="G15" s="90" t="s">
+        <v>4</v>
+      </c>
+      <c r="H15" s="90"/>
+      <c r="I15" s="90"/>
+      <c r="J15" s="90"/>
+    </row>
+    <row r="16" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A16" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="92">
+        <v>8400</v>
+      </c>
+      <c r="E16" s="91">
+        <v>6.7632850241545892</v>
+      </c>
+      <c r="G16" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="90"/>
+    </row>
+    <row r="17" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C17" s="79"/>
+      <c r="E17" s="89"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+    </row>
+    <row r="18" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="88">
+        <v>700</v>
+      </c>
+      <c r="D18" s="87"/>
+      <c r="E18" s="86">
+        <v>0.56360708534621573</v>
+      </c>
+      <c r="G18" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="82"/>
+      <c r="I18" s="82"/>
+      <c r="J18" s="82"/>
+    </row>
+    <row r="19" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C19" s="81"/>
+      <c r="E19" s="80"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="73"/>
+      <c r="J19" s="73"/>
+    </row>
+    <row r="20" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A20" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="78"/>
+      <c r="C20" s="84">
+        <v>1600</v>
+      </c>
+      <c r="D20" s="78"/>
+      <c r="E20" s="83">
+        <v>1.288244766505636</v>
+      </c>
+      <c r="F20" s="78"/>
+      <c r="G20" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="82"/>
+      <c r="I20" s="82"/>
+      <c r="J20" s="82"/>
+    </row>
+    <row r="21" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C21" s="81"/>
+      <c r="E21" s="80"/>
+      <c r="G21" s="73"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="73"/>
+      <c r="J21" s="73"/>
+    </row>
+    <row r="22" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="79"/>
+    </row>
+    <row r="23" spans="1:10" s="75" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="76"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="77"/>
+      <c r="F23" s="76"/>
+      <c r="G23" s="77"/>
+      <c r="H23" s="76"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="76"/>
+    </row>
+    <row r="24" spans="1:10" s="75" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="76" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="76"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="76"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="76"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="76"/>
+    </row>
+    <row r="25" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A25" s="73"/>
+      <c r="B25" s="73"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+    </row>
+    <row r="26" spans="1:10" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="70" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="F26" s="70"/>
+      <c r="H26" s="67" t="s">
+        <v>92</v>
+      </c>
+      <c r="I26" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="J26" s="67" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="66" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="70" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" s="70"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="I27" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="J27" s="67" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C28" s="74"/>
+      <c r="E28" s="74"/>
+    </row>
+    <row r="29" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C29" s="74"/>
+      <c r="E29" s="74"/>
+    </row>
+    <row r="30" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C30" s="79"/>
+      <c r="D30" s="79"/>
+      <c r="E30" s="79"/>
+    </row>
+    <row r="31" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C31" s="79"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C3A06C8-5A54-4AE4-A3BE-B81005803281}">
+  <dimension ref="A1:J31"/>
+  <sheetViews>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.85546875" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="33" style="1" customWidth="1"/>
+    <col min="2" max="2" width="1" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="1" style="1" customWidth="1"/>
+    <col min="7" max="7" width="27.28515625" style="1" customWidth="1"/>
+    <col min="8" max="10" width="2" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="11.85546875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="20" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="G1" s="21"/>
+    </row>
+    <row r="2" spans="1:10" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="C2" s="19"/>
+      <c r="E2" s="19"/>
+    </row>
+    <row r="3" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A3" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="17"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="17"/>
+    </row>
+    <row r="4" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="6"/>
+    </row>
+    <row r="5" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="111"/>
+      <c r="B5" s="9"/>
+      <c r="C5" s="112"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="112"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="111"/>
+      <c r="H5" s="111"/>
+      <c r="I5" s="111"/>
+      <c r="J5" s="111"/>
+    </row>
+    <row r="6" spans="1:10" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="113" t="s">
+        <v>120</v>
+      </c>
+      <c r="B6" s="114"/>
+      <c r="C6" s="115" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="114"/>
+      <c r="E6" s="115" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="114"/>
+      <c r="G6" s="113"/>
+      <c r="H6" s="113"/>
+      <c r="I6" s="113"/>
+      <c r="J6" s="113"/>
+    </row>
+    <row r="7" spans="1:10" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="116"/>
+      <c r="B7" s="114"/>
+      <c r="C7" s="117" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="114"/>
+      <c r="E7" s="117" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="114"/>
+      <c r="G7" s="116"/>
+      <c r="H7" s="116"/>
+      <c r="I7" s="116"/>
+      <c r="J7" s="116"/>
+    </row>
+    <row r="8" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C8" s="3"/>
+      <c r="E8" s="3"/>
+    </row>
+    <row r="9" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="118" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="119">
+        <v>122200</v>
+      </c>
+      <c r="E9" s="120">
+        <v>100</v>
+      </c>
+      <c r="G9" s="121" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="121"/>
+      <c r="I9" s="121"/>
+      <c r="J9" s="121"/>
+    </row>
+    <row r="10" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C10" s="13"/>
+      <c r="E10" s="14"/>
+      <c r="G10" s="122"/>
+      <c r="H10" s="122"/>
+      <c r="I10" s="122"/>
+      <c r="J10" s="122"/>
+    </row>
+    <row r="11" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="118" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="119">
+        <v>36200</v>
+      </c>
+      <c r="E11" s="120">
+        <f>100/C$9*C11</f>
+        <v>29.623567921440262</v>
+      </c>
+      <c r="G11" s="121" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="121"/>
+      <c r="I11" s="121"/>
+      <c r="J11" s="121"/>
+    </row>
+    <row r="12" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C12" s="13"/>
+      <c r="E12" s="14"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+    </row>
+    <row r="13" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="118" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="119">
+        <v>83200</v>
+      </c>
+      <c r="E13" s="120">
+        <f>100/C$9*C13</f>
+        <v>68.085106382978722</v>
+      </c>
+      <c r="G13" s="121" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="121"/>
+      <c r="I13" s="121"/>
+      <c r="J13" s="121"/>
+    </row>
+    <row r="14" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="123" t="s">
+        <v>111</v>
+      </c>
+      <c r="C14" s="124">
+        <v>32800</v>
+      </c>
+      <c r="E14" s="125">
+        <f>100/C$9*C14</f>
+        <v>26.841243862520461</v>
+      </c>
+      <c r="G14" s="123" t="s">
+        <v>6</v>
+      </c>
+      <c r="H14" s="123"/>
+      <c r="I14" s="123"/>
+      <c r="J14" s="123"/>
+    </row>
+    <row r="15" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="126" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="127">
+        <v>42900</v>
+      </c>
+      <c r="E15" s="128">
+        <f>100/C$9*C15</f>
+        <v>35.106382978723403</v>
+      </c>
+      <c r="G15" s="126" t="s">
+        <v>4</v>
+      </c>
+      <c r="H15" s="126"/>
+      <c r="I15" s="126"/>
+      <c r="J15" s="126"/>
+    </row>
+    <row r="16" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A16" s="126" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="127">
+        <v>7500</v>
+      </c>
+      <c r="E16" s="128">
+        <f>100/C$9*C16</f>
+        <v>6.1374795417348613</v>
+      </c>
+      <c r="G16" s="126" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="126"/>
+      <c r="I16" s="126"/>
+      <c r="J16" s="126"/>
+    </row>
+    <row r="17" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C17" s="2"/>
+      <c r="E17" s="27"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+    </row>
+    <row r="18" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="118" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="129">
+        <v>700</v>
+      </c>
+      <c r="D18" s="130"/>
+      <c r="E18" s="131">
+        <f>100/C$9*C18</f>
+        <v>0.57283142389525366</v>
+      </c>
+      <c r="G18" s="121" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="121"/>
+      <c r="I18" s="121"/>
+      <c r="J18" s="121"/>
+    </row>
+    <row r="19" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C19" s="13"/>
+      <c r="E19" s="14"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+    </row>
+    <row r="20" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A20" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="12"/>
+      <c r="C20" s="119">
+        <v>2000</v>
+      </c>
+      <c r="D20" s="12"/>
+      <c r="E20" s="120">
+        <f>100/C$9*C20</f>
+        <v>1.6366612111292964</v>
+      </c>
+      <c r="F20" s="12"/>
+      <c r="G20" s="121" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="121"/>
+      <c r="I20" s="121"/>
+      <c r="J20" s="121"/>
+    </row>
+    <row r="21" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C21" s="13"/>
+      <c r="E21" s="14"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+    </row>
+    <row r="22" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="60" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="60"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="60"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="60"/>
+    </row>
+    <row r="24" spans="1:10" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="60" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="60"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="60"/>
+    </row>
+    <row r="25" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A25" s="9"/>
+      <c r="B25" s="9"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="9"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+    </row>
+    <row r="26" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="H26" s="132" t="s">
+        <v>92</v>
+      </c>
+      <c r="I26" s="132" t="s">
+        <v>91</v>
+      </c>
+      <c r="J26" s="132" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="B27" s="6"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="133" t="s">
+        <v>88</v>
+      </c>
+      <c r="I27" s="133" t="s">
+        <v>88</v>
+      </c>
+      <c r="J27" s="132" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C28" s="3"/>
+      <c r="E28" s="3"/>
+    </row>
+    <row r="29" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C29" s="3"/>
+      <c r="E29" s="3"/>
+    </row>
+    <row r="30" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+    </row>
+    <row r="31" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4200CE72-6FCB-4327-B917-B54631E19499}">
+  <dimension ref="A1:J27"/>
+  <sheetViews>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.85546875" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="35.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="1" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="1" style="1" customWidth="1"/>
+    <col min="7" max="7" width="29.28515625" style="1" customWidth="1"/>
+    <col min="8" max="10" width="2" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="11.85546875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="20" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="G1" s="21"/>
+    </row>
+    <row r="2" spans="1:10" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="C2" s="19"/>
+      <c r="E2" s="19"/>
+    </row>
+    <row r="3" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A3" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="17"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="17"/>
+    </row>
+    <row r="4" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="6"/>
+    </row>
+    <row r="5" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="111"/>
+      <c r="B5" s="9"/>
+      <c r="C5" s="112"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="112"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="111"/>
+      <c r="H5" s="111"/>
+      <c r="I5" s="111"/>
+      <c r="J5" s="111"/>
+    </row>
+    <row r="6" spans="1:10" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="113" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6" s="114"/>
+      <c r="C6" s="115" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="114"/>
+      <c r="E6" s="115" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="114"/>
+      <c r="G6" s="113"/>
+      <c r="H6" s="113"/>
+      <c r="I6" s="113"/>
+      <c r="J6" s="113"/>
+    </row>
+    <row r="7" spans="1:10" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="116"/>
+      <c r="B7" s="114"/>
+      <c r="C7" s="117" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="114"/>
+      <c r="E7" s="117" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="114"/>
+      <c r="G7" s="116"/>
+      <c r="H7" s="116"/>
+      <c r="I7" s="116"/>
+      <c r="J7" s="116"/>
+    </row>
+    <row r="8" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C8" s="3"/>
+      <c r="E8" s="3"/>
+    </row>
+    <row r="9" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="118" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="119">
+        <v>119700</v>
+      </c>
+      <c r="E9" s="120">
+        <v>100</v>
+      </c>
+      <c r="G9" s="121" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="121"/>
+      <c r="I9" s="121"/>
+      <c r="J9" s="121"/>
+    </row>
+    <row r="10" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C10" s="13"/>
+      <c r="E10" s="14"/>
+      <c r="G10" s="122"/>
+      <c r="H10" s="122"/>
+      <c r="I10" s="122"/>
+      <c r="J10" s="122"/>
+    </row>
+    <row r="11" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="118" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="119">
+        <v>35600</v>
+      </c>
+      <c r="E11" s="120">
+        <f>100/C$9*C11</f>
+        <v>29.741019214703424</v>
+      </c>
+      <c r="G11" s="121" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="121"/>
+      <c r="I11" s="121"/>
+      <c r="J11" s="121"/>
+    </row>
+    <row r="12" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C12" s="13"/>
+      <c r="E12" s="14"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+    </row>
+    <row r="13" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="118" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="119">
+        <v>82100</v>
+      </c>
+      <c r="E13" s="120">
+        <f>100/C$9*C13</f>
+        <v>68.588137009189637</v>
+      </c>
+      <c r="G13" s="121" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="121"/>
+      <c r="I13" s="121"/>
+      <c r="J13" s="121"/>
+    </row>
+    <row r="14" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="123" t="s">
+        <v>111</v>
+      </c>
+      <c r="C14" s="124">
+        <v>32400</v>
+      </c>
+      <c r="E14" s="125">
+        <f>100/C$9*C14</f>
+        <v>27.06766917293233</v>
+      </c>
+      <c r="G14" s="123" t="s">
+        <v>6</v>
+      </c>
+      <c r="H14" s="123"/>
+      <c r="I14" s="123"/>
+      <c r="J14" s="123"/>
+    </row>
+    <row r="15" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="126" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="127">
+        <v>42800</v>
+      </c>
+      <c r="E15" s="128">
+        <f>100/C$9*C15</f>
+        <v>35.756056808688385</v>
+      </c>
+      <c r="G15" s="126" t="s">
+        <v>4</v>
+      </c>
+      <c r="H15" s="126"/>
+      <c r="I15" s="126"/>
+      <c r="J15" s="126"/>
+    </row>
+    <row r="16" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A16" s="126" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="127">
+        <v>7000</v>
+      </c>
+      <c r="E16" s="128">
+        <f>100/C$9*C16</f>
+        <v>5.8479532163742682</v>
+      </c>
+      <c r="G16" s="126" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="126"/>
+      <c r="I16" s="126"/>
+      <c r="J16" s="126"/>
+    </row>
+    <row r="17" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C17" s="2"/>
+      <c r="E17" s="27"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+    </row>
+    <row r="18" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="118" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="129">
+        <v>600</v>
+      </c>
+      <c r="D18" s="130"/>
+      <c r="E18" s="131">
+        <f>100/C$9*C18</f>
+        <v>0.50125313283208017</v>
+      </c>
+      <c r="G18" s="121" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="121"/>
+      <c r="I18" s="121"/>
+      <c r="J18" s="121"/>
+    </row>
+    <row r="19" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C19" s="13"/>
+      <c r="E19" s="14"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+    </row>
+    <row r="20" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A20" s="118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="12"/>
+      <c r="C20" s="119">
+        <v>1400</v>
+      </c>
+      <c r="D20" s="12"/>
+      <c r="E20" s="120">
+        <f>100/C$9*C20</f>
+        <v>1.1695906432748537</v>
+      </c>
+      <c r="F20" s="12"/>
+      <c r="G20" s="121" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="121"/>
+      <c r="I20" s="121"/>
+      <c r="J20" s="121"/>
+    </row>
+    <row r="21" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C21" s="13"/>
+      <c r="E21" s="14"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+    </row>
+    <row r="22" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="60" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="60"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="60"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="60"/>
+    </row>
+    <row r="24" spans="1:10" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="60" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="60"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="60"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="60"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="60"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="60"/>
+    </row>
+    <row r="25" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A25" s="9"/>
+      <c r="B25" s="9"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="9"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+    </row>
+    <row r="26" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="H26" s="132" t="s">
+        <v>92</v>
+      </c>
+      <c r="I26" s="132" t="s">
+        <v>91</v>
+      </c>
+      <c r="J26" s="132" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B27" s="6"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="133" t="s">
+        <v>88</v>
+      </c>
+      <c r="I27" s="133" t="s">
+        <v>88</v>
+      </c>
+      <c r="J27" s="132" t="s">
+        <v>87</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{375B1E93-B08F-4EA5-8312-A280783C9372}">
   <dimension ref="A1:E17"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="8.453125" style="45" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.453125" style="45"/>
+    <col min="1" max="1" width="8.42578125" style="44" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="44" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" style="44" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="44" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" style="44" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" s="43" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="46" customFormat="1">
+      <c r="A2" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" s="45" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="49"/>
+      <c r="D3" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="47" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="52"/>
+      <c r="D4" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="51" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="54" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="52"/>
+      <c r="D5" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="54" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18">
+      <c r="A6" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="D1" s="44" t="s">
+      <c r="B6" s="51" t="s">
         <v>32</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A3" s="48" t="s">
+      <c r="C6" s="52"/>
+      <c r="D6" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="49" t="s">
+      <c r="E6" s="51" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="50"/>
-      <c r="D3" s="48" t="s">
+    </row>
+    <row r="7" spans="1:5" ht="18">
+      <c r="A7" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="E3" s="48" t="s">
+      <c r="B7" s="54" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="51" t="s">
+      <c r="C7" s="52"/>
+      <c r="D7" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B4" s="52" t="s">
+    </row>
+    <row r="8" spans="1:5" ht="18">
+      <c r="A8" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="C4" s="53"/>
-[...3 lines deleted...]
-      <c r="E4" s="52" t="s">
+      <c r="B8" s="51" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="54" t="s">
+      <c r="C8" s="52"/>
+      <c r="D8" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" s="51" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="55" t="s">
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="53"/>
-      <c r="D5" s="54" t="s">
+      <c r="B9" s="54" t="s">
         <v>42</v>
       </c>
-      <c r="E5" s="55" t="s">
+      <c r="C9" s="52"/>
+      <c r="D9" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="54" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" s="56" t="s">
+    <row r="10" spans="1:5">
+      <c r="A10" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="52" t="s">
+      <c r="B10" s="51" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="56" t="s">
+      <c r="C10" s="52"/>
+      <c r="D10" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="E6" s="52" t="s">
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="56" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="54" t="s">
+      <c r="B11" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="55" t="s">
+      <c r="C11" s="52"/>
+      <c r="D11" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="C7" s="53"/>
-[...65 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" s="59"/>
-      <c r="D12" s="59"/>
+      <c r="A12" s="58"/>
+      <c r="D12" s="58"/>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" s="59"/>
-[...8 lines deleted...]
-      <c r="D15" s="59"/>
+      <c r="A13" s="58"/>
+      <c r="D13" s="58"/>
+    </row>
+    <row r="14" spans="1:5" ht="15">
+      <c r="A14" s="59"/>
+      <c r="D14" s="58"/>
+    </row>
+    <row r="15" spans="1:5" ht="15">
+      <c r="A15" s="59"/>
+      <c r="D15" s="58"/>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" s="59"/>
-      <c r="D16" s="59"/>
+      <c r="A16" s="58"/>
+      <c r="D16" s="58"/>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="59"/>
-      <c r="D17" s="59"/>
+      <c r="A17" s="58"/>
+      <c r="D17" s="58"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E7A9808-6AA7-4659-A339-A94CA470B3E1}">
+  <dimension ref="A1:E24"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.85546875" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="30.7109375" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="11.85546875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="20" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1" s="21"/>
+    </row>
+    <row r="2" spans="1:5" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+    </row>
+    <row r="3" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A3" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+    </row>
+    <row r="4" spans="1:5" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+    </row>
+    <row r="5" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="9"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="9"/>
+    </row>
+    <row r="6" spans="1:5" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" s="28"/>
+    </row>
+    <row r="7" spans="1:5" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="29"/>
+      <c r="B7" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" s="29"/>
+    </row>
+    <row r="8" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="30">
+        <v>145400</v>
+      </c>
+      <c r="C8" s="31">
+        <v>100</v>
+      </c>
+      <c r="D8" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="22"/>
+    </row>
+    <row r="9" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="30">
+        <v>48900</v>
+      </c>
+      <c r="C9" s="31">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="22"/>
+    </row>
+    <row r="10" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A10" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="30">
+        <v>93200</v>
+      </c>
+      <c r="C10" s="31">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D10" s="39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="2">
+        <v>38500</v>
+      </c>
+      <c r="C11" s="27">
+        <v>26.5</v>
+      </c>
+      <c r="D11" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="22"/>
+    </row>
+    <row r="12" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A12" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2">
+        <v>46600</v>
+      </c>
+      <c r="C12" s="27">
+        <v>32</v>
+      </c>
+      <c r="D12" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="22"/>
+    </row>
+    <row r="13" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="2">
+        <v>8200</v>
+      </c>
+      <c r="C13" s="27">
+        <v>5.6</v>
+      </c>
+      <c r="D13" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" s="30">
+        <v>900</v>
+      </c>
+      <c r="C14" s="31">
+        <v>0.6</v>
+      </c>
+      <c r="D14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="23"/>
+    </row>
+    <row r="15" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A15" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="41">
+        <v>2300</v>
+      </c>
+      <c r="C15" s="42">
+        <v>1.6</v>
+      </c>
+      <c r="D15" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="23"/>
+    </row>
+    <row r="16" spans="1:5" ht="10.5" customHeight="1">
+      <c r="B16" s="13"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="23"/>
+    </row>
+    <row r="17" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A17" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="E17" s="23"/>
+    </row>
+    <row r="18" spans="1:5" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="60" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="3"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="22"/>
+    </row>
+    <row r="19" spans="1:5" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A19" s="60" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="3"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="24"/>
+    </row>
+    <row r="20" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A20" s="9"/>
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="24"/>
+    </row>
+    <row r="21" spans="1:5" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" s="23"/>
+    </row>
+    <row r="22" spans="1:5" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="25"/>
+    </row>
+    <row r="23" spans="1:5" ht="10.5" customHeight="1">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+    </row>
+    <row r="24" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A24" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21BD260E-5DE1-4B89-9312-672A20ED7345}">
+  <dimension ref="A1:E24"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.85546875" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="30.7109375" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="11.85546875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="20" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" s="21"/>
+    </row>
+    <row r="2" spans="1:5" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+    </row>
+    <row r="3" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A3" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+    </row>
+    <row r="4" spans="1:5" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+    </row>
+    <row r="5" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="9"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="9"/>
+    </row>
+    <row r="6" spans="1:5" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" s="28"/>
+    </row>
+    <row r="7" spans="1:5" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="29"/>
+      <c r="B7" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" s="29"/>
+    </row>
+    <row r="8" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="30">
+        <v>142100</v>
+      </c>
+      <c r="C8" s="31">
+        <v>100</v>
+      </c>
+      <c r="D8" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="22"/>
+    </row>
+    <row r="9" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="30">
+        <v>47300</v>
+      </c>
+      <c r="C9" s="31">
+        <v>33.286418015482056</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="22"/>
+    </row>
+    <row r="10" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A10" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="30">
+        <v>91700</v>
+      </c>
+      <c r="C10" s="31">
+        <v>64.532019704433495</v>
+      </c>
+      <c r="D10" s="39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="2">
+        <v>37600</v>
+      </c>
+      <c r="C11" s="27">
+        <v>26.46023926812104</v>
+      </c>
+      <c r="D11" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="22"/>
+    </row>
+    <row r="12" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A12" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2">
+        <v>44400</v>
+      </c>
+      <c r="C12" s="27">
+        <v>31.245601688951442</v>
+      </c>
+      <c r="D12" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="22"/>
+    </row>
+    <row r="13" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="2">
+        <v>9600</v>
+      </c>
+      <c r="C13" s="27">
+        <v>6.7558057705840957</v>
+      </c>
+      <c r="D13" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" s="30">
+        <v>900</v>
+      </c>
+      <c r="C14" s="31">
+        <v>0.63335679099225894</v>
+      </c>
+      <c r="D14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="23"/>
+    </row>
+    <row r="15" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A15" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="41">
+        <v>2200</v>
+      </c>
+      <c r="C15" s="42">
+        <v>1.5482054890921886</v>
+      </c>
+      <c r="D15" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="23"/>
+    </row>
+    <row r="16" spans="1:5" ht="10.5" customHeight="1">
+      <c r="B16" s="13"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="23"/>
+    </row>
+    <row r="17" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A17" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="E17" s="23"/>
+    </row>
+    <row r="18" spans="1:5" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="60" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="3"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="22"/>
+    </row>
+    <row r="19" spans="1:5" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A19" s="60" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="3"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="24"/>
+    </row>
+    <row r="20" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A20" s="9"/>
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="24"/>
+    </row>
+    <row r="21" spans="1:5" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="E21" s="23"/>
+    </row>
+    <row r="22" spans="1:5" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="25"/>
+    </row>
+    <row r="23" spans="1:5" ht="10.5" customHeight="1">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+    </row>
+    <row r="24" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A24" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B0EAA1D-1125-4E5E-A21A-42ADE2F7C2C6}">
+  <dimension ref="A1:E24"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.85546875" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="30.7109375" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="11.85546875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="20" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" s="21"/>
+    </row>
+    <row r="2" spans="1:5" s="18" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B2" s="19"/>
+      <c r="C2" s="19"/>
+    </row>
+    <row r="3" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A3" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+    </row>
+    <row r="4" spans="1:5" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+    </row>
+    <row r="5" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="9"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="9"/>
+    </row>
+    <row r="6" spans="1:5" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" s="28"/>
+    </row>
+    <row r="7" spans="1:5" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="29"/>
+      <c r="B7" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" s="29"/>
+    </row>
+    <row r="8" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="30">
+        <v>139500</v>
+      </c>
+      <c r="C8" s="31">
+        <v>100</v>
+      </c>
+      <c r="D8" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="22"/>
+    </row>
+    <row r="9" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="30">
+        <v>45800</v>
+      </c>
+      <c r="C9" s="31">
+        <v>32.831541218637994</v>
+      </c>
+      <c r="D9" s="39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="22"/>
+    </row>
+    <row r="10" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A10" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="30">
+        <v>90900</v>
+      </c>
+      <c r="C10" s="31">
+        <v>65.161290322580641</v>
+      </c>
+      <c r="D10" s="39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="2">
+        <v>37200</v>
+      </c>
+      <c r="C11" s="27">
+        <v>26.666666666666668</v>
+      </c>
+      <c r="D11" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="E11" s="22"/>
+    </row>
+    <row r="12" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A12" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="2">
+        <v>43500</v>
+      </c>
+      <c r="C12" s="27">
+        <v>31.182795698924732</v>
+      </c>
+      <c r="D12" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="22"/>
+    </row>
+    <row r="13" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="2">
+        <v>10200</v>
+      </c>
+      <c r="C13" s="27">
+        <v>7.311827956989247</v>
+      </c>
+      <c r="D13" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" s="61">
+        <v>800</v>
+      </c>
+      <c r="C14" s="62">
+        <v>0.57347670250896055</v>
+      </c>
+      <c r="D14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="23"/>
+    </row>
+    <row r="15" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A15" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="63">
+        <v>2000</v>
+      </c>
+      <c r="C15" s="64">
+        <v>1.4336917562724014</v>
+      </c>
+      <c r="D15" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="23"/>
+    </row>
+    <row r="16" spans="1:5" ht="10.5" customHeight="1">
+      <c r="B16" s="13"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="23"/>
+    </row>
+    <row r="17" spans="1:5" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A17" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="E17" s="23"/>
+    </row>
+    <row r="18" spans="1:5" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="60" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="3"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="22"/>
+    </row>
+    <row r="19" spans="1:5" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A19" s="60" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="3"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="24"/>
+    </row>
+    <row r="20" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A20" s="9"/>
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="24"/>
+    </row>
+    <row r="21" spans="1:5" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" s="23"/>
+    </row>
+    <row r="22" spans="1:5" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="25"/>
+    </row>
+    <row r="23" spans="1:5" ht="10.5" customHeight="1">
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+    </row>
+    <row r="24" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A24" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D0A108C0-BAB5-4043-B1D3-66826042A93E}">
+  <dimension ref="A1:J27"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.85546875" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="35" style="65" customWidth="1"/>
+    <col min="2" max="2" width="1" style="65" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="65" customWidth="1"/>
+    <col min="4" max="4" width="1" style="65" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="65" customWidth="1"/>
+    <col min="6" max="6" width="1" style="65" customWidth="1"/>
+    <col min="7" max="7" width="29.28515625" style="65" customWidth="1"/>
+    <col min="8" max="10" width="2" style="65" customWidth="1"/>
+    <col min="11" max="16384" width="11.85546875" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="109" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="109" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" s="110"/>
+    </row>
+    <row r="2" spans="1:10" s="107" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="107" t="s">
+        <v>95</v>
+      </c>
+      <c r="C2" s="108"/>
+      <c r="E2" s="108"/>
+    </row>
+    <row r="3" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A3" s="106" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="106"/>
+    </row>
+    <row r="4" spans="1:10" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="70" t="s">
+        <v>78</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="105"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="105"/>
+      <c r="F4" s="70"/>
+    </row>
+    <row r="5" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="103"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="104"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="104"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="103"/>
+      <c r="H5" s="103"/>
+      <c r="I5" s="103"/>
+      <c r="J5" s="103"/>
+    </row>
+    <row r="6" spans="1:10" s="97" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="101" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6" s="99"/>
+      <c r="C6" s="102" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="99"/>
+      <c r="E6" s="102" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="99"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="101"/>
+      <c r="J6" s="101"/>
+    </row>
+    <row r="7" spans="1:10" s="97" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="98"/>
+      <c r="B7" s="99"/>
+      <c r="C7" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="99"/>
+      <c r="E7" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+    </row>
+    <row r="8" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C8" s="74"/>
+      <c r="E8" s="74"/>
+    </row>
+    <row r="9" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="84">
+        <v>136500</v>
+      </c>
+      <c r="E9" s="83">
+        <v>100</v>
+      </c>
+      <c r="G9" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="82"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="82"/>
+    </row>
+    <row r="10" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C10" s="81"/>
+      <c r="E10" s="80"/>
+      <c r="G10" s="96"/>
+      <c r="H10" s="96"/>
+      <c r="I10" s="96"/>
+      <c r="J10" s="96"/>
+    </row>
+    <row r="11" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="84">
+        <v>43900</v>
+      </c>
+      <c r="E11" s="83">
+        <v>32.161172161172161</v>
+      </c>
+      <c r="G11" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="82"/>
+      <c r="I11" s="82"/>
+      <c r="J11" s="82"/>
+    </row>
+    <row r="12" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C12" s="81"/>
+      <c r="E12" s="80"/>
+      <c r="G12" s="73"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="73"/>
+      <c r="J12" s="73"/>
+    </row>
+    <row r="13" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="84">
+        <v>89600</v>
+      </c>
+      <c r="E13" s="83">
+        <v>65.641025641025635</v>
+      </c>
+      <c r="G13" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="82"/>
+      <c r="I13" s="82"/>
+      <c r="J13" s="82"/>
+    </row>
+    <row r="14" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="95">
+        <v>36700</v>
+      </c>
+      <c r="E14" s="94">
+        <v>26.886446886446887</v>
+      </c>
+      <c r="G14" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="H14" s="93"/>
+      <c r="I14" s="93"/>
+      <c r="J14" s="93"/>
+    </row>
+    <row r="15" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="90" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="92">
+        <v>43700</v>
+      </c>
+      <c r="E15" s="91">
+        <v>32.014652014652015</v>
+      </c>
+      <c r="G15" s="90" t="s">
+        <v>4</v>
+      </c>
+      <c r="H15" s="90"/>
+      <c r="I15" s="90"/>
+      <c r="J15" s="90"/>
+    </row>
+    <row r="16" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A16" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="92">
+        <v>9100</v>
+      </c>
+      <c r="E16" s="91">
+        <v>6.666666666666667</v>
+      </c>
+      <c r="G16" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="90"/>
+    </row>
+    <row r="17" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C17" s="79"/>
+      <c r="E17" s="89"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+    </row>
+    <row r="18" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="88">
+        <v>1100</v>
+      </c>
+      <c r="D18" s="87"/>
+      <c r="E18" s="86">
+        <v>0.80586080586080588</v>
+      </c>
+      <c r="G18" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="82"/>
+      <c r="I18" s="82"/>
+      <c r="J18" s="82"/>
+    </row>
+    <row r="19" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C19" s="81"/>
+      <c r="E19" s="80"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="73"/>
+      <c r="J19" s="73"/>
+    </row>
+    <row r="20" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A20" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="78"/>
+      <c r="C20" s="84">
+        <v>1900</v>
+      </c>
+      <c r="D20" s="78"/>
+      <c r="E20" s="83">
+        <v>1.3919413919413919</v>
+      </c>
+      <c r="F20" s="78"/>
+      <c r="G20" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="82"/>
+      <c r="I20" s="82"/>
+      <c r="J20" s="82"/>
+    </row>
+    <row r="21" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C21" s="81"/>
+      <c r="E21" s="80"/>
+      <c r="G21" s="73"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="73"/>
+      <c r="J21" s="73"/>
+    </row>
+    <row r="22" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="79"/>
+    </row>
+    <row r="23" spans="1:10" s="75" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="76"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="77"/>
+      <c r="F23" s="76"/>
+      <c r="G23" s="77"/>
+      <c r="H23" s="76"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="76"/>
+    </row>
+    <row r="24" spans="1:10" s="75" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="76" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="76"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="76"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="76"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="76"/>
+    </row>
+    <row r="25" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A25" s="73"/>
+      <c r="B25" s="73"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+    </row>
+    <row r="26" spans="1:10" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="F26" s="70"/>
+      <c r="H26" s="67" t="s">
+        <v>92</v>
+      </c>
+      <c r="I26" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="J26" s="67" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="66" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="70" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" s="70"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="I27" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="J27" s="67" t="s">
+        <v>87</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F301FA4E-47D3-45D5-B49E-4E1512A0184E}">
+  <dimension ref="A1:J27"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.85546875" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="35" style="65" customWidth="1"/>
+    <col min="2" max="2" width="1" style="65" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="65" customWidth="1"/>
+    <col min="4" max="4" width="1" style="65" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="65" customWidth="1"/>
+    <col min="6" max="6" width="1" style="65" customWidth="1"/>
+    <col min="7" max="7" width="29.28515625" style="65" customWidth="1"/>
+    <col min="8" max="10" width="2" style="65" customWidth="1"/>
+    <col min="11" max="16384" width="11.85546875" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="109" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="109" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" s="110"/>
+    </row>
+    <row r="2" spans="1:10" s="107" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="107" t="s">
+        <v>98</v>
+      </c>
+      <c r="C2" s="108"/>
+      <c r="E2" s="108"/>
+    </row>
+    <row r="3" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A3" s="106" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="106"/>
+    </row>
+    <row r="4" spans="1:10" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="70" t="s">
+        <v>78</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="105"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="105"/>
+      <c r="F4" s="70"/>
+    </row>
+    <row r="5" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="103"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="104"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="104"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="103"/>
+      <c r="H5" s="103"/>
+      <c r="I5" s="103"/>
+      <c r="J5" s="103"/>
+    </row>
+    <row r="6" spans="1:10" s="97" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="101" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6" s="99"/>
+      <c r="C6" s="102" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="99"/>
+      <c r="E6" s="102" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="99"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="101"/>
+      <c r="J6" s="101"/>
+    </row>
+    <row r="7" spans="1:10" s="97" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="98"/>
+      <c r="B7" s="99"/>
+      <c r="C7" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="99"/>
+      <c r="E7" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+    </row>
+    <row r="8" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C8" s="74"/>
+      <c r="E8" s="74"/>
+    </row>
+    <row r="9" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="84">
+        <v>133500</v>
+      </c>
+      <c r="E9" s="83">
+        <v>100</v>
+      </c>
+      <c r="G9" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="82"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="82"/>
+    </row>
+    <row r="10" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C10" s="81"/>
+      <c r="E10" s="80"/>
+      <c r="G10" s="96"/>
+      <c r="H10" s="96"/>
+      <c r="I10" s="96"/>
+      <c r="J10" s="96"/>
+    </row>
+    <row r="11" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="84">
+        <v>42100</v>
+      </c>
+      <c r="E11" s="83">
+        <v>31.535580524344571</v>
+      </c>
+      <c r="G11" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="82"/>
+      <c r="I11" s="82"/>
+      <c r="J11" s="82"/>
+    </row>
+    <row r="12" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C12" s="81"/>
+      <c r="E12" s="80"/>
+      <c r="G12" s="73"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="73"/>
+      <c r="J12" s="73"/>
+    </row>
+    <row r="13" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="84">
+        <v>88400</v>
+      </c>
+      <c r="E13" s="83">
+        <v>66.217228464419478</v>
+      </c>
+      <c r="G13" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="82"/>
+      <c r="I13" s="82"/>
+      <c r="J13" s="82"/>
+    </row>
+    <row r="14" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="95">
+        <v>35300</v>
+      </c>
+      <c r="E14" s="94">
+        <v>26.441947565543071</v>
+      </c>
+      <c r="G14" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="H14" s="93"/>
+      <c r="I14" s="93"/>
+      <c r="J14" s="93"/>
+    </row>
+    <row r="15" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="90" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="92">
+        <v>43200</v>
+      </c>
+      <c r="E15" s="91">
+        <v>32.359550561797754</v>
+      </c>
+      <c r="G15" s="90" t="s">
+        <v>4</v>
+      </c>
+      <c r="H15" s="90"/>
+      <c r="I15" s="90"/>
+      <c r="J15" s="90"/>
+    </row>
+    <row r="16" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A16" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="92">
+        <v>9900</v>
+      </c>
+      <c r="E16" s="91">
+        <v>7.415730337078652</v>
+      </c>
+      <c r="G16" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="90"/>
+    </row>
+    <row r="17" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C17" s="79"/>
+      <c r="E17" s="89"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+    </row>
+    <row r="18" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="88">
+        <v>900</v>
+      </c>
+      <c r="D18" s="87"/>
+      <c r="E18" s="86">
+        <v>0.6741573033707865</v>
+      </c>
+      <c r="G18" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="82"/>
+      <c r="I18" s="82"/>
+      <c r="J18" s="82"/>
+    </row>
+    <row r="19" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C19" s="81"/>
+      <c r="E19" s="80"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="73"/>
+      <c r="J19" s="73"/>
+    </row>
+    <row r="20" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A20" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="78"/>
+      <c r="C20" s="84">
+        <v>2100</v>
+      </c>
+      <c r="D20" s="78"/>
+      <c r="E20" s="83">
+        <v>1.5730337078651686</v>
+      </c>
+      <c r="F20" s="78"/>
+      <c r="G20" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="82"/>
+      <c r="I20" s="82"/>
+      <c r="J20" s="82"/>
+    </row>
+    <row r="21" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C21" s="81"/>
+      <c r="E21" s="80"/>
+      <c r="G21" s="73"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="73"/>
+      <c r="J21" s="73"/>
+    </row>
+    <row r="22" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="79"/>
+    </row>
+    <row r="23" spans="1:10" s="75" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="76"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="77"/>
+      <c r="F23" s="76"/>
+      <c r="G23" s="77"/>
+      <c r="H23" s="76"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="76"/>
+    </row>
+    <row r="24" spans="1:10" s="75" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="76" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="76"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="76"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="76"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="76"/>
+    </row>
+    <row r="25" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A25" s="73"/>
+      <c r="B25" s="73"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+    </row>
+    <row r="26" spans="1:10" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="70" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="F26" s="70"/>
+      <c r="H26" s="67" t="s">
+        <v>92</v>
+      </c>
+      <c r="I26" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="J26" s="67" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="66" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="70" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" s="70"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="I27" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="J27" s="67" t="s">
+        <v>87</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A84A6B88-7607-4770-9FE2-0AF3014D33D3}">
+  <dimension ref="A1:J27"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.85546875" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="35" style="65" customWidth="1"/>
+    <col min="2" max="2" width="1" style="65" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="65" customWidth="1"/>
+    <col min="4" max="4" width="1" style="65" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="65" customWidth="1"/>
+    <col min="6" max="6" width="1" style="65" customWidth="1"/>
+    <col min="7" max="7" width="29.28515625" style="65" customWidth="1"/>
+    <col min="8" max="10" width="2" style="65" customWidth="1"/>
+    <col min="11" max="16384" width="11.85546875" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="109" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="109" t="s">
+        <v>101</v>
+      </c>
+      <c r="G1" s="110"/>
+    </row>
+    <row r="2" spans="1:10" s="107" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="107" t="s">
+        <v>102</v>
+      </c>
+      <c r="C2" s="108"/>
+      <c r="E2" s="108"/>
+    </row>
+    <row r="3" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A3" s="106" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="106"/>
+    </row>
+    <row r="4" spans="1:10" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="70" t="s">
+        <v>78</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="105"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="105"/>
+      <c r="F4" s="70"/>
+    </row>
+    <row r="5" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="103"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="104"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="104"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="103"/>
+      <c r="H5" s="103"/>
+      <c r="I5" s="103"/>
+      <c r="J5" s="103"/>
+    </row>
+    <row r="6" spans="1:10" s="97" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="101" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6" s="99"/>
+      <c r="C6" s="102" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="99"/>
+      <c r="E6" s="102" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="99"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="101"/>
+      <c r="J6" s="101"/>
+    </row>
+    <row r="7" spans="1:10" s="97" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="98"/>
+      <c r="B7" s="99"/>
+      <c r="C7" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="99"/>
+      <c r="E7" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+    </row>
+    <row r="8" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C8" s="74"/>
+      <c r="E8" s="74"/>
+    </row>
+    <row r="9" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="84">
+        <v>130700</v>
+      </c>
+      <c r="E9" s="83">
+        <v>100</v>
+      </c>
+      <c r="G9" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="82"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="82"/>
+    </row>
+    <row r="10" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C10" s="81"/>
+      <c r="E10" s="80"/>
+      <c r="G10" s="96"/>
+      <c r="H10" s="96"/>
+      <c r="I10" s="96"/>
+      <c r="J10" s="96"/>
+    </row>
+    <row r="11" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="84">
+        <v>40200</v>
+      </c>
+      <c r="E11" s="83">
+        <v>30.757459831675593</v>
+      </c>
+      <c r="G11" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="82"/>
+      <c r="I11" s="82"/>
+      <c r="J11" s="82"/>
+    </row>
+    <row r="12" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C12" s="81"/>
+      <c r="E12" s="80"/>
+      <c r="G12" s="73"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="73"/>
+      <c r="J12" s="73"/>
+    </row>
+    <row r="13" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="84">
+        <v>87100</v>
+      </c>
+      <c r="E13" s="83">
+        <v>66.641162968630454</v>
+      </c>
+      <c r="G13" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="82"/>
+      <c r="I13" s="82"/>
+      <c r="J13" s="82"/>
+    </row>
+    <row r="14" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="95">
+        <v>34600</v>
+      </c>
+      <c r="E14" s="94">
+        <v>26.472838561591431</v>
+      </c>
+      <c r="G14" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="H14" s="93"/>
+      <c r="I14" s="93"/>
+      <c r="J14" s="93"/>
+    </row>
+    <row r="15" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="90" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="92">
+        <v>43700</v>
+      </c>
+      <c r="E15" s="91">
+        <v>33.435348125478193</v>
+      </c>
+      <c r="G15" s="90" t="s">
+        <v>4</v>
+      </c>
+      <c r="H15" s="90"/>
+      <c r="I15" s="90"/>
+      <c r="J15" s="90"/>
+    </row>
+    <row r="16" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A16" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="92">
+        <v>8800</v>
+      </c>
+      <c r="E16" s="91">
+        <v>6.7329762815608261</v>
+      </c>
+      <c r="G16" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="90"/>
+    </row>
+    <row r="17" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C17" s="79"/>
+      <c r="E17" s="89"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+    </row>
+    <row r="18" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="88">
+        <v>1100</v>
+      </c>
+      <c r="D18" s="87"/>
+      <c r="E18" s="86">
+        <v>0.84162203519510326</v>
+      </c>
+      <c r="G18" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="82"/>
+      <c r="I18" s="82"/>
+      <c r="J18" s="82"/>
+    </row>
+    <row r="19" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C19" s="81"/>
+      <c r="E19" s="80"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="73"/>
+      <c r="J19" s="73"/>
+    </row>
+    <row r="20" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A20" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="78"/>
+      <c r="C20" s="84">
+        <v>2300</v>
+      </c>
+      <c r="D20" s="78"/>
+      <c r="E20" s="83">
+        <v>1.7597551644988523</v>
+      </c>
+      <c r="F20" s="78"/>
+      <c r="G20" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="82"/>
+      <c r="I20" s="82"/>
+      <c r="J20" s="82"/>
+    </row>
+    <row r="21" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C21" s="81"/>
+      <c r="E21" s="80"/>
+      <c r="G21" s="73"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="73"/>
+      <c r="J21" s="73"/>
+    </row>
+    <row r="22" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="79"/>
+    </row>
+    <row r="23" spans="1:10" s="75" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="76"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="77"/>
+      <c r="F23" s="76"/>
+      <c r="G23" s="77"/>
+      <c r="H23" s="76"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="76"/>
+    </row>
+    <row r="24" spans="1:10" s="75" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="76" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="76"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="76"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="76"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="76"/>
+    </row>
+    <row r="25" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A25" s="73"/>
+      <c r="B25" s="73"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+    </row>
+    <row r="26" spans="1:10" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="70" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="F26" s="70"/>
+      <c r="H26" s="67" t="s">
+        <v>92</v>
+      </c>
+      <c r="I26" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="J26" s="67" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="66" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="70" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" s="70"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="I27" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="J27" s="67" t="s">
+        <v>87</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15C6F499-BD48-44F6-8876-32264180439F}">
+  <dimension ref="A1:J27"/>
+  <sheetViews>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.85546875" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="34.7109375" style="65" customWidth="1"/>
+    <col min="2" max="2" width="1" style="65" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="65" customWidth="1"/>
+    <col min="4" max="4" width="1" style="65" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="65" customWidth="1"/>
+    <col min="6" max="6" width="1" style="65" customWidth="1"/>
+    <col min="7" max="7" width="29.28515625" style="65" customWidth="1"/>
+    <col min="8" max="10" width="2" style="65" customWidth="1"/>
+    <col min="11" max="16384" width="11.85546875" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="109" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="G1" s="110"/>
+    </row>
+    <row r="2" spans="1:10" s="107" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="107" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="108"/>
+      <c r="E2" s="108"/>
+    </row>
+    <row r="3" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A3" s="106" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="106"/>
+    </row>
+    <row r="4" spans="1:10" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="70" t="s">
+        <v>78</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="105"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="105"/>
+      <c r="F4" s="70"/>
+    </row>
+    <row r="5" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="103"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="104"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="104"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="103"/>
+      <c r="H5" s="103"/>
+      <c r="I5" s="103"/>
+      <c r="J5" s="103"/>
+    </row>
+    <row r="6" spans="1:10" s="97" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="101" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6" s="99"/>
+      <c r="C6" s="102" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="99"/>
+      <c r="E6" s="102" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="99"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="101"/>
+      <c r="J6" s="101"/>
+    </row>
+    <row r="7" spans="1:10" s="97" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="98"/>
+      <c r="B7" s="99"/>
+      <c r="C7" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="99"/>
+      <c r="E7" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+    </row>
+    <row r="8" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C8" s="74"/>
+      <c r="E8" s="74"/>
+    </row>
+    <row r="9" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="84">
+        <v>128400</v>
+      </c>
+      <c r="E9" s="83">
+        <v>100</v>
+      </c>
+      <c r="G9" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="82"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="82"/>
+    </row>
+    <row r="10" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C10" s="81"/>
+      <c r="E10" s="80"/>
+      <c r="G10" s="96"/>
+      <c r="H10" s="96"/>
+      <c r="I10" s="96"/>
+      <c r="J10" s="96"/>
+    </row>
+    <row r="11" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="84">
+        <v>38900</v>
+      </c>
+      <c r="E11" s="83">
+        <v>30.29595015576324</v>
+      </c>
+      <c r="G11" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="82"/>
+      <c r="I11" s="82"/>
+      <c r="J11" s="82"/>
+    </row>
+    <row r="12" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C12" s="81"/>
+      <c r="E12" s="80"/>
+      <c r="G12" s="73"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="73"/>
+      <c r="J12" s="73"/>
+    </row>
+    <row r="13" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="84">
+        <v>86800</v>
+      </c>
+      <c r="E13" s="83">
+        <v>67.601246105919003</v>
+      </c>
+      <c r="G13" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="82"/>
+      <c r="I13" s="82"/>
+      <c r="J13" s="82"/>
+    </row>
+    <row r="14" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="95">
+        <v>34200</v>
+      </c>
+      <c r="E14" s="94">
+        <v>26.635514018691588</v>
+      </c>
+      <c r="G14" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="H14" s="93"/>
+      <c r="I14" s="93"/>
+      <c r="J14" s="93"/>
+    </row>
+    <row r="15" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="90" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="92">
+        <v>43900</v>
+      </c>
+      <c r="E15" s="91">
+        <v>34.190031152647975</v>
+      </c>
+      <c r="G15" s="90" t="s">
+        <v>4</v>
+      </c>
+      <c r="H15" s="90"/>
+      <c r="I15" s="90"/>
+      <c r="J15" s="90"/>
+    </row>
+    <row r="16" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A16" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="92">
+        <v>8700</v>
+      </c>
+      <c r="E16" s="91">
+        <v>6.7757009345794392</v>
+      </c>
+      <c r="G16" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="90"/>
+    </row>
+    <row r="17" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C17" s="79"/>
+      <c r="E17" s="89"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+    </row>
+    <row r="18" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="88">
+        <v>800</v>
+      </c>
+      <c r="D18" s="87"/>
+      <c r="E18" s="86">
+        <v>0.62305295950155759</v>
+      </c>
+      <c r="G18" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="82"/>
+      <c r="I18" s="82"/>
+      <c r="J18" s="82"/>
+    </row>
+    <row r="19" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C19" s="81"/>
+      <c r="E19" s="80"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="73"/>
+      <c r="J19" s="73"/>
+    </row>
+    <row r="20" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A20" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="78"/>
+      <c r="C20" s="84">
+        <v>1900</v>
+      </c>
+      <c r="D20" s="78"/>
+      <c r="E20" s="83">
+        <v>1.4797507788161994</v>
+      </c>
+      <c r="F20" s="78"/>
+      <c r="G20" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="82"/>
+      <c r="I20" s="82"/>
+      <c r="J20" s="82"/>
+    </row>
+    <row r="21" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C21" s="81"/>
+      <c r="E21" s="80"/>
+      <c r="G21" s="73"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="73"/>
+      <c r="J21" s="73"/>
+    </row>
+    <row r="22" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="79"/>
+    </row>
+    <row r="23" spans="1:10" s="75" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="76"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="77"/>
+      <c r="F23" s="76"/>
+      <c r="G23" s="77"/>
+      <c r="H23" s="76"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="76"/>
+    </row>
+    <row r="24" spans="1:10" s="75" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="76" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="76"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="76"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="76"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="76"/>
+    </row>
+    <row r="25" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A25" s="73"/>
+      <c r="B25" s="73"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+    </row>
+    <row r="26" spans="1:10" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="70" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="F26" s="70"/>
+      <c r="H26" s="67" t="s">
+        <v>92</v>
+      </c>
+      <c r="I26" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="J26" s="67" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="66" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="70" t="s">
+        <v>108</v>
+      </c>
+      <c r="B27" s="70"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="I27" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="J27" s="67" t="s">
+        <v>87</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E611113-9A77-4389-9797-8F90C354E3E6}">
+  <dimension ref="A1:J29"/>
+  <sheetViews>
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.85546875" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="35" style="65" customWidth="1"/>
+    <col min="2" max="2" width="1" style="65" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" style="65" customWidth="1"/>
+    <col min="4" max="4" width="1" style="65" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="65" customWidth="1"/>
+    <col min="6" max="6" width="1" style="65" customWidth="1"/>
+    <col min="7" max="7" width="29.28515625" style="65" customWidth="1"/>
+    <col min="8" max="10" width="2" style="65" customWidth="1"/>
+    <col min="11" max="16384" width="11.85546875" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="109" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="109" t="s">
+        <v>109</v>
+      </c>
+      <c r="G1" s="110"/>
+    </row>
+    <row r="2" spans="1:10" s="107" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="107" t="s">
+        <v>110</v>
+      </c>
+      <c r="C2" s="108"/>
+      <c r="E2" s="108"/>
+    </row>
+    <row r="3" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A3" s="106" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="106"/>
+    </row>
+    <row r="4" spans="1:10" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A4" s="70" t="s">
+        <v>78</v>
+      </c>
+      <c r="B4" s="70"/>
+      <c r="C4" s="105"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="105"/>
+      <c r="F4" s="70"/>
+    </row>
+    <row r="5" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="103"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="104"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="104"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="103"/>
+      <c r="H5" s="103"/>
+      <c r="I5" s="103"/>
+      <c r="J5" s="103"/>
+    </row>
+    <row r="6" spans="1:10" s="97" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="101" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6" s="99"/>
+      <c r="C6" s="102" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="99"/>
+      <c r="E6" s="102" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="99"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="101"/>
+      <c r="J6" s="101"/>
+    </row>
+    <row r="7" spans="1:10" s="97" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="98"/>
+      <c r="B7" s="99"/>
+      <c r="C7" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="99"/>
+      <c r="E7" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="99"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+    </row>
+    <row r="8" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C8" s="74"/>
+      <c r="E8" s="74"/>
+    </row>
+    <row r="9" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="84">
+        <v>126300</v>
+      </c>
+      <c r="E9" s="83">
+        <v>100</v>
+      </c>
+      <c r="G9" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="82"/>
+      <c r="I9" s="82"/>
+      <c r="J9" s="82"/>
+    </row>
+    <row r="10" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C10" s="81"/>
+      <c r="E10" s="80"/>
+      <c r="G10" s="96"/>
+      <c r="H10" s="96"/>
+      <c r="I10" s="96"/>
+      <c r="J10" s="96"/>
+    </row>
+    <row r="11" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="84">
+        <v>38000</v>
+      </c>
+      <c r="E11" s="83">
+        <v>30.087094220110846</v>
+      </c>
+      <c r="G11" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="H11" s="82"/>
+      <c r="I11" s="82"/>
+      <c r="J11" s="82"/>
+    </row>
+    <row r="12" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C12" s="81"/>
+      <c r="E12" s="80"/>
+      <c r="G12" s="73"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="73"/>
+      <c r="J12" s="73"/>
+    </row>
+    <row r="13" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="84">
+        <v>85700</v>
+      </c>
+      <c r="E13" s="83">
+        <v>67.854315122723676</v>
+      </c>
+      <c r="G13" s="82" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="82"/>
+      <c r="I13" s="82"/>
+      <c r="J13" s="82"/>
+    </row>
+    <row r="14" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="93" t="s">
+        <v>111</v>
+      </c>
+      <c r="C14" s="95">
+        <v>33800</v>
+      </c>
+      <c r="E14" s="94">
+        <v>26.761678543151227</v>
+      </c>
+      <c r="G14" s="93" t="s">
+        <v>6</v>
+      </c>
+      <c r="H14" s="93"/>
+      <c r="I14" s="93"/>
+      <c r="J14" s="93"/>
+    </row>
+    <row r="15" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="90" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="92">
+        <v>43800</v>
+      </c>
+      <c r="E15" s="91">
+        <v>34.679334916864605</v>
+      </c>
+      <c r="G15" s="90" t="s">
+        <v>4</v>
+      </c>
+      <c r="H15" s="90"/>
+      <c r="I15" s="90"/>
+      <c r="J15" s="90"/>
+    </row>
+    <row r="16" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A16" s="90" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="92">
+        <v>8100</v>
+      </c>
+      <c r="E16" s="91">
+        <v>6.4133016627078385</v>
+      </c>
+      <c r="G16" s="90" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="90"/>
+    </row>
+    <row r="17" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C17" s="79"/>
+      <c r="E17" s="89"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+    </row>
+    <row r="18" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A18" s="85" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="88">
+        <v>900</v>
+      </c>
+      <c r="D18" s="87"/>
+      <c r="E18" s="86">
+        <v>0.71258907363420421</v>
+      </c>
+      <c r="G18" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="82"/>
+      <c r="I18" s="82"/>
+      <c r="J18" s="82"/>
+    </row>
+    <row r="19" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C19" s="81"/>
+      <c r="E19" s="80"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="73"/>
+      <c r="J19" s="73"/>
+    </row>
+    <row r="20" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A20" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="78"/>
+      <c r="C20" s="84">
+        <v>1700</v>
+      </c>
+      <c r="D20" s="78"/>
+      <c r="E20" s="83">
+        <v>1.3460015835312746</v>
+      </c>
+      <c r="F20" s="78"/>
+      <c r="G20" s="82" t="s">
+        <v>15</v>
+      </c>
+      <c r="H20" s="82"/>
+      <c r="I20" s="82"/>
+      <c r="J20" s="82"/>
+    </row>
+    <row r="21" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C21" s="81"/>
+      <c r="E21" s="80"/>
+      <c r="G21" s="73"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="73"/>
+      <c r="J21" s="73"/>
+    </row>
+    <row r="22" spans="1:10" s="78" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="70" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="79"/>
+    </row>
+    <row r="23" spans="1:10" s="75" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="76" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="76"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="77"/>
+      <c r="F23" s="76"/>
+      <c r="G23" s="77"/>
+      <c r="H23" s="76"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="76"/>
+    </row>
+    <row r="24" spans="1:10" s="75" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="76" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="76"/>
+      <c r="C24" s="74"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="77"/>
+      <c r="F24" s="76"/>
+      <c r="G24" s="77"/>
+      <c r="H24" s="76"/>
+      <c r="I24" s="74"/>
+      <c r="J24" s="76"/>
+    </row>
+    <row r="25" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A25" s="73"/>
+      <c r="B25" s="73"/>
+      <c r="C25" s="74"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="74"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+    </row>
+    <row r="26" spans="1:10" s="72" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="70" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="F26" s="70"/>
+      <c r="H26" s="67" t="s">
+        <v>92</v>
+      </c>
+      <c r="I26" s="67" t="s">
+        <v>91</v>
+      </c>
+      <c r="J26" s="67" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="66" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="70" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" s="70"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="69"/>
+      <c r="H27" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="I27" s="68" t="s">
+        <v>88</v>
+      </c>
+      <c r="J27" s="67" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C28" s="74"/>
+      <c r="E28" s="74"/>
+    </row>
+    <row r="29" spans="1:10" ht="10.5" customHeight="1">
+      <c r="C29" s="74"/>
+      <c r="E29" s="74"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>te336</vt:lpstr>
+    <vt:vector size="25" baseType="lpstr">
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
+      <vt:lpstr>2021</vt:lpstr>
+      <vt:lpstr>2020</vt:lpstr>
+      <vt:lpstr>2019</vt:lpstr>
+      <vt:lpstr>2018</vt:lpstr>
+      <vt:lpstr>2017</vt:lpstr>
+      <vt:lpstr>2016</vt:lpstr>
+      <vt:lpstr>2015</vt:lpstr>
+      <vt:lpstr>2014</vt:lpstr>
+      <vt:lpstr>2013</vt:lpstr>
       <vt:lpstr>Signes - Zeichen</vt:lpstr>
-      <vt:lpstr>'te336'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2013'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2014'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2015'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2016'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2017'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2018'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2019'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2020'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2021'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2022'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2023'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2024'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Etat de Fribourg</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>CIEF</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>