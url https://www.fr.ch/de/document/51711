--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -1,14420 +1,14079 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007F4532" w:rsidRPr="009B2ECD" w:rsidRDefault="007F4532" w:rsidP="005B1DDE">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="009B2ECD">
+    <w:p w14:paraId="03C3EFB4" w14:textId="5333117F" w:rsidR="007F4532" w:rsidRPr="00557282" w:rsidRDefault="00557282" w:rsidP="00557282">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="320" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Betreff"/>
+      <w:bookmarkStart w:id="1" w:name="AN"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12E4043D" wp14:editId="237417BC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-57150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-711200</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3448050" cy="800100"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3448050" cy="800100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3F6BF72D" w14:textId="1FFFD72A" w:rsidR="00557282" w:rsidRPr="00557282" w:rsidRDefault="00557282">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="de-CH"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E446B3">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:lang w:val="de-CH"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Selbstkontrolle in </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:lang w:val="de-CH"/>
+                              </w:rPr>
+                              <w:t>ausserschulischen</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E446B3">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:lang w:val="de-CH"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Betreuungseinrichtungen</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:lang w:val="de-CH"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> und Krippen</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="12E4043D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-4.5pt;margin-top:-56pt;width:271.5pt;height:63pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSPsgMCwIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jdu3UEy0Hq1EWB&#10;9AEk/YAVRVlEKS5L0pbcr8+SchwjuRXVgeBql8PZ2eHqeug0O0jnFZqSTyc5Z9IIrJXZlfzXw/bd&#10;kjMfwNSg0ciSH6Xn1+u3b1a9LeQMW9S1dIxAjC96W/I2BFtkmRet7MBP0EpDyQZdB4FCt8tqBz2h&#10;dzqb5fmHrEdXW4dCek9/b8ckXyf8ppEi/GgaLwPTJSduIa0urVVcs/UKip0D2ypxogH/wKIDZejS&#10;M9QtBGB7p15BdUo49NiEicAuw6ZRQqYeqJtp/qKb+xasTL2QON6eZfL/D1Z8P9zbn46F4RMONMDU&#10;hLd3KH57ZnDTgtnJG+ewbyXUdPE0Spb11heno1FqX/gIUvXfsKYhwz5gAhoa10VVqE9G6DSA41l0&#10;OQQm6Of7+XyZLyglKLfMSYU0lQyKp9PW+fBFYsfipuSOhprQ4XDnQ2QDxVNJvMyjVvVWaZ0Ct6s2&#10;2rEDkAG26UsNvCjThvUlv1rMFgnZYDyfvNGpQAbVqkvk8pEcFFGNz6ZOJQGUHvfERJuTPFGRUZsw&#10;VAMVRpkqrI8klMPRiPRwaNOi+8tZTyYsuf+zByc5018NiX01nc+ja1MwX3ycUeAuM9VlBowgqJIH&#10;zsbtJiSnRx0M3tBQGpX0emZy4krmSjKeHkJ072Wcqp6f6/oRAAD//wMAUEsDBBQABgAIAAAAIQAi&#10;q3VR3AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInFBrZPSBw1xKkACcW3p&#10;B2zibRIRr6PYbdK/ZznBaWY1o9mZfDe5Tl1oCK1nA+k8AUVcedtybeD49T57AhUissXOMxm4UoBd&#10;cXuTY2b9yHu6HGKtJIRDhgaaGPtM61A15DDMfU8s2skPDqOcQ63tgKOEu04vkmStHbYsHxrs6a2h&#10;6vtwdgZOn+PDajuWH/G42S/Xr9huSn815v5uenkGFWmKf2b4rS/VoZBOpT+zDaozMNvKlCiYpgth&#10;4lg9LoWUYhXURa7/Tyh+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFI+yAwLAgAA9gMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACKrdVHcAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3F6BF72D" w14:textId="1FFFD72A" w:rsidR="00557282" w:rsidRPr="00557282" w:rsidRDefault="00557282">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E446B3">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Selbstkontrolle in </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
+                        <w:t>ausserschulischen</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E446B3">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Betreuungseinrichtungen</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> und Krippen</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A046EF" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Das Lebensmittelgesetz</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4532" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00A046EF" w:rsidRPr="00557282">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>LMG</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005704E7" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A046EF" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verfolgt </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>vier</w:t>
+      </w:r>
+      <w:r w:rsidR="00A046EF" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ziele</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4532" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4532" w:rsidRPr="009B2ECD" w:rsidRDefault="007F4532" w:rsidP="005B1DDE">
-[...7 lines deleted...]
-      <w:r w:rsidR="00EA3C11" w:rsidRPr="009B2ECD">
+    <w:p w14:paraId="0ECF741B" w14:textId="77777777" w:rsidR="007F4532" w:rsidRPr="00557282" w:rsidRDefault="00A046EF" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Schutz der Konsumenten vor Lebensmitteln und Gebrauchsgegenständen, welche die Gesundheit gefährden können</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3C11" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4532" w:rsidRPr="009B2ECD" w:rsidRDefault="007F4532" w:rsidP="005B1DDE">
-[...7 lines deleted...]
-      <w:r w:rsidR="00EA3C11" w:rsidRPr="009B2ECD">
+    <w:p w14:paraId="47A5EDA0" w14:textId="77777777" w:rsidR="007F4532" w:rsidRPr="00557282" w:rsidRDefault="0053341C" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A046EF" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>en hygienischen Umgang mit Lebensmitteln sicherstellen</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3C11" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4532" w:rsidRPr="009B2ECD" w:rsidRDefault="007F4532" w:rsidP="00B62036">
-[...7 lines deleted...]
-      <w:r w:rsidR="00EA3C11" w:rsidRPr="009B2ECD">
+    <w:p w14:paraId="4399E758" w14:textId="77777777" w:rsidR="007F4532" w:rsidRPr="00557282" w:rsidRDefault="0053341C" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A046EF" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ie Konsumenten im Zusammenhang mit Lebensmitteln </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00A046EF" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>or Täuschungen schützen</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3C11" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4532" w:rsidRPr="009B2ECD" w:rsidRDefault="007F4532" w:rsidP="00B62036">
-[...13 lines deleted...]
-      <w:r w:rsidR="00EA3C11" w:rsidRPr="009B2ECD">
+    <w:p w14:paraId="7EF0F0BA" w14:textId="378024B5" w:rsidR="00D53B33" w:rsidRPr="00557282" w:rsidRDefault="00D53B33" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Die Information über Lebensmittel zur Verfügung zu stellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024CFB1B" w14:textId="75B9EDCE" w:rsidR="00A046EF" w:rsidRPr="00557282" w:rsidRDefault="0053341C" w:rsidP="00557282">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00A046EF" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>etrieb</w:t>
+      </w:r>
+      <w:r w:rsidR="00090CAC" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A046EF" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00090CAC" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mit </w:t>
+      </w:r>
+      <w:r w:rsidR="00A046EF" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Lebensmittel</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>n umgehen</w:t>
+      </w:r>
+      <w:r w:rsidR="00090CAC" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>, müssen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die Einhaltung aller gesetzlichen Bestimmungen sicherstellen und zu diesem Zweck ein </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>System der Selbstkontrolle</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> einrichten</w:t>
+      </w:r>
+      <w:r w:rsidR="00A046EF" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E49F002" w14:textId="65187BC1" w:rsidR="007F4532" w:rsidRPr="00557282" w:rsidRDefault="00D270B1" w:rsidP="00557282">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dieses </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>muss unter Berücksichtigung der folgenden vier Grundsätze ausgestaltet sein</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4532" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55895538" w14:textId="69C0191B" w:rsidR="003D2DF6" w:rsidRPr="00557282" w:rsidRDefault="0089530D" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1288"/>
+          <w:tab w:val="num" w:pos="426"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alle </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>abgegebenen Lebensmittel müssen einwandfreie Qualität aufweisen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109723AF" w14:textId="6A5DE8A4" w:rsidR="00F17C1B" w:rsidRPr="00557282" w:rsidRDefault="00F17C1B" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1288"/>
+          <w:tab w:val="num" w:pos="426"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">für das Personal </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>sind</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1678D" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00746784" w:rsidRPr="009B2ECD">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="0089530D" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">schriftliche </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Anweisungen</w:t>
+      </w:r>
+      <w:r w:rsidR="0089530D" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>zu erstellen</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2E97" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>damit dieses die Lebensmittel unter geeigneten hygienischen Bedingungen handhabt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4532" w:rsidRPr="009B2ECD" w:rsidRDefault="007F4532" w:rsidP="00B62036">
-[...5 lines deleted...]
-        <w:t>Celui-ci doit être conçu en tenant compte des quatre principes suivants:</w:t>
+    <w:p w14:paraId="114097FD" w14:textId="2C5018FC" w:rsidR="007F4532" w:rsidRPr="00557282" w:rsidRDefault="00136D72" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1288"/>
+          <w:tab w:val="num" w:pos="426"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00315132" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ie Konsument</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>innen und Konsumenten dürfen über die Herkunft und Zusammensetzung der</w:t>
+      </w:r>
+      <w:r w:rsidR="00315132" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lebensmittel</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nicht getäuscht werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4532" w:rsidRPr="005B1DDE" w:rsidRDefault="00E34C4F" w:rsidP="005B1DDE">
-[...34 lines deleted...]
-        <w:t>;</w:t>
+    <w:p w14:paraId="76138D37" w14:textId="4E827BC6" w:rsidR="00315132" w:rsidRPr="00557282" w:rsidRDefault="00136D72" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1288"/>
+          <w:tab w:val="num" w:pos="426"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00315132" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ie Selbstkontrolle muss dokumentiert werden</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53B33" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – insbesondere mittels Kontrollblättern -, um nachzuweisen, dass die Verantwortlichkeiten ordnungsgemäss wahrgenommen werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4532" w:rsidRPr="005B1DDE" w:rsidRDefault="00E34C4F" w:rsidP="005B1DDE">
-[...52 lines deleted...]
-        <w:t>;</w:t>
+    <w:p w14:paraId="2FCD8360" w14:textId="27F81561" w:rsidR="002D246A" w:rsidRPr="00557282" w:rsidRDefault="002D246A" w:rsidP="00557282">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="426"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="120"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ausserschulische Betreuungseinrichtungen und Krippen, in denen die den Kindern </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>servierten Mahlzeiten vor Ort zubereitet werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, müssen ihr Selbstkontrollsystem auf die Anforderungen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>der Leitlinie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ute Verfahrenspraxis im Gastgewerbe (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>GVG-Leitlinie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>)¹ stützen, der vom Bundesamt für Lebensmittelsicherheit und Veterinärwesen (BLV) anerkannt ist. Die in diese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Leit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>linie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beschriebenen Vorschriften und Hinweise stellen das Mindestanforderungsniveau dar, das für diese Art von Tätigkeit gilt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4532" w:rsidRPr="005B1DDE" w:rsidRDefault="00E34C4F" w:rsidP="005B1DDE">
-[...34 lines deleted...]
-        <w:t>;</w:t>
+    <w:p w14:paraId="28431EEB" w14:textId="5441A289" w:rsidR="002D246A" w:rsidRPr="002D246A" w:rsidRDefault="002D246A" w:rsidP="00557282">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1288"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="120"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Für ausserschulische Betreuungseinrichtungen und Krippen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die ihre Mahlzeiten von einem Drittanbieter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>(Caterer, Restaurant, Gemeinschaftsverpflegung oder Ähnliches)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liefern lassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und die Mahlzeiten lediglich an die Kinder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>abgeben (ohne Zubereitung, ausser der Regeneration und dem Anrichten auf dem Teller)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, hat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>das Amt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für Lebensmittelsicherheit und Veterinärwesen (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>LSVW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D246A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>) das vorliegende Dokument erstellt. Dieses beschreibt die Mindestanforderungen, die für diese Art von Tätigkeiten gelten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4532" w:rsidRPr="005B1DDE" w:rsidRDefault="00E34C4F" w:rsidP="00B62036">
-[...26 lines deleted...]
-        <w:t>’autocontrôle doit être documenté – notamment par des fiches de contrôle – de manière à attester que les responsabilités sont assumées correctement.</w:t>
+    <w:p w14:paraId="6C532735" w14:textId="55CDF510" w:rsidR="00EF3CDD" w:rsidRPr="00557282" w:rsidRDefault="002D246A" w:rsidP="00557282">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1288"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="120"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Der Ablauf zur Erstellung einer Dokumentation der Selbstkontrolle erfolgt in drei Schritten:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F4587" w:rsidRPr="009B2ECD" w:rsidRDefault="00746784" w:rsidP="00B62036">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="360EA56D" w14:textId="2D46E8D4" w:rsidR="002D246A" w:rsidRPr="00557282" w:rsidRDefault="002D246A" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1288"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="120"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Durchführung einer Gefahrenanalyse (Seite 2);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15474E34" w14:textId="75069CCA" w:rsidR="002D246A" w:rsidRPr="00557282" w:rsidRDefault="002D246A" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1288"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="120"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ausarbeitung und Einführung schriftlicher Arbeitsanweisungen (Seite </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bis </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F3DE02" w14:textId="04F8AD9A" w:rsidR="002D246A" w:rsidRPr="00557282" w:rsidRDefault="002D246A" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1288"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="120"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Durchführung und Dokumentation der Kontrollen (siehe Beispiele auf Seite </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bis </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776B3D38" w14:textId="77777777" w:rsidR="007F4532" w:rsidRPr="00557282" w:rsidRDefault="00682F61" w:rsidP="005704E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Gesetzliche Grundlagen und Links</w:t>
+      </w:r>
+      <w:r w:rsidR="005704E7" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681876FE" w14:textId="77777777" w:rsidR="007F4532" w:rsidRPr="00557282" w:rsidRDefault="00886E04" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...261 lines deleted...]
-        <w:br/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Lebensmittel- und Gebrauchsgegenständeverordnung</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4532" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="007F4532" w:rsidRPr="009B2ECD">
+        <w:r w:rsidRPr="00557282">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="de-CH"/>
           </w:rPr>
-          <w:t>http://www.admin.ch/ch/f/rs/817_02/index.html</w:t>
+          <w:t>http://www.admin.ch/ch/d/rs/817_02/index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007F4532" w:rsidRPr="009B2ECD" w:rsidRDefault="00EA3C11" w:rsidP="005B1DDE">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0D99CC9D" w14:textId="77777777" w:rsidR="007F4532" w:rsidRPr="00557282" w:rsidRDefault="00886E04" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">rdonnance sur l’hygiène: </w:t>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Hygieneverordnung</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4532" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="007F4532" w:rsidRPr="009B2ECD">
+        <w:r w:rsidRPr="00557282">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="de-CH"/>
           </w:rPr>
-          <w:t>http://www.admin.ch/ch/f/rs/817_024_1/index.html</w:t>
+          <w:t>http://www.admin.ch/ch/d/rs/817_024_1/index.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007F4532" w:rsidRPr="009B2ECD">
+      <w:r w:rsidR="007F4532" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA4D56" w:rsidRPr="009B2ECD" w:rsidRDefault="00180272" w:rsidP="005B1DDE">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="604B4A72" w14:textId="5762F2F1" w:rsidR="002D246A" w:rsidRPr="00557282" w:rsidRDefault="00886E04" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Fünf Schlüssel zu sicheren Lebensmittel</w:t>
+      </w:r>
+      <w:r w:rsidR="0083508F" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00877DB1" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Poster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der WHO in mehreren Sprachen erhältlich</w:t>
+      </w:r>
+      <w:r w:rsidR="00180272" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00877DB1" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="008014CF" w:rsidRPr="009B2ECD">
+        <w:r w:rsidR="00877DB1" w:rsidRPr="00557282">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:t>http://www.who.int/foodsafety/areas_work/food-hygiene/5keys-poster/en/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AA4D56" w:rsidRPr="009B2ECD">
+      <w:r w:rsidR="00AA4D56" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4532" w:rsidRPr="009B2ECD" w:rsidRDefault="007F4532" w:rsidP="00B62036">
-[...1 lines deleted...]
-        <w:pStyle w:val="05objet"/>
+    <w:p w14:paraId="3F2DDA1E" w14:textId="0C6C4B43" w:rsidR="002D246A" w:rsidRPr="00557282" w:rsidRDefault="002D246A">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEE0391" w14:textId="4E0D00C6" w:rsidR="002D246A" w:rsidRPr="00557282" w:rsidRDefault="00557282">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="002D246A" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Diese Leitlinien kann bei GastroSuisse bestellt werden</w:t>
+      </w:r>
+      <w:r w:rsidR="006113B3" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="006113B3" w:rsidRPr="00557282">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>https://gastrosuisse.ch/de/branchenwissen/hygiene-und-lebensmittelsicherheit/selbstkontrollev</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006113B3" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder direkt heruntergeladen werden unter </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="006113B3" w:rsidRPr="00557282">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>https://gastrosuisse.ch/assets/de/branchenwissen/hygiene-und-lebensmittelsicherheit/selbstkontrolle/gastrosuisse-merkblatt-hygiene-verfahrenspraxis-im-gastgewerbe-gvg-hygiene-leitlinie.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006113B3" w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unterstützende Ordner zur Umsetzung der Anforderungen der Leitlinie können ebenfalls über die Webseite dieser Verbände bestellt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0ED93A" w14:textId="76B03918" w:rsidR="002D246A" w:rsidRPr="00557282" w:rsidRDefault="002D246A">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557282">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEB77E3" w14:textId="77777777" w:rsidR="00AA4D56" w:rsidRPr="00E446B3" w:rsidRDefault="00AA4D56" w:rsidP="002D246A">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="714"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4373E615" w14:textId="61AE744D" w:rsidR="00886E04" w:rsidRPr="00E446B3" w:rsidRDefault="00504B53" w:rsidP="00BA385A">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Mode d’emploi de l’autocontrôle</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Anleitung</w:t>
+      </w:r>
+      <w:r w:rsidR="00886E04" w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zur Selbstkontrolle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F4532" w:rsidRPr="009B2ECD" w:rsidRDefault="00DB1E71" w:rsidP="00B62036">
-[...30 lines deleted...]
-    <w:p w:rsidR="007F4532" w:rsidRPr="009B2ECD" w:rsidRDefault="007F4532" w:rsidP="007F4532">
+    <w:p w14:paraId="504E9855" w14:textId="77777777" w:rsidR="00886E04" w:rsidRPr="00E446B3" w:rsidRDefault="00886E04" w:rsidP="00BB29A7">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A. Gefahrenanalyse</w:t>
+      </w:r>
+      <w:r w:rsidR="00C075F7" w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C075F7" w:rsidRPr="00504B53">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Beispiel – muss angepasst werden)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7236D383" w14:textId="77777777" w:rsidR="00BB29A7" w:rsidRPr="00E446B3" w:rsidRDefault="00BB29A7" w:rsidP="00BB29A7">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9214" w:type="dxa"/>
+        <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblInd w:w="56" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="56" w:type="dxa"/>
           <w:right w:w="56" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1539"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F4532" w:rsidRPr="00B62036" w:rsidTr="00216984">
-[...2 lines deleted...]
-            <w:tcW w:w="1539" w:type="dxa"/>
+      <w:tr w:rsidR="00886E04" w:rsidRPr="00E446B3" w14:paraId="6401C650" w14:textId="77777777" w:rsidTr="00C075F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-          <w:p w:rsidR="007F4532" w:rsidRPr="00B62036" w:rsidRDefault="007F4532" w:rsidP="004A0B6E">
+            <w:shd w:val="clear" w:color="auto" w:fill="92CDDC" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5D323D" w14:textId="77777777" w:rsidR="00886E04" w:rsidRPr="00E446B3" w:rsidRDefault="00886E04" w:rsidP="00C075F7">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...38 lines deleted...]
-            <w:tcW w:w="4819" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bereich</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-          <w:p w:rsidR="007F4532" w:rsidRPr="00B62036" w:rsidRDefault="007F4532" w:rsidP="00A62D04">
+            <w:shd w:val="clear" w:color="auto" w:fill="92CDDC" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5D2C7E" w14:textId="77777777" w:rsidR="00886E04" w:rsidRPr="00E446B3" w:rsidRDefault="00886E04" w:rsidP="00C075F7">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>Exemples</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mögliche </w:t>
+            </w:r>
+            <w:r w:rsidR="00C075F7" w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Gefahren</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92CDDC" w:themeFill="accent5" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3780D1EA" w14:textId="77777777" w:rsidR="00886E04" w:rsidRPr="00E446B3" w:rsidRDefault="00886E04" w:rsidP="00C075F7">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Beispiele</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F4532" w:rsidRPr="00B62036" w:rsidTr="00216984">
-[...2 lines deleted...]
-            <w:tcW w:w="1539" w:type="dxa"/>
+      <w:tr w:rsidR="00886E04" w:rsidRPr="00D53B33" w14:paraId="30DEC947" w14:textId="77777777" w:rsidTr="00D07FFD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-          <w:p w:rsidR="007F4532" w:rsidRPr="00B62036" w:rsidRDefault="00DB1E71" w:rsidP="004A0B6E">
+          </w:tcPr>
+          <w:p w14:paraId="3321CFC4" w14:textId="77777777" w:rsidR="00886E04" w:rsidRPr="00E446B3" w:rsidRDefault="00886E04" w:rsidP="00C075F7">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="332C70D7" w14:textId="77777777" w:rsidR="00886E04" w:rsidRPr="00E446B3" w:rsidRDefault="00886E04" w:rsidP="00C075F7">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="2856" w:type="dxa"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>1. Personal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-          <w:p w:rsidR="007F4532" w:rsidRPr="00B62036" w:rsidRDefault="007F4532" w:rsidP="00A969A7">
+          </w:tcPr>
+          <w:p w14:paraId="1171E57F" w14:textId="77777777" w:rsidR="00886E04" w:rsidRPr="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="164" w:hanging="164"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Unzureichende Hygienekenntnisse und Übertragung von Mikroorganismen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3448F984" w14:textId="48F88D43" w:rsidR="00504B53" w:rsidRPr="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="164" w:hanging="164"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Übertragung von Krankheiten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5615FC30" w14:textId="77777777" w:rsidR="00504B53" w:rsidRPr="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+                <w:tab w:val="right" w:pos="9072"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="142"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Personen mit schmutzigen Händen, Personen, die am Arbeitsplatz rauchen, essen oder trinken, kranke Personen (Wunden, Niesen usw.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E26C84A" w14:textId="2F61BA3E" w:rsidR="00886E04" w:rsidRPr="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+                <w:tab w:val="right" w:pos="9072"/>
+              </w:tabs>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="142"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Krankes Personal in der Produktion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00504B53" w:rsidRPr="00D53B33" w14:paraId="2B94A3CA" w14:textId="77777777" w:rsidTr="0078388D">
+        <w:trPr>
+          <w:trHeight w:val="3075"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDC6F26" w14:textId="161C7996" w:rsidR="00504B53" w:rsidRPr="00E446B3" w:rsidRDefault="00504B53" w:rsidP="00C075F7">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Warenannahme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CCF8061" w14:textId="77777777" w:rsidR="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="164" w:hanging="164"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kontamination von ungeschützten oder unverpackten Lebensmitteln</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44C48AE3" w14:textId="77777777" w:rsidR="00504B53" w:rsidRPr="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="164" w:hanging="164"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verderb der Lebensmittel aufgrund zu hoher Temperaturen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="006AB3C2" w14:textId="77777777" w:rsidR="00504B53" w:rsidRPr="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="164" w:hanging="164"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verderb der Lebensmittel aufgrund zu tiefer Temperaturen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09241D95" w14:textId="77777777" w:rsidR="00504B53" w:rsidRPr="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="164" w:hanging="164"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verderb oder Qualitätsverlust aufgrund schlechter Lagerbedingungen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA0F426" w14:textId="3DCE8909" w:rsidR="00504B53" w:rsidRPr="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="164" w:hanging="164"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Unbekannte Herkunft der Lebensmittel, fehlende Rückverfolgbarkeit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C38972F" w14:textId="6E5975B9" w:rsidR="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Beschädigte Verpackungen, Lebensmittel verunreinigt durch Gerüche, Feuchtigkeit, schmutzige Behälter, Tiere, Ungeziefer usw</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D09E98" w14:textId="79063563" w:rsidR="00504B53" w:rsidRPr="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Unterbrechung der Kühlkette, aufgetaute Lebensmittel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37B05582" w14:textId="39C137B7" w:rsidR="00504B53" w:rsidRPr="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Nicht eingehaltene Warmhaltekette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC1AB36" w14:textId="7BBB2975" w:rsidR="00504B53" w:rsidRPr="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Annahme von Produkten mit abgelaufene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Haltbarkeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C32CA7" w14:textId="19C1441D" w:rsidR="00504B53" w:rsidRPr="00504B53" w:rsidRDefault="00504B53" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Unvollständige oder falsche Angaben (Zusammensetzung, Herkunft usw.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A0834" w:rsidRPr="00D53B33" w14:paraId="0892FD5C" w14:textId="77777777" w:rsidTr="007925A8">
+        <w:trPr>
+          <w:trHeight w:val="1382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FC1F8C" w14:textId="5AB218B1" w:rsidR="008A0834" w:rsidRPr="00E446B3" w:rsidRDefault="008A0834" w:rsidP="00AB0293">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="228" w:hanging="228"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+              <w:t xml:space="preserve">3.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Zubereitung, Abgabe an die Konsumenten und Deklaration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55EA1D48" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kontamination von ungeschützten Lebensmitteln und Übertragung von Mikroorganismen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635B4C1D" w14:textId="7CBEA165" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="100"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Vermehrung von Mikroorganismen in nicht gekühlten oder aufgetauten Lebensmitteln</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D0A620" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Vergiftung der Konsumenten durch rohe Lebensmittel tierischen Ursprungs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E4A2523" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kontamination der abgegebenen Lebensmittel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E266090" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Täuschung durch unvollständige oder fehlende Angaben</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C6C7645" w14:textId="645A4298" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Allergene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55AB3D49" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ungeeignete Ausrüstungen und Utensilien</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C609E0A" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Händewaschen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10530964" w14:textId="283C5F0C" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Falsche oder unbekannte Deklaration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C484099" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Lebensmittel, die durch Gerüche, Feuchtigkeit, rohe Lebensmittel, Reinigungsmittel, Abfälle usw. verunreinigt werden</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AE2FA29" w14:textId="5CF44353" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="40"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Schmutzige Utensilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10A3C2CD" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Unzureichende Trennung zwischen rohen und gekochten Lebensmitteln</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7574E605" w14:textId="4F22AE40" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verderbliche Lebensmittel zu lange ungekühlt gelagert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A94CD2" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Auftauen von Lebensmitteln bei Raumtemperatur</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02101059" w14:textId="082E71CB" w:rsidR="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Abgabe von rohen Eiern, rohem Fleisch oder Rohmilch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50B49EA4" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ungeschützte Lebensmittel (z. B. Speicheltröpfchen), fehlende Utensilien zum Selbstbedienen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BEC4AE0" w14:textId="78D0264D" w:rsidR="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Fehlende oder falsche Deklaration, fehlende Rückverfolgbarkeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D49368" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Mangelnde mündliche Information über mögliche Allergene in den Lebensmitteln</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3744191B" w14:textId="75B9AD56" w:rsidR="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Schlechter Zustand, schmutzig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="018FFEC1" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Leere Seifen- oder Einweghandtuchspender</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C2CE572" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Parmesan, Schinken beispielsweise</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08E9B35F" w14:textId="316AEF49" w:rsidR="008A0834" w:rsidRPr="008A0834" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A0834">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Allergene</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A0834" w:rsidRPr="00D53B33" w14:paraId="26917E40" w14:textId="77777777" w:rsidTr="007925A8">
+        <w:trPr>
+          <w:trHeight w:val="821"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5518BCE2" w14:textId="77777777" w:rsidR="008A0834" w:rsidRPr="00E446B3" w:rsidRDefault="008A0834" w:rsidP="003B56F1">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="228" w:hanging="228"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31131866" w14:textId="3B2F33E6" w:rsidR="008A0834" w:rsidRPr="00E446B3" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
                 <w:tab w:val="left" w:pos="106"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w:rsidR="007F4532" w:rsidRPr="00B62036" w:rsidRDefault="007F4532" w:rsidP="00A969A7">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="449BC2EB" w14:textId="1D4CE34B" w:rsidR="008A0834" w:rsidRPr="00E446B3" w:rsidRDefault="008A0834" w:rsidP="00932EA6">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
                 <w:tab w:val="left" w:pos="106"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A5C1E" w:rsidRPr="00D53B33" w14:paraId="6667626F" w14:textId="77777777" w:rsidTr="0020788E">
+        <w:trPr>
+          <w:trHeight w:val="2454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="376BE61B" w14:textId="77777777" w:rsidR="004A5C1E" w:rsidRPr="00E446B3" w:rsidRDefault="004A5C1E" w:rsidP="00C075F7">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="4819" w:type="dxa"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>4. Lagerung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="010720BD" w14:textId="77777777" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verderb der Lebensmittel aufgrund zu hoher Temperaturen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097F9E32" w14:textId="77777777" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verderb der Lebensmittel aufgrund zu langer Lagerdauer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FE4AC18" w14:textId="77777777" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kontamination ungeschützter Lebensmittel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02AB0873" w14:textId="77777777" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kontamination durch Schädlinge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="416765C9" w14:textId="766FD90C" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="165" w:hanging="142"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verlust der Rückverfolgbarkeit beim Portionieren oder Umverpacken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="317826F0" w14:textId="0E4F262B" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verderbliche Lebensmittel bei Raumtemperatur oder unzureichend gekühlt/gefroren gelagert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697A9C54" w14:textId="0D77FC8B" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Nicht eingehaltenes Mindesthaltbarkeits- oder Verbrauchsdatum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FCC25DF" w14:textId="4F200775" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Lebensmittel ohne Schutz gelagert (nicht abgedeckt oder verpackt)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75D5B04E" w14:textId="77777777" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Mehlwürmer, Nagetiere, Ameisen zum Beispiel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D98770" w14:textId="77777777" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verlust von Etiketten, technischen Datenblättern oder Lieferscheinen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36B8B0E7" w14:textId="312DAB21" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="425"/>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="159" w:hanging="159"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Fehlende Datierung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00886E04" w:rsidRPr="004A5C1E" w14:paraId="62B75E2B" w14:textId="77777777" w:rsidTr="00AB0293">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1778A7" w14:textId="77777777" w:rsidR="00886E04" w:rsidRPr="00E446B3" w:rsidRDefault="00AB0293" w:rsidP="000707AA">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>5. Abfall-bewirtschaftung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-          <w:p w:rsidR="007F4532" w:rsidRPr="00B62036" w:rsidRDefault="007F4532" w:rsidP="00A969A7">
+          </w:tcPr>
+          <w:p w14:paraId="6E7C4FF8" w14:textId="320553CA" w:rsidR="00886E04" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
                 <w:tab w:val="clear" w:pos="851"/>
                 <w:tab w:val="clear" w:pos="1276"/>
-                <w:tab w:val="clear" w:pos="5670"/>
-[...2 lines deleted...]
-                <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
-              <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="164" w:hanging="164"/>
               <w:jc w:val="left"/>
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B62036">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2849 lines deleted...]
-            <w:tcW w:w="2856" w:type="dxa"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kontamination der Lebensmittel durch Kontakt mit Abfällen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-          <w:p w:rsidR="007F4532" w:rsidRPr="00B62036" w:rsidRDefault="007F4532" w:rsidP="00A969A7">
+          </w:tcPr>
+          <w:p w14:paraId="3214CADD" w14:textId="092736A1" w:rsidR="00886E04" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
                 <w:tab w:val="clear" w:pos="851"/>
                 <w:tab w:val="clear" w:pos="1276"/>
-                <w:tab w:val="clear" w:pos="5670"/>
-[...2 lines deleted...]
-                <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
-              <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="157" w:hanging="157"/>
               <w:jc w:val="left"/>
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B62036">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...6 lines deleted...]
-            <w:tcW w:w="4819" w:type="dxa"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Falsche Entsorgung von Speiseresten und Abfällen, ungeeigneter Standort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000707AA" w:rsidRPr="00423933" w14:paraId="7B5F55C4" w14:textId="77777777" w:rsidTr="00D07FFD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA48851" w14:textId="355DE58F" w:rsidR="000707AA" w:rsidRPr="00E446B3" w:rsidRDefault="000707AA" w:rsidP="00C075F7">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. </w:t>
+            </w:r>
+            <w:r w:rsidR="007A7F86" w:rsidRPr="007A7F86">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Räume und Einrichtungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-          <w:p w:rsidR="007F4532" w:rsidRPr="00B62036" w:rsidRDefault="007F4532" w:rsidP="00D9195F">
+          </w:tcPr>
+          <w:p w14:paraId="1303CBDC" w14:textId="77777777" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="164" w:hanging="164"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ungeeignete Räumlichkeiten</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA3E92C" w14:textId="13B0665B" w:rsidR="000707AA" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
                 <w:tab w:val="clear" w:pos="851"/>
                 <w:tab w:val="clear" w:pos="1276"/>
-                <w:tab w:val="clear" w:pos="5670"/>
-[...2 lines deleted...]
-                <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
-              <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="164" w:hanging="164"/>
               <w:jc w:val="left"/>
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B62036">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...163 lines deleted...]
-            <w:tcW w:w="4819" w:type="dxa"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Unzureichende Wasserentnahmestellen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-          <w:p w:rsidR="007F4532" w:rsidRPr="00B62036" w:rsidRDefault="007F4532" w:rsidP="00A969A7">
+          </w:tcPr>
+          <w:p w14:paraId="37538751" w14:textId="77777777" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="157" w:hanging="157"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Schlechter Zustand, schwer zu reinigen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7AF529" w14:textId="77777777" w:rsidR="004A5C1E" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="851"/>
+                <w:tab w:val="clear" w:pos="1276"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="157" w:hanging="157"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kreuzkontaminationen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11F83D96" w14:textId="7A1BEB5A" w:rsidR="000707AA" w:rsidRPr="004A5C1E" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="425"/>
                 <w:tab w:val="clear" w:pos="851"/>
                 <w:tab w:val="clear" w:pos="1276"/>
-                <w:tab w:val="clear" w:pos="5670"/>
-[...2 lines deleted...]
-                <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
-              <w:overflowPunct w:val="0"/>
-[...4 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="157" w:hanging="157"/>
               <w:jc w:val="left"/>
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B62036">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A5C1E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...102 lines deleted...]
-              <w:t>1 seul lavabo pour le lavage des mains et des ustensiles</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Nur ein Waschbecken für das Händewaschen und die Reinigung von Utensilien</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B62036" w:rsidRDefault="00B62036" w:rsidP="001E6FC3">
-[...12 lines deleted...]
-    <w:p w:rsidR="00B62036" w:rsidRDefault="00B62036">
+    <w:p w14:paraId="136A3BD6" w14:textId="77777777" w:rsidR="00C075F7" w:rsidRPr="007A7F86" w:rsidRDefault="00C075F7">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7F86">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D864F7D" w14:textId="35631A4A" w:rsidR="00886E04" w:rsidRPr="00E446B3" w:rsidRDefault="00886E04" w:rsidP="00C075F7">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>B. Arbeitsanweisungen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C075F7" w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A46AF1" w14:textId="2F8BF0D9" w:rsidR="00D07FFD" w:rsidRPr="00262428" w:rsidRDefault="00A80E0C" w:rsidP="006C6B85">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="360" w:after="120" w:line="300" w:lineRule="exact"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:br w:type="page"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Betriebsbeschrieb </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07FFD" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07FFD" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ormular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seite </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07FFD" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6FC3" w:rsidRDefault="001E6FC3" w:rsidP="00B62036">
-[...15 lines deleted...]
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00B62036" w:rsidRDefault="001E6FC3" w:rsidP="00FE076E">
+    <w:p w14:paraId="42A77532" w14:textId="6A97B63A" w:rsidR="00D07FFD" w:rsidRPr="00262428" w:rsidRDefault="00D07FFD" w:rsidP="00932EA6">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:before="240" w:after="120"/>
-        <w:ind w:left="1441" w:hanging="1157"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="714" w:hanging="430"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...13 lines deleted...]
-        <w:t>Descriptif de l’établissement</w:t>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80E0C" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5C1E" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>und Adresse des Betriebs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00B62036" w:rsidRDefault="001E6FC3" w:rsidP="00B62036">
-[...157 lines deleted...]
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00B62036" w:rsidRDefault="001E6FC3" w:rsidP="00FE076E">
+    <w:p w14:paraId="2D47CA3E" w14:textId="5936B43A" w:rsidR="00D07FFD" w:rsidRPr="00262428" w:rsidRDefault="00A80E0C" w:rsidP="00932EA6">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:before="240" w:after="120"/>
-        <w:ind w:left="1441" w:hanging="1157"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="714" w:hanging="430"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...13 lines deleted...]
-        <w:t>Personnel</w:t>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Telefon</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07FFD" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07FFD" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07FFD" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ail</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00B62036" w:rsidRDefault="001E6FC3" w:rsidP="00B62036">
-[...343 lines deleted...]
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00B62036" w:rsidRDefault="001E6FC3" w:rsidP="00FE076E">
+    <w:p w14:paraId="3EDB922A" w14:textId="77777777" w:rsidR="004A5C1E" w:rsidRPr="00262428" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:before="240" w:after="120"/>
-        <w:ind w:left="1441" w:hanging="1157"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="714" w:hanging="430"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...13 lines deleted...]
-        <w:t>Réception des marchandises</w:t>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Eigentümer, Geschäftsführer, Mieter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00B62036" w:rsidRDefault="001E6FC3" w:rsidP="00B62036">
-[...78 lines deleted...]
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00B62036" w:rsidRDefault="001E6FC3" w:rsidP="004F138F">
+    <w:p w14:paraId="7F032F32" w14:textId="659C1BEA" w:rsidR="00D07FFD" w:rsidRPr="00262428" w:rsidRDefault="00A80E0C" w:rsidP="00932EA6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
-[...339 lines deleted...]
-          <w:numId w:val="29"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:before="240" w:after="120"/>
-        <w:ind w:left="1441" w:hanging="1157"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="714" w:hanging="430"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...44 lines deleted...]
-        <w:t>et déclaration</w:t>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Verantwortliche Person und Stellvertret</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5C1E" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ung</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07FFD" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00B62036" w:rsidRDefault="001E6FC3" w:rsidP="00B62036">
-[...730 lines deleted...]
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00B62036" w:rsidRDefault="001E6FC3" w:rsidP="00FE076E">
+    <w:p w14:paraId="383688AD" w14:textId="02579273" w:rsidR="00D07FFD" w:rsidRPr="00262428" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:before="240" w:after="120"/>
-        <w:ind w:left="1441" w:hanging="1157"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="714" w:hanging="430"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...13 lines deleted...]
-        <w:t>Stockage</w:t>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Art und Grösse des Betriebs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00B62036" w:rsidRDefault="001E6FC3" w:rsidP="00B62036">
-[...432 lines deleted...]
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00B62036" w:rsidRDefault="001E6FC3" w:rsidP="00FE076E">
+    <w:p w14:paraId="1F2623E6" w14:textId="1671D378" w:rsidR="00D07FFD" w:rsidRPr="00262428" w:rsidRDefault="004A5C1E" w:rsidP="00932EA6">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:before="240" w:after="120"/>
-        <w:ind w:left="1441" w:hanging="1157"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="714" w:hanging="430"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...13 lines deleted...]
-        <w:t>Gestion des déchets</w:t>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Angebot / </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80E0C" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07FFD" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ortiment</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00BA2912" w:rsidRDefault="001E6FC3" w:rsidP="00BA2912">
-[...247 lines deleted...]
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00BA2912" w:rsidRDefault="001E6FC3" w:rsidP="00FE076E">
+    <w:p w14:paraId="153BFA3C" w14:textId="493B7113" w:rsidR="00D07FFD" w:rsidRPr="00262428" w:rsidRDefault="00A80E0C" w:rsidP="00932EA6">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:before="240" w:after="120"/>
-        <w:ind w:left="1441" w:hanging="1157"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="714" w:hanging="430"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anzahl </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5C1E" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Mitarbeitende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>, die mit Lebensmittel arbeiten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FB94CE" w14:textId="77777777" w:rsidR="00886E04" w:rsidRPr="00262428" w:rsidRDefault="00886E04" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="928"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="360" w:after="120" w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="26"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BA2912">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="26"/>
-[...3 lines deleted...]
-        <w:t>Locaux et équipement</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Personal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00BA2912" w:rsidRDefault="001E6FC3" w:rsidP="00BA2912">
-[...34 lines deleted...]
-        <w:t>pour le contrôle à la livraison doit être à disposition. Le bon fonctionnement du thermomètre doit être vérifié par comparaison avec un autre thermomètre</w:t>
+    <w:p w14:paraId="5832FCD3" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00262428">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Die verantwortliche Person muss dem Personal die Regeln vermitteln</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die es in Bezug auf Hygiene, Dokumentation der Selbstkontrolle und Umgang mit Lebensmitteln einhalten muss (siehe Kontrollblatt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Schulung des Personals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00BA2912" w:rsidRDefault="001E6FC3" w:rsidP="00BA2912">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00BA2912">
+    <w:p w14:paraId="3719FD39" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>regelmässig und gründlich die Hände waschen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>, auf jeden Fall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>– vor Arbeitsbeginn,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>– nach dem Toilettenbesuch,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>– nach einer Unterbrechung (Raucherpause, Mahlzeit usw.),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>– nach dem Berühren von rohen oder ungewaschenen Lebensmitteln usw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1453FD" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>einen Händehygieneposten benutzen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>, der mit einem Spender für Flüssigseife und Einweghandtüchern ausgestattet ist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E6FA68" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>keinen Schmuck tragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ausser dem Ehering), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>keine Wunden an Händen oder Armen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> haben (oder diese jedenfalls abdecken)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19215E65" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>lange Haare müssen zusammengebunden sein / Haarschutz tragen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302F10C6" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>saubere und geeignete Arbeitskleidung und Arbeitsschuhe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tragen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A34BBB" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>nicht am Arbeitsplatz essen oder rauchen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9D0991" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>sich melden im Falle von Krankheiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>, die über Lebensmittel übertragen werden können.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA222CB" w14:textId="566C3C20" w:rsidR="00886E04" w:rsidRPr="00262428" w:rsidRDefault="00886E04" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="928"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="360" w:after="120" w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00BA2912">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>documenté</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00262428" w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>arenannahme</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00BA2912" w:rsidRDefault="001E6FC3" w:rsidP="00BA2912">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00BA2912">
+    <w:p w14:paraId="0FDC24AB" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alle Produkte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...30 lines deleted...]
-        <w:t>) doit être à disposition pour le nettoyage de la vaisselle</w:t>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t>kontrollieren,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bevor sie in die Lagerbereiche oder in die Ausgabe von Lebensmitteln gebracht werden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E6FC3" w:rsidRPr="00BA2912" w:rsidRDefault="001E6FC3" w:rsidP="00BA2912">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00BA2912">
+    <w:p w14:paraId="0BE37B9C" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> pour l’hygiène des mains</w:t>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t>Bei der Warenannahme sicherstellen, dass:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A3E80" w:rsidRPr="00BA2912" w:rsidRDefault="000C683C" w:rsidP="00BA2912">
-[...27 lines deleted...]
-      <w:r w:rsidR="001A3E80" w:rsidRPr="00BA2912">
+    <w:p w14:paraId="74D59243" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="851" w:hanging="142"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t>die Lebensmittel von einwandfreier Qualität sind (organoleptische Kontrolle) und verpackt sind</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C1588D" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="851" w:hanging="142"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t>die Verpackungen sauber und in gutem Zustand sind</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF07563" w14:textId="516AC3CD" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="851" w:hanging="142"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ie Temperatur der gekühlten Produkte höchstens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D52DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...39 lines deleted...]
-        <w:t>e de ceux utilisés pour le travail.</w:t>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t>5 °C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beträgt und</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Temperatur der tiefgefrorenen Produkte mindestens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D52DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t>–18 °C</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E49E2" w:rsidRPr="009B2ECD" w:rsidRDefault="000E49E2" w:rsidP="00C55251">
+    <w:p w14:paraId="36D434C7" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="851" w:hanging="142"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Temperatur der warm gelieferten Produkte mindestens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D52DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t>65 °C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beträgt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F979A8" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="851" w:hanging="142"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t>das Haltbarkeitsdatum nicht überschritten ist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBCE0D2" w14:textId="0D79B4F4" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="851" w:hanging="142"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t>das Produktionsland für Fleisch und Fleischerzeugnisse</w:t>
+      </w:r>
+      <w:r w:rsidR="00C340A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sowie für Brot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klar angegeben ist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F09BA5F" w14:textId="77777777" w:rsidR="00262428" w:rsidRPr="00262428" w:rsidRDefault="00262428" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="851" w:hanging="142"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00262428">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
+        </w:rPr>
+        <w:t>die Zusammensetzung der gelieferten Lebensmittel bekannt ist – insbesondere in Bezug auf Allergene</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C796FD8" w14:textId="35CDB9A3" w:rsidR="00886E04" w:rsidRPr="00C340A9" w:rsidRDefault="00886E04" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="928"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="360" w:after="120" w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Zubereitung</w:t>
+      </w:r>
+      <w:r w:rsidR="00C340A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Abgabe an die Konsumenten </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="00C340A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deklaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362261BB" w14:textId="77777777" w:rsidR="00C340A9" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Der Zugang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu den Produktionsräumen darf nur auf autorisierte Personen beschränkt sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600C13B4" w14:textId="77777777" w:rsidR="00C340A9" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Arbeitsflächen und Utensilien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> müssen aus harten, glatten und leicht zu reinigenden Materialien bestehen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A5CD940" w14:textId="77777777" w:rsidR="00C340A9" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Ein Reinigungsplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> muss erstellt werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der den zu reinigenden Raum/Gegenstand, das verwendete Produkt, die korrekte Anwendung des Produkts und die Reinigungsfrequenz enthält (siehe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Beispiel eines Reinigungsplans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unten).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67074590" w14:textId="77777777" w:rsidR="00C340A9" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arbeitsflächen und Utensilien müssen vor und nach jedem Gebrauch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>gereinigt und bei Bedarf desinfiziert werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0492EF" w14:textId="77777777" w:rsidR="00C340A9" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Bereiche „sauber“ und „schmutzig“ müssen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>getrennt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>um jegliche Kontaminationsrisiken zu vermeiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5385AAB2" w14:textId="77777777" w:rsidR="00C340A9" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es müssen jederzeit leicht zugängliche </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Handwaschbecken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>mit Spender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für Flüssigseife </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Einweghandtücher </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>in den Bereichen vorhanden sein, in denen Lebensmittel verarbeitet werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F260A1" w14:textId="77777777" w:rsidR="00C340A9" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Kerntemperaturen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beim Kochen bzw. Regenerieren müssen eingehalten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>regelmässig kontrolliert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und ein rasches Abkühlen der Lebensmittel gewährleistet werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7271E4E4" w14:textId="77777777" w:rsidR="00C340A9" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Bei der Annahme von warm gelieferten Speisen muss die Temperatur vor und während des Services gehalten werden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z. B. mittels leistungsfähiger Bain-Maries. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Temperaturen sind </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regelmässig zu kontrollieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1666E7F5" w14:textId="77777777" w:rsidR="00C340A9" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Das Auftauen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von Lebensmitteln muss immer im Kühlschrank oder sehr schnell erfolgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>(Mikrowelle, fliessend kaltes Wasser).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04DD4F7D" w14:textId="77777777" w:rsidR="00C340A9" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speisen auf Basis von rohen Eiern, Rohmilch oder rohem Fleisch sind zu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>vermeiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393F2BB4" w14:textId="77777777" w:rsidR="00C340A9" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eine Kontamination der Produkte während des Services ist zu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>vermeiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>, z. B. durch Schutzvorrichtungen (Hustenschutz) oder durch direkten Service am Tisch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477C6232" w14:textId="0D295798" w:rsidR="00C340A9" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Die Produktionsländer müssen bei Fleisch und Fleischerzeugnissen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nach Tierart getrennt)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sowie von Brot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>auf der Speisekarte oder auf einem Anschlag deklariert werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C49D97" w14:textId="427EA5B9" w:rsidR="00886E04" w:rsidRPr="00C340A9" w:rsidRDefault="00C340A9" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Zusammensetzung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der abgegebenen Lebensmittel muss auf Anfrage mitgeteilt werden können</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C340A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (insbesondere Allergene).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E892B2E" w14:textId="77777777" w:rsidR="00886E04" w:rsidRPr="006E7ABF" w:rsidRDefault="00886E04" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="928"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="360" w:after="120" w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E7ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Lagerung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01321775" w14:textId="07C79853" w:rsidR="006E7ABF" w:rsidRPr="006E7ABF" w:rsidRDefault="006E7ABF" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>alle kühlpflichtigen Lebensmittel bei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7ABF">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maximal 5 °C lagern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7ABF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder gemäss den Angaben des Lieferanten</w:t>
+      </w:r>
+      <w:r w:rsidR="00635A1D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7ABF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(vgl. Kontrollblatt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7ABF">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Temperaturen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7ABF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BAA3F0" w14:textId="0C5BAD31" w:rsidR="006E7ABF" w:rsidRPr="006E7ABF" w:rsidRDefault="006E7ABF" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Tiefkühlprodukte bei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7ABF">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mindestens –18 °C lagern</w:t>
+      </w:r>
+      <w:r w:rsidR="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7ABF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(vgl. Kontrollblatt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7ABF">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Temperaturen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7ABF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0830367D" w14:textId="77777777" w:rsidR="006E7ABF" w:rsidRPr="00635A1D" w:rsidRDefault="006E7ABF" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bei der Eigengefrierung von Lebensmitteln muss das </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Einfrierdatum angegeben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA701A6" w14:textId="77777777" w:rsidR="006E7ABF" w:rsidRPr="00635A1D" w:rsidRDefault="006E7ABF" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Einfrieren von Lebensmitteln darf nur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>vor Ablauf des Verbrauchsdatums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erfolgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF70588" w14:textId="77777777" w:rsidR="006E7ABF" w:rsidRPr="00635A1D" w:rsidRDefault="006E7ABF" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beim Auftauen von Lebensmitteln muss das </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Auftaudatum angegeben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389C3681" w14:textId="77777777" w:rsidR="006E7ABF" w:rsidRPr="006E7ABF" w:rsidRDefault="006E7ABF" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle gelagerten Lebensmittel müssen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>verpackt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7ABF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entweder mit Frischhaltefolie oder in Behältern mit Deckel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE3D5B1" w14:textId="15AF37C4" w:rsidR="006E7ABF" w:rsidRPr="006E7ABF" w:rsidRDefault="006E7ABF" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Hausverpackte Lebensmittel müssen eindeutig beschriftet sein.</w:t>
+      </w:r>
+      <w:r w:rsidR="00635A1D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E7ABF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Das Verbrauchsdatum ist festzulegen. Die Rückverfolgbarkeit zu den ursprünglichen Lebensmitteln muss gewährleistet sein (z. B. Aufbewahrung der Originaletiketten).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E89D78B" w14:textId="77777777" w:rsidR="006E7ABF" w:rsidRPr="00635A1D" w:rsidRDefault="006E7ABF" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle gelagerten Lebensmittel müssen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>datiert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191ECD16" w14:textId="77777777" w:rsidR="006E7ABF" w:rsidRPr="00635A1D" w:rsidRDefault="006E7ABF" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rohe, nicht verzehrfertige Lebensmittel müssen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getrennt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>von verzehrfertigen Lebensmitteln gelagert werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAE7372" w14:textId="77777777" w:rsidR="006E7ABF" w:rsidRPr="00635A1D" w:rsidRDefault="006E7ABF" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reinigungsmittel sowie Medikamente müssen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">getrennt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>von Lebensmitteln gelagert werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388FCDEE" w14:textId="77777777" w:rsidR="006E7ABF" w:rsidRPr="00635A1D" w:rsidRDefault="006E7ABF" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Eine regelmässige Kontrolle auf Schädlingsbefall muss durchgeführt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696D57BE" w14:textId="1F606B97" w:rsidR="00886E04" w:rsidRPr="00635A1D" w:rsidRDefault="00886E04" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="928"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="360" w:after="120" w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00635A1D" w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>bfall</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>bewirtschaftung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E03E21" w14:textId="77777777" w:rsidR="00635A1D" w:rsidRPr="00635A1D" w:rsidRDefault="00635A1D" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="928"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Küchenabfälle und Speisereste laufend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>entsorgen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder geschützt und kühl lagern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BC49BD" w14:textId="77777777" w:rsidR="00635A1D" w:rsidRPr="00635A1D" w:rsidRDefault="00635A1D" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="928"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abfalleimer müssen mit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>einem Verschluss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ausgestattet sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436591A8" w14:textId="77777777" w:rsidR="00635A1D" w:rsidRPr="00635A1D" w:rsidRDefault="00635A1D" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="928"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Standort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Abfalleimer muss so gewählt sein, dass keine nachteiligen Einflüsse auf die Lebensmittel möglich sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A91A423" w14:textId="77777777" w:rsidR="00635A1D" w:rsidRPr="00635A1D" w:rsidRDefault="00635A1D" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="928"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abfalleimer müssen aus den Bereichen, in denen Lebensmittel verarbeitet werden, mindestens am Ende jeder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>täglichen Tätigkeit entfernt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30529ED8" w14:textId="20D93BC4" w:rsidR="00635A1D" w:rsidRPr="00635A1D" w:rsidRDefault="00635A1D" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="928"/>
+          <w:tab w:val="num" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Abfälle müssen gemäss den Angaben in der entsprechenden Broschüre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>entsorgt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00635A1D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>Entsorgung von tierischen Nebenprodukten und Speiseabfälle | Staat Freiburg</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7B4AF4" w14:textId="19AE6892" w:rsidR="00886E04" w:rsidRPr="00635A1D" w:rsidRDefault="00635A1D" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="928"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:before="360" w:after="120" w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Räum</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>e und Einrichtungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC6F2FC" w14:textId="014C5A1B" w:rsidR="00635A1D" w:rsidRPr="00932EA6" w:rsidRDefault="00635A1D" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635A1D">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Ein Thermometer (Einstich- oder Infrarotthermometer) zur Kontrolle bei der Warenlieferung muss zur Verfügung stehen.</w:t>
+      </w:r>
+      <w:r w:rsidR="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Die einwandfreie Funktion des Thermometers muss durch den Vergleich mit einem anderen Thermometer überprüft werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D649A6B" w14:textId="77777777" w:rsidR="00635A1D" w:rsidRPr="00932EA6" w:rsidRDefault="00635A1D" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>jährliche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kontrolle des Zustands der Räumlichkeiten, der Einrichtung, der Ausrüstung und der Utensilien muss durchgeführt und </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>dokumentiert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5784D1DD" w14:textId="77777777" w:rsidR="00635A1D" w:rsidRPr="00932EA6" w:rsidRDefault="00635A1D" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Für die Reinigung des Geschirrs muss ein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>geeigneter Abwaschplatz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vorhanden sein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(z. B. Doppelspülbecken oder Spülbecken in Kombination mit einer Geschirrspülmaschine).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D73E0B5" w14:textId="77777777" w:rsidR="00635A1D" w:rsidRPr="00932EA6" w:rsidRDefault="00635A1D" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ein Waschbecken muss ausschliesslich für die Händehygiene </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>reserviert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018035EE" w14:textId="77777777" w:rsidR="00635A1D" w:rsidRPr="00932EA6" w:rsidRDefault="00635A1D" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0" w:line="300" w:lineRule="atLeast"/>
+        <w:ind w:left="924" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Umkleidebereich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rStyle w:val="Fett"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (separater Raum oder einfacher Schrank) muss vorhanden sein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>, mit der Möglichkeit, Zivilkleidung und Arbeitskleidung getrennt voneinander aufzubewahren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775894BD" w14:textId="4D95346F" w:rsidR="00886E04" w:rsidRPr="00E446B3" w:rsidRDefault="00886E04" w:rsidP="00932EA6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C4F1045" w14:textId="77777777" w:rsidR="000E49E2" w:rsidRPr="00E446B3" w:rsidRDefault="000E49E2" w:rsidP="00C55251">
       <w:pPr>
         <w:pStyle w:val="Text1"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008230BC" w:rsidRPr="009B2ECD" w:rsidRDefault="008230BC" w:rsidP="00C55251">
+    <w:p w14:paraId="202FF96A" w14:textId="77777777" w:rsidR="008230BC" w:rsidRPr="00E446B3" w:rsidRDefault="008230BC" w:rsidP="00C55251">
       <w:pPr>
         <w:pStyle w:val="Text1"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008230BC" w:rsidRPr="009B2ECD" w:rsidRDefault="008230BC" w:rsidP="000C683C">
+    <w:p w14:paraId="6B8022E2" w14:textId="361A613F" w:rsidR="00886E04" w:rsidRPr="00E446B3" w:rsidRDefault="00886E04" w:rsidP="000C683C">
       <w:pPr>
         <w:pStyle w:val="Text1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="6" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="6" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E446B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F242C" w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Gefahrenanalyse, die Arbeitsanweisungen und die Kontrolldokumente müssen </w:t>
+      </w:r>
+      <w:r w:rsidR="00442E66" w:rsidRPr="00E446B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>auf die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E446B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F242C" w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00442E66" w:rsidRPr="00E446B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spezifischen </w:t>
+      </w:r>
+      <w:r w:rsidR="00932EA6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="004F242C" w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tätigkeiten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E446B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="000C683C" w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>des Betriebs</w:t>
+      </w:r>
+      <w:r w:rsidR="00442E66" w:rsidRPr="00E446B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> angepasst und </w:t>
+      </w:r>
+      <w:r w:rsidR="00932EA6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D07169" w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gegebenenfalls entsprechend </w:t>
+      </w:r>
+      <w:r w:rsidR="00442E66" w:rsidRPr="00E446B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="000C683C" w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ergänzt werden</w:t>
+      </w:r>
+      <w:r w:rsidR="00932EA6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D07169" w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – und sie müssen jederzeit</w:t>
+      </w:r>
+      <w:r w:rsidR="00442E66" w:rsidRPr="00E446B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...49 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im Betrieb vorhanden sein.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008230BC" w:rsidRPr="009B2ECD" w:rsidRDefault="008230BC" w:rsidP="000C683C">
+    <w:p w14:paraId="2DC72DF7" w14:textId="77777777" w:rsidR="00442E66" w:rsidRPr="00E446B3" w:rsidRDefault="00442E66" w:rsidP="000C683C">
       <w:pPr>
         <w:pStyle w:val="Text1"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="6" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="6" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E446B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="000C683C" w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Das LSVW </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA385A" w:rsidRPr="00E446B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009B2ECD">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E446B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> à ce sujet.</w:t>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lebensmittelinspektorat steht für weitere Fragen zur Verfügung.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55251" w:rsidRPr="009B2ECD" w:rsidRDefault="001E6FC3" w:rsidP="00BA2912">
-[...1 lines deleted...]
-        <w:pStyle w:val="05objet"/>
+    <w:p w14:paraId="4D3B2BEE" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="001E6FC3" w:rsidP="008230BC">
+      <w:pPr>
+        <w:pStyle w:val="Text1"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009B2ECD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:br w:type="column"/>
       </w:r>
-      <w:r w:rsidR="00C55251" w:rsidRPr="009B2ECD">
+      <w:r w:rsidR="00C55251" w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>C. Fiches de contrôle</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00E41ABB" w:rsidRPr="009B2ECD">
+        <w:t xml:space="preserve">C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00835573" w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Kontrolldokumente</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41ABB" w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00835573" w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Beispiele</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41ABB" w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00835573" w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>müssen angepasst werden</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41ABB" w:rsidRPr="00E446B3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55251" w:rsidRPr="009B2ECD" w:rsidRDefault="00C55251" w:rsidP="00C55251">
+    <w:p w14:paraId="72112313" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00C55251">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9384" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3883"/>
         <w:gridCol w:w="5501"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00E41ABB">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00E446B3" w14:paraId="18F8DFBD" w14:textId="77777777" w:rsidTr="00E41ABB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9384" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="167B7309" w14:textId="746597D0" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00A80E0C" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00BA2912">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Descriptif de l’établissement</w:t>
+              </w:rPr>
+              <w:t>Betriebsbeschrieb</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00C55251">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00D53B33" w14:paraId="4295B6C6" w14:textId="77777777" w:rsidTr="00C55251">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="851"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="008230BC">
+          <w:p w14:paraId="1EAC035E" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00442E66" w:rsidP="008230BC">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...20 lines deleted...]
-              <w:t>m et adresse de l’établissement</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name und Adresse des Betriebes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="4809FF58" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00C55251">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00E446B3" w14:paraId="6B5DFE9C" w14:textId="77777777" w:rsidTr="00C55251">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="0491A1AD" w14:textId="2E30F034" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00442E66" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Téléphone, fax, e-mail</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telefon, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA385A" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="61F411DC" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00C55251">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00E446B3" w14:paraId="0E30122A" w14:textId="77777777" w:rsidTr="00C55251">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="0FFD90C6" w14:textId="42E2F352" w:rsidR="00442E66" w:rsidRPr="00932EA6" w:rsidRDefault="00442E66" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eigentümer, </w:t>
+            </w:r>
+            <w:r w:rsidR="00932EA6" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Geschäftsführer, Mieter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DA7B734" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00442E66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="762BED00" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00C55251">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00E446B3" w14:paraId="1EEB5073" w14:textId="77777777" w:rsidTr="00C55251">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="65357DCB" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00442E66" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Personne responsable</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verantwortliche Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="5027B8DA" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00C55251">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00E446B3" w14:paraId="41CB72B6" w14:textId="77777777" w:rsidTr="00C55251">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="447A09AB" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00442E66" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Personne suppléante</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Stellvertreter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="18D1C050" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00C55251">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00D53B33" w14:paraId="2875542D" w14:textId="77777777" w:rsidTr="00C55251">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="34FC8C0E" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00442E66" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Nombre de repas principaux servis par jour (midi et soir)</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Anzahl Hauptmahlzeiten pro Tag (Mittag und Abend)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="5795CA0E" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00E41ABB">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00D53B33" w14:paraId="452CEA34" w14:textId="77777777" w:rsidTr="00E41ABB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="508"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00E41ABB">
+          <w:p w14:paraId="382B1B10" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00216B01" w:rsidP="009D1F5E">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...39 lines deleted...]
-              <w:t>tc.)</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Produktion im Betrieb</w:t>
+            </w:r>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kuchen</w:t>
+            </w:r>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="009D1F5E" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kompotte</w:t>
+            </w:r>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D1F5E" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>usw</w:t>
+            </w:r>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="68BA110C" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00C55251">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00423933" w14:paraId="209A61D9" w14:textId="77777777" w:rsidTr="00C55251">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00E41ABB" w:rsidP="00A62D04">
+          <w:p w14:paraId="6721957E" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00442E66" w:rsidP="00442E66">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...40 lines deleted...]
-              <w:t>travaillant avec des denrées alimentaires</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Anzahl Mitarbeiter/Innen, welche mit Lebensmittel arbeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5501" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="0E71035B" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C55251" w:rsidRPr="009B2ECD" w:rsidRDefault="00C55251" w:rsidP="00C55251">
+    <w:p w14:paraId="5DA8869D" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00C55251">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9384" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3883"/>
         <w:gridCol w:w="2750"/>
         <w:gridCol w:w="2751"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00E41ABB">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00E446B3" w14:paraId="502E87A5" w14:textId="77777777" w:rsidTr="00E41ABB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9384" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="25412B80" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00BA2912">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Formation du personnel</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Personalschulung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidTr="009F43C2">
+      <w:tr w:rsidR="009F43C2" w:rsidRPr="00E446B3" w14:paraId="265B10A4" w14:textId="77777777" w:rsidTr="009F43C2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="24169CFC" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="74"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>Prénom / Nom:</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Vorname / Name</w:t>
+            </w:r>
+            <w:r w:rsidR="009F43C2" w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="1291336F" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Thème </w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Thema :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="676EF287" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Date, signature:</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Datum / Visum :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidTr="006607B3">
+      <w:tr w:rsidR="009F43C2" w:rsidRPr="00E446B3" w14:paraId="2D52B5A9" w14:textId="77777777" w:rsidTr="006607B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="0E9A3720" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00E446B3" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="4D418E68" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00932EA6" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="67010611" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00932EA6" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidTr="006607B3">
+      <w:tr w:rsidR="009F43C2" w:rsidRPr="00E446B3" w14:paraId="5CE67EA4" w14:textId="77777777" w:rsidTr="006607B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="590FD50E" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00E446B3" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="4F6D70EC" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00932EA6" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="3491EAB9" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00932EA6" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidTr="006607B3">
+      <w:tr w:rsidR="009F43C2" w:rsidRPr="00E446B3" w14:paraId="4830462A" w14:textId="77777777" w:rsidTr="006607B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="119545B4" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00E446B3" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="269FC1FD" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00932EA6" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="59E1D835" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00932EA6" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidTr="006607B3">
+      <w:tr w:rsidR="009F43C2" w:rsidRPr="00E446B3" w14:paraId="3981FB2A" w14:textId="77777777" w:rsidTr="006607B3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3883" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="7F009C16" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00E446B3" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="5570E83C" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00E446B3" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2751" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F43C2" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
+          <w:p w14:paraId="678A2388" w14:textId="77777777" w:rsidR="009F43C2" w:rsidRPr="00E446B3" w:rsidRDefault="009F43C2" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C55251" w:rsidRPr="009B2ECD" w:rsidRDefault="00C55251" w:rsidP="00C55251">
+    <w:p w14:paraId="4A8D3D2B" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00C55251">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9383" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1600"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00A62D04">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00D53B33" w14:paraId="55EA9732" w14:textId="77777777" w:rsidTr="00A62D04">
         <w:trPr>
           <w:trHeight w:val="493"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9383" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00E41ABB">
+          <w:p w14:paraId="27707C54" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00E41ABB">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00BA2912">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Temperaturkontrollen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="215E76F6" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="000C683C">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verantwortliche Person</w:t>
+            </w:r>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>: ……………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40068A0B" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00BA385A">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Tägliche K</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA385A" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ntrollen der Temperaturen, Aufzeichnungen mindestens 1 x wöchentlich</w:t>
+            </w:r>
+            <w:r w:rsidR="000C683C" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000C683C" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00BA2912">
-[...94 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bei Abweichungen muss die verantwortliche Person informiert werden, welche die entsprechenden Massnahmen betreffend den Lebensmittel festlegt</w:t>
+            </w:r>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00A62D04">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00E446B3" w14:paraId="5C6E92E1" w14:textId="77777777" w:rsidTr="00A62D04">
         <w:trPr>
           <w:trHeight w:val="425"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="23B732C8" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...29 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kühlraum</w:t>
+            </w:r>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00E41ABB" w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>max</w:t>
             </w:r>
-            <w:r w:rsidR="00E41ABB" w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5°C</w:t>
             </w:r>
-            <w:r w:rsidR="00E41ABB" w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="4623DF6C" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00BA385A">
             <w:pPr>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kühlschrank</w:t>
+            </w:r>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00E41ABB" w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>max</w:t>
             </w:r>
-            <w:r w:rsidR="00E41ABB" w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5°C</w:t>
             </w:r>
-            <w:r w:rsidR="00E41ABB" w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="693F17FC" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="009D1F5E">
             <w:pPr>
               <w:ind w:left="29"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kühlschrank Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00E41ABB" w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>max 5°C</w:t>
             </w:r>
-            <w:r w:rsidR="00E41ABB" w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00E41ABB">
+          <w:p w14:paraId="34881203" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="009D1F5E">
             <w:pPr>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tiefkühler </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00E41ABB" w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>(max.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> -18°C</w:t>
             </w:r>
-            <w:r w:rsidR="00E41ABB" w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00E41ABB">
+          <w:p w14:paraId="6327D368" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="009D1F5E">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Tiefkühler</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00E41ABB" w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">(max. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>- 18°C</w:t>
             </w:r>
-            <w:r w:rsidR="00E41ABB" w:rsidRPr="00BA2912">
-[...4 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="09E62037" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="99"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Visa et date</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Datum / Visum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00A62D04">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00E446B3" w14:paraId="1791EC6A" w14:textId="77777777" w:rsidTr="00A62D04">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="1905A4B9" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="088CFEAA" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="24126EBD" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="722F1E3A" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="14A7818C" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="79218FAE" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00A62D04">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00E446B3" w14:paraId="49A605C9" w14:textId="77777777" w:rsidTr="00A62D04">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="54276F0E" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="07DC500B" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="29F77550" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="155C4433" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="0FB10C9B" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="163D5301" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidTr="00A62D04">
+      <w:tr w:rsidR="00C55251" w:rsidRPr="00E446B3" w14:paraId="4F492BEF" w14:textId="77777777" w:rsidTr="00A62D04">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="0138C13F" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="795A3D77" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="15F4E530" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="6F09111E" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="49E28BF5" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
+          <w:p w14:paraId="13200AC0" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00A62D04">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C55251" w:rsidRPr="009B2ECD" w:rsidRDefault="00C55251" w:rsidP="00C55251">
+    <w:p w14:paraId="452754E7" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00C55251">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1D7F" w:rsidRPr="009B2ECD" w:rsidRDefault="000A1D7F" w:rsidP="00C55251">
+    <w:p w14:paraId="10F0FD09" w14:textId="77777777" w:rsidR="000A1D7F" w:rsidRPr="00E446B3" w:rsidRDefault="000A1D7F" w:rsidP="00C55251">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000A1D7F" w:rsidRPr="00E446B3" w:rsidSect="00136D72">
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="1342" w:right="851" w:bottom="1276" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
+          <w:pgMar w:top="993" w:right="851" w:bottom="1276" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C55251" w:rsidRPr="009B2ECD" w:rsidRDefault="00C55251" w:rsidP="00BA2912">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009B2ECD">
+    <w:p w14:paraId="0827F0F4" w14:textId="25CDFF44" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00C55251">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Contrôle</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> de la réception des marchandises</w:t>
+        <w:t xml:space="preserve">Systematische </w:t>
+      </w:r>
+      <w:r w:rsidR="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontrolle der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Waren</w:t>
+      </w:r>
+      <w:r w:rsidR="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>annahme</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55251" w:rsidRPr="009B2ECD" w:rsidRDefault="00C55251" w:rsidP="00C55251">
-[...2 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+    <w:p w14:paraId="7F537A55" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="00C55251" w:rsidP="00C55251">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00C55251">
-[...15 lines deleted...]
-        <w:t>Chaîne du froid : entre 0 et 5°C</w:t>
+    <w:p w14:paraId="408909D6" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00C55251">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Kühlkette</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>zwischen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5°C</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00C55251">
-[...15 lines deleted...]
-        <w:t>Chaîne du chaud : &gt; 65°C</w:t>
+    <w:p w14:paraId="644B336D" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00C55251">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Warmhalten</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t> : &gt; 65°C</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55251" w:rsidRPr="00BA2912" w:rsidRDefault="00C55251" w:rsidP="00C55251">
-[...15 lines deleted...]
-        <w:t>Surgelés : &lt; -18°C</w:t>
+    <w:p w14:paraId="3400D0E3" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00C55251">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Tiefkühlen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55251" w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t> : &lt; -18°C</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C55251" w:rsidRPr="009B2ECD" w:rsidRDefault="00C55251" w:rsidP="00C55251">
-[...2 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+    <w:p w14:paraId="1E5A6AB6" w14:textId="77777777" w:rsidR="00C55251" w:rsidRPr="00E446B3" w:rsidRDefault="00C55251" w:rsidP="00C55251">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15701" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2801"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E41ABB" w:rsidRPr="009B2ECD" w:rsidTr="008230BC">
+      <w:tr w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w14:paraId="0D1DE28A" w14:textId="77777777" w:rsidTr="008230BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>Date</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBC7E38" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>Fournisseur</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1342E35E" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Lieferant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>Denrée livrée</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08194965" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Gelieferte Lebensmittel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>Emballage</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D215CAA" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verpackung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>Denrée</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13ECCFB6" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Lebensmittel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>Datage</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE92672" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Datierung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...24 lines deleted...]
-              <w:t>. [°C]</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5174DF7F" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="00E41ABB" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Temp. [°C]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>Mesure corrective</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAEDD30" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Korrekturmassnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-              <w:t>Visa</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6829F1" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Visum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E41ABB" w:rsidRPr="009B2ECD" w:rsidTr="008230BC">
+      <w:tr w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w14:paraId="6C0BFE55" w14:textId="77777777" w:rsidTr="008230BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E886F65" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="00E41ABB" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6326566C" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="00E41ABB" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CE5A2E" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="00E41ABB" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E41ABB" w:rsidRPr="009B2ECD" w:rsidRDefault="00E41ABB" w:rsidP="006607B3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17667499" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="006607B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009B2ECD">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Etat</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Zustand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E41ABB" w:rsidRPr="009B2ECD" w:rsidRDefault="00E41ABB" w:rsidP="006607B3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5093DBE9" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="006607B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009B2ECD">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Propreté</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Sauberkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E41ABB" w:rsidRPr="009B2ECD" w:rsidRDefault="00E41ABB" w:rsidP="006607B3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53685AAD" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="006607B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009B2ECD">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Fraîcheur</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Frische</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E41ABB" w:rsidRPr="009B2ECD" w:rsidRDefault="00E41ABB" w:rsidP="006607B3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="656B814D" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="009D1F5E" w:rsidP="006607B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009B2ECD">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E446B3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Déclaration</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Deklaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="684C5ABC" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="00E41ABB" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5441D07D" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="00E41ABB" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE81E5A" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="00E41ABB" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E165D3" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E446B3" w:rsidRDefault="00E41ABB" w:rsidP="006607B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D73E5" w:rsidRPr="009B2ECD" w:rsidTr="004F242C">
+      <w:tr w:rsidR="009D73E5" w:rsidRPr="00E446B3" w14:paraId="6808FD58" w14:textId="77777777" w:rsidTr="004F242C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2328E2F0" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7296E5EE" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FFC603" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5C1FF4" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2542BCB1" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4D9F41" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E348FF" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="627423F2" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C93D56E" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6FA09E" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B71CE6D" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D73E5" w:rsidRPr="009B2ECD" w:rsidTr="004F242C">
+      <w:tr w:rsidR="009D73E5" w:rsidRPr="00E446B3" w14:paraId="49AA9ABE" w14:textId="77777777" w:rsidTr="004F242C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEBF954" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C8D59E" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B800E4" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B06F349" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B003CB" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8E7F80" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BE3BE6" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="250CBDB3" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D63904" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5956491C" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3F9E59" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D73E5" w:rsidRPr="009B2ECD" w:rsidTr="004F242C">
+      <w:tr w:rsidR="009D73E5" w:rsidRPr="00E446B3" w14:paraId="52128505" w14:textId="77777777" w:rsidTr="004F242C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FF3FC5" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3E2CC0" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B47A6D4" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D7EE20" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D73D08" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="604D3C0A" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E052733" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76BD81A7" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F23D15D" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C23B3A0" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00AEEEF9" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D73E5" w:rsidRPr="009B2ECD" w:rsidTr="004F242C">
+      <w:tr w:rsidR="009D73E5" w:rsidRPr="00E446B3" w14:paraId="4A085B8D" w14:textId="77777777" w:rsidTr="004F242C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B86045C" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F61FFCF" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9F7F7D" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEACFB3" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2EF871" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFDEEFB" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C5C430" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B043756" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCBA62D" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB2CE37" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9DBA7E" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D73E5" w:rsidRPr="009B2ECD" w:rsidTr="004F242C">
+      <w:tr w:rsidR="009D73E5" w:rsidRPr="00E446B3" w14:paraId="4C44B25F" w14:textId="77777777" w:rsidTr="004F242C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DACF9BA" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF535AE" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D191745" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="769EA1B5" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EAE8F78" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C2CC07" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511A15CA" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C2B9C6" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="795DE77F" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2286FC08" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7F935A" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D73E5" w:rsidRPr="009B2ECD" w:rsidTr="004F242C">
+      <w:tr w:rsidR="009D73E5" w:rsidRPr="00E446B3" w14:paraId="6619EA25" w14:textId="77777777" w:rsidTr="004F242C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="027BB5B7" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF6E0BB" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40184911" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB7E791" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="703B9012" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3813000B" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF5896D" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A5F5DD" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD5DBE6" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="296204BC" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="305C75A4" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D73E5" w:rsidRPr="009B2ECD" w:rsidTr="004F242C">
+      <w:tr w:rsidR="009D73E5" w:rsidRPr="00E446B3" w14:paraId="4B205D58" w14:textId="77777777" w:rsidTr="004F242C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3877EB" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105D2A1F" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6125A021" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7D0D04" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07695C66" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="700A77F7" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA9206F" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4E3D21" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="578C1006" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="334FABBE" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="127C71A4" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D73E5" w:rsidRPr="009B2ECD" w:rsidTr="004F242C">
+      <w:tr w:rsidR="009D73E5" w:rsidRPr="00E446B3" w14:paraId="3009F9B7" w14:textId="77777777" w:rsidTr="004F242C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A9DEB9" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D22C50" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FAA905" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0632E1E3" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6910765D" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3799B0C4" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1F2705" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C28C029" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3260BA77" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DE2B57" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3186B7" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D73E5" w:rsidRPr="009B2ECD" w:rsidTr="004F242C">
+      <w:tr w:rsidR="009D73E5" w:rsidRPr="00E446B3" w14:paraId="0464B151" w14:textId="77777777" w:rsidTr="004F242C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BDB627" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E01B362" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="324B9FCD" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3E5637" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="647E2E2E" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BE8F60" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="448F2899" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43153D70" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E2D2F2" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C35EEA" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1CF80C" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D73E5" w:rsidRPr="009B2ECD" w:rsidTr="004F242C">
+      <w:tr w:rsidR="009D73E5" w:rsidRPr="00E446B3" w14:paraId="7CD5A2EB" w14:textId="77777777" w:rsidTr="004F242C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F31272" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="791764B8" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="117FE7B9" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E967DD" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F428A4F" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C0F0CF" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E315A2" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC1B8EC" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE0241B" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D5E8B6" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="144D8435" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D73E5" w:rsidRPr="009B2ECD" w:rsidTr="004F242C">
+      <w:tr w:rsidR="009D73E5" w:rsidRPr="00E446B3" w14:paraId="23A1A0CE" w14:textId="77777777" w:rsidTr="004F242C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD7FE05" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B38C7FB" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2801" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5CAA93" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A087A54" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1249D9CF" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3635A641" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4337CD1A" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC42ED8" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5745EA7C" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="304184F8" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C96E37A" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706" w:rsidP="004F242C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00986706" w:rsidRPr="009B2ECD" w:rsidRDefault="00986706">
-[...2 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+    <w:p w14:paraId="0AA2BE61" w14:textId="77777777" w:rsidR="00986706" w:rsidRPr="00E446B3" w:rsidRDefault="00986706">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A1D7F" w:rsidRPr="009B2ECD" w:rsidRDefault="000A1D7F" w:rsidP="00B5295C">
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="000A1D7F" w:rsidRPr="009B2ECD" w:rsidSect="00914611">
+    <w:p w14:paraId="206E43EA" w14:textId="77777777" w:rsidR="000A1D7F" w:rsidRPr="00E446B3" w:rsidRDefault="000A1D7F" w:rsidP="00B5295C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="000A1D7F" w:rsidRPr="00E446B3" w:rsidSect="00914611">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="567" w:bottom="851" w:left="567" w:header="652" w:footer="510" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF4149" w:rsidRPr="009B2ECD" w:rsidRDefault="00BF4149" w:rsidP="00BA2912">
-[...1 lines deleted...]
-        <w:pStyle w:val="05objet"/>
+    <w:p w14:paraId="41303615" w14:textId="77777777" w:rsidR="00BF4149" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00BF4149">
+      <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009B2ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">D. </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00E41ABB" w:rsidRPr="009B2ECD">
+        <w:t>Reinigungsplan</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Beispiel</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>muss angepasst werden</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41ABB" w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF4149" w:rsidRPr="009B2ECD" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
-[...2 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+    <w:p w14:paraId="7197A7CE" w14:textId="77777777" w:rsidR="00BF4149" w:rsidRPr="00932EA6" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF4149" w:rsidRPr="009B2ECD" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
-[...2 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+    <w:p w14:paraId="620D846B" w14:textId="77777777" w:rsidR="00BF4149" w:rsidRPr="00932EA6" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9438" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1721"/>
         <w:gridCol w:w="1453"/>
         <w:gridCol w:w="1454"/>
         <w:gridCol w:w="1542"/>
         <w:gridCol w:w="1454"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidTr="00021C10">
+      <w:tr w:rsidR="00BF4149" w:rsidRPr="00932EA6" w14:paraId="650CEE2F" w14:textId="77777777" w:rsidTr="00021C10">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1116"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9438" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00E41ABB">
+          <w:p w14:paraId="3B9DDD01" w14:textId="77777777" w:rsidR="00BF4149" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00E41ABB">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00BA2912">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kontrollplan der Reinigung</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32344AED" w14:textId="77777777" w:rsidR="00BF4149" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verantwortliche Person</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF4149" w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>: ……………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2B3E97" w14:textId="77777777" w:rsidR="00BF4149" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Déterminer les critères, les types et les fréquences de nettoyage des équipements</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Festlegen was, wann und wie gereinigt wird.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidTr="00021C10">
+      <w:tr w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w14:paraId="16185201" w14:textId="77777777" w:rsidTr="00021C10">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="499"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
-            <w:pPr>
+          <w:p w14:paraId="3C1A7E48" w14:textId="77777777" w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00031EC0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Quoi</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Was</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
-            <w:pPr>
+          <w:p w14:paraId="5F6B57A3" w14:textId="77777777" w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00031EC0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Fréquence</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Frequenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="008230BC">
+          <w:p w14:paraId="340DECFF" w14:textId="77777777" w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="008230BC">
             <w:pPr>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Produit</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="1549B1E1" w14:textId="77777777" w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Comment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="4739C3E7" w14:textId="77777777" w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="41"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Date</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="0E1D537B" w14:textId="77777777" w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="99"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Visa</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Visum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidTr="00BF4149">
+      <w:tr w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w14:paraId="5581F396" w14:textId="77777777" w:rsidTr="00BF4149">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
-            <w:pPr>
+          <w:p w14:paraId="3E0EAC4E" w14:textId="77777777" w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00031EC0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Planches à découper</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Schneidebretter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="53F5122A" w14:textId="77777777" w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="101"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Après chaque utilisation</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>nach jedem Gebrauch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="008230BC">
+          <w:p w14:paraId="7BC6A953" w14:textId="77777777" w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="009C5651">
             <w:pPr>
               <w:ind w:left="35"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-              <w:t>Nom du produit à utiliser</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name vom Reinigungs-Produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+          <w:p w14:paraId="0F5ACDB7" w14:textId="77777777" w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00BF4149">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Brosse</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bürste</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="2992A300" w14:textId="77777777" w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="7983EF58" w14:textId="77777777" w:rsidR="009D1F5E" w:rsidRPr="00932EA6" w:rsidRDefault="009D1F5E" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidTr="00BF4149">
+      <w:tr w:rsidR="009C5651" w:rsidRPr="00932EA6" w14:paraId="2DA16B33" w14:textId="77777777" w:rsidTr="00BF4149">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
-            <w:pPr>
+          <w:p w14:paraId="756A9BA1" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Couteaux et ustensiles</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Messer und Küchenwerkzeuge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="15E15D09" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="101"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Tous les jours</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>nach jedem Gebrauch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="008230BC">
+          <w:p w14:paraId="01BAEB54" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="35"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-              <w:t>Nom du produit à utiliser</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name vom Reinigungs-Produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+          <w:p w14:paraId="7AE2ACCF" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Brosse.</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bürste</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="650C835A" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="2C17F1BB" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidTr="00BF4149">
+      <w:tr w:rsidR="009C5651" w:rsidRPr="00932EA6" w14:paraId="5B2DD08D" w14:textId="77777777" w:rsidTr="00BF4149">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
-            <w:pPr>
+          <w:p w14:paraId="249A5C52" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Micro-ondes</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Mikrowellenofen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="50D472A1" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="101"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Tous les jours</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>täglich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="008230BC">
+          <w:p w14:paraId="013E7737" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="35"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-              <w:t>Nom du produit à utiliser</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name vom Reinigungs-Produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+          <w:p w14:paraId="54701B99" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00BF4149">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Chiffon</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Putz-lappen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="6BDF9346" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="7B21CFCC" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidTr="00BF4149">
+      <w:tr w:rsidR="009C5651" w:rsidRPr="00932EA6" w14:paraId="62D91F96" w14:textId="77777777" w:rsidTr="00BF4149">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
-            <w:pPr>
+          <w:p w14:paraId="07A68C6A" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Surfaces de travail</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Arbeitsflächen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="1B657429" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="101"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Tous les jours</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>täglich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="008230BC">
+          <w:p w14:paraId="1E25FE78" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="35"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-              <w:t>Nom du produit à utiliser</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name vom Reinigungs-Produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+          <w:p w14:paraId="32A01690" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00BF4149">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Brosse et/ou chiffon</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bürste / Putz-lappen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="428E6B67" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="6CBB2721" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidTr="00BF4149">
+      <w:tr w:rsidR="009C5651" w:rsidRPr="00932EA6" w14:paraId="34ECDEB2" w14:textId="77777777" w:rsidTr="00BF4149">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
-            <w:pPr>
+          <w:p w14:paraId="3E9DAE69" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Sol de cuisine</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Küchenboden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="4238C1B8" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="101"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Tous les jours</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>täglich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="008230BC">
+          <w:p w14:paraId="166C85F0" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="35"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-              <w:t>Nom du produit à utiliser</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name vom Reinigungs-Produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+          <w:p w14:paraId="5C5B16B6" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="009C5651">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Scheuertuch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D832BBF" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="009C5651">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C31F9E2" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
-              <w:rPr>
-[...22 lines deleted...]
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1454" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="444C0F1F" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...19 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidTr="00BF4149">
+      <w:tr w:rsidR="009C5651" w:rsidRPr="00932EA6" w14:paraId="237BCB32" w14:textId="77777777" w:rsidTr="00BF4149">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
-            <w:pPr>
+          <w:p w14:paraId="7E28229C" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Installations de réfrigération</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kühleinrichtungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="64C4B39B" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="101"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Hebdomadaire</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>wöchentlich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="008230BC">
+          <w:p w14:paraId="692B21BD" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="35"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-              <w:t>Nom du produit à utiliser</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name vom Reinigungs-Produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+          <w:p w14:paraId="36BA4719" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Chiffon</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Putz-lappen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="23465217" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="5BC8052F" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidTr="00BF4149">
+      <w:tr w:rsidR="009C5651" w:rsidRPr="00932EA6" w14:paraId="249D25D7" w14:textId="77777777" w:rsidTr="00BF4149">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
-            <w:pPr>
+          <w:p w14:paraId="5F2EFEF3" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Hotte d‘aspiration</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Lüftungshaube</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="28F79C8D" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="101"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Mensuel</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>monatlich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="008230BC">
+          <w:p w14:paraId="3E3D92C2" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="35"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-              <w:t>Nom du produit à utiliser</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name vom Reinigungs-Produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+          <w:p w14:paraId="5B33E588" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Chiffon</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Putz-lappen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="70F97010" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="2C4D17F7" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidTr="00BF4149">
+      <w:tr w:rsidR="009C5651" w:rsidRPr="00932EA6" w14:paraId="3CFC009B" w14:textId="77777777" w:rsidTr="00BF4149">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
-            <w:pPr>
+          <w:p w14:paraId="3BC16B0B" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Extérieur des meubles de cuisine</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Küchenschränke aussen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="063458D8" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="101"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Selon besoin</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bei Bedarf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="008230BC">
+          <w:p w14:paraId="214113C3" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="35"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-              <w:t>Nom du produit à utiliser</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name vom Reinigungs-Produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+          <w:p w14:paraId="589FE9A5" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Chiffon</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Putz-lappen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="09D33590" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="06BA87E5" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidTr="00BF4149">
+      <w:tr w:rsidR="009C5651" w:rsidRPr="00932EA6" w14:paraId="6CA755C2" w14:textId="77777777" w:rsidTr="00BF4149">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
-            <w:pPr>
+          <w:p w14:paraId="2AB01ECA" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Intérieur des meubles de cuisine</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Küchenschränke innen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1721" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
-[...34 lines deleted...]
-              <w:t>ment</w:t>
+          <w:p w14:paraId="4199F51D" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
+            <w:pPr>
+              <w:ind w:left="101"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>halbjährlich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="008230BC">
+          <w:p w14:paraId="4A5D292F" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="35"/>
-              <w:jc w:val="center"/>
-[...14 lines deleted...]
-              <w:t>Nom du produit à utiliser</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name vom Reinigungs-Produkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+          <w:p w14:paraId="7301CD22" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00031EC0">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Chiffon</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Putz-lappen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="2727821F" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF4149" w:rsidRPr="00BA2912" w:rsidRDefault="00BF4149" w:rsidP="00021C10">
+          <w:p w14:paraId="31B7A0FA" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00021C10">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF4149" w:rsidRPr="009B2ECD" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+    <w:p w14:paraId="6A91E37E" w14:textId="77777777" w:rsidR="00BF4149" w:rsidRPr="00932EA6" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
       <w:pPr>
         <w:pStyle w:val="Text1"/>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF4149" w:rsidRPr="009B2ECD" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
+    <w:p w14:paraId="79D147E4" w14:textId="77777777" w:rsidR="00BF4149" w:rsidRPr="00932EA6" w:rsidRDefault="00BF4149" w:rsidP="00BF4149">
       <w:pPr>
         <w:pStyle w:val="Text1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E82ED6" w:rsidRPr="00BA2912" w:rsidRDefault="009F43C2" w:rsidP="00C733E0">
+    <w:p w14:paraId="6CBFDDFA" w14:textId="77777777" w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidRDefault="009C5651" w:rsidP="00BF4149">
       <w:pPr>
         <w:pStyle w:val="Text1"/>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
-[...110 lines deleted...]
-      <w:r w:rsidRPr="00BA2912">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="000C683C" w:rsidRPr="00BA2912">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Reinungs- und Desinfektionsprodukte müssen gemäss den technischen Datenblätter eingesetzt werden, insbesondere betreffend Dosierungen und Nachspülen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932EA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...37 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>(Siehe auch die Informationen auf den Produkte-Etiketten).</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E82ED6" w:rsidRPr="00BA2912" w:rsidSect="00E82ED6">
+    <w:sectPr w:rsidR="009C5651" w:rsidRPr="00932EA6" w:rsidSect="00E82ED6">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="692" w:right="851" w:bottom="1418" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A722BA" w:rsidRDefault="00A722BA" w:rsidP="006357C2">
+    <w:p w14:paraId="3708FAA1" w14:textId="77777777" w:rsidR="00A722BA" w:rsidRDefault="00A722BA" w:rsidP="006357C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A722BA" w:rsidRDefault="00A722BA" w:rsidP="006357C2">
+    <w:p w14:paraId="4FDB345A" w14:textId="77777777" w:rsidR="00A722BA" w:rsidRDefault="00A722BA" w:rsidP="006357C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00E41ABB" w:rsidRPr="003E0C17" w:rsidRDefault="00E41ABB" w:rsidP="00D85DCB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E41B0AD" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="003E0C17" w:rsidRDefault="00E41ABB" w:rsidP="00D85DCB">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E0C17">
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E41ABB" w:rsidRPr="003E0C17" w:rsidRDefault="00E41ABB" w:rsidP="00D85DCB">
+  <w:p w14:paraId="6923CF30" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="003E0C17" w:rsidRDefault="00E41ABB" w:rsidP="00D85DCB">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction des institutions, de l’agriculture et des forêts </w:t>
     </w:r>
     <w:r w:rsidRPr="003E0C17">
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>D</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>IAF</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB" w:rsidP="00D85DCB">
+  <w:p w14:paraId="1DD04579" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB" w:rsidP="00D85DCB">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion der Institutionen und der Land- und Forstwirtschaft </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">ILFD </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E41ABB" w:rsidRPr="00D85DCB" w:rsidRDefault="00E41ABB">
+  <w:p w14:paraId="5A05EF0C" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00D85DCB" w:rsidRDefault="00E41ABB">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00E41ABB" w:rsidRPr="003E0C17" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="633FFC11" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="003E0C17" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E0C17">
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E41ABB" w:rsidRPr="003E0C17" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
+  <w:p w14:paraId="28B613CF" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="003E0C17" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction des institutions, de l’agriculture et des forêts </w:t>
     </w:r>
     <w:r w:rsidRPr="003E0C17">
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>D</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>IAF</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
+  <w:p w14:paraId="6C22BACC" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion der Institutionen und der Land- und Forstwirtschaft </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">ILFD </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E41ABB" w:rsidRPr="000C683C" w:rsidRDefault="00E41ABB" w:rsidP="00FD7EA2">
+  <w:p w14:paraId="0B6512B5" w14:textId="2152DAB4" w:rsidR="00E41ABB" w:rsidRPr="00D07FFD" w:rsidRDefault="00E41ABB" w:rsidP="00FD7EA2">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="10490"/>
       </w:tabs>
       <w:spacing w:before="180" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="A6A6A6"/>
-        <w:sz w:val="12"/>
-        <w:szCs w:val="12"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C517CB">
+    <w:r w:rsidRPr="00D07FFD">
       <w:rPr>
         <w:color w:val="A6A6A6"/>
-        <w:sz w:val="12"/>
-        <w:szCs w:val="12"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="000C683C">
+    <w:r w:rsidRPr="00D07FFD">
       <w:rPr>
         <w:color w:val="A6A6A6"/>
-        <w:sz w:val="12"/>
-        <w:szCs w:val="12"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME  \p </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C517CB">
+    <w:r w:rsidRPr="00D07FFD">
       <w:rPr>
         <w:color w:val="A6A6A6"/>
-        <w:sz w:val="12"/>
-        <w:szCs w:val="12"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009B2ECD">
+    <w:r w:rsidR="00700397">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="A6A6A6"/>
-        <w:sz w:val="12"/>
-        <w:szCs w:val="12"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
       </w:rPr>
-      <w:t>L:\06_IDO\IDO_commun\Etabl_communs\_Listes_Etablissements\Accueil petite enfance et extrascolaire\Autocontrôle\AES &amp; crèches sans préparation_autocontrôle_SAAV_FR_version 31.05.2014.docx</w:t>
+      <w:t>L:\06_IDO\EGG\Lims\Accueils sans préparation_modèle autocontrôle_SAAV_DE_06.02.2025.docx</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C517CB">
+    <w:r w:rsidRPr="00D07FFD">
       <w:rPr>
         <w:color w:val="A6A6A6"/>
-        <w:sz w:val="12"/>
-        <w:szCs w:val="12"/>
+        <w:sz w:val="10"/>
+        <w:szCs w:val="10"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A722BA" w:rsidRDefault="00A722BA" w:rsidP="006357C2">
+    <w:p w14:paraId="62E39A11" w14:textId="77777777" w:rsidR="00A722BA" w:rsidRDefault="00A722BA" w:rsidP="006357C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A722BA" w:rsidRDefault="00A722BA" w:rsidP="006357C2">
+    <w:p w14:paraId="4F3A6014" w14:textId="77777777" w:rsidR="00A722BA" w:rsidRDefault="00A722BA" w:rsidP="006357C2">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...92 lines deleted...]
-        <w:t>mise en œuvre des exigences du guide peuvent également être commandés sur les sites web de ces associations.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E41ABB">
+    <w:tr w:rsidR="00E41ABB" w:rsidRPr="0083508F" w14:paraId="55E373AB" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
-[...22 lines deleted...]
-        <w:p w:rsidR="00E41ABB" w:rsidRPr="0064336A" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
+        <w:p w14:paraId="335D8FC4" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="0083508F" w:rsidRDefault="0083508F" w:rsidP="006357C2">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
-              <w:rStyle w:val="Numrodepage"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidRPr="0083508F">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>Amt für Lebensmittelsicherheit und Veterinärwesen</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0083508F">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t xml:space="preserve">Page </w:t>
+            <w:t xml:space="preserve"> LSVW</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+        </w:p>
+        <w:p w14:paraId="27612C0B" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="0083508F" w:rsidRDefault="0053341C" w:rsidP="0053341C">
+          <w:pPr>
+            <w:pStyle w:val="09enttepage2"/>
+            <w:rPr>
+              <w:rStyle w:val="Seitenzahl"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0083508F">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>Seite</w:t>
+          </w:r>
+          <w:r w:rsidR="00E41ABB" w:rsidRPr="0083508F">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00E41ABB" w:rsidRPr="0083508F">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00E41ABB" w:rsidRPr="0083508F">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00E41ABB" w:rsidRPr="0083508F">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00A25466">
+          <w:r w:rsidR="00E446B3">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00E41ABB" w:rsidRPr="0083508F">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00E41ABB" w:rsidRPr="0083508F">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidRPr="0083508F">
             <w:rPr>
               <w:b w:val="0"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>de</w:t>
+            <w:t>von</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00E41ABB" w:rsidRPr="0083508F">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00E41ABB" w:rsidRPr="0083508F">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00E41ABB" w:rsidRPr="0083508F">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00E41ABB" w:rsidRPr="0083508F">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00A25466">
+          <w:r w:rsidR="00E446B3">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>8</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00E41ABB" w:rsidRPr="0083508F">
             <w:rPr>
               <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00E41ABB" w:rsidRPr="0083508F">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DC5CADD" wp14:editId="3804618B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A67D183" wp14:editId="3BDD704C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-215265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="116205" cy="220980"/>
                 <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
@@ -14436,100 +14095,106 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB"/>
+  <w:p w14:paraId="11D94084" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="0083508F" w:rsidRDefault="00E41ABB">
+    <w:pPr>
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00E41ABB" w:rsidRPr="004A0F2D" w:rsidTr="00C517CB">
+    <w:tr w:rsidR="00E41ABB" w:rsidRPr="004A0F2D" w14:paraId="4AFA5069" w14:textId="77777777" w:rsidTr="00C517CB">
       <w:trPr>
         <w:trHeight w:val="2552"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00B62036" w:rsidRDefault="00E41ABB" w:rsidP="00807BD5">
+        <w:p w14:paraId="0108FE75" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00807BD5" w:rsidRDefault="00E41ABB" w:rsidP="00807BD5">
           <w:pPr>
-            <w:pStyle w:val="TM1"/>
+            <w:pStyle w:val="Verzeichnis1"/>
             <w:overflowPunct/>
             <w:autoSpaceDE/>
             <w:autoSpaceDN/>
             <w:adjustRightInd/>
             <w:spacing w:after="180"/>
             <w:textAlignment w:val="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:noProof/>
               <w:szCs w:val="24"/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20E00672" wp14:editId="4D63F5D7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3929E80E" wp14:editId="17B82FC3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795655"/>
                 <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Image 2" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Image 2" descr="logo_fr_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
@@ -14548,488 +14213,484 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="935990" cy="795655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00B62036" w:rsidRPr="00B62036" w:rsidRDefault="00B62036" w:rsidP="00B62036">
-[...77 lines deleted...]
-        </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4139" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
+        <w:p w14:paraId="51167B16" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E0C17">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de la </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">sécurité alimentaire </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00E41ABB" w:rsidRPr="00107F05" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
+        <w:p w14:paraId="667CD7C1" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00107F05" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">et </w:t>
           </w:r>
           <w:r w:rsidRPr="00107F05">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>des affaires vétérinaires</w:t>
           </w:r>
           <w:r w:rsidRPr="00107F05">
             <w:t xml:space="preserve"> SAAV</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
+        <w:p w14:paraId="5E6DE778" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für Lebensmittelsicherheit </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00E41ABB" w:rsidRPr="00107F05" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
+        <w:p w14:paraId="3955D710" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00107F05" w:rsidRDefault="00E41ABB" w:rsidP="006357C2">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00107F05">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">und Veterinärwesen </w:t>
           </w:r>
           <w:r w:rsidRPr="00107F05">
             <w:rPr>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>LSVW</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00E41ABB" w:rsidRPr="009B3C8B" w:rsidRDefault="00E41ABB" w:rsidP="00147936">
+        <w:p w14:paraId="2D284CF1" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="009B3C8B" w:rsidRDefault="00E41ABB" w:rsidP="00147936">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB" w:rsidP="00147936">
+        <w:p w14:paraId="7E1C8201" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB" w:rsidP="00147936">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r w:rsidRPr="00147936">
             <w:t>Inspectorat des denrées alimentaires et objets usuels</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00E41ABB" w:rsidRPr="00A25273" w:rsidRDefault="00E41ABB" w:rsidP="00147936">
+        <w:p w14:paraId="26B45301" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00A25273" w:rsidRDefault="00E41ABB" w:rsidP="00147936">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A25273">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Lebensmittel- und Gebrauchsgegenständeinspektorat</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00E41ABB" w:rsidRPr="00A25273" w:rsidRDefault="00E41ABB" w:rsidP="00294F25">
+        <w:p w14:paraId="6EE123E7" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00A25273" w:rsidRDefault="00E41ABB" w:rsidP="00294F25">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:ind w:firstLine="709"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00E41ABB" w:rsidRPr="00A25466" w:rsidRDefault="00A25466" w:rsidP="00147936">
+        <w:p w14:paraId="4E2B4D41" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00A25273" w:rsidRDefault="00E41ABB" w:rsidP="00147936">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:szCs w:val="12"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A25466">
+          <w:r w:rsidRPr="00A25273">
             <w:rPr>
               <w:szCs w:val="12"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t xml:space="preserve">Impasse de la Colline 4, 1762 </w:t>
+            <w:t>Chemin du Musée 15, 1700 Fr</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00A25466">
+          <w:r w:rsidR="00090CAC">
             <w:rPr>
               <w:szCs w:val="12"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>Givisiez</w:t>
+            <w:t>e</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidR="00E41ABB" w:rsidRPr="00A25466">
+          <w:r w:rsidRPr="00A25273">
             <w:rPr>
               <w:szCs w:val="12"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">iburg </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00E41ABB" w:rsidRPr="00A25466" w:rsidRDefault="00E41ABB" w:rsidP="00147936">
+        <w:p w14:paraId="6E3F85A9" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00A25273" w:rsidRDefault="00E41ABB" w:rsidP="00147936">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00E41ABB" w:rsidRPr="00147936" w:rsidRDefault="00E41ABB" w:rsidP="00147936">
+        <w:p w14:paraId="15F79670" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00147936" w:rsidRDefault="00E41ABB" w:rsidP="00147936">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r w:rsidRPr="00147936">
             <w:t xml:space="preserve">T +41 26 305 80 </w:t>
           </w:r>
-          <w:r w:rsidR="00A25466">
-            <w:t>00</w:t>
+          <w:r>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00147936">
-            <w:t xml:space="preserve">, F +41 26 305 80 </w:t>
-[...2 lines deleted...]
-            <w:t>09</w:t>
+            <w:t>0, F +41 26 305 80 19</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00E41ABB" w:rsidRPr="00E5117F" w:rsidRDefault="00A25466" w:rsidP="00405798">
+        <w:p w14:paraId="56530BD8" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E5117F" w:rsidRDefault="00E41ABB" w:rsidP="00405798">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:rStyle w:val="Lienhypertexte"/>
+              <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A25466">
+          <w:r w:rsidRPr="006C7C1C">
             <w:t>www.fr.ch/saav</w:t>
-          </w:r>
-[...5 lines deleted...]
-            <w:t>saav-cc@fr.ch</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00E41ABB" w:rsidRDefault="00E41ABB" w:rsidP="00180272"/>
+  <w:p w14:paraId="7FEB980B" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00090CAC" w:rsidRDefault="00E41ABB" w:rsidP="00180272">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...30 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="023F503F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="702CE7A8"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="227" w:hanging="227"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:b w:val="0"/>
-[...8 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08927E9B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F746E04E"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2008" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2008" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2728" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3448" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4168" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4888" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5608" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6328" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7048" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10583E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF54310E"/>
     <w:lvl w:ilvl="0" w:tplc="7232654E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:pStyle w:val="10dnumrotation4eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1475"/>
         </w:tabs>
         <w:ind w:left="1475" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
@@ -15088,1360 +14749,960 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...48 lines deleted...]
-    <w:lvl w:ilvl="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1169247F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EACCBC0"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="928"/>
+        </w:tabs>
+        <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...71 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="13B66D58"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12613C72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="103C4C1C"/>
+    <w:tmpl w:val="A4E0AD46"/>
     <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="928"/>
+        </w:tabs>
+        <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
-[...193 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...313 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-[...48 lines deleted...]
-    <w:lvl w:ilvl="3">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B571B98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="915E6C64"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="928"/>
+        </w:tabs>
+        <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...197 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="284E7061"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89FE3AD8"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="1" w:tplc="100C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D3A3C5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB929B4A"/>
+    <w:lvl w:ilvl="0" w:tplc="0807000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="928"/>
+        </w:tabs>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="09D8134A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43375359"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C44A8E4"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FEE1380"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CB00790"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53C15022"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DB40186"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546A1B12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3996AFE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="10cnumrotation3eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1106"/>
         </w:tabs>
         <w:ind w:left="1106" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
@@ -16593,51 +15854,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4326"/>
         </w:tabs>
         <w:ind w:left="4110" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4686"/>
         </w:tabs>
         <w:ind w:left="4686" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57260FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20CB4C"/>
     <w:lvl w:ilvl="0" w:tplc="E168CDEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="10bnumrotation2eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="737"/>
         </w:tabs>
         <w:ind w:left="737" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
@@ -16696,54 +15957,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57EB2C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3026894C"/>
+    <w:tmpl w:val="E6365A94"/>
     <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
@@ -16809,197 +16070,164 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF81F8F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7BEB9DC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="454" w:hanging="227"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:b/>
-[...3 lines deleted...]
-        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="718A4EBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-[...43 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CAB4FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6620B7E"/>
     <w:lvl w:ilvl="0" w:tplc="26665CF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1288"/>
         </w:tabs>
         <w:ind w:left="1288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17071,462 +16299,164 @@
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6328"/>
         </w:tabs>
         <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7048"/>
         </w:tabs>
         <w:ind w:left="7048" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="766A475A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre1"/>
+      <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre2"/>
+      <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="767878"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre3"/>
+      <w:pStyle w:val="berschrift3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre4"/>
+      <w:pStyle w:val="berschrift4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre5"/>
+      <w:pStyle w:val="berschrift5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="992"/>
         </w:tabs>
         <w:ind w:left="992" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="17"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -17570,177 +16500,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
-[...125 lines deleted...]
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFB6583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59F6CDE2"/>
     <w:lvl w:ilvl="0" w:tplc="C3EEF458">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="11Chapitre"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17786,137 +16590,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64474ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E5EED5E"/>
     <w:lvl w:ilvl="0" w:tplc="56D6BDDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="07puces2"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -17997,177 +16715,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6214" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6934" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
-[...125 lines deleted...]
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697A4428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33F47C16"/>
     <w:lvl w:ilvl="0" w:tplc="12942732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="07puces"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -18248,51 +16840,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A3E0F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D784A5DC"/>
     <w:lvl w:ilvl="0" w:tplc="E7F2D4BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="10numrotation"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="369"/>
         </w:tabs>
         <w:ind w:left="369" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18341,71 +16933,71 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F957224"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04070001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70461065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64E04C72"/>
     <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18474,201 +17066,172 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76160112"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34D89478"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="›"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="454"/>
+          <w:tab w:val="num" w:pos="928"/>
         </w:tabs>
-        <w:ind w:left="454" w:hanging="227"/>
+        <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...6 lines deleted...]
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
-        <w:u w:val="none"/>
-        <w:vertAlign w:val="baseline"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...18 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77856DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DA8CF16"/>
     <w:lvl w:ilvl="0" w:tplc="5F5EECB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="07puces3"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -18773,812 +17336,630 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
-[...271 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="170028723">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1307274606">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1638410980">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1771703328">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="5" w16cid:durableId="1076898149">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="6" w16cid:durableId="884489127">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="7" w16cid:durableId="1482192986">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="8" w16cid:durableId="905382073">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="774205497">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1460102162">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1508207688">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="28725843">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="13" w16cid:durableId="1868182049">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2127842945">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1552305348">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="877818699">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="17" w16cid:durableId="1966963536">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="18" w16cid:durableId="1694720858">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1600136291">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="731738900">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2042582790">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1343894607">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1051921061">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="24" w16cid:durableId="456677980">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
-[...56 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="25" w16cid:durableId="1407265012">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="30">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="5"/>
+  <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C517CB"/>
     <w:rsid w:val="00007050"/>
     <w:rsid w:val="00021C10"/>
     <w:rsid w:val="000232BC"/>
     <w:rsid w:val="00040D1B"/>
     <w:rsid w:val="00070591"/>
+    <w:rsid w:val="000707AA"/>
     <w:rsid w:val="0007561A"/>
     <w:rsid w:val="000855F2"/>
+    <w:rsid w:val="00090CAC"/>
     <w:rsid w:val="0009721B"/>
     <w:rsid w:val="00097774"/>
     <w:rsid w:val="000A1D7F"/>
     <w:rsid w:val="000A76C4"/>
     <w:rsid w:val="000B50C6"/>
     <w:rsid w:val="000C683C"/>
     <w:rsid w:val="000D2222"/>
     <w:rsid w:val="000E26B8"/>
     <w:rsid w:val="000E49E2"/>
     <w:rsid w:val="000F2BFB"/>
     <w:rsid w:val="000F3D2E"/>
     <w:rsid w:val="000F500C"/>
     <w:rsid w:val="00107952"/>
     <w:rsid w:val="00107F05"/>
+    <w:rsid w:val="00113935"/>
     <w:rsid w:val="001246E0"/>
     <w:rsid w:val="001259A5"/>
+    <w:rsid w:val="00136D72"/>
     <w:rsid w:val="00142023"/>
     <w:rsid w:val="00143C72"/>
     <w:rsid w:val="00145117"/>
     <w:rsid w:val="00147936"/>
     <w:rsid w:val="001512FC"/>
+    <w:rsid w:val="001552DF"/>
     <w:rsid w:val="00164C2E"/>
     <w:rsid w:val="00172C8E"/>
     <w:rsid w:val="00180272"/>
     <w:rsid w:val="0018696F"/>
     <w:rsid w:val="0019509B"/>
     <w:rsid w:val="001A3E80"/>
     <w:rsid w:val="001D4C8A"/>
     <w:rsid w:val="001E224E"/>
     <w:rsid w:val="001E2D85"/>
     <w:rsid w:val="001E2E21"/>
     <w:rsid w:val="001E375B"/>
     <w:rsid w:val="001E6FC3"/>
     <w:rsid w:val="001F4587"/>
     <w:rsid w:val="0020390E"/>
     <w:rsid w:val="00216984"/>
+    <w:rsid w:val="00216B01"/>
+    <w:rsid w:val="00243D44"/>
     <w:rsid w:val="00255C8D"/>
+    <w:rsid w:val="002576A7"/>
+    <w:rsid w:val="00262428"/>
     <w:rsid w:val="002754D9"/>
     <w:rsid w:val="002776FD"/>
     <w:rsid w:val="00294F25"/>
     <w:rsid w:val="002A46A5"/>
     <w:rsid w:val="002C2289"/>
+    <w:rsid w:val="002D246A"/>
     <w:rsid w:val="002D4240"/>
     <w:rsid w:val="002E3189"/>
+    <w:rsid w:val="00315132"/>
     <w:rsid w:val="00315BD4"/>
     <w:rsid w:val="00337A0E"/>
     <w:rsid w:val="00344094"/>
     <w:rsid w:val="00346CDA"/>
     <w:rsid w:val="00353C8B"/>
     <w:rsid w:val="00356D92"/>
     <w:rsid w:val="003705A8"/>
     <w:rsid w:val="00386204"/>
     <w:rsid w:val="003917FC"/>
     <w:rsid w:val="00394ACB"/>
+    <w:rsid w:val="003A19A0"/>
     <w:rsid w:val="003B261D"/>
+    <w:rsid w:val="003B32C7"/>
     <w:rsid w:val="003C16C4"/>
+    <w:rsid w:val="003D2DF6"/>
     <w:rsid w:val="003E0C17"/>
     <w:rsid w:val="003E678B"/>
     <w:rsid w:val="00405798"/>
     <w:rsid w:val="00415159"/>
     <w:rsid w:val="004236FA"/>
+    <w:rsid w:val="00423933"/>
+    <w:rsid w:val="00427F23"/>
     <w:rsid w:val="00430CCD"/>
     <w:rsid w:val="00432FC8"/>
+    <w:rsid w:val="00434FFE"/>
     <w:rsid w:val="004369D6"/>
     <w:rsid w:val="00437237"/>
+    <w:rsid w:val="00441408"/>
     <w:rsid w:val="004421A6"/>
+    <w:rsid w:val="00442E66"/>
     <w:rsid w:val="00450A03"/>
     <w:rsid w:val="004573D3"/>
     <w:rsid w:val="0046476F"/>
     <w:rsid w:val="00475853"/>
     <w:rsid w:val="004854CE"/>
     <w:rsid w:val="004A0B6E"/>
+    <w:rsid w:val="004A5C1E"/>
     <w:rsid w:val="004B283E"/>
     <w:rsid w:val="004B5C14"/>
     <w:rsid w:val="004D3ABA"/>
+    <w:rsid w:val="004D52DD"/>
     <w:rsid w:val="004D5C7D"/>
+    <w:rsid w:val="004E107C"/>
+    <w:rsid w:val="004E2CAD"/>
     <w:rsid w:val="004E2E95"/>
     <w:rsid w:val="004F138F"/>
     <w:rsid w:val="004F242C"/>
     <w:rsid w:val="004F33A8"/>
     <w:rsid w:val="004F3F9B"/>
+    <w:rsid w:val="00504B53"/>
     <w:rsid w:val="00510D68"/>
+    <w:rsid w:val="00513B95"/>
     <w:rsid w:val="00524D35"/>
+    <w:rsid w:val="0053341C"/>
+    <w:rsid w:val="0053433D"/>
     <w:rsid w:val="0054293D"/>
     <w:rsid w:val="005544AF"/>
+    <w:rsid w:val="00557282"/>
     <w:rsid w:val="005704E7"/>
     <w:rsid w:val="005B0CE5"/>
-    <w:rsid w:val="005B1DDE"/>
     <w:rsid w:val="005B7C12"/>
     <w:rsid w:val="005C0C60"/>
     <w:rsid w:val="005C731C"/>
     <w:rsid w:val="005D1915"/>
     <w:rsid w:val="005E7080"/>
     <w:rsid w:val="005F0DC9"/>
     <w:rsid w:val="0060373F"/>
+    <w:rsid w:val="006113B3"/>
     <w:rsid w:val="00613C03"/>
     <w:rsid w:val="006214B8"/>
     <w:rsid w:val="00625995"/>
     <w:rsid w:val="00631861"/>
     <w:rsid w:val="006357C2"/>
+    <w:rsid w:val="00635A1D"/>
     <w:rsid w:val="006607B3"/>
     <w:rsid w:val="0066340D"/>
     <w:rsid w:val="00672940"/>
     <w:rsid w:val="006737F3"/>
     <w:rsid w:val="00673BA9"/>
     <w:rsid w:val="006806B1"/>
+    <w:rsid w:val="00682F61"/>
     <w:rsid w:val="00692171"/>
     <w:rsid w:val="006A2EF1"/>
     <w:rsid w:val="006B52FA"/>
     <w:rsid w:val="006B637E"/>
     <w:rsid w:val="006C5059"/>
+    <w:rsid w:val="006C6B85"/>
     <w:rsid w:val="006C74CB"/>
     <w:rsid w:val="006C7C1C"/>
     <w:rsid w:val="006D1EB0"/>
     <w:rsid w:val="006D6917"/>
     <w:rsid w:val="006D7082"/>
+    <w:rsid w:val="006E6DE5"/>
+    <w:rsid w:val="006E7ABF"/>
     <w:rsid w:val="006F04B5"/>
     <w:rsid w:val="006F073C"/>
     <w:rsid w:val="006F36F0"/>
     <w:rsid w:val="006F535A"/>
+    <w:rsid w:val="00700397"/>
     <w:rsid w:val="0070472E"/>
+    <w:rsid w:val="007231A3"/>
     <w:rsid w:val="00746784"/>
+    <w:rsid w:val="00746F27"/>
     <w:rsid w:val="00756129"/>
     <w:rsid w:val="007566FF"/>
     <w:rsid w:val="00784276"/>
     <w:rsid w:val="0078544B"/>
     <w:rsid w:val="007966B4"/>
     <w:rsid w:val="00797C99"/>
     <w:rsid w:val="007A14FA"/>
+    <w:rsid w:val="007A7F86"/>
     <w:rsid w:val="007B63B4"/>
     <w:rsid w:val="007B6A79"/>
+    <w:rsid w:val="007D3A98"/>
     <w:rsid w:val="007E6BE0"/>
     <w:rsid w:val="007F4532"/>
     <w:rsid w:val="00800E48"/>
     <w:rsid w:val="008010C1"/>
-    <w:rsid w:val="008014CF"/>
     <w:rsid w:val="00807BD5"/>
     <w:rsid w:val="00817B4A"/>
     <w:rsid w:val="008230BC"/>
     <w:rsid w:val="0082681B"/>
     <w:rsid w:val="0083162C"/>
+    <w:rsid w:val="00833F06"/>
     <w:rsid w:val="00834D0D"/>
+    <w:rsid w:val="0083508F"/>
+    <w:rsid w:val="00835573"/>
     <w:rsid w:val="0084770D"/>
     <w:rsid w:val="00854C4D"/>
     <w:rsid w:val="008622F4"/>
     <w:rsid w:val="00870F04"/>
+    <w:rsid w:val="00877DB1"/>
     <w:rsid w:val="00880A4B"/>
     <w:rsid w:val="00881B00"/>
     <w:rsid w:val="00882AA4"/>
+    <w:rsid w:val="00886E04"/>
     <w:rsid w:val="00890176"/>
     <w:rsid w:val="00890F28"/>
     <w:rsid w:val="008923B3"/>
+    <w:rsid w:val="0089530D"/>
+    <w:rsid w:val="008A0834"/>
+    <w:rsid w:val="008B2E97"/>
     <w:rsid w:val="008C1B23"/>
     <w:rsid w:val="008C4DA3"/>
     <w:rsid w:val="008E562F"/>
+    <w:rsid w:val="008E758F"/>
     <w:rsid w:val="008F1864"/>
     <w:rsid w:val="008F5BCE"/>
     <w:rsid w:val="00904277"/>
     <w:rsid w:val="00912B8B"/>
     <w:rsid w:val="00912BEF"/>
     <w:rsid w:val="00914611"/>
     <w:rsid w:val="009173C6"/>
+    <w:rsid w:val="00932EA6"/>
     <w:rsid w:val="0093417D"/>
     <w:rsid w:val="00936DA7"/>
     <w:rsid w:val="00942B8C"/>
     <w:rsid w:val="00956D28"/>
     <w:rsid w:val="009750EE"/>
     <w:rsid w:val="00986706"/>
     <w:rsid w:val="009B2D22"/>
-    <w:rsid w:val="009B2ECD"/>
     <w:rsid w:val="009B3C8B"/>
+    <w:rsid w:val="009B4895"/>
+    <w:rsid w:val="009C5651"/>
+    <w:rsid w:val="009D1F5E"/>
     <w:rsid w:val="009D6E0C"/>
     <w:rsid w:val="009D73E5"/>
+    <w:rsid w:val="009E511E"/>
     <w:rsid w:val="009F2F14"/>
     <w:rsid w:val="009F43C2"/>
+    <w:rsid w:val="009F7EC1"/>
+    <w:rsid w:val="00A046EF"/>
     <w:rsid w:val="00A14575"/>
     <w:rsid w:val="00A25273"/>
-    <w:rsid w:val="00A25466"/>
     <w:rsid w:val="00A30179"/>
     <w:rsid w:val="00A32C70"/>
     <w:rsid w:val="00A46B17"/>
     <w:rsid w:val="00A5363E"/>
     <w:rsid w:val="00A622A4"/>
     <w:rsid w:val="00A62D04"/>
     <w:rsid w:val="00A62FAC"/>
     <w:rsid w:val="00A6615D"/>
     <w:rsid w:val="00A722BA"/>
     <w:rsid w:val="00A72F54"/>
+    <w:rsid w:val="00A80E0C"/>
     <w:rsid w:val="00A871DB"/>
     <w:rsid w:val="00A969A7"/>
     <w:rsid w:val="00AA189B"/>
     <w:rsid w:val="00AA4D56"/>
     <w:rsid w:val="00AA5CB5"/>
+    <w:rsid w:val="00AB0293"/>
     <w:rsid w:val="00AB7722"/>
     <w:rsid w:val="00AC34B9"/>
     <w:rsid w:val="00AC6CD5"/>
     <w:rsid w:val="00AD39AC"/>
     <w:rsid w:val="00AE3B68"/>
     <w:rsid w:val="00AE6571"/>
     <w:rsid w:val="00AF0548"/>
     <w:rsid w:val="00AF62C7"/>
     <w:rsid w:val="00B0190F"/>
     <w:rsid w:val="00B1131E"/>
     <w:rsid w:val="00B1195A"/>
     <w:rsid w:val="00B33D94"/>
+    <w:rsid w:val="00B4415C"/>
     <w:rsid w:val="00B47903"/>
     <w:rsid w:val="00B5295C"/>
-    <w:rsid w:val="00B62036"/>
     <w:rsid w:val="00B769BF"/>
     <w:rsid w:val="00B85F27"/>
     <w:rsid w:val="00B96A96"/>
-    <w:rsid w:val="00BA2912"/>
+    <w:rsid w:val="00BA385A"/>
     <w:rsid w:val="00BA3B5A"/>
+    <w:rsid w:val="00BB29A7"/>
     <w:rsid w:val="00BC13DA"/>
     <w:rsid w:val="00BC2E1F"/>
+    <w:rsid w:val="00BC441E"/>
     <w:rsid w:val="00BE66C5"/>
     <w:rsid w:val="00BF4149"/>
     <w:rsid w:val="00C01FE5"/>
     <w:rsid w:val="00C04BE0"/>
+    <w:rsid w:val="00C075F7"/>
     <w:rsid w:val="00C236EA"/>
     <w:rsid w:val="00C2379C"/>
     <w:rsid w:val="00C23C8E"/>
     <w:rsid w:val="00C302A7"/>
+    <w:rsid w:val="00C340A9"/>
     <w:rsid w:val="00C4536F"/>
     <w:rsid w:val="00C517CB"/>
     <w:rsid w:val="00C55251"/>
     <w:rsid w:val="00C733E0"/>
     <w:rsid w:val="00C807D2"/>
+    <w:rsid w:val="00C962A3"/>
     <w:rsid w:val="00CA346C"/>
     <w:rsid w:val="00CA58B1"/>
     <w:rsid w:val="00CD1F21"/>
     <w:rsid w:val="00CE1855"/>
     <w:rsid w:val="00D02FE4"/>
     <w:rsid w:val="00D05C69"/>
     <w:rsid w:val="00D06A7D"/>
     <w:rsid w:val="00D07169"/>
-    <w:rsid w:val="00D27BBD"/>
+    <w:rsid w:val="00D07FFD"/>
+    <w:rsid w:val="00D270B1"/>
+    <w:rsid w:val="00D438C2"/>
     <w:rsid w:val="00D47371"/>
     <w:rsid w:val="00D507C8"/>
+    <w:rsid w:val="00D53B33"/>
     <w:rsid w:val="00D55EE1"/>
     <w:rsid w:val="00D625A0"/>
     <w:rsid w:val="00D627CC"/>
+    <w:rsid w:val="00D62D09"/>
     <w:rsid w:val="00D63641"/>
     <w:rsid w:val="00D67311"/>
     <w:rsid w:val="00D745E7"/>
     <w:rsid w:val="00D85DCB"/>
     <w:rsid w:val="00D87C7A"/>
     <w:rsid w:val="00D9195F"/>
     <w:rsid w:val="00D95907"/>
     <w:rsid w:val="00DA2EF7"/>
     <w:rsid w:val="00DB1E71"/>
     <w:rsid w:val="00DB6606"/>
     <w:rsid w:val="00DB76CB"/>
     <w:rsid w:val="00DC078C"/>
     <w:rsid w:val="00DF1DCE"/>
     <w:rsid w:val="00DF5C86"/>
     <w:rsid w:val="00E11DE6"/>
+    <w:rsid w:val="00E2361B"/>
     <w:rsid w:val="00E243E2"/>
+    <w:rsid w:val="00E30C58"/>
+    <w:rsid w:val="00E31975"/>
     <w:rsid w:val="00E32360"/>
     <w:rsid w:val="00E34C4F"/>
     <w:rsid w:val="00E41ABB"/>
+    <w:rsid w:val="00E446B3"/>
     <w:rsid w:val="00E56958"/>
     <w:rsid w:val="00E56F2E"/>
     <w:rsid w:val="00E60473"/>
     <w:rsid w:val="00E62137"/>
     <w:rsid w:val="00E82ED6"/>
     <w:rsid w:val="00E90ADD"/>
     <w:rsid w:val="00EA3C11"/>
     <w:rsid w:val="00EA611F"/>
     <w:rsid w:val="00EB0319"/>
     <w:rsid w:val="00EB6284"/>
     <w:rsid w:val="00EC0BB1"/>
     <w:rsid w:val="00EC122D"/>
-    <w:rsid w:val="00EC36B6"/>
     <w:rsid w:val="00ED65E8"/>
     <w:rsid w:val="00EF3738"/>
+    <w:rsid w:val="00EF3CDD"/>
+    <w:rsid w:val="00F1678D"/>
+    <w:rsid w:val="00F17C1B"/>
     <w:rsid w:val="00F27427"/>
     <w:rsid w:val="00F54661"/>
+    <w:rsid w:val="00F61725"/>
     <w:rsid w:val="00F7080B"/>
     <w:rsid w:val="00F718F0"/>
     <w:rsid w:val="00F90F45"/>
     <w:rsid w:val="00F94E5D"/>
     <w:rsid w:val="00FA34EC"/>
     <w:rsid w:val="00FA5A31"/>
     <w:rsid w:val="00FC3D1D"/>
     <w:rsid w:val="00FC5895"/>
     <w:rsid w:val="00FD6FB8"/>
     <w:rsid w:val="00FD7DF4"/>
     <w:rsid w:val="00FD7EA2"/>
     <w:rsid w:val="00FE076E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4DF46B35"/>
+  <w15:docId w15:val="{0D2CB092-E122-40B1-BCAD-624F0D3ADF47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -19646,281 +18027,389 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00ED65E8"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
+  <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
+  <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="767878"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
+  <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
+  <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Titre4Car"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
+  <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Titre5Car"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
+  <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Titre6Car"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift6Zchn"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00E06965"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM1">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM2">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Titre2"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="berschrift2"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="198"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM3">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Numrodepage">
+  <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
     <w:name w:val="01_en_tête_et_bas_de_page"/>
     <w:qFormat/>
     <w:rsid w:val="003E0C17"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
     <w:name w:val="09_en_tête_page_2"/>
     <w:basedOn w:val="01entteetbasdepage"/>
     <w:qFormat/>
@@ -19938,236 +18427,234 @@
     <w:rsid w:val="003E0C17"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
     <w:name w:val="06a_texte_principal"/>
     <w:qFormat/>
     <w:rsid w:val="003E0C17"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
-[...1 lines deleted...]
-    <w:link w:val="Titre4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:link w:val="berschrift4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0093417D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="fr-CH" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
     <w:name w:val="07_puces"/>
     <w:qFormat/>
     <w:rsid w:val="003E0C17"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="227" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08annexecontactrenseignementsetc">
     <w:name w:val="08_annexe_contact_renseignements_etc."/>
     <w:qFormat/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="En-tte">
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pieddepage">
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
-[...1 lines deleted...]
-    <w:link w:val="Titre5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:link w:val="berschrift5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0093417D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="fr-CH" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
     <w:name w:val="répertoire_1"/>
-    <w:basedOn w:val="TM1"/>
+    <w:basedOn w:val="Verzeichnis1"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
     <w:name w:val="répertoire_2"/>
-    <w:basedOn w:val="TM2"/>
+    <w:basedOn w:val="Verzeichnis2"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
     <w:name w:val="répertoire_3"/>
-    <w:basedOn w:val="TM3"/>
+    <w:basedOn w:val="Verzeichnis3"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces2">
     <w:name w:val="07_puces_2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="003E0C17"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:ind w:left="454" w:hanging="227"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces3">
     <w:name w:val="07_puces_3"/>
     <w:basedOn w:val="07puces2"/>
     <w:qFormat/>
     <w:rsid w:val="003E0C17"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="681" w:hanging="227"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM4">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="595"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM5">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis5">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="794"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+  <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00532108"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06btexteprincipalsansespacebloc">
     <w:name w:val="06b_texte_principal_sans_espace_bloc"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="003E0C17"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04date">
     <w:name w:val="04_date"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00E11DE6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
@@ -20182,1436 +18669,485 @@
     <w:qFormat/>
     <w:rsid w:val="003E0C17"/>
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
       <w:spacing w:after="0"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02expditeurfentre">
     <w:name w:val="02_expéditeur_fenêtre"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00337A0E"/>
     <w:pPr>
       <w:keepLines/>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1419" w:y="2439"/>
       <w:spacing w:line="170" w:lineRule="exact"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
-[...1 lines deleted...]
-    <w:link w:val="Titre6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:link w:val="berschrift6"/>
     <w:semiHidden/>
     <w:rsid w:val="00E06965"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
     <w:name w:val="10_numérotation"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
     <w:name w:val="11_Chapitre"/>
-    <w:basedOn w:val="Titre1"/>
+    <w:basedOn w:val="berschrift1"/>
     <w:next w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KeinLeerraum1">
     <w:name w:val="Kein Leerraum1"/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10bnumrotation2eniveau">
     <w:name w:val="10b_numérotation_2e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="21"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="738" w:hanging="369"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10cnumrotation3eniveau">
     <w:name w:val="10c_numérotation_3e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="22"/>
+        <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10dnumrotation4eniveau">
     <w:name w:val="10d_numérotation_4e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="0093417D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="23"/>
+        <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Concerne">
     <w:name w:val="Concerne"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:autoRedefine/>
     <w:rsid w:val="00ED65E8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6237"/>
       </w:tabs>
       <w:spacing w:before="600"/>
       <w:ind w:left="284"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="corpsdelettre">
     <w:name w:val="corps de lettre"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rsid w:val="00ED65E8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="284"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titredelettre">
     <w:name w:val="Titre de lettre"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:next w:val="corpsdelettre"/>
     <w:rsid w:val="00ED65E8"/>
     <w:pPr>
       <w:spacing w:before="720"/>
       <w:ind w:left="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textedelespacerserv">
+  <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00631861"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textedebulles">
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextedebullesCar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
     <w:rsid w:val="00631861"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
-[...1 lines deleted...]
-    <w:link w:val="Textedebulles"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:link w:val="Sprechblasentext"/>
     <w:rsid w:val="00631861"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titel1">
     <w:name w:val="Titel_1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rsid w:val="007F4532"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="425"/>
       </w:tabs>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="120"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BrfKopf2">
     <w:name w:val="BrfKopf_2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rsid w:val="007F4532"/>
     <w:pPr>
       <w:framePr w:w="4536" w:h="3606" w:hSpace="113" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1645" w:y="341"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
       </w:tabs>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text1">
     <w:name w:val="Text_1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rsid w:val="007F4532"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="425"/>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="left" w:pos="1276"/>
         <w:tab w:val="left" w:pos="5670"/>
         <w:tab w:val="right" w:pos="8618"/>
       </w:tabs>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="120"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
     <w:name w:val="Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rsid w:val="007F4532"/>
     <w:pPr>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="120"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelle">
     <w:name w:val="Tabelle"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rsid w:val="007F4532"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="425"/>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="left" w:pos="4537"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="60"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Grilledutableau">
+  <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableauNormal"/>
+    <w:basedOn w:val="NormaleTabelle"/>
     <w:rsid w:val="00D85DCB"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+  <w:style w:type="paragraph" w:styleId="Funotentext">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="NotedebasdepageCar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FunotentextZchn"/>
     <w:rsid w:val="001F4587"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
-[...1 lines deleted...]
-    <w:link w:val="Notedebasdepage"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
+    <w:name w:val="Fußnotentext Zchn"/>
+    <w:link w:val="Funotentext"/>
     <w:rsid w:val="001F4587"/>
     <w:rPr>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+  <w:style w:type="character" w:styleId="Funotenzeichen">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="001F4587"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A969A7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-</w:styles>
-[...290 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...18 lines deleted...]
-    <w:rsid w:val="00042B29"/>
+    <w:rsid w:val="00A80E0C"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM1">
-[...6 lines deleted...]
-    <w:rsid w:val="00155AF3"/>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00262428"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="exact"/>
-[...94 lines deleted...]
-      <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+      <w:overflowPunct/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="fr-FR"/>
+      <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
-[...14 lines deleted...]
-    <w:name w:val="07_puces"/>
+  <w:style w:type="character" w:styleId="Fett">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="003E0C17"/>
-[...340 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00262428"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="corpsdelettre">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Hervorhebung">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00262428"/>
     <w:rPr>
-      <w:szCs w:val="22"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
-  </w:style>
-[...196 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1927692075">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2037657677">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/saav/files/pdf54/restes_aliments_f.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/foodsafety/areas_work/food-hygiene/5keys-poster/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ch/ch/f/rs/817_024_1/index.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ch/ch/f/rs/817_02/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hotelleriesuisse.ch/files/pdf4/130327LeitlinielowDefinitiv_f.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gastroprofessional.ch/fr/34/cuisine-cave-etage/hygiene-p413093/?" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ch/opc/de/classified-compilation/19920257/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gastrosuisse.ch/assets/de/branchenwissen/hygiene-und-lebensmittelsicherheit/selbstkontrolle/gastrosuisse-merkblatt-hygiene-verfahrenspraxis-im-gastgewerbe-gvg-hygiene-leitlinie.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gastrosuisse.ch/de/branchenwissen/hygiene-und-lebensmittelsicherheit/selbstkontrollev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/foodsafety/areas_work/food-hygiene/5keys-poster/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ch/ch/d/rs/817_024_1/index.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.admin.ch/ch/d/rs/817_02/index.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/de/energie-landwirtschaft-und-umwelt/landwirtschaft-und-nutztiere/entsorgung-von-tierischen-nebenprodukten-und-speiseabfaelle" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21864,94 +19400,94 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18ABF094-8D1B-460A-9A44-BA8C3F92A602}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B10A249B-3D18-4DFB-983B-A22CFA48D9A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>13316</Characters>
+  <Pages>9</Pages>
+  <Words>1888</Words>
+  <Characters>14557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>766</Lines>
+  <Paragraphs>316</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titre</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Titel</vt:lpstr>
+        <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
-      <vt:lpstr>Lettre SAAV Fribourg</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SAAV - Inspectorat des denrées alimentaires</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15706</CharactersWithSpaces>
+  <CharactersWithSpaces>16129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>1704022</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.who.int/foodsafety/publications/consumer/5keys/en/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4653121</vt:i4>
       </vt:variant>