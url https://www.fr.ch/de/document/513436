--- v0 (2025-12-05)
+++ v1 (2026-06-05)
@@ -1,19885 +1,18268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="7CD59A62" w14:textId="77777777" w:rsidR="001A22C6" w:rsidRDefault="001A22C6" w:rsidP="000A1D53">
-[...158 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblCellMar>
-          <w:left w:w="70" w:type="dxa"/>
-          <w:right w:w="70" w:type="dxa"/>
+          <w:top w:w="369" w:type="dxa"/>
+          <w:left w:w="340" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A22C6" w:rsidRPr="00E14BB8" w14:paraId="2C24CC22" w14:textId="77777777" w:rsidTr="00031AA6">
+      <w:tr w:rsidR="00717704" w:rsidRPr="008B4071" w14:paraId="5491367D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2782"/>
+          <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="142" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25B2B6C7" w14:textId="77777777" w:rsidR="001A22C6" w:rsidRPr="00E14BB8" w:rsidRDefault="001A22C6" w:rsidP="006D1B7C">
-[...95 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="33B57D35" w14:textId="5EA13FCE" w:rsidR="00717704" w:rsidRPr="008B4071" w:rsidRDefault="000113C6" w:rsidP="00BE230D">
+            <w:pPr>
+              <w:pStyle w:val="03date"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4071">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villars-sur-Glâne, </w:t>
+            </w:r>
+            <w:r w:rsidR="008B4071" w:rsidRPr="008B4071">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="008B4071" w:rsidRPr="008B4071">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> TIME  \@ "d. MMMM yyyy" </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008B4071" w:rsidRPr="008B4071">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00806924">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>27. Mai 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="008B4071" w:rsidRPr="008B4071">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AB7F551" w14:textId="77777777" w:rsidR="001A22C6" w:rsidRPr="00E14BB8" w:rsidRDefault="001A22C6" w:rsidP="001A22C6">
+    <w:p w14:paraId="48100289" w14:textId="00E0372B" w:rsidR="002602BC" w:rsidRDefault="002602BC" w:rsidP="00550B9F">
       <w:pPr>
+        <w:pStyle w:val="06lead"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E4AEA69" w14:textId="77777777" w:rsidR="001A22C6" w:rsidRPr="00E14BB8" w:rsidRDefault="001A22C6" w:rsidP="001A22C6">
+    <w:p w14:paraId="09E92AED" w14:textId="64396646" w:rsidR="004B2FB2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...382 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Oktober 2024</w:t>
+        <w:t>Selbstdeklarationsformular BB – Erneuerung der Betriebsbewilligung (BB) eines Pflegeheims durch das Kantonsarztamt (KAA)</w:t>
       </w:r>
-      <w:r w:rsidR="004648D8" w:rsidRPr="00F24155">
+    </w:p>
+    <w:p w14:paraId="196FA4FA" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:br w:type="page"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3034F0AE" w14:textId="567969C3" w:rsidR="004B2FB2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA41C3">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basierend auf den Rahmenbedingungen für den Betrieb eines Pflegeheims vom </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>30. April 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2ABF62" w14:textId="1D8D18A6" w:rsidR="00031AA6" w:rsidRPr="005017E1" w:rsidRDefault="00031AA6">
+    <w:p w14:paraId="0281672F" w14:textId="597E5364" w:rsidR="004B2FB2" w:rsidRPr="00CA41C3" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EDF8F69" w14:textId="0BBC5468" w:rsidR="004B2FB2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Einleitung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7170326F" w14:textId="11DFC7DC" w:rsidR="00CE05ED" w:rsidRDefault="00CE05ED" w:rsidP="00155BAC">
+    <w:p w14:paraId="4DDC589B" w14:textId="2D5DEB6F" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B2FB2">
+        <w:t xml:space="preserve">Das KAA nimmt die Aufsicht über die Pflegequalität in den Pflegeheimen durch </w:t>
+      </w:r>
+      <w:r w:rsidR="00E307DE" w:rsidRPr="004B2FB2">
+        <w:t>regelmäßige</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B2FB2">
+        <w:t xml:space="preserve"> und systematische Kontrollen wahr. Die Kontrollen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:t xml:space="preserve">erfolgen auf der Grundlage der Rahmenbedingungen für den Betrieb eines Pflegeheims (Beilage), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>welche die Einrichtungen vollständig erfüllen müssen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194022EE" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Das KAA </w:t>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:t xml:space="preserve">Jede Einrichtung, die über eine Betriebsbewilligung des Kantons Freiburg verfügt, obliegt vor Ablauf der Bewilligung einer Kontrolle. In der Regel werden alle fünf Jahre die Kriterien zur Einhaltung der gesetzlichen Grundlagen, zur Pflegequalität und zur Sicherheit der Bewohnerinnen und Bewohner überprüft. </w:t>
       </w:r>
-      <w:r w:rsidR="004F5BFC">
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="518AF867" w14:textId="004AB707" w:rsidR="005C2B63" w:rsidRDefault="00155BAC" w:rsidP="005C2B63">
+    <w:p w14:paraId="4C88B829" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>prüft.</w:t>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:t>Diese Kontrolle erfolgt anhand des Dossiers auf Antrag des KAA. Eine Kontrolle vor Ort – je nach Situation angekündigt oder unangekündigt, gezielt oder umfassend – kann jederzeit durchgeführt werden. Insbesondere aber bei Beschwerden, einem neuen Auftrag, baulichen Veränderungen oder spezifischen Problemen, die bei der Analyse der übermittelten Unterlagen festgestellt oder aufgedeckt wurden. Wurde in den letzten fünf Jahren keine Kontrolle durchgeführt, findet die Inspektion grundsätzlich im Rahmen der Erneuerung der Betriebsbewilligung statt. Falls nötig, werden Korrekturmassnahmen veranlasst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F89E8C8" w14:textId="3A393E06" w:rsidR="0005491C" w:rsidRDefault="00155BAC" w:rsidP="00155BAC">
+    <w:p w14:paraId="5086916E" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="66CCD460" w14:textId="77777777" w:rsidR="005017E1" w:rsidRDefault="005017E1">
+    <w:p w14:paraId="5E41B2C8" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="Titre1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Selbstdeklarationsformular</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8DD7E9" w14:textId="7A06D4F9" w:rsidR="006C4D95" w:rsidRPr="00994255" w:rsidRDefault="00770D01" w:rsidP="006C4D95">
+    <w:p w14:paraId="19747D06" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Dieses Formular dient der Überwachung der Leistungen in Pflegeheimen. Es kann durch das «Inspekti</w:t>
+        <w:t xml:space="preserve">Dieses Formular dient der Überwachung der Leistungen in Pflegeheimen. Es kann durch das «Inspektionsformular BB» ergänzt werden, </w:t>
       </w:r>
-      <w:r w:rsidR="005E041F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:softHyphen/>
+        <w:t>das</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">onsformular BB» ergänzt werden, dass bei durchgeführten </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">rung der BB genutzt wird. </w:t>
+        <w:t xml:space="preserve"> bei vor Ort durchgeführten Kontrollen im Rahmen der Erneuerung der BB genutzt wird. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22799E98" w14:textId="32A0D31F" w:rsidR="00770D01" w:rsidRPr="00994255" w:rsidRDefault="00770D01">
+    <w:p w14:paraId="33E1F4D3" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Durch ihre Unterschrift bestätigen die Verantwortlichen der Einrichtung die Richtigkeit aller Angaben und haften für diese. Dieses Dokument ist Teil des Dossiers zur Erneuerung der BB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143CC095" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="047C0365" w14:textId="7972D19F" w:rsidR="007A11A2" w:rsidRDefault="00770D01">
+    <w:p w14:paraId="2FF37DBC" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Vorgehen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B9CB75" w14:textId="59505C41" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Durch ihre Unterschrift bestätigen die </w:t>
+        <w:t xml:space="preserve">Das «Selbstdeklarationsformular» wird von den Verantwortlichen der Einrichtung ausgefüllt. Es wird vollständig ausgefüllt, unterzeichnet und unter Beilage der mit einem </w:t>
       </w:r>
-      <w:r w:rsidR="00B41149">
-[...75 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> gekennzeichneten Dokumente </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">innert einem Monat </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>ab Eingang der Anfrage per Post oder E-Mail an folgende Adresse geschickt:</w:t>
+        <w:t xml:space="preserve">ab Eingang der Anfrage per E-Mail an </w:t>
       </w:r>
-    </w:p>
-[...86 lines deleted...]
-        <w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00BA3DC2">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
-            <w:color w:val="4F81BD" w:themeColor="accent1"/>
-            <w:sz w:val="24"/>
+            <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:t>smc@fr.ch</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:color w:val="4F81BD" w:themeColor="accent1"/>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> geschickt</w:t>
+      </w:r>
+      <w:r w:rsidR="009157D2" w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE4BD9A" w14:textId="77777777" w:rsidR="004600E4" w:rsidRDefault="004600E4" w:rsidP="00D26A19">
+    <w:p w14:paraId="11D415C6" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
-        <w:ind w:left="708"/>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Die elektronisch einzureichenden Unterlagen müssen als eigenständige Anhänge übermittelt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0263DEAA" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das KAA prüft ausschliesslich die im Formular angeforderten Unterlagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CBC7B4" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das KAA überprüft lediglich die in den Rahmenbedingungen beschriebenen Mindestanforderungen (hier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kursiv </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hervorgehoben).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68664C3C" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="314A7811" w14:textId="77777777" w:rsidR="003058C0" w:rsidRDefault="003058C0" w:rsidP="00D26A19">
+    <w:p w14:paraId="296F7497" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
-        <w:ind w:left="708"/>
+        <w:pStyle w:val="Titre1"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Abkürzungen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE1C263" w14:textId="1914E7DE" w:rsidR="00F73A54" w:rsidRPr="00EA33B0" w:rsidRDefault="00966E10" w:rsidP="0065445D">
+    <w:p w14:paraId="1336BEEC" w14:textId="0ED6E3C8" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">BB </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Betriebsbewilligung</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5801C143" w14:textId="7D6EA1E4" w:rsidR="0065445D" w:rsidRDefault="0065445D" w:rsidP="0065445D">
+    <w:p w14:paraId="3647302A" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>KAA</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Kantonsarztamt</w:t>
+        <w:t xml:space="preserve"> Kantonsarztamt</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="56600633" w14:textId="53EAECC3" w:rsidR="00974A31" w:rsidRDefault="00974A31" w:rsidP="0065445D">
+    <w:p w14:paraId="5A16B669" w14:textId="06AF6577" w:rsidR="00995583" w:rsidRPr="00BA3DC2" w:rsidRDefault="00995583" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>AVAO</w:t>
+        <w:t>AAO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Abteilung</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zur vorübergehenden Aufnahme und Orientierung</w:t>
+        <w:t xml:space="preserve"> für Abkl</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3CA6" w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>rung und Orientierung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDAAAB8" w14:textId="225A1D66" w:rsidR="00974A31" w:rsidRPr="00E72D6A" w:rsidRDefault="00974A31" w:rsidP="0065445D">
+    <w:p w14:paraId="40AA61DD" w14:textId="776A8BB4" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="00995583" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Demenzabteilung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484AD161" w14:textId="024DE689" w:rsidR="00995583" w:rsidRPr="00806924" w:rsidRDefault="00995583" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72D6A">
+      <w:r w:rsidRPr="00806924">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>SAD</w:t>
+        <w:t>AAP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E72D6A">
+      <w:r w:rsidRPr="00806924">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Spezialisierte Abteilung für Demenzkranke</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00806924">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abteilung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00806924">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00806924" w:rsidRPr="00806924">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00806924">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lterspsychiatrie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="2BD426AB" w14:textId="77777777" w:rsidR="006866AE" w:rsidRPr="00E72D6A" w:rsidRDefault="006866AE" w:rsidP="0065445D">
+    <w:p w14:paraId="3BAD21A9" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00806924" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">CAS </w:t>
       </w:r>
-      <w:r w:rsidR="00522468">
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E72D6A">
+      <w:r w:rsidRPr="00806924">
         <w:rPr>
-          <w:i/>
-          <w:sz w:val="24"/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Certificate of Advanced Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0724FB" w14:textId="00788A4A" w:rsidR="006866AE" w:rsidRPr="00E72D6A" w:rsidRDefault="006866AE" w:rsidP="006866AE">
+    <w:p w14:paraId="7BF121D7" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00806924" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72D6A">
+      <w:r w:rsidRPr="00806924">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">DAS </w:t>
       </w:r>
-      <w:r w:rsidR="00522468">
+      <w:r w:rsidRPr="00806924">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Diploma of Advanced Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43225752" w14:textId="36EE72BD" w:rsidR="006866AE" w:rsidRPr="00E72D6A" w:rsidRDefault="006866AE" w:rsidP="0065445D">
+    <w:p w14:paraId="6CAC1FF3" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00806924" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E72D6A">
+      <w:r w:rsidRPr="00806924">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">MAS </w:t>
       </w:r>
-      <w:r w:rsidR="00522468">
+      <w:r w:rsidRPr="00806924">
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Master of Advanced Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A47BA07" w14:textId="77777777" w:rsidR="00F73A54" w:rsidRPr="00E72D6A" w:rsidRDefault="00F73A54" w:rsidP="00F73A54">
+    <w:p w14:paraId="2252AE62" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:ind w:left="851" w:hanging="851"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">VFAS </w:t>
       </w:r>
-      <w:r w:rsidR="00522468">
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Vereinigung Freiburger Alterseinrichtungen und Spitex</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB2BBFD" w14:textId="2AD6DCB4" w:rsidR="006866AE" w:rsidRPr="0045169D" w:rsidRDefault="0045169D" w:rsidP="00966E10">
+    <w:p w14:paraId="58F897E1" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">MFÄF </w:t>
       </w:r>
-      <w:r w:rsidR="00522468">
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>Médecins Fribourg - Ärztinnen und Ärzte Freiburg</w:t>
+        <w:t>Médecins Fribourg – Ärztinnen und Ärzte Freiburg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E2BC1E" w14:textId="77777777" w:rsidR="0005780E" w:rsidRPr="006866AE" w:rsidRDefault="0005780E" w:rsidP="00F73A54">
+    <w:p w14:paraId="53E76801" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>IP</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>In Planung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6C59F5" w14:textId="4696E7C8" w:rsidR="001A22C6" w:rsidRPr="004648D8" w:rsidRDefault="00AE21F0" w:rsidP="004648D8">
+    <w:p w14:paraId="78FDAA10" w14:textId="5F807DC6" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Teilweise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="68CA1C18" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095BF874" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="13D5F17F" w14:textId="02D975E3" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D42B0">
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="008D42B0">
+    </w:p>
+    <w:p w14:paraId="7AF8E3AC" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
+      <w:pPr>
+        <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">INFORMATIONSERHEBUNG </w:t>
+        <w:t>INFORMATIONSERHEBUNG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C3E2B2" w14:textId="2646BC99" w:rsidR="00A271ED" w:rsidRDefault="00A271ED" w:rsidP="00420BB9">
+    <w:p w14:paraId="3943463B" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01D8F379" wp14:editId="5C648DBA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4771390</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>259715</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="219075" cy="219075"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Rectangle 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="219075" cy="219075"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="067E360C" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:375.7pt;margin-top:20.45pt;width:17.25pt;height:17.25pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6b7qxfQIAAGcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20H7boGdYogRYcB&#10;RVssHXpWZSk2IIsapcTJfv0o+ZGgK3YY5oNMiuRH8Xl9s28N2yn0DdiSF2c5Z8pKqBq7KfmP57tP&#10;XzjzQdhKGLCq5Afl+c3i44frzs3VDGowlUJGINbPO1fyOgQ3zzIva9UKfwZOWRJqwFYEYnGTVSg6&#10;Qm9NNsvzz1kHWDkEqbyn29teyBcJX2slw6PWXgVmSk5vC+nEdL7GM1tci/kGhasbOTxD/MMrWtFY&#10;cjpB3Yog2BabP6DaRiJ40OFMQpuB1o1UKQaKpsjfRLOuhVMpFkqOd1Oa/P+DlQ+7tXtCSkPn/NwT&#10;GaPYa2zjn97H9ilZhylZah+YpMtZcZVfXnAmSTTQhJIdjR368FVByyJRcqRapBSJ3b0PveqoEn1Z&#10;uGuMSfUwlnXUTLPLPE8WHkxTRWnUS62hVgbZTlBRw76IRSS/J1rEGUuXx5gSFQ5GRQhjvyvNmipG&#10;0TuI7XbEFFIqG4peVItK9a4ucvpGZ6NFcp0AI7KmR07YA8Co2YOM2P2bB/1oqlK3TsZD5H8zniyS&#10;Z7BhMm4bC/heZIaiGjz3+mOS+tTELL1CdXhChtDPinfyrqEC3gsfngTScNAY0cCHRzq0ASoUDBRn&#10;NeCv9+6jPvUsSTnraNhK7n9uBSrOzDdL3XxVnJ/H6UzM+cXljBg8lbyeSuy2XQGVvqDV4mQio34w&#10;I6kR2hfaC8volUTCSvJdchlwZFahXwK0WaRaLpMaTaQT4d6unYzgMauxQZ/3LwLd0MWB2v8BxsEU&#10;8zfN3OtGSwvLbQDdpE4/5nXIN01zapxh88R1cconreN+XPwGAAD//wMAUEsDBBQABgAIAAAAIQCy&#10;0YOI4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQu05YWdWyUphMCgXaY&#10;kNjgwM1tTFPWOFWTbeXtyU5ws/V/+v25WI22E0cafOtYQTpLQBDXTrfcKHjfPU+XIHxA1tg5JgU/&#10;5GFVXl4UmGt34jc6bkMjYgn7HBWYEPpcSl8bsuhnrieO2ZcbLIa4Do3UA55iue3kTZLcSostxwsG&#10;e3o0VO+3B6vgcz2G5jt9CZs9Tj4ma1PVr0+VUtdX48M9iEBj+IPhrB/VoYxOlTuw9qJTsJinWUQV&#10;ZMkdiAgslvM4VOckA1kW8v8H5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+m+6sX0C&#10;AABnBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAstGD&#10;iOEAAAAJAQAADwAAAAAAAAAAAAAAAADXBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="65DCA692" w14:textId="0325B43B" w:rsidR="006B7061" w:rsidRDefault="00A271ED" w:rsidP="00A271ED">
+    <w:p w14:paraId="64EA0BF0" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bitte füllen Sie das Formular aus und kreuzen Sie die zutreffenden Kästchen </w:t>
-[...17 lines deleted...]
-        <w:t>an.</w:t>
+        <w:t>Bitte füllen Sie das Formular aus und kreuzen Sie die zutreffenden Kästchen    X    an.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEF1C0F" w14:textId="77777777" w:rsidR="0002785D" w:rsidRDefault="0002785D" w:rsidP="005017E1">
+    <w:p w14:paraId="60151FD3" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="004B2FB2">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
-        <w:ind w:left="0"/>
+        <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10267" w:type="dxa"/>
         <w:tblInd w:w="-71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="5872"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005017E1" w:rsidRPr="009D5C4D" w14:paraId="13A46DA1" w14:textId="77777777" w:rsidTr="00687A0F">
+      <w:tr w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w14:paraId="3EEDE7D9" w14:textId="77777777" w:rsidTr="00384337">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="535456AD" w14:textId="6341E3E3" w:rsidR="005017E1" w:rsidRPr="00EA33B0" w:rsidRDefault="005017E1" w:rsidP="00A33FDE">
+          <w:p w14:paraId="5E5CC2E2" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="00384337">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="71"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Name der Einrichtung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:id w:val="923155326"/>
+            <w:id w:val="225959452"/>
             <w:placeholder>
-              <w:docPart w:val="9B26BB88CD104046B3C8A5F344A0E9D9"/>
+              <w:docPart w:val="18523969E1EB495284C9BE629F1C9A85"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5872" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="658E000A" w14:textId="0FDF4016" w:rsidR="005017E1" w:rsidRPr="009D5C4D" w:rsidRDefault="00F02753" w:rsidP="00687A0F">
+              <w:p w14:paraId="27AD504A" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="00384337">
                 <w:pPr>
                   <w:spacing w:before="40" w:after="40"/>
                   <w:rPr>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009D5C4D">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...2 lines deleted...]
-                  <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C1B9A25" w14:textId="77777777" w:rsidR="005017E1" w:rsidRPr="009D5C4D" w:rsidRDefault="005017E1" w:rsidP="005017E1">
+    <w:p w14:paraId="0EEAB1F1" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="07atexteprincipal"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10267" w:type="dxa"/>
+        <w:tblW w:w="9842" w:type="dxa"/>
         <w:tblInd w:w="-71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4371"/>
-        <w:gridCol w:w="564"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1832"/>
+        <w:gridCol w:w="565"/>
+        <w:gridCol w:w="654"/>
+        <w:gridCol w:w="730"/>
+        <w:gridCol w:w="687"/>
+        <w:gridCol w:w="1287"/>
+        <w:gridCol w:w="1548"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00E14BB8" w14:paraId="718473D9" w14:textId="77777777" w:rsidTr="00C01FC2">
+      <w:tr w:rsidR="00677263" w:rsidRPr="00BA3DC2" w14:paraId="645263BF" w14:textId="77777777" w:rsidTr="004C16C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="460"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10267" w:type="dxa"/>
+            <w:tcW w:w="9842" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="pct15" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C14504D" w14:textId="77777777" w:rsidR="00DD4FD0" w:rsidRPr="009D5C4D" w:rsidRDefault="00DD4FD0" w:rsidP="00DD4FD0">
+          <w:p w14:paraId="35ECB932" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00384337">
             <w:pPr>
               <w:pStyle w:val="Normalcentr"/>
               <w:ind w:right="355"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1259868C" w14:textId="76C649EC" w:rsidR="00AF79E4" w:rsidRDefault="005C2B63" w:rsidP="005C2B63">
-[...1 lines deleted...]
-              <w:pStyle w:val="Normalcentr"/>
+          <w:p w14:paraId="55898775" w14:textId="5BDB6725" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00677263">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:ind w:right="355"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="0F8B63E8" w14:textId="77777777" w:rsidR="00DD4FD0" w:rsidRPr="00135CC2" w:rsidRDefault="00DD4FD0" w:rsidP="00DD4FD0">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ERANTWORTLICHE PERSONEN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181E7A9C" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00384337">
             <w:pPr>
               <w:pStyle w:val="Normalcentr"/>
               <w:ind w:left="0" w:right="355"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:caps/>
                 <w:color w:val="auto"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00072AC3" w:rsidRPr="00E14BB8" w14:paraId="13A9E599" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="00677263" w:rsidRPr="00BA3DC2" w14:paraId="4942AAFC" w14:textId="77777777" w:rsidTr="004C16C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54453D42" w14:textId="6E56FEE7" w:rsidR="00DD4FD0" w:rsidRDefault="00072AC3" w:rsidP="005122D0">
-[...44 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="3B5EE3DB" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name der Pflegeheimleiterin oder des Pflegeheimleiters:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47B4112E" w14:textId="1B57AF03" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00677263">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+              <w:rPr>
+                <w:i w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>(Die Heimleitung kann auf mehrere Personen aufgeteilt werden. In diesem Fall geben Sie die Namen und Verantwortlichkeiten an.)</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...4 lines deleted...]
-            <w:id w:val="-2060153880"/>
+            <w:id w:val="-744960901"/>
             <w:placeholder>
-              <w:docPart w:val="2AFA1C32A48A4D66AEC01F292F87D170"/>
+              <w:docPart w:val="C34150A9592540658B39F780196AF04B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="5896" w:type="dxa"/>
+                <w:tcW w:w="5471" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="03A608BD" w14:textId="39544D48" w:rsidR="00072AC3" w:rsidRPr="009D5C4D" w:rsidRDefault="00F02753">
+              <w:p w14:paraId="6203DD03" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
                 <w:pPr>
-                  <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009D5C4D">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...2 lines deleted...]
-                  <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00072AC3" w:rsidRPr="00F02753" w14:paraId="6D67833E" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="00677263" w:rsidRPr="00BA3DC2" w14:paraId="61DFBB52" w14:textId="77777777" w:rsidTr="004C16C9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA658CB" w14:textId="4C69D906" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name der Pflegedienstleiterin oder des Pflegedienstleiters und GLN: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="641EFB0C" w14:textId="174E40DA" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00677263">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Die Verantwortung für die Pflege wird zwingend einer Person </w:t>
+            </w:r>
+            <w:r w:rsidR="00634373" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>mit einem Titel,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> als diplomierte/r Pflegefachfrau/-mann FH oder einem als gleichwertig anerkannten Titel übertragen.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5471" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-600338665"/>
+              <w:placeholder>
+                <w:docPart w:val="D3F956B249874A87AA3540F2B6BCA578"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="350A7A8A" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="1391F7E5" w14:textId="4FA53EDB" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00677263">
+            <w:pPr>
+              <w:pStyle w:val="07atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00677263" w:rsidRPr="00BA3DC2" w14:paraId="17E186D9" w14:textId="77777777" w:rsidTr="004C16C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1D7898" w14:textId="77777777" w:rsidR="00DD4FD0" w:rsidRDefault="00853B85" w:rsidP="005122D0">
-[...20 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="608CCAE6" w14:textId="5369D0B7" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name der Heimärztin/des </w:t>
+            </w:r>
+            <w:r w:rsidR="00634373" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Heimarztes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B8B26FC" w14:textId="0049FAB0" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00677263">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+              <w:rPr>
                 <w:iCs/>
-                <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...19 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(Inhaber/in einer Praxisbewilligung im Kanton, der/die über Kompetenzen oder Erfahrung in Geriatrie verfügt.)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...4 lines deleted...]
-            <w:id w:val="2048635762"/>
+            <w:id w:val="-1187366772"/>
             <w:placeholder>
-              <w:docPart w:val="201726B06CEF447F8E29F4F9D420ADCD"/>
+              <w:docPart w:val="5A4D00B548E6447689BC5AB1B690A78D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="5896" w:type="dxa"/>
+                <w:tcW w:w="5471" w:type="dxa"/>
                 <w:gridSpan w:val="6"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="7AD235D1" w14:textId="3DA4373B" w:rsidR="00072AC3" w:rsidRPr="00F02753" w:rsidRDefault="00F02753">
+              <w:p w14:paraId="24637DE5" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
                 <w:pPr>
-                  <w:spacing w:before="40" w:after="40"/>
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009D5C4D">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...115 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00031AA6" w:rsidRPr="000A2979" w14:paraId="5CB14857" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="00677263" w:rsidRPr="00BA3DC2" w14:paraId="76B9AC93" w14:textId="77777777" w:rsidTr="004C16C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4371" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F161382" w14:textId="77777777" w:rsidR="00031AA6" w:rsidRDefault="00031AA6" w:rsidP="005122D0">
-[...12 lines deleted...]
-              <w:t>Vertrag mit der zuständigen Ärztin/dem zuständigen Arzt:</w:t>
+          <w:p w14:paraId="41FEDF57" w14:textId="1D78D4C0" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertrag mit der Heimärztin/dem </w:t>
+            </w:r>
+            <w:r w:rsidR="00634373" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Heimarzt:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rStyle w:val="Appelnotedebasdep"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="564" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF725F7" w14:textId="4283BADA" w:rsidR="00031AA6" w:rsidRPr="0009765A" w:rsidRDefault="00EF128C" w:rsidP="006029BB">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="69CAE265" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="626" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20783000" w14:textId="52A42412" w:rsidR="00031AA6" w:rsidRPr="0009765A" w:rsidRDefault="00EF128C" w:rsidP="006029BB">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="275C3C12" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4706" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD63D7A" w14:textId="225D4F75" w:rsidR="00031AA6" w:rsidRDefault="001555B4">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="1879504A" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Wenn ja: Art des Vertrags </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F01441D" w14:textId="66715736" w:rsidR="00031AA6" w:rsidRDefault="007E4C62">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0109E0E2" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00634373">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1330101708"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...2 lines deleted...]
-                    <w:sz w:val="24"/>
+                <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
+                </w:r>
+                <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> «Standard»</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
-[...23 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (VFAS/MFÄF)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7304E1D7" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00634373">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="686566253"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...2 lines deleted...]
-                    <w:sz w:val="24"/>
+                <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
-[...23 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Option Pikett-/Bereitschaftsdienst (VFAS/MFÄF)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D58E799" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00634373">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-938443015"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...2 lines deleted...]
-                    <w:sz w:val="24"/>
+                <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> andere, bitte angeben: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-1696297301"/>
+                <w:id w:val="-23253434"/>
                 <w:placeholder>
-                  <w:docPart w:val="74F51447206D45AB8C4E77B3221A4A47"/>
+                  <w:docPart w:val="1A3660EFA0F8415198134F2C7830E533"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003149C5" w:rsidRPr="009D5C4D">
+                <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...2 lines deleted...]
-                  <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="4511F358" w14:textId="6ED40BCA" w:rsidR="006029BB" w:rsidRPr="004648D8" w:rsidRDefault="006029BB">
-[...7 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00031AA6" w:rsidRPr="000A2979" w14:paraId="6B6A4036" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="00677263" w:rsidRPr="00BA3DC2" w14:paraId="488D1049" w14:textId="77777777" w:rsidTr="004C16C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4371" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1831157D" w14:textId="77777777" w:rsidR="00031AA6" w:rsidRPr="00EA33B0" w:rsidRDefault="00031AA6" w:rsidP="005122D0">
+          <w:p w14:paraId="4C1E74FE" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00384337">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-10"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="312767871"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="564" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="565" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2E1214C2" w14:textId="77777777" w:rsidR="00031AA6" w:rsidRPr="0009765A" w:rsidRDefault="00D402FB">
+              <w:p w14:paraId="477B1C33" w14:textId="487A6794" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00634373" w:rsidP="00634373">
                 <w:pPr>
                   <w:spacing w:before="40" w:after="40"/>
-                  <w:rPr>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-698154157"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="626" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="654" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="06B320BC" w14:textId="080ABCB6" w:rsidR="00031AA6" w:rsidRPr="0009765A" w:rsidRDefault="00323924">
+              <w:p w14:paraId="58F5A7E4" w14:textId="17C6AF33" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00634373" w:rsidP="00634373">
                 <w:pPr>
                   <w:spacing w:before="40" w:after="40"/>
-                  <w:rPr>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4706" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="20FB8000" w14:textId="77777777" w:rsidR="00031AA6" w:rsidRPr="0009765A" w:rsidRDefault="00031AA6">
+          <w:p w14:paraId="6336CE16" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00384337">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00712B40" w:rsidRPr="00E14BB8" w14:paraId="3DB2CF74" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="00677263" w:rsidRPr="00BA3DC2" w14:paraId="03664655" w14:textId="77777777" w:rsidTr="004C16C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15C977D9" w14:textId="77777777" w:rsidR="00440976" w:rsidRDefault="00440976" w:rsidP="005122D0">
-[...21 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="08747444" w14:textId="3F867C2D" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name der verantwortlichen Apothekerin oder des verantwortlichen </w:t>
+            </w:r>
+            <w:r w:rsidR="00634373" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Apothekers:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="1680778201"/>
+            <w:placeholder>
+              <w:docPart w:val="22618D3024C643DBA4B0DA15ADE5E383"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5471" w:type="dxa"/>
+                <w:gridSpan w:val="6"/>
+              </w:tcPr>
+              <w:p w14:paraId="769D161D" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00677263">
+                <w:pPr>
+                  <w:pStyle w:val="07atexteprincipal"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00677263" w:rsidRPr="00BA3DC2" w14:paraId="2330AFC1" w14:textId="77777777" w:rsidTr="00634373">
+        <w:trPr>
+          <w:trHeight w:val="917"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4371" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="564EEC30" w14:textId="44C6C78B" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Name der/des Link Nurse Infektionsprävention und GLN:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647A4456" w14:textId="77777777" w:rsidR="009157D2" w:rsidRPr="00BA3DC2" w:rsidRDefault="009157D2" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A83C021" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ad-hoc-Ausbildung (Espace Compétences oder H+)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC7D178" w14:textId="77777777" w:rsidR="00634373" w:rsidRPr="00BA3DC2" w:rsidRDefault="00634373" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5896" w:type="dxa"/>
+            <w:tcW w:w="5471" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:id w:val="-417800560"/>
+              <w:id w:val="-1903831381"/>
               <w:placeholder>
-                <w:docPart w:val="3365A17B698642D6929F630B18B8362D"/>
+                <w:docPart w:val="3BAD0DDAED6D42279C7642D25780F7FC"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="19005B14" w14:textId="390C487D" w:rsidR="00712B40" w:rsidRPr="009D5C4D" w:rsidRDefault="00135CC2">
+              <w:p w14:paraId="08BBAEE1" w14:textId="5D7EBA89" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
                 <w:pPr>
-                  <w:spacing w:before="40" w:after="40"/>
-[...2 lines deleted...]
-                    <w:szCs w:val="24"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009D5C4D">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...2 lines deleted...]
-                  <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A11A2" w:rsidRPr="00E14BB8" w14:paraId="74DC55C0" w14:textId="33CC3D9F" w:rsidTr="00205F41">
-[...124 lines deleted...]
-      <w:tr w:rsidR="004648D8" w:rsidRPr="00E14BB8" w14:paraId="31051A2E" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="00677263" w:rsidRPr="00BA3DC2" w14:paraId="69DD9F41" w14:textId="77777777" w:rsidTr="004C16C9">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4371" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E23CEA6" w14:textId="77777777" w:rsidR="004648D8" w:rsidRDefault="004648D8" w:rsidP="005122D0">
-[...2 lines deleted...]
-              <w:ind w:left="-10"/>
+          <w:p w14:paraId="0FA64CDA" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1948" w:type="dxa"/>
+            <w:tcW w:w="1949" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="60B4FE5E" w14:textId="5021C7E2" w:rsidR="004648D8" w:rsidRDefault="007E4C62" w:rsidP="00A308AD">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="79DEF473" w14:textId="512A59EA" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="943588872"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004648D8">
-[...10 lines deleted...]
-                <w:i/>
+            <w:r w:rsidR="009E51BA" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7954D4E3" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
                 <w:iCs/>
-                <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Ausbildungsbescheinigung ist an das KAA weiterzuleiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="1974" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="725AEFB6" w14:textId="396A8A86" w:rsidR="004648D8" w:rsidRDefault="007E4C62" w:rsidP="00A308AD">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="46780512" w14:textId="5B6F9C73" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                </w:rPr>
                 <w:id w:val="-1215504844"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004648D8">
-[...2 lines deleted...]
-                    <w:sz w:val="24"/>
+                <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004648D8">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> laufend</w:t>
+            <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E51BA" w:rsidRPr="00BA3DC2">
+              <w:t>Laufend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBBADBD" w14:textId="60CD7DC0" w:rsidR="004648D8" w:rsidRDefault="007E4C62" w:rsidP="00A33FDE">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="05676014" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...2 lines deleted...]
-                </w:rPr>
                 <w:id w:val="-2108569051"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004648D8">
-[...2 lines deleted...]
-                    <w:sz w:val="24"/>
+                <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004648D8">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
               <w:t xml:space="preserve"> Nein </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E6B9E" w:rsidRPr="00E14BB8" w14:paraId="162FE982" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="009157D2" w:rsidRPr="00BA3DC2" w14:paraId="0B12B0B5" w14:textId="77777777" w:rsidTr="009E51BA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="709"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4371" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="155F851F" w14:textId="1F072EBA" w:rsidR="009157D2" w:rsidRPr="00BA3DC2" w:rsidRDefault="009157D2" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Liaison-Vereinbarung mit dem FNPG oder mit Psychogeriater/in mit eigener Praxis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2636" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3AB2AD" w14:textId="359F2C38" w:rsidR="009157D2" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1488233916"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009157D2" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009157D2" w:rsidRPr="00BA3DC2">
+              <w:t xml:space="preserve">  Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C82A578" w14:textId="46E4D403" w:rsidR="009157D2" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1198813205"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009157D2" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009157D2" w:rsidRPr="00BA3DC2">
+              <w:t xml:space="preserve">  Nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00677263" w:rsidRPr="00BA3DC2" w14:paraId="7D7F0EB6" w14:textId="77777777" w:rsidTr="004C16C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01D32B47" w14:textId="77777777" w:rsidR="005E6B9E" w:rsidRPr="00C213E3" w:rsidRDefault="005E6B9E" w:rsidP="004648D8">
-[...24 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="76335F18" w14:textId="555612F6" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wenn </w:t>
+            </w:r>
+            <w:r w:rsidR="00995583" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>DA/AAP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD41DCC" w14:textId="28F47AE6" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Name der/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>des zuständigen Ärztin</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...16 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Arztes der </w:t>
+            </w:r>
+            <w:r w:rsidR="00995583" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>DA/AAP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0387DB2D" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Name der Pflegefachperson mit Fachausbildung:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E17E202" w14:textId="186E045C" w:rsidR="005E6B9E" w:rsidRPr="004648D8" w:rsidRDefault="00682B1E" w:rsidP="004648D8">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0709D62E" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unterschrift der/des Verantwortlichen der Supervision: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DF00C71" w14:textId="77777777" w:rsidR="009E51BA" w:rsidRPr="00BA3DC2" w:rsidRDefault="009E51BA" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5896" w:type="dxa"/>
+            <w:tcW w:w="5471" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA9CF14" w14:textId="7E14EBE5" w:rsidR="00EF128C" w:rsidRPr="00A33FDE" w:rsidRDefault="00EF128C" w:rsidP="00B03E1D">
-[...2 lines deleted...]
-              <w:ind w:left="354" w:hanging="425"/>
+          <w:p w14:paraId="50FDAEC6" w14:textId="77777777" w:rsidR="009E51BA" w:rsidRPr="00BA3DC2" w:rsidRDefault="009E51BA" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42EFCC13" w14:textId="77777777" w:rsidR="009E51BA" w:rsidRPr="00BA3DC2" w:rsidRDefault="009E51BA" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D19FC47" w14:textId="2F26CD3A" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                </w:rPr>
+                <w:id w:val="-1436973423"/>
+                <w:placeholder>
+                  <w:docPart w:val="0AE287F00846431CA53233956CFB3601"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5AD9096E" w14:textId="77777777" w:rsidR="009E51BA" w:rsidRPr="00BA3DC2" w:rsidRDefault="009E51BA" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:id w:val="1094594020"/>
+              </w:rPr>
+              <w:id w:val="1094130576"/>
               <w:placeholder>
-                <w:docPart w:val="3FC93360658B467BA2354369603259A3"/>
+                <w:docPart w:val="6300C9DF922945F39B907E8FA31AA8F8"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7404C671" w14:textId="6B5837AA" w:rsidR="00A33FDE" w:rsidRPr="009D5C4D" w:rsidRDefault="00C31C73" w:rsidP="00B03E1D">
+              <w:p w14:paraId="78F01697" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
                 <w:pPr>
-                  <w:ind w:left="354" w:hanging="425"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009D5C4D">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...2 lines deleted...]
-                  <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="4D16D9D6" w14:textId="77777777" w:rsidR="00A35529" w:rsidRDefault="00A35529" w:rsidP="00B03E1D">
-[...1 lines deleted...]
-              <w:ind w:left="354" w:hanging="425"/>
+          <w:p w14:paraId="1730B421" w14:textId="77777777" w:rsidR="009E51BA" w:rsidRPr="00BA3DC2" w:rsidRDefault="009E51BA" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:id w:val="-688754915"/>
+              </w:rPr>
+              <w:id w:val="-744180377"/>
               <w:placeholder>
-                <w:docPart w:val="B71E279D7EF641A19ECF25BF9BFF22AC"/>
+                <w:docPart w:val="CF54CF3501274765A1902C3651AE5D27"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3BAED732" w14:textId="0D37D4DA" w:rsidR="00A33FDE" w:rsidRPr="009D5C4D" w:rsidRDefault="00EF128C" w:rsidP="00B03E1D">
+              <w:p w14:paraId="60DC463A" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
                 <w:pPr>
-                  <w:ind w:left="354" w:hanging="425"/>
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:spacing w:after="0"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009D5C4D">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...49 lines deleted...]
-                  <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B03E1D" w:rsidRPr="00E14BB8" w14:paraId="13C31305" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="00677263" w:rsidRPr="00BA3DC2" w14:paraId="421A5B32" w14:textId="77777777" w:rsidTr="004C16C9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4371" w:type="dxa"/>
-[...149 lines deleted...]
-            <w:tcW w:w="10267" w:type="dxa"/>
+            <w:tcW w:w="9842" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0EAF2D" w14:textId="3C15B35A" w:rsidR="00EC1F3A" w:rsidRPr="00A33FDE" w:rsidRDefault="00EC1F3A" w:rsidP="005122D0">
-[...6 lines deleted...]
-              <w:ind w:left="-10" w:right="-71"/>
+          <w:p w14:paraId="53833FD7" w14:textId="77777777" w:rsidR="009E51BA" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bemerkung/en:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="699BBE27" w14:textId="4DBBDEF4" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:bCs/>
-[...2 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="-2101871628"/>
+                <w:id w:val="-985010144"/>
+                <w:placeholder>
+                  <w:docPart w:val="6D958360E193489B9FC9B3DC1DDB697F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00181697" w:rsidRPr="00181697">
-[...1 lines deleted...]
-                    <w:bCs/>
+                <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="68962BE6" w14:textId="77777777" w:rsidR="00EC1F3A" w:rsidRDefault="00EC1F3A" w:rsidP="005E6B9E">
-[...2 lines deleted...]
-              <w:ind w:left="354" w:hanging="425"/>
+          <w:p w14:paraId="16DABB9B" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009157D2">
+            <w:pPr>
+              <w:pStyle w:val="07atexteprincipal"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="605BF030" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009157D2">
+            <w:pPr>
+              <w:pStyle w:val="07atexteprincipal"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B6B1B5F" w14:textId="77777777" w:rsidR="00C01FC2" w:rsidRDefault="00C01FC2">
+    <w:p w14:paraId="6B8C2874" w14:textId="7C6A423D" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004B2FB2">
       <w:pPr>
         <w:rPr>
-          <w:i/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22EB0356" w14:textId="77777777" w:rsidR="00C01FC2" w:rsidRDefault="00C01FC2"/>
+    <w:p w14:paraId="137C293B" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10267" w:type="dxa"/>
+        <w:tblW w:w="9849" w:type="dxa"/>
         <w:tblInd w:w="-71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1329"/>
-[...12 lines deleted...]
-        <w:gridCol w:w="1832"/>
+        <w:gridCol w:w="4810"/>
+        <w:gridCol w:w="560"/>
+        <w:gridCol w:w="560"/>
+        <w:gridCol w:w="560"/>
+        <w:gridCol w:w="560"/>
+        <w:gridCol w:w="2791"/>
+        <w:gridCol w:w="8"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006029BB" w:rsidRPr="00485DA3" w14:paraId="46C5778A" w14:textId="77777777" w:rsidTr="004648D8">
+      <w:tr w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w14:paraId="4FB24289" w14:textId="77777777" w:rsidTr="002367C4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10267" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="9849" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5BD363" w14:textId="03D12C7D" w:rsidR="006029BB" w:rsidRPr="006029BB" w:rsidRDefault="00C01FC2" w:rsidP="00687A0F">
+          <w:p w14:paraId="1D4674B5" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
             <w:pPr>
               <w:pStyle w:val="Titre5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:ind w:right="-71"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i w:val="0"/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:ind w:right="-71"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32F8070A" w14:textId="4A161F52" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ORGANISATION UND FUNKTIONSWEISE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1A8020" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006029BB" w:rsidRPr="00485DA3" w14:paraId="7B405DC1" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="0A3C27E0" w14:textId="77777777" w:rsidTr="002367C4">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="1134"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5053" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2087D1CF" w14:textId="77777777" w:rsidR="006029BB" w:rsidRDefault="006029BB" w:rsidP="00687A0F">
+          <w:p w14:paraId="04AF65CE" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1588C286" w14:textId="77777777" w:rsidR="006029BB" w:rsidRDefault="006029BB" w:rsidP="00687A0F">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57E12FC1" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Verschiedene Elemente der Kontrolle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A9B5DBB" w14:textId="77777777" w:rsidR="006029BB" w:rsidRDefault="006029BB" w:rsidP="00687A0F">
+          <w:p w14:paraId="74F1E77C" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="75679A9C" w14:textId="77777777" w:rsidR="006029BB" w:rsidRPr="00A77A3B" w:rsidRDefault="006029BB" w:rsidP="00687A0F">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F4A8138" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22A33E0C" w14:textId="77777777" w:rsidR="006029BB" w:rsidRPr="00485DA3" w:rsidRDefault="006029BB" w:rsidP="00687A0F">
+          <w:p w14:paraId="684C473D" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B901112" w14:textId="77777777" w:rsidR="006029BB" w:rsidRPr="00485DA3" w:rsidRDefault="006029BB" w:rsidP="00687A0F">
+          <w:p w14:paraId="5155DFC7" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6676AF5B" w14:textId="7892C719" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>IP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10EBE105" w14:textId="031842D1" w:rsidR="006029BB" w:rsidRPr="00485DA3" w:rsidRDefault="003736B8" w:rsidP="00687A0F">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="72321CA2" w14:textId="20B23801" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="004C16C9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>n Erarbeitung</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Einzureichen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:textDirection w:val="btLr"/>
+            <w:tcW w:w="2791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44242B7F" w14:textId="77777777" w:rsidR="006029BB" w:rsidRPr="00485DA3" w:rsidRDefault="006029BB" w:rsidP="00687A0F">
-[...1 lines deleted...]
-              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+          <w:p w14:paraId="0781663F" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Hinweis </w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Anmerkung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0078079E" w:rsidRPr="00485DA3" w14:paraId="6946C80B" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="4B5870CD" w14:textId="77777777" w:rsidTr="002367C4">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5053" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06F8CF8A" w14:textId="3DEDF7AA" w:rsidR="0078079E" w:rsidRPr="0078079E" w:rsidRDefault="0078079E" w:rsidP="0078079E">
-[...20 lines deleted...]
-              <w:t>])</w:t>
+          <w:p w14:paraId="40D27D90" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00CD7DB0">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bitte legen Sie dem KAA die Statuten vor, wenn sie seit der Gewährung der vorherigen BB geändert wurden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="123E9284" w14:textId="77777777" w:rsidR="0078079E" w:rsidRPr="00485DA3" w:rsidRDefault="0078079E" w:rsidP="00687A0F">
+          <w:p w14:paraId="6627D833" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="058779F8" w14:textId="77777777" w:rsidR="0078079E" w:rsidRPr="00485DA3" w:rsidRDefault="0078079E" w:rsidP="00687A0F">
+          <w:p w14:paraId="219E0308" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="395ED26C" w14:textId="77777777" w:rsidR="0078079E" w:rsidRPr="00485DA3" w:rsidRDefault="0078079E" w:rsidP="00687A0F">
+          <w:p w14:paraId="45E70FF7" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:ind w:left="-82" w:right="-32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05BB3CF9" w14:textId="77777777" w:rsidR="0078079E" w:rsidRDefault="0078079E" w:rsidP="00687A0F">
+          <w:p w14:paraId="4C5C4A33" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...127 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:rPr>
-[...3 lines deleted...]
-            </w:rPr>
             <w:id w:val="-1156678188"/>
             <w:placeholder>
-              <w:docPart w:val="0CD309A7419A43E6B272D570DAE10269"/>
+              <w:docPart w:val="07CD75ABF2DA42379A0F8CA79113B987"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1832" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="2791" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1CB248BD" w14:textId="415217EA" w:rsidR="006029BB" w:rsidRPr="009D5C4D" w:rsidRDefault="00C31C73" w:rsidP="00B31CAC">
+              <w:p w14:paraId="0B976DB5" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00CD7DB0">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009D5C4D">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...2 lines deleted...]
-                  <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="005E6B9E" w:rsidRPr="00485DA3" w14:paraId="3C811065" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w14:paraId="421D3164" w14:textId="77777777" w:rsidTr="002367C4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5053" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA24423" w14:textId="39E597F3" w:rsidR="005E6B9E" w:rsidRPr="0084489B" w:rsidRDefault="005E6B9E" w:rsidP="005122D0">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1AEC3D38" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00CD7DB0">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:t xml:space="preserve">Anerkannter </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:t>Auftrag:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5214" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5039" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6719A2" w14:textId="56D76D7C" w:rsidR="005E6B9E" w:rsidRDefault="007E4C62" w:rsidP="005E6B9E">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="73F55187" w14:textId="338594C4" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00CD7DB0">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-185136645"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00181697">
-[...2 lines deleted...]
-                    <w:sz w:val="22"/>
+                <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00181697">
-[...7 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>anerkannte Betten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="504F274E" w14:textId="3AC7F138" w:rsidR="005E6B9E" w:rsidRDefault="007E4C62" w:rsidP="005E6B9E">
+          <w:p w14:paraId="25458D20" w14:textId="26A8E1FF" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00CD7DB0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="354" w:hanging="425"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="628983374"/>
+                <w:id w:val="308601827"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...2 lines deleted...]
-                    <w:sz w:val="22"/>
+                <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00181697">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>zugelassene Betten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07A3B1CF" w14:textId="77777777" w:rsidR="005E6B9E" w:rsidRDefault="007E4C62" w:rsidP="005E6B9E">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7843B972" w14:textId="37F2AF5B" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00CD7DB0">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-999425521"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...2 lines deleted...]
-                    <w:sz w:val="22"/>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
-[...3 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t>Tagesstätte</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DE8F6D7" w14:textId="77777777" w:rsidR="005E6B9E" w:rsidRDefault="007E4C62" w:rsidP="005E6B9E">
+          <w:p w14:paraId="592E4CCA" w14:textId="743E06FA" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00CD7DB0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="354" w:hanging="425"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1969891832"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...2 lines deleted...]
-                    <w:sz w:val="22"/>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
-[...3 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t>Kurzzeitaufenthalt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D526920" w14:textId="77777777" w:rsidR="005E6B9E" w:rsidRDefault="007E4C62" w:rsidP="005E6B9E">
+          <w:p w14:paraId="6044BD51" w14:textId="1E45D1B7" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00CD7DB0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="354" w:hanging="425"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1790932546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...2 lines deleted...]
-                    <w:sz w:val="22"/>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00806924">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>AAO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="481FC7C2" w14:textId="3542C81E" w:rsidR="004C16C9" w:rsidRDefault="0069298F" w:rsidP="00CD7DB0">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="579255743"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...2 lines deleted...]
-                    <w:sz w:val="22"/>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00806924">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>DA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5907D691" w14:textId="0E75911D" w:rsidR="00806924" w:rsidRPr="00BA3DC2" w:rsidRDefault="00806924" w:rsidP="00CD7DB0">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="22"/>
-                  <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-1277563600"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>AAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="063F3692" w14:textId="71EAD2D5" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="002367C4">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="356" w:hanging="356"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-968970536"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...2 lines deleted...]
-                    <w:sz w:val="22"/>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00181697">
-[...13 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">andere: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Textedelespacerserv"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="-1992468517"/>
-                <w:text/>
+                <w:id w:val="118341627"/>
+                <w:placeholder>
+                  <w:docPart w:val="6F174BFF21FB4F44B650DB3221C5B085"/>
+                </w:placeholder>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00181697" w:rsidRPr="009D5C4D">
-[...7 lines deleted...]
-                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                    <w:id w:val="-1612974601"/>
+                    <w:placeholder>
+                      <w:docPart w:val="3744741D4F304819A3022DD8A3C1C920"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                      <w:rPr>
+                        <w:lang w:val="de-CH"/>
+                      </w:rPr>
+                      <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E6B9E" w:rsidRPr="00485DA3" w14:paraId="74561596" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w14:paraId="1B52E44F" w14:textId="77777777" w:rsidTr="002367C4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5053" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD93888" w14:textId="3FD8A636" w:rsidR="005E6B9E" w:rsidRPr="0084489B" w:rsidRDefault="005E6B9E" w:rsidP="005122D0">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="74FCA590" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00CD7DB0">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:t xml:space="preserve">Anzahl bewilligter Betten / </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:t>Plätze:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5214" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5039" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="47BF82B0" w14:textId="4E243C2E" w:rsidR="005E6B9E" w:rsidRDefault="007E4C62" w:rsidP="005E6B9E">
-[...1 lines deleted...]
-              <w:spacing w:before="40" w:after="40"/>
+          <w:p w14:paraId="1B687628" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="002367C4">
+            <w:pPr>
+              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1229300232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00983815">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">anerkannte Betten </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="1421446599"/>
+                <w:id w:val="-2080276350"/>
                 <w:placeholder>
-                  <w:docPart w:val="882278320E7E41379700FD0C28DA6C78"/>
+                  <w:docPart w:val="D6C0A95040614E5A95027324DCE7E1A4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604" w:rsidRPr="009D5C4D">
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="19058790" w14:textId="77777777" w:rsidR="005E6B9E" w:rsidRDefault="007E4C62" w:rsidP="005E6B9E">
+          <w:p w14:paraId="1189A54A" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1752930267"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">zugelassene Betten </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="298577099"/>
                 <w:placeholder>
-                  <w:docPart w:val="3275E750A5A84740BE47883D1E6CF4C1"/>
+                  <w:docPart w:val="8F6D519262644440A7A209DFE1F79589"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604" w:rsidRPr="009D5C4D">
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="042E544A" w14:textId="7A4011AA" w:rsidR="005E6B9E" w:rsidRDefault="007E4C62" w:rsidP="005E6B9E">
+          <w:p w14:paraId="6896C9AB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1582063435"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Tagesstätte </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="-1188674614"/>
+                <w:id w:val="-1839911479"/>
                 <w:placeholder>
-                  <w:docPart w:val="D46B2C5086D34CA18DF898F16D3BEA81"/>
+                  <w:docPart w:val="63D624765760497BB5C17670219562F4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5C4D" w:rsidRPr="009D5C4D">
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="00645E79" w14:textId="5F18EC89" w:rsidR="005E6B9E" w:rsidRDefault="007E4C62" w:rsidP="005E6B9E">
+          <w:p w14:paraId="7BC39164" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-875544699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Kurzzeitaufenthalt </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="1252697707"/>
+                <w:id w:val="315692272"/>
                 <w:placeholder>
-                  <w:docPart w:val="3CE2583961664512A6F442840243ADE9"/>
+                  <w:docPart w:val="9B33DB2BF72042819A67F4C4E837EC52"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5C4D" w:rsidRPr="009D5C4D">
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2588F54A" w14:textId="27E55C34" w:rsidR="005E6B9E" w:rsidRDefault="007E4C62" w:rsidP="005E6B9E">
+          <w:p w14:paraId="18AD953A" w14:textId="07F7633C" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1821262110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">AVAO </w:t>
+            </w:r>
+            <w:r w:rsidR="00806924">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>AAO</w:t>
+            </w:r>
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="512579931"/>
+                <w:id w:val="1286695367"/>
                 <w:placeholder>
-                  <w:docPart w:val="4D8A87B4C79A47E78F4AC3E517A21069"/>
+                  <w:docPart w:val="FFC7DD27C14D47B3BBE384BD2C2E3707"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5C4D" w:rsidRPr="009D5C4D">
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="65DB666A" w14:textId="108E4383" w:rsidR="002843FA" w:rsidRDefault="007E4C62" w:rsidP="002843FA">
+          <w:p w14:paraId="56429B20" w14:textId="2A4B851F" w:rsidR="004C16C9" w:rsidRDefault="0069298F" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1536770761"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003A1604">
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">SAD </w:t>
+            </w:r>
+            <w:r w:rsidR="00806924">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>DA</w:t>
+            </w:r>
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="-1833135651"/>
+                <w:id w:val="2085951357"/>
                 <w:placeholder>
-                  <w:docPart w:val="5C73877C3C434EC2B7268C515FAD0174"/>
+                  <w:docPart w:val="126C7B978C0A46AAA522378E2AEC22DF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5C4D" w:rsidRPr="009D5C4D">
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2A5AB171" w14:textId="428C4881" w:rsidR="002843FA" w:rsidRPr="002843FA" w:rsidRDefault="007E4C62" w:rsidP="005017E1">
-[...1 lines deleted...]
-              <w:spacing w:before="40"/>
+          <w:p w14:paraId="2DB2D2C8" w14:textId="1CF48715" w:rsidR="00806924" w:rsidRPr="00BA3DC2" w:rsidRDefault="00806924" w:rsidP="00806924">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-2137403772"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:sz w:val="22"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>AAP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="214164307"/>
+                <w:placeholder>
+                  <w:docPart w:val="D7361BE4937240D9A660D031C31EC04D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5445F849" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="354" w:hanging="425"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1575660534"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B41149">
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">andere </w:t>
+              <w:t xml:space="preserve">andere: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="-1821419232"/>
+                <w:id w:val="2029680136"/>
                 <w:placeholder>
-                  <w:docPart w:val="26D681F7C6314F0DB4419060003F4369"/>
+                  <w:docPart w:val="6B9EE95852774A9DB7BC5815CC512378"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D5C4D" w:rsidRPr="009D5C4D">
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006029BB" w14:paraId="474F4909" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="352EB2F4" w14:textId="77777777" w:rsidTr="002367C4">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="914"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5053" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1D1B30" w14:textId="695C7CEA" w:rsidR="006029BB" w:rsidRPr="006A4C84" w:rsidRDefault="006029BB" w:rsidP="004648D8">
-[...6 lines deleted...]
-              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="560D71BB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="002367C4">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t>Das Organigramm zeigt die Hierarchien und Stellvertretungen auf. Es entspricht den tatsächlichen Gegebenheiten und ist den Mitarbeitenden bekannt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="493380975"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1AA8EF8F" w14:textId="63990D0E" w:rsidR="006029BB" w:rsidRPr="00983815" w:rsidRDefault="00983815" w:rsidP="00687A0F">
+              <w:p w14:paraId="5CD0F444" w14:textId="58A2EC17" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="002367C4" w:rsidP="00897304">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-1534721082"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5DFB02CF" w14:textId="001799E1" w:rsidR="006029BB" w:rsidRPr="00983815" w:rsidRDefault="005017E1" w:rsidP="00687A0F">
+              <w:p w14:paraId="5737ACAB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="257571516"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="01A7B271" w14:textId="4A5A9CA2" w:rsidR="006029BB" w:rsidRPr="00983815" w:rsidRDefault="005017E1" w:rsidP="00687A0F">
+              <w:p w14:paraId="0DE7FF68" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:ind w:left="-82" w:right="-32"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19755A77" w14:textId="77777777" w:rsidR="006029BB" w:rsidRPr="001555B4" w:rsidRDefault="006029BB" w:rsidP="00687A0F">
+          <w:p w14:paraId="183DDFBF" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...29 lines deleted...]
-                <w:r w:rsidR="00A437D7" w:rsidRPr="009D5C4D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1571486512"/>
+            <w:placeholder>
+              <w:docPart w:val="9E3F292930A94CDAB064BE6E47C13E97"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2791" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="18BD6740" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="002367C4">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00205F41" w14:paraId="4BC895B1" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="6E957D82" w14:textId="77777777" w:rsidTr="002367C4">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="914"/>
+          <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5053" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28C2794A" w14:textId="50116EFE" w:rsidR="00205F41" w:rsidRDefault="00205F41" w:rsidP="00205F41">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5B941707" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="002367C4">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t>Für jede Funktion gibt es ein Pflichtenheft/einen Funktionsbeschrieb, für deren Inhalt die Einrichtung verantwortlich ist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:id w:val="-214902640"/>
+            <w:id w:val="-1893883149"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="560" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="47B3C55A" w14:textId="6AD6693D" w:rsidR="00205F41" w:rsidRPr="00983815" w:rsidRDefault="00205F41" w:rsidP="00205F41">
+              <w:p w14:paraId="5B443FF5" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:id w:val="1831395984"/>
+            <w:id w:val="-1323894439"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="560" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="56A6F3BF" w14:textId="0B853457" w:rsidR="00205F41" w:rsidRPr="00983815" w:rsidRDefault="00983815" w:rsidP="00205F41">
+              <w:p w14:paraId="645680BB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:id w:val="144701968"/>
+            <w:id w:val="674229081"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="560" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5DE1CF5C" w14:textId="3C649442" w:rsidR="00205F41" w:rsidRPr="00983815" w:rsidRDefault="00205F41" w:rsidP="00205F41">
+              <w:p w14:paraId="659560E5" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
-                  <w:ind w:left="-82" w:right="-32"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADCE89E" w14:textId="13A687FC" w:rsidR="00205F41" w:rsidRDefault="00205F41" w:rsidP="00205F41">
-[...1 lines deleted...]
-              <w:ind w:left="34" w:hanging="34"/>
+          <w:p w14:paraId="2EB31EAA" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2791" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47D4DA54" w14:textId="25E72130" w:rsidR="00205F41" w:rsidRDefault="007E4C62" w:rsidP="00205F41">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="28AC21B2" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="1BD01954" w14:textId="77777777" w:rsidTr="002367C4">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FCC7E1" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="002367C4">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Die Einrichtung hält sich an die Richtlinien vom 1. November 2018 über die Ausübung eines Gesundheitsberufs in einer Institution des Gesundheitswesens. Sie überprüft insbesondere, ob die einzustellende </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Person</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> über die für die Erfüllung der ihr übertragenen Aufgaben erforderlichen fachlichen und persönlichen Qualifikationen verfügt (aktueller Lebenslauf und erforderlicher Schweizer Ausbildungsabschluss / Überprüfung des </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Gesundheitsberuferegisters</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00BA3DC2">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:t>GESREG – Personensuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="482584297"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="560" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="378CF30E" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1917786277"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="560" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="355544B7" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-345787505"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="560" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2339F826" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F19137" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2791" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5CA26E" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="7C81E064" w14:textId="77777777" w:rsidTr="002367C4">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19685AF3" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="002367C4">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bitte übermitteln Sie die Dienstpläne des Pflegefachpersonals der letzten drei Monate. Die Pläne sollen eine monatliche Übersicht (Tag- und Nachtpläne) sowie eine Unterscheidung nach den verschiedenen Kategorien des Pflegefachpersonals ermöglichen, und eine Legende der Arbeitszeiten beinhalten. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5375CEEE" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(Das KAA überprüft stichprobenartig insbesondere die Anwesenheit von Pflegepersonal Tag/Nacht oder die Planung von Pikettdiensten, die Anzahl der Nachtwachen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69905235" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AE9B9C" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2594A024" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D05134" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1536806818"/>
+            <w:placeholder>
+              <w:docPart w:val="A18D20DB01A74F50805152A0CC09FC95"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2791" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3FC826B6" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="002367C4">
+                <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="5460B895" w14:textId="77777777" w:rsidTr="002367C4">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8A5916" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="002367C4">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wenn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Tagesstätte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F88651A" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="002367C4">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bitte übermitteln Sie die Dienstpläne des Pflegefachpersonals der letzten drei Monate. Die Pläne sollen eine monatliche Übersicht sowie eine Unterscheidung nach den verschiedenen Kategorien des Pflegefachpersonals ermöglichen, und eine Legende der Arbeitszeiten beinhalten. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E9B748F" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="002367C4">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(Das KAA überprüft insbesondere die Anwesenheit von Pflegepersonal oder die Planung von Pikettdiensten)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1465346382"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="560" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7CD34AD1" w14:textId="1BA5953C" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="002367C4" w:rsidP="00897304">
+                <w:pPr>
+                  <w:ind w:left="-10"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1728833639"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="560" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="50EA2EF5" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:ind w:left="-10"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1596316421"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="560" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="431850BC" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:ind w:left="-10"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DE0D13" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:ind w:left="-10" w:right="113" w:hanging="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2791" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA83E09" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="002367C4">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...4 lines deleted...]
-                <w:id w:val="-1373148222"/>
+                <w:id w:val="880134878"/>
                 <w:placeholder>
-                  <w:docPart w:val="721E615057B648ED8C3554EB6D184EAD"/>
+                  <w:docPart w:val="2E920890FA4047AEAEAFCA20765B7D23"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00205F41" w:rsidRPr="009D5C4D">
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00205F41" w14:paraId="484175CE" w14:textId="77777777" w:rsidTr="00205F41">
+      <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="2F464631" w14:textId="77777777" w:rsidTr="002367C4">
         <w:trPr>
-          <w:cantSplit/>
-[...180 lines deleted...]
-        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5053" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="4810" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="189F3F18" w14:textId="5A6C8F6A" w:rsidR="00205F41" w:rsidRPr="005017E1" w:rsidRDefault="00205F41" w:rsidP="00205F41">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Die Anwesenheit von mindestens einer diplomierten Pflegefachperson ist jederzeit sowohl tagsüber als auch nachts gewährleistet. </w:t>
+          <w:p w14:paraId="1D9619C0" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Wenn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Tagesstätte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2266AAA0" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="002367C4">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Anzahl betreuter Personen (Durchschnitt pro Tag).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57AC87BA" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DFCEFA" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75140F94" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DA69AE7" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="624201898"/>
+            <w:placeholder>
+              <w:docPart w:val="9352C261ACFE426E922BBA17F61B7E47"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2791" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1B914665" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="6C7F2802" w14:textId="77777777" w:rsidTr="002367C4">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FF93CD" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wenn </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Tagesstätte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D5FCAF" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Tagesstätte wird von einer diplomierten Pflegefachperson geleitet. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-718272383"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="560" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="344B9DEA" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1877839385"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="560" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="53F5F9C4" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="290027426"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="560" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E7BB34A" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A99E49E" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2791" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE446DB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="65D121B9" w14:textId="77777777" w:rsidTr="002367C4">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="652EB682" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Die Anwesenheit von mindestens einer diplomierten Pflegefachperson ist jederzeit sowohl tagsüber als auch nachts gewährleistet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="397246940"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="560" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="30443EC8" w14:textId="72B52879" w:rsidR="00205F41" w:rsidRPr="00983815" w:rsidRDefault="00205F41" w:rsidP="00205F41">
+              <w:p w14:paraId="4C1C74B7" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="526371891"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="560" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="452947F0" w14:textId="2ADEAFB5" w:rsidR="00205F41" w:rsidRPr="00983815" w:rsidRDefault="00205F41" w:rsidP="00205F41">
+              <w:p w14:paraId="7AB66200" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="968939326"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="560" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5BB98E63" w14:textId="3C076F12" w:rsidR="00205F41" w:rsidRPr="00983815" w:rsidRDefault="00205F41" w:rsidP="00205F41">
+              <w:p w14:paraId="41DA8BD1" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="789861C0" w14:textId="2A446EF6" w:rsidR="00205F41" w:rsidRPr="00485DA3" w:rsidRDefault="00205F41" w:rsidP="00205F41">
+          <w:p w14:paraId="7832A777" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:footnoteReference w:id="1"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:id w:val="-1617281320"/>
+            <w:id w:val="-830128985"/>
             <w:placeholder>
-              <w:docPart w:val="72180175212E4D8BB0FE71A68C86EDA6"/>
+              <w:docPart w:val="B07F18CAAF73485B8D44987AD46C5767"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1832" w:type="dxa"/>
+                <w:tcW w:w="2791" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="08EAF146" w14:textId="19D10E13" w:rsidR="00205F41" w:rsidRPr="009D5C4D" w:rsidRDefault="00205F41" w:rsidP="00205F41">
+              <w:p w14:paraId="4A4F7891" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009D5C4D">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...2 lines deleted...]
-                  <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A40541" w14:paraId="6542C4A5" w14:textId="77777777" w:rsidTr="00EE57C1">
+      <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="1CB86CBF" w14:textId="77777777" w:rsidTr="002367C4">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5053" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="4810" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="634BB06F" w14:textId="1E06675F" w:rsidR="00A40541" w:rsidRPr="00EE57C1" w:rsidRDefault="00A40541" w:rsidP="00A40541">
-[...1 lines deleted...]
-              <w:ind w:left="-10"/>
+          <w:p w14:paraId="2307A840" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ein schriftliches Konzept für Pflege und Betreuung ist vorhanden.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E91CFB" w14:textId="54C9C828" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...49 lines deleted...]
-              <w:t>(Das KAA überprüft insbesondere die Anwesenheit von Pflegepersonal Tag/Nacht oder die Planung von Pikettdiensten, die Anzahl der Nachtwachen)</w:t>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(Es steht im Einklang mit dem Auftrag. Die Eigenarten im Zusammenhang mit besonderen Betreuungsformen, insbesondere für Kurzzeitaufenthalte und die Demenzabteilung, müssen klar beschrieben und von den herkömmlichen Langzeitaufenthalten unterschieden werden Es hat das Lebensprojekt zum Ziel und umfasst mindestens Elemente betreffend Pflegetheorie/-philosophie, Interdisziplinarität, das Aufnahmeverfahren und die Sterbebegleitung.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...731 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="2134506808"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="560" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="54DC6E48" w14:textId="6F51BB36" w:rsidR="00A40541" w:rsidRPr="00983815" w:rsidRDefault="00A40541" w:rsidP="00A40541">
+              <w:p w14:paraId="61099D54" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-928955844"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="560" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="277F9B32" w14:textId="3130E78C" w:rsidR="00A40541" w:rsidRPr="00983815" w:rsidRDefault="00A40541" w:rsidP="00A40541">
+              <w:p w14:paraId="48E578AE" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="1143236775"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="839" w:type="dxa"/>
-                <w:gridSpan w:val="2"/>
+                <w:tcW w:w="560" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="65719B3D" w14:textId="3155BD12" w:rsidR="00A40541" w:rsidRPr="00983815" w:rsidRDefault="00A40541" w:rsidP="00A40541">
+              <w:p w14:paraId="26538AE5" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="865" w:type="dxa"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="525D5757" w14:textId="2EFFE2BC" w:rsidR="00A40541" w:rsidRPr="00B03E1D" w:rsidRDefault="00A40541" w:rsidP="00A40541">
+          <w:p w14:paraId="6E044B4E" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="2791" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61EC78D3" w14:textId="7DA87694" w:rsidR="00A40541" w:rsidRPr="009D5C4D" w:rsidRDefault="007E4C62" w:rsidP="00A40541">
-            <w:pPr>
+          <w:p w14:paraId="35C9E08E" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="385619594"/>
+                <w:id w:val="731575075"/>
                 <w:placeholder>
-                  <w:docPart w:val="10B84466ED264931AC30F4D6F0975A8D"/>
+                  <w:docPart w:val="449558E2DF624C85A5AA70470998CBEB"/>
                 </w:placeholder>
-                <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00A40541" w:rsidRPr="009D5C4D">
-[...1 lines deleted...]
-                    <w:rStyle w:val="Textedelespacerserv"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...2 lines deleted...]
-                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                    <w:sz w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">     </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40541" w14:paraId="0626B4A9" w14:textId="77777777" w:rsidTr="004648D8">
+      <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="4786E1D9" w14:textId="77777777" w:rsidTr="002367C4">
         <w:trPr>
-          <w:cantSplit/>
-[...300 lines deleted...]
-        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B97C5B7" w14:textId="77777777" w:rsidR="00A40541" w:rsidRDefault="00A40541" w:rsidP="00A40541">
-[...3 lines deleted...]
-                <w:sz w:val="16"/>
+          <w:p w14:paraId="6A30A7F6" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ein Konzept für Intimität und Sexualität ist vorhanden.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C0A1D8" w14:textId="2B7055E3" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+              <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...13 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Es umfasst mindestens die Definitionen, die Rechte und Pflichten, die Schulung des Personals sowie die verfügbaren institutionellen und </w:t>
+            </w:r>
+            <w:r w:rsidR="00C903F3" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>extern</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>en Ressourcen.)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:iCs/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...30 lines deleted...]
-              <w:footnoteReference w:id="2"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:id w:val="-1116667633"/>
+            <w:id w:val="1283078541"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="986" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="666110FD" w14:textId="77777777" w:rsidR="00A40541" w:rsidRPr="00983815" w:rsidRDefault="00A40541" w:rsidP="00A40541">
+              <w:p w14:paraId="0A0DB0BE" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:id w:val="1357468449"/>
+            <w:id w:val="488827679"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="988" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="34D5B638" w14:textId="77777777" w:rsidR="00A40541" w:rsidRPr="00983815" w:rsidRDefault="00A40541" w:rsidP="00A40541">
+              <w:p w14:paraId="4A421142" w14:textId="0F996047" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="002367C4" w:rsidP="00897304">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:id w:val="926693714"/>
+            <w:id w:val="1708294477"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="05BC42F0" w14:textId="77777777" w:rsidR="00A40541" w:rsidRPr="00983815" w:rsidRDefault="00A40541" w:rsidP="00A40541">
+              <w:p w14:paraId="639CFF92" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
-                  <w:spacing w:after="240"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...183 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
-[...268 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00308F1C" w14:textId="77777777" w:rsidR="00A40541" w:rsidRDefault="00A40541" w:rsidP="00A40541">
-[...3200 lines deleted...]
-          <w:p w14:paraId="636B6351" w14:textId="6B6D12DE" w:rsidR="00A40541" w:rsidRPr="001555B4" w:rsidRDefault="00A40541" w:rsidP="00A40541">
+          <w:p w14:paraId="190561C7" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
             <w:pPr>
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:id w:val="1779832484"/>
+            <w:id w:val="996455553"/>
             <w:placeholder>
-              <w:docPart w:val="3F90CA53F9FA4C23A6E5C47093C551B7"/>
+              <w:docPart w:val="AD0F4CB0CDE24F34ADBB9621D8E81EFE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1832" w:type="dxa"/>
-[...3 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="2791" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="29CDF504" w14:textId="5279B29A" w:rsidR="00A40541" w:rsidRPr="009D5C4D" w:rsidRDefault="00A40541" w:rsidP="00A40541">
+              <w:p w14:paraId="7E84CBAF" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009D5C4D">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...2 lines deleted...]
-                  <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A40541" w:rsidRPr="00485DA3" w14:paraId="00CDADF6" w14:textId="77777777" w:rsidTr="00205F41">
-[...2565 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C0B445E" w14:textId="7EC943F4" w:rsidR="00F617A2" w:rsidRDefault="00F617A2"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="65273F69" w14:textId="77777777" w:rsidR="00C01FC2" w:rsidRDefault="00C01FC2"/>
+    <w:p w14:paraId="00047147" w14:textId="77777777" w:rsidR="002367C4" w:rsidRPr="00BA3DC2" w:rsidRDefault="002367C4" w:rsidP="00E93FF6">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002367C4" w:rsidRPr="00BA3DC2" w:rsidSect="00727A3B">
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1985" w:right="851" w:bottom="1135" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10269" w:type="dxa"/>
+        <w:tblW w:w="9849" w:type="dxa"/>
         <w:tblInd w:w="-71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="672"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2171"/>
+        <w:gridCol w:w="1406"/>
+        <w:gridCol w:w="895"/>
+        <w:gridCol w:w="894"/>
+        <w:gridCol w:w="894"/>
+        <w:gridCol w:w="894"/>
+        <w:gridCol w:w="894"/>
+        <w:gridCol w:w="894"/>
+        <w:gridCol w:w="894"/>
+        <w:gridCol w:w="2175"/>
+        <w:gridCol w:w="9"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="47DB089B" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="002367C4" w:rsidRPr="00BA3DC2" w14:paraId="6F322DE5" w14:textId="77777777" w:rsidTr="00890E03">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="73179603" w14:textId="77777777" w:rsidR="002367C4" w:rsidRPr="00BA3DC2" w:rsidRDefault="002367C4" w:rsidP="002367C4">
+            <w:pPr>
+              <w:pStyle w:val="Titre5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AE2D99D" w14:textId="77777777" w:rsidR="002367C4" w:rsidRPr="00BA3DC2" w:rsidRDefault="002367C4" w:rsidP="002367C4">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ORGANISATION UND FUNKTIONSWEISE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="789B0C42" w14:textId="77777777" w:rsidR="002367C4" w:rsidRPr="00BA3DC2" w:rsidRDefault="002367C4" w:rsidP="00E93FF6">
+            <w:pPr>
+              <w:pStyle w:val="07atexteprincipal"/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w14:paraId="250F5FE4" w14:textId="77777777" w:rsidTr="00890E03">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7866E0" w14:textId="129A90E6" w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00E93FF6">
+            <w:pPr>
+              <w:pStyle w:val="07atexteprincipal"/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Zusatzausbildungen des Personals, die mit Zertifikat abgeschlossen werden (Nachdiplom)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A31FA" w:rsidRPr="00BA3DC2" w14:paraId="404A1E8B" w14:textId="77777777" w:rsidTr="00890E03">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DE705D" w14:textId="485F6EE7" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ausbildung/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00F55070" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Thema:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45898503" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Direktor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47C0AD24" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BF0AE1" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ärztin/Arzt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D113A8C" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pflege-leitung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FFDA69" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Stations-leitung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6AC7E8" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pflegefach-personen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D840058" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0E33EA" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Aktivierungstherapeut</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47EA9344" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D2AB27" w14:textId="77777777" w:rsidR="00F55070" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Köchin/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D2069E7" w14:textId="1A5C6D1D" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Koch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F8B805C" w14:textId="3C4E5862" w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hauswirt-schaftsleiter/in</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C8212A" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Art</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39AD16A2" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:pStyle w:val="rpertoire2"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A31FA" w:rsidRPr="00BA3DC2" w14:paraId="7CF494E5" w14:textId="77777777" w:rsidTr="00890E03">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76827E3A" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Gerontologie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07317F12" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Geriatrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10E47CBB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Psychogeriatrie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1116667633"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2891C556" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="1357468449"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B4C3EF1" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="926693714"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3717A76D" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="1512113836"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="217ECE73" w14:textId="3159D9E1" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="00995A18" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="657042500"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="18C2E10E" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1271001671"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0740904F" w14:textId="0CD77FC9" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="00995A18" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="231214412"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="52ECDF58" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64411918" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="CaseACocher1"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="CaseACocher2"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="CaseACocher3"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>MAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="306C9DAA" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="CaseACocher4"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">andere, bitte angeben: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51E94478" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="1801648538"/>
+                <w:placeholder>
+                  <w:docPart w:val="50C8B537960D495B8FF8D53868CFE6D9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A31FA" w:rsidRPr="00BA3DC2" w14:paraId="17F15122" w14:textId="77777777" w:rsidTr="00890E03">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E010535" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Psychiatrie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1919467872"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1831B160" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1727827184"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="456E71A9" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="1820618651"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="390B4CAB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="888155278"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="018901A9" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-2113045755"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="00115317" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="306211223"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="33AD50A8" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-562403676"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1AFBFDF5" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="504A60DB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>MAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50728045" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>andere, bitte angeben:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53AFBCF8" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-1847386515"/>
+                <w:placeholder>
+                  <w:docPart w:val="DE1576EE68484DC1879129D07897A438"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A31FA" w:rsidRPr="00BA3DC2" w14:paraId="1FE2E992" w14:textId="77777777" w:rsidTr="00890E03">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC2536E" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Palliative Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0760C6" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="829723080"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F188684" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-424804223"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0AED2FBA" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1281647539"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="484CA7C5" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="346378687"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3FCD090F" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-454943445"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="37E14BC8" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-782877624"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="59250E7F" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAA0BFA" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>MAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F9A80F5" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">andere, bitte angeben: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6552430B" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="784087842"/>
+                <w:placeholder>
+                  <w:docPart w:val="6A76C05331FB42CD9E2DC76DA7B456E2"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A31FA" w:rsidRPr="00BA3DC2" w14:paraId="72A0FDAB" w14:textId="77777777" w:rsidTr="00890E03">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F274115" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verwaltung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1171404904"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7FF8A18F" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1132632515"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="005AF07A" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1113045641"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3BC81FCF" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-900829428"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0779177B" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="533309866"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4B866BED" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1690517672"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7EE73D4F" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="1888298344"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0827F437" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD0A6D6" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>MAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="029D5D2D" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">andere, bitte angeben: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A0C3D85" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="1472248488"/>
+                <w:placeholder>
+                  <w:docPart w:val="CCA73709FEA040BC9000629091260775"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A31FA" w:rsidRPr="00BA3DC2" w14:paraId="6E0B5C49" w14:textId="77777777" w:rsidTr="00890E03">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25307E9C" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ernährung in Pflegeheimen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="1293013811"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5075F951" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="825561348"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="58EA7FAD" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="373201577"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3730F53A" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1149590472"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C3C82B1" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-277720268"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="686EAB39" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="1836804574"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="78AB8B56" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="1176929026"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="680D5614" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AC3693" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>MAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B6822B" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">andere, bitte angeben: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BAC5A28" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-852962460"/>
+                <w:placeholder>
+                  <w:docPart w:val="FBBF188FF4114AAAA46217894E065F07"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A31FA" w:rsidRPr="00BA3DC2" w14:paraId="7287B6D8" w14:textId="77777777" w:rsidTr="00890E03">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="9" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E05FB8" w14:textId="1AB37580" w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>andere, bitte angeben:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-891727784"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6EC4F1C7" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="1030688328"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="147C5AA1" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-2088527618"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="01AD855E" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="2050954986"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="78E2276F" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-759759344"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="170FC7B0" w14:textId="54E37F3C" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="00995A18" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-431741708"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="536C66CE" w14:textId="66FD480F" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="00E93FF6" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1279322623"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="00B0CBB3" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="198343DB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DAS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>MAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BCEFA61" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00F55070">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>andere, bitte angeben:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E684E11" w14:textId="31A3E4D9" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00E93FF6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-672256998"/>
+                <w:placeholder>
+                  <w:docPart w:val="CED446DBE0AF4792B742CCD527892B98"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D005815" w14:textId="77777777" w:rsidR="006A31FA" w:rsidRPr="00BA3DC2" w:rsidRDefault="006A31FA" w:rsidP="00E93FF6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3516"/>
+          <w:tab w:val="left" w:pos="3658"/>
+        </w:tabs>
+        <w:spacing w:before="40" w:after="240"/>
+        <w:ind w:right="-71"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006A31FA" w:rsidRPr="00BA3DC2" w:rsidSect="002367C4">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1985" w:right="851" w:bottom="1135" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9726" w:type="dxa"/>
+        <w:tblInd w:w="-71" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="71" w:type="dxa"/>
+          <w:right w:w="71" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4739"/>
+        <w:gridCol w:w="418"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="569"/>
+        <w:gridCol w:w="568"/>
+        <w:gridCol w:w="2832"/>
+        <w:gridCol w:w="26"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w14:paraId="1FA24EE0" w14:textId="77777777" w:rsidTr="001731C2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9726" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="11192A09" w14:textId="77777777" w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w:rsidRDefault="001731C2" w:rsidP="00897304">
+            <w:pPr>
+              <w:pStyle w:val="Titre5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D6E54E5" w14:textId="77777777" w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w:rsidRDefault="001731C2" w:rsidP="001731C2">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ORGANISATION UND FUNKTIONSWEISE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CBB7C74" w14:textId="77777777" w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w:rsidRDefault="001731C2" w:rsidP="00897304">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00596332" w:rsidRPr="00BA3DC2" w14:paraId="244E5EA1" w14:textId="77777777" w:rsidTr="00AA382D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="567"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4739" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B8ADF5" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3516"/>
+                <w:tab w:val="left" w:pos="3658"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37F66DE4" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3516"/>
+                <w:tab w:val="left" w:pos="3658"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verschiedene Elemente der Kontrolle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E28E29" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3516"/>
+                <w:tab w:val="left" w:pos="3658"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25747591" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3516"/>
+                <w:tab w:val="left" w:pos="3658"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:right="-71"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCEF7C4" w14:textId="631955CC" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42040DF8" w14:textId="5D4C4C1B" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Nein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3098AEFF" w14:textId="3E94C916" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:ind w:left="-82" w:right="-32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>IP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7E468C" w14:textId="44F33F41" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Einzureichen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="436567DD" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Anmerkung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w14:paraId="63E1A3DB" w14:textId="77777777" w:rsidTr="00AA382D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4739" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B4E4DF6" w14:textId="301725F2" w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w:rsidRDefault="001731C2" w:rsidP="001731C2">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Es gibt eine schriftliche Planung der angebotenen und besuchten Kurse für das gesamte Pflegepersonal.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E5DC531" w14:textId="42AA093B" w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w:rsidRDefault="001731C2" w:rsidP="001731C2">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:t xml:space="preserve">(Umfasst: Jahr, Bezeichnung/Thema der angebotenen Kurse und Dauer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Teilnehmerzahl/Ausbildung)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="-2080820602"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3E629B61" w14:textId="7212CDA7" w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="-1825350629"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="67EFA304" w14:textId="0B2118EC" w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w:rsidRDefault="001731C2" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="-599255504"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="569" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6F4DB4EE" w14:textId="0FC5C744" w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w:rsidRDefault="001731C2" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1322FE8F" w14:textId="317A31A7" w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w:rsidRDefault="001731C2" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="2114778541"/>
+            <w:placeholder>
+              <w:docPart w:val="C6E29F2CC2AE4BA786B836670F20B2AA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2832" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="408C5D3C" w14:textId="2BA7E276" w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w:rsidRDefault="001731C2" w:rsidP="001731C2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w14:paraId="4E0512C0" w14:textId="77777777" w:rsidTr="00AA382D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4739" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7E600C" w14:textId="6F30D0A6" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bei Betrieb einer </w:t>
+            </w:r>
+            <w:r w:rsidR="006D3CA6" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>DA/AAP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gibt es einen Plan für die Sonderausbildung des Pflegepersonals der </w:t>
+            </w:r>
+            <w:r w:rsidR="006D3CA6" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>DA/AAP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A3795A3" w14:textId="3CA921FA" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liste der </w:t>
+            </w:r>
+            <w:r w:rsidR="006D3CA6" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>DA/AAP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>-Mitarbeitenden mit abgeschlossener oder geplanter Grundausbildung (Datum)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6174498E" w14:textId="3EB1075C" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liste der spezifischen </w:t>
+            </w:r>
+            <w:r w:rsidR="006D3CA6" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>DA/AAP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Weiterbildungen (Zielgruppe und Datum) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1243860831"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4536C765" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-267626098"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="618C3C5D" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-452317380"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="569" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5BF4B159" w14:textId="449BDB4D" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55447CF2" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="1673447759"/>
+            <w:placeholder>
+              <w:docPart w:val="FDBB98103631405C8C60DEE033D86432"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2832" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3F7A330B" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w14:paraId="1F5A14E8" w14:textId="77777777" w:rsidTr="00AA382D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4739" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AD1CDA" w14:textId="79786E57" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bei Betrieb einer </w:t>
+            </w:r>
+            <w:r w:rsidR="006D3CA6" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DA/AAP </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>gibt es einen Plan für die Supervisionen (Häufigkeit, Inhalt).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="391781170"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1338AD84" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1534340859"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="00655E06" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="286390512"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="569" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4BD4C114" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BFFFF3F" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-131785801"/>
+            <w:placeholder>
+              <w:docPart w:val="0ECAD3467E2D4422B20D870E59101492"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2832" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="66EFFA16" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w14:paraId="72E0F324" w14:textId="77777777" w:rsidTr="00AA382D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4739" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE0C5DF" w14:textId="5BE68A91" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bei Betrieb einer </w:t>
+            </w:r>
+            <w:r w:rsidR="006D3CA6" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DA/AAP </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>verfügt eine Person über ein CAS in Psychogeriatrie.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1313E1B1" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bei einem Wechsel seit der Bewilligung/letzten BB ist eine Kopie des CAS einzureichen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="1564609097"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7CC6096E" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-301860862"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5464C1C3" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-885637896"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="569" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="386A38F9" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1867D8" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6954BCEE" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="1202600571"/>
+                <w:placeholder>
+                  <w:docPart w:val="40DFA8867E304380AF788C74BB2013E2"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w14:paraId="44304A1E" w14:textId="77777777" w:rsidTr="00AA382D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4739" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADC8F82" w14:textId="6DB62F41" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bei Betrieb einer </w:t>
+            </w:r>
+            <w:r w:rsidR="006D3CA6" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DA/AAP </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">muss gemäss der entsprechenden Richtlinie zwingend eine Person aus der Abteilung an der </w:t>
+            </w:r>
+            <w:r w:rsidR="00806924">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>DA/AAP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>-Plattform teilnehmen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-820110846"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3A7A4991" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="125593393"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="00650344" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="270515001"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="569" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3E3AF509" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D72FFC" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:ind w:left="147" w:hanging="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3858DD58" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001731C2" w:rsidRPr="00BA3DC2" w14:paraId="66DA7E4E" w14:textId="77777777" w:rsidTr="001731C2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="26" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="734"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4739" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B982FE0" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Die ärztliche Visite erfolgt regelmässig und auf Abruf; jede Bewohnerin oder jeder Bewohner wird bei ihrer/seiner Aufnahme und mindestens zwei Mal pro Jahr untersucht.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="490988266"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="425" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="68716915" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1924631636"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="61D93A1F" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-503518865"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="569" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="65979BE3" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="568" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04445180" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF73C8B" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="672C600F" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9700" w:type="dxa"/>
+        <w:tblInd w:w="-71" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="71" w:type="dxa"/>
+          <w:right w:w="71" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="770"/>
+        <w:gridCol w:w="756"/>
+        <w:gridCol w:w="1087"/>
+        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="1941"/>
+        <w:gridCol w:w="1602"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="3A7342A8" w14:textId="77777777" w:rsidTr="00F171A4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10269" w:type="dxa"/>
+            <w:tcW w:w="9700" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69FAFD1D" w14:textId="77777777" w:rsidR="00945990" w:rsidRPr="00945990" w:rsidRDefault="00945990" w:rsidP="00945990"/>
-[...2 lines deleted...]
-              <w:pStyle w:val="Paragraphedeliste"/>
+          <w:p w14:paraId="46B5C2F5" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00F171A4">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46050958" w14:textId="190DD4D3" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00F171A4">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="291FE683" w14:textId="77777777" w:rsidR="00945990" w:rsidRPr="00A77A3B" w:rsidRDefault="00945990" w:rsidP="005845DE"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>QUALITÄT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A4454BA" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="7224776C" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="3BBFA0B4" w14:textId="77777777" w:rsidTr="00F171A4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2634E885" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w14:paraId="72D0EDC3" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:t>JA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="756" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C90271" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="007E4C62" w:rsidP="00945990">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="543E3DA9" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:caps/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1164935003"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="003A1604" w:rsidRPr="00983815">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:caps/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4886" w:type="dxa"/>
+            <w:tcW w:w="4631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="786F97DE" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00F73A54" w:rsidP="00F73A54">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="72D064EB" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Ausweis durch anerkannte Organisation oder kontinuierlicher Verbesserungsprozess (Selbstbewertung...) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C221249" w14:textId="5493F843" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4" w:rsidP="00D06854">
+          <w:p w14:paraId="3FBC741F" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:bCs/>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="1877037744"/>
+                <w:id w:val="-1081062072"/>
+                <w:placeholder>
+                  <w:docPart w:val="50B92044F58449CF84DF1F593908EBE4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00181697" w:rsidRPr="009D5C4D">
-[...1 lines deleted...]
-                    <w:bCs/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="3C9F7FDB" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="5270AF25" w14:textId="77777777" w:rsidTr="00F171A4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="172"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C0662A4" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w14:paraId="4184F241" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="756" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0329E3" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-            <w:pPr>
+          <w:p w14:paraId="244E91CA" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4886" w:type="dxa"/>
+            <w:tcW w:w="4631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="406AAA21" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="753BB49E" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="570D8476" w14:textId="6AC8D3BE" w:rsidR="00AF79E4" w:rsidRPr="00A33FDE" w:rsidRDefault="00AF79E4" w:rsidP="00D06854">
+          <w:p w14:paraId="0E8D011F" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Auditierte Norm:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:bCs/>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="-2094455618"/>
+                <w:id w:val="1178847047"/>
+                <w:placeholder>
+                  <w:docPart w:val="F59A632E249D41BF93DD93CE3D699D87"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00181697" w:rsidRPr="000C43E3">
-[...1 lines deleted...]
-                    <w:bCs/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="35644EB8" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="157A0137" w14:textId="77777777" w:rsidTr="00F171A4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF8B7FE" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w14:paraId="47FBF0B6" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="756" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59B77765" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-            <w:pPr>
+          <w:p w14:paraId="274E60E4" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4886" w:type="dxa"/>
+            <w:tcW w:w="4631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6C3BA6" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="04E7DE74" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="493946F7" w14:textId="17644796" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4" w:rsidP="0034107B">
+          <w:p w14:paraId="4E4DB087" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Gültigkeit: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:bCs/>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="-687522303"/>
+                <w:id w:val="1921911226"/>
+                <w:placeholder>
+                  <w:docPart w:val="5AD48908BF9D47059D6F18987BE09A58"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00181697" w:rsidRPr="000C43E3">
-[...1 lines deleted...]
-                    <w:bCs/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="42B81D3D" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="7B265ABF" w14:textId="77777777" w:rsidTr="00F171A4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="642CAC47" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w14:paraId="048D4A1D" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:t>IP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:caps/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-2081973752"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="854" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="756" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="20DA0BEB" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00A77A3B">
+              <w:p w14:paraId="3B60F7AD" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
                 <w:pPr>
-                  <w:spacing w:before="40" w:after="40"/>
-                  <w:jc w:val="center"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
                   <w:rPr>
                     <w:caps/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:caps/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4886" w:type="dxa"/>
+            <w:tcW w:w="4631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6807EDF7" w14:textId="71B7309B" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00A33FDE">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="120A8A15" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:t>Prozess läuft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3857" w:type="dxa"/>
+            <w:tcW w:w="3543" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5666A0E9" w14:textId="1B070CA1" w:rsidR="00781127" w:rsidRDefault="00AF79E4" w:rsidP="00A77A3B">
+          <w:p w14:paraId="39600020" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcher: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:bCs/>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="-774624982"/>
+                <w:id w:val="460386112"/>
+                <w:placeholder>
+                  <w:docPart w:val="2CC06CD758324D34918578F7E425371A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00181697" w:rsidRPr="000C43E3">
-[...1 lines deleted...]
-                    <w:bCs/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="13411465" w14:textId="5BC40E90" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00781127" w:rsidP="00A77A3B">
+          <w:p w14:paraId="32F1A3D1" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Frist: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:bCs/>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="-399750526"/>
+                <w:id w:val="2146702331"/>
+                <w:placeholder>
+                  <w:docPart w:val="BBE46C44C4D644AB8A334C7B61583E83"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00181697" w:rsidRPr="000C43E3">
-[...1 lines deleted...]
-                    <w:bCs/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="1DCB76EF" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="5FF4321F" w14:textId="77777777" w:rsidTr="00F171A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C468FFE" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...7 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w14:paraId="097438B7" w14:textId="2BD1F911" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:caps/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="2106304042"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="854" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="756" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2A0ECD28" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00A77A3B">
+              <w:p w14:paraId="4AB08A8A" w14:textId="187C7E86" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00AA382D" w:rsidP="00AA382D">
                 <w:pPr>
-                  <w:spacing w:before="40" w:after="40"/>
-                  <w:jc w:val="center"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:caps/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:caps/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8743" w:type="dxa"/>
+            <w:tcW w:w="8174" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14E12EC2" w14:textId="2C2D97BD" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00A33FDE">
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="71BFA39A" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Prozess für unbestimmte Zeit aufgeschoben</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w14:paraId="6EBB4F2D" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="263545C2" w14:textId="77777777" w:rsidTr="00F171A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="219E79FB" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00AF79E4">
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w14:paraId="3633ADBF" w14:textId="681FAC4D" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:t>NEIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:caps/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-381014675"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="854" w:type="dxa"/>
+                <w:tcW w:w="756" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="57BA4CC7" w14:textId="77777777" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00A77A3B">
+              <w:p w14:paraId="779D5419" w14:textId="7EF373F1" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00AA382D" w:rsidP="00AA382D">
                 <w:pPr>
-                  <w:spacing w:before="40" w:after="40"/>
-                  <w:jc w:val="center"/>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:spacing w:before="240"/>
                   <w:rPr>
                     <w:caps/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:caps/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8743" w:type="dxa"/>
+            <w:tcW w:w="8174" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="212049C8" w14:textId="156AFC1E" w:rsidR="00AF79E4" w:rsidRPr="00A77A3B" w:rsidRDefault="00A33FDE">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">kein laufender Prozess </w:t>
+          <w:p w14:paraId="69B02982" w14:textId="42C041EA" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00AA382D" w:rsidP="00AA382D">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:before="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+              <w:t xml:space="preserve">ein laufender Prozess </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0056611A" w:rsidRPr="00A77A3B" w14:paraId="0D63DE51" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="55188590" w14:textId="77777777" w:rsidTr="00F171A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2613" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08BE18CE" w14:textId="1BB5F346" w:rsidR="00AF515E" w:rsidRPr="00A77A3B" w:rsidRDefault="0056611A" w:rsidP="0056611A">
+          <w:p w14:paraId="64C1DBAC" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
-              <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...19 lines deleted...]
-              <w:t>verantwortlichen</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name der/des Qualitätsverantwortlichen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:bCs/>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:id w:val="-1305078864"/>
+            <w:id w:val="-337230835"/>
+            <w:placeholder>
+              <w:docPart w:val="3FDB69498D694AE9813D63281BAFEB77"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="7717" w:type="dxa"/>
+                <w:tcW w:w="7087" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7FCA4271" w14:textId="7C12F786" w:rsidR="0056611A" w:rsidRPr="00A77A3B" w:rsidRDefault="00181697">
+              <w:p w14:paraId="7C153829" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="2665"/>
                   </w:tabs>
                   <w:spacing w:before="40" w:after="40"/>
                   <w:ind w:left="71" w:right="-71"/>
                   <w:rPr>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00181697">
-[...1 lines deleted...]
-                    <w:bCs/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
-                </w:r>
-[...7 lines deleted...]
-                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003C2563" w:rsidRPr="00A77A3B" w14:paraId="00AF3E29" w14:textId="77777777" w:rsidTr="005C2B63">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="5DAD9C00" w14:textId="77777777" w:rsidTr="00F171A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8098" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B54873E" w14:textId="77777777" w:rsidR="003C2563" w:rsidRPr="00A77A3B" w:rsidRDefault="00BB5B02" w:rsidP="00BB5B02">
+          <w:p w14:paraId="28C8CB24" w14:textId="40D7DE07" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
-              <w:spacing w:before="40" w:after="40"/>
+              <w:spacing w:before="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Bitte geben Sie dem KAA die QUAFIPA-Bestätigung oder eine andere erhaltene «Qualitätsbestätigung» ab </w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bitte geben Sie dem KAA die QUAFI</w:t>
+            </w:r>
+            <w:r w:rsidR="006D688F" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>A-Bestätigung oder eine andere erhaltene Qualitätsbestätigung ab.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2171" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04D529BF" w14:textId="77777777" w:rsidR="003C2563" w:rsidRPr="001555B4" w:rsidRDefault="006B7061">
+          <w:p w14:paraId="3A25F826" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2665"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="71" w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1F3A" w:rsidRPr="00A77A3B" w14:paraId="7CC38FE3" w14:textId="77777777" w:rsidTr="0013740F">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="1F016125" w14:textId="77777777" w:rsidTr="00F171A4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10269" w:type="dxa"/>
+            <w:tcW w:w="9700" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32BD0D36" w14:textId="6303F111" w:rsidR="00EC1F3A" w:rsidRPr="00A33FDE" w:rsidRDefault="00EC1F3A" w:rsidP="005122D0">
+          <w:p w14:paraId="68468FCD" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-10" w:right="-71"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bemerkung/en: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:bCs/>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="1395778328"/>
+                <w:id w:val="280852570"/>
+                <w:placeholder>
+                  <w:docPart w:val="705ED5D4B912467D8860D4B820F44351"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00181697" w:rsidRPr="00181697">
-[...1 lines deleted...]
-                    <w:bCs/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="4E7F17DE" w14:textId="77777777" w:rsidR="00EC1F3A" w:rsidRPr="001555B4" w:rsidRDefault="00EC1F3A">
+          <w:p w14:paraId="7607A993" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2665"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="71" w:right="-71"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D6AA9B5" w14:textId="37CA628C" w:rsidR="00CE18BE" w:rsidRDefault="00CE18BE"/>
+    <w:p w14:paraId="1FC59D79" w14:textId="6554FB2A" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004C16C9"/>
+    <w:p w14:paraId="08346795" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10267" w:type="dxa"/>
+        <w:tblW w:w="9984" w:type="dxa"/>
         <w:tblInd w:w="-71" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4238"/>
-        <w:gridCol w:w="843"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2657"/>
+        <w:gridCol w:w="501"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003172EE" w:rsidRPr="00485DA3" w14:paraId="7B556453" w14:textId="77777777" w:rsidTr="006A4C84">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="5621B373" w14:textId="77777777" w:rsidTr="00F3718A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10267" w:type="dxa"/>
+            <w:tcW w:w="9984" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="44586F76" w14:textId="77777777" w:rsidR="006E423D" w:rsidRPr="006E423D" w:rsidRDefault="006E423D" w:rsidP="006E423D">
-[...12 lines deleted...]
-          <w:p w14:paraId="7BF7A338" w14:textId="508974F3" w:rsidR="00971FA3" w:rsidRPr="006A4C84" w:rsidRDefault="006A4C84" w:rsidP="006A4C84">
+          <w:p w14:paraId="47553E72" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00F171A4">
             <w:pPr>
               <w:pStyle w:val="Titre5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:right="-71"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i w:val="0"/>
-                <w:color w:val="auto"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08D8F732" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00F3718A">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>RECHTE DER BEWOHNERINNEN UND BEWOHNER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BDBB0FE" w14:textId="658C081B" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00F171A4">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971FA3" w:rsidRPr="00485DA3" w14:paraId="1D60BEC5" w14:textId="77777777" w:rsidTr="000C43E3">
+      <w:tr w:rsidR="00596332" w:rsidRPr="00BA3DC2" w14:paraId="7FC19EC3" w14:textId="77777777" w:rsidTr="004857B1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1377"/>
+          <w:trHeight w:val="567"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15F6D165" w14:textId="77777777" w:rsidR="00971FA3" w:rsidRDefault="00971FA3" w:rsidP="005017E1">
+          <w:p w14:paraId="65EE1EF0" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="38CBD24E" w14:textId="7DBBBF1E" w:rsidR="00971FA3" w:rsidRDefault="00971FA3" w:rsidP="005017E1">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B25C70F" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Verschiedene Elemente der Kontrolle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E4FC02A" w14:textId="77777777" w:rsidR="00971FA3" w:rsidRPr="00A77A3B" w:rsidRDefault="00971FA3" w:rsidP="005017E1">
+          <w:p w14:paraId="73527D89" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="501" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="548C168C" w14:textId="77777777" w:rsidR="00971FA3" w:rsidRPr="00485DA3" w:rsidRDefault="00971FA3" w:rsidP="005017E1">
+          <w:p w14:paraId="3EA6F0F9" w14:textId="0E93F79D" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="004857B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D49EC7A" w14:textId="77777777" w:rsidR="00971FA3" w:rsidRPr="00485DA3" w:rsidRDefault="00971FA3" w:rsidP="005017E1">
+          <w:p w14:paraId="25775235" w14:textId="536FD19A" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="004857B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D99753F" w14:textId="4CA35580" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="004857B1">
+            <w:pPr>
+              <w:ind w:left="-82" w:right="-32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>IP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3801C236" w14:textId="07033784" w:rsidR="00971FA3" w:rsidRPr="00485DA3" w:rsidRDefault="00AE21F0" w:rsidP="005017E1">
-[...1 lines deleted...]
-              <w:ind w:left="-82" w:right="-32"/>
+          <w:p w14:paraId="3333E25B" w14:textId="64197E35" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="004857B1">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>n Erarbeitung</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Einzureichen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:textDirection w:val="btLr"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36846CCE" w14:textId="77777777" w:rsidR="00971FA3" w:rsidRPr="00485DA3" w:rsidRDefault="00971FA3" w:rsidP="005017E1">
-[...1 lines deleted...]
-              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+          <w:p w14:paraId="687F8942" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...24 lines deleted...]
-              <w:t>Bemerkung</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Anmerkung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4C84" w:rsidRPr="000C43E3" w14:paraId="3DB13867" w14:textId="77777777" w:rsidTr="006C54E6">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="1613E0D4" w14:textId="77777777" w:rsidTr="004857B1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE1FF6F" w14:textId="72A8306C" w:rsidR="006A4C84" w:rsidRPr="00C213E3" w:rsidRDefault="006A4C84" w:rsidP="00E47B3C">
-[...20 lines deleted...]
-              <w:ind w:left="355" w:hanging="355"/>
+          <w:p w14:paraId="41F48D5C" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00F3718A">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Die Bewohner/innen, die allfälligen Personen, die in einer Tagesstätte betreut werden, und gegebenenfalls ihre Angehörigen werden über die Patientenrechte informiert; ihnen steht eine Dokumentation zur Verfügung. Wenn ja, bitte angeben:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDFD943" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="269" w:hanging="269"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1990129536"/>
+                <w:rPr>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-2025476695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B41149" w:rsidRPr="00A321C6">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B41149" w:rsidDel="00B41149">
-[...9 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+            <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Broschüre «Die Patientenrechte im Überblick»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F9ECD2F" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F3718A">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="405421639"/>
+                <w:rPr>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-1964801000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B41149" w:rsidRPr="00A321C6">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B41149" w:rsidDel="00B41149">
-[...9 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+            <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gesundheitsgesetz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A3268DA" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F3718A">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-821194347"/>
+                <w:rPr>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="544495286"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B41149" w:rsidRPr="00A321C6">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B41149" w:rsidDel="00B41149">
-[...15 lines deleted...]
-              <w:ind w:left="355" w:hanging="355"/>
+            <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ethik-Charta der VFAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AED58E0" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="269" w:hanging="269"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-465039692"/>
+                <w:rPr>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-370765009"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B41149" w:rsidRPr="00A321C6">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B41149" w:rsidDel="00B41149">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dokument «Rechte und Schutz von Heimbewohnenden» der VFAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E774F82" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F3718A">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="84818761"/>
+                <w:id w:val="939572216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00B41149" w:rsidRPr="00A321C6">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="006A4C84">
-[...9 lines deleted...]
-            <w:r w:rsidR="006A4C84">
+            <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> andere: bitte angeben</w:t>
+            </w:r>
+            <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rStyle w:val="Textedelespacerserv"/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...4 lines deleted...]
-                <w:id w:val="554358916"/>
+                <w:id w:val="-2017995896"/>
                 <w:placeholder>
-                  <w:docPart w:val="A0A37E38651343E18DBCB6D337A48786"/>
+                  <w:docPart w:val="891BCE6E67124DA0A84113A9BCF128C1"/>
                 </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...5 lines deleted...]
-              </w:sdtEndPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E02398" w:rsidRPr="00F37477">
+                <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="501" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:id w:val="-9770592"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4D81C344" w14:textId="225199F7" w:rsidR="006A4C84" w:rsidRPr="00983815" w:rsidRDefault="006C54E6" w:rsidP="005017E1">
+              <w:p w14:paraId="023208AB" w14:textId="0DD075BA" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="004857B1">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:spacing w:before="240"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...3 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="062CF45A" w14:textId="77777777" w:rsidR="006A4C84" w:rsidRPr="00983815" w:rsidRDefault="006A4C84" w:rsidP="005017E1">
-            <w:pPr>
+          <w:p w14:paraId="66F72F26" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...103 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:id w:val="267122669"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3117C28C" w14:textId="6FE12029" w:rsidR="006A4C84" w:rsidRPr="00983815" w:rsidRDefault="006C54E6" w:rsidP="005017E1">
+              <w:p w14:paraId="33D8AD55" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:spacing w:before="240"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...3 lines deleted...]
-                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="778F34FF" w14:textId="77777777" w:rsidR="006A4C84" w:rsidRPr="00983815" w:rsidRDefault="006A4C84" w:rsidP="005017E1">
-            <w:pPr>
+          <w:p w14:paraId="2E02F262" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...103 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               </w:rPr>
               <w:id w:val="-1626302680"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6E86E33C" w14:textId="77777777" w:rsidR="006A4C84" w:rsidRPr="00983815" w:rsidRDefault="006A4C84" w:rsidP="005017E1">
+              <w:p w14:paraId="77837638" w14:textId="11410849" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
+                  <w:pStyle w:val="06atexteprincipal"/>
+                  <w:spacing w:before="240"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="47C85EBF" w14:textId="77777777" w:rsidR="006A4C84" w:rsidRPr="00983815" w:rsidRDefault="006A4C84" w:rsidP="005017E1">
-            <w:pPr>
+          <w:p w14:paraId="095B47F2" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...103 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32A4B1AA" w14:textId="3F218FA4" w:rsidR="006A4C84" w:rsidRPr="006C54E6" w:rsidRDefault="006A4C84" w:rsidP="005017E1">
-[...1 lines deleted...]
-              <w:ind w:right="113" w:hanging="34"/>
+          <w:p w14:paraId="0DE3BD4C" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E1D0CB" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00F3718A">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="177"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...58 lines deleted...]
-            </w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A376F" w:rsidRPr="000C43E3" w14:paraId="1A0597F9" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="0807CF47" w14:textId="77777777" w:rsidTr="004857B1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54E5A2BB" w14:textId="77777777" w:rsidR="008A376F" w:rsidRPr="00C213E3" w:rsidRDefault="008A376F" w:rsidP="008A376F">
+          <w:p w14:paraId="13A4D9D8" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t>Das Personal wird über die Patientenrechte informiert; ihm steht eine Dokumentation zur Verfügung. Wenn ja, bitte angeben:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15A75101" w14:textId="09AFDCD6" w:rsidR="008A376F" w:rsidRPr="00C213E3" w:rsidRDefault="007E4C62" w:rsidP="008A376F">
+          <w:p w14:paraId="3645E91E" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
             <w:pPr>
               <w:pStyle w:val="Style8"/>
-              <w:ind w:left="355" w:hanging="355"/>
-            </w:pPr>
+              <w:ind w:left="269" w:hanging="624"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1135225528"/>
+                <w:rPr>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="1154498468"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008A376F" w:rsidRPr="00A321C6">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008A376F" w:rsidDel="00B41149">
-[...6 lines deleted...]
-          <w:p w14:paraId="1834BBEA" w14:textId="4279501D" w:rsidR="008A376F" w:rsidRPr="00C213E3" w:rsidRDefault="007E4C62" w:rsidP="008A376F">
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Broschüre «Die Patientenrechte im Überblick»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="330CFFD6" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
             <w:pPr>
               <w:pStyle w:val="Style8"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="583418450"/>
+                <w:rPr>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="1986350736"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008A376F" w:rsidRPr="00A321C6">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008A376F" w:rsidDel="00B41149">
-[...6 lines deleted...]
-          <w:p w14:paraId="3A19CF35" w14:textId="17853A45" w:rsidR="008A376F" w:rsidRDefault="007E4C62" w:rsidP="008A376F">
+            <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gesundheitsgesetz</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="602D3EE7" w14:textId="77777777" w:rsidR="004857B1" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="004857B1">
             <w:pPr>
               <w:pStyle w:val="Style8"/>
               <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1204600411"/>
+                <w:rPr>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-637882546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008A376F" w:rsidRPr="00A321C6">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008A376F" w:rsidDel="00B41149">
-[...12 lines deleted...]
-          <w:p w14:paraId="480790A6" w14:textId="0F7A4D0D" w:rsidR="008A376F" w:rsidRDefault="007E4C62" w:rsidP="008A376F">
+            <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ethik-Charta der VFAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1312E436" w14:textId="42D31489" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="004857B1">
             <w:pPr>
               <w:pStyle w:val="Style8"/>
-              <w:ind w:left="277" w:hanging="277"/>
+              <w:ind w:left="269" w:hanging="269"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="347682599"/>
+                <w:rPr>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="1867404638"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008A376F">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008A376F" w:rsidDel="00B41149">
+            <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008A376F">
-[...6 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+            <w:r w:rsidR="004857B1" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>okument «Wahrung und Schutz der Integrität und der Rechte von HeimbewohnerInnen» der VFAS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56C99DF8" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-136489429"/>
+                <w:rPr>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="1249151445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008A376F">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008A376F">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> andere: bitte angeben </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="-168640188"/>
+                <w:id w:val="711158806"/>
                 <w:placeholder>
-                  <w:docPart w:val="B967DA5AAF43450790F64F12F2CBF23A"/>
-[...192 lines deleted...]
-                  <w:docPart w:val="EB4E156A97F343429FD45DDBE62FFB89"/>
+                  <w:docPart w:val="5D41A2F570B24EF0A0C542E9EA980681"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="008A376F" w:rsidRPr="009D5C4D">
+                <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...2 lines deleted...]
-                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="501" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:id w:val="-2095231800"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0FBE0F55" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:id w:val="-114746786"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="095EFA5C" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:id w:val="-439449605"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1BB76408" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+                <w:pPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65853AC1" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+            <w:pPr>
+              <w:ind w:left="34" w:hanging="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="432BF2A0" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
+            <w:pPr>
+              <w:ind w:left="177"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A4D70" w:rsidRPr="000C43E3" w14:paraId="6D85D78F" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="2F23551C" w14:textId="77777777" w:rsidTr="004857B1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="676E851F" w14:textId="3956A4D5" w:rsidR="001A4D70" w:rsidRPr="0084489B" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+          <w:p w14:paraId="2EA78088" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:after="240"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Die Einrichtung gewährleistet eine individuelle, auf den/die Bewohner/in ausgerichtete und seine/ihre Selbstbestimmung fördernde Pflege auf kontinuierlicher Basis; bei Urteilsunfähigkeit der/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t>des Bewohnerin</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t>/Bewohners orientiert sich das Pflegepersonal an der Patientenverfügung oder dem mutmasslichen Willen, der bei den Angehörigen erhoben wurde, gemäss geltendem Recht (Zivilgesetzbuch).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="501" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="-407300444"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="15F5DE31" w14:textId="5BD77344" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="6AFA9B8C" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="-612827741"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1459AECF" w14:textId="332EA90E" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="2B2E4844" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="-916626546"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4F93E6BB" w14:textId="44BACE94" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="29971CAA" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7807823A" w14:textId="5146B453" w:rsidR="001A4D70" w:rsidRPr="00A6341E" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+          <w:p w14:paraId="253375EF" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
             <w:pPr>
               <w:ind w:right="113"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2657" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="531BD34B" w14:textId="0BC84301" w:rsidR="001A4D70" w:rsidRPr="000C43E3" w:rsidRDefault="007E4C62" w:rsidP="00B31CAC">
+          <w:p w14:paraId="424012F0" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A4D70" w:rsidRPr="000C43E3" w14:paraId="1236B8D7" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="79465EFA" w14:textId="77777777" w:rsidTr="004857B1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61AF402E" w14:textId="77777777" w:rsidR="001A4D70" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+          <w:p w14:paraId="7984D76E" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:pStyle w:val="Style2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:pStyle w:val="08puces2"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jede Bewohnerin und jeder Bewohner hat einen Unterbringungsvertrag mit der Einrichtung abgeschlossen, der von ihr/ihm selbst oder der gesetzlichen Vertretung unterzeichnet wurde. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0413D6B6" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
+            <w:pPr>
+              <w:pStyle w:val="Style2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78498301" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00F3718A">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>(Mindestinhalt: Leistungen, finanzielle Bedingungen, Rechte und Pflichten jeder Partei, Vertragsdauer und Kündigungsmodalitäten)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="670996943"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="501" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="36EF444B" w14:textId="46635EE5" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="00983815" w:rsidP="001A4D70">
+              <w:p w14:paraId="3733BADE" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-345332039"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="141BCD90" w14:textId="2FDABA59" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="5694BA14" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="1815301078"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="09A9B866" w14:textId="37A07752" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="22B36C88" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F13E58A" w14:textId="01B892E9" w:rsidR="001A4D70" w:rsidRPr="00A6341E" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+          <w:p w14:paraId="58575A06" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
             <w:pPr>
               <w:ind w:left="71" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2657" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4959B9B9" w14:textId="726FBC73" w:rsidR="001A4D70" w:rsidRPr="000C43E3" w:rsidRDefault="007E4C62" w:rsidP="00B31CAC">
+          <w:p w14:paraId="2A256FFF" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:ind w:left="71"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...30 lines deleted...]
-            </w:sdt>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A4D70" w:rsidRPr="000C43E3" w14:paraId="5A046E36" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="592D2E75" w14:textId="77777777" w:rsidTr="004857B1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="669"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6534F0BF" w14:textId="311EA4BC" w:rsidR="001A4D70" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
-[...24 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="21F5708F" w14:textId="16CE0300" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00E307DE">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>(Darin werden mindestens die geltenden Grundprinzipien, die Massnahmen zur Gewährleistung der Datensicherheit, die Rechte der Betroffenen, Anweisungen zur Vorgehensweise und eine Beschreibung der Verantwortlichkeiten dargelegt.)</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Einrichtung hat ein Datenschutzkonzept entwickelt. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E307DE" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Konzept entspricht den eidgenössischen und kantonalen Gesetzesbestimmungen für die jeweilige Rechtsform der Einrichtung. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F3718A" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>s wird durch interne Richtlinien für dessen Umsetzung ergänzt</w:t>
+            </w:r>
+            <w:r w:rsidR="00E307DE" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="501" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="-634560254"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="121B0177" w14:textId="61517E7E" w:rsidR="001A4D70" w:rsidRPr="006C54E6" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="5FEBF4F0" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:ind w:left="86"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...2 lines deleted...]
-                    <w:sz w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="-383558696"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3113F19F" w14:textId="10930514" w:rsidR="001A4D70" w:rsidRPr="006C54E6" w:rsidRDefault="0045169D" w:rsidP="001A4D70">
+              <w:p w14:paraId="7A2096F7" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:ind w:left="86"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...2 lines deleted...]
-                    <w:sz w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="-1000736232"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="65292DDC" w14:textId="75E0BDFE" w:rsidR="001A4D70" w:rsidRPr="006C54E6" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="4F4C84A1" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:ind w:left="86"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...2 lines deleted...]
-                    <w:sz w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77D14D99" w14:textId="248EABBD" w:rsidR="001A4D70" w:rsidRPr="00A6341E" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+          <w:p w14:paraId="4588FAEA" w14:textId="016DA0EC" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
             <w:pPr>
               <w:ind w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2657" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="339AF060" w14:textId="629117F4" w:rsidR="001A4D70" w:rsidRPr="000C43E3" w:rsidRDefault="007E4C62" w:rsidP="00B31CAC">
+          <w:p w14:paraId="330EC876" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:ind w:left="86"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...30 lines deleted...]
-            </w:sdt>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A4D70" w:rsidRPr="000C43E3" w14:paraId="5A352044" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="23993053" w14:textId="77777777" w:rsidTr="004857B1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC9789B" w14:textId="77777777" w:rsidR="001A4D70" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
-[...15 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="355C254E" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ein Dokument beschreibt das interne und externe Vorgehen für den Umgang mit Beschwerden. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60C4BFBD" w14:textId="594FEB3D" w:rsidR="001A4D70" w:rsidRPr="00605C14" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
-[...8 lines deleted...]
-                <w:i/>
+          <w:p w14:paraId="2B100345" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00E307DE">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+              <w:rPr>
                 <w:iCs/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t>(Interne Referenzpersonen, Beschwerdemanagement, Nachverfolgbarkeit und Feedback an die beschwerdeführende Person;3 externe Anfechtungsmöglichkeiten präzisiert nach Einrichtung)</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(Interne Referenzpersonen, Beschwerdemanagement, Nachverfolgbarkeit und Feedback an die beschwerdeführende Person; 3 externe Anfechtungsmöglichkeiten präzisiert nach Einrichtung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-567887278"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="501" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="76FCB1E3" w14:textId="023A44F8" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="205A310E" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="851994948"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="574157CF" w14:textId="1074904D" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="3F18A866" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-1561776211"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="00D29444" w14:textId="3C176C7E" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="006B1C84" w:rsidP="001A4D70">
+              <w:p w14:paraId="30012161" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="298EB60B" w14:textId="7414B15E" w:rsidR="001A4D70" w:rsidRPr="00A6341E" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+          <w:p w14:paraId="366A554A" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
             <w:pPr>
               <w:ind w:left="71" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-                <w:r w:rsidR="009C5C38" w:rsidRPr="009D5C4D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="142098233"/>
+            <w:placeholder>
+              <w:docPart w:val="8BC75AB1B69047D0B5F57A364D01B722"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3544" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2856C390" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
+                <w:pPr>
+                  <w:ind w:left="71"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001A4D70" w:rsidRPr="00485DA3" w14:paraId="4966575E" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="72759E27" w14:textId="77777777" w:rsidTr="004857B1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="74A34503" w14:textId="77777777" w:rsidR="001A4D70" w:rsidRDefault="001A4D70" w:rsidP="006D6898">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1CD7F2A4" w14:textId="05E6F27F" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t>Die Einrichtung hat ein Präventionskonzept zu Misshandlungen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2833EB40" w14:textId="180F94CD" w:rsidR="001A4D70" w:rsidRPr="005122D0" w:rsidRDefault="001A4D70" w:rsidP="006D6898">
-[...19 lines deleted...]
-              <w:t xml:space="preserve">(Es umfasst mindestens die eingeführten Präventions- und Erkennungsmassnahmen, die geplanten Interventionen und die Ausbildung des Personals.) </w:t>
+          <w:p w14:paraId="0BDBA5E5" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00F3718A">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:t>(Es umfasst mindestens die eingeführten Präventions- und Erkennungsmassnahmen, die geplanten Interventionen und die Ausbildung des Personals)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-1173884489"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="501" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6AD4C273" w14:textId="3B973745" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="00F95E82" w:rsidP="001A4D70">
+              <w:p w14:paraId="0477F4FF" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="1664355568"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7F34AB90" w14:textId="5F17CF9D" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="00F95E82" w:rsidP="001A4D70">
+              <w:p w14:paraId="08FE93F6" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-1344706320"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="843" w:type="dxa"/>
+                <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="22A6A1D5" w14:textId="6A24E23F" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="00983815" w:rsidP="001A4D70">
+              <w:p w14:paraId="297EF61F" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:ind w:left="71"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9B3F38" w14:textId="5316D463" w:rsidR="001A4D70" w:rsidRPr="00A6341E" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+          <w:p w14:paraId="06B4CE1E" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
             <w:pPr>
               <w:ind w:left="71" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...30 lines deleted...]
-                <w:r w:rsidR="009C5C38" w:rsidRPr="009D5C4D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-643815027"/>
+            <w:placeholder>
+              <w:docPart w:val="EF829E16D9974387851F27BCCE5DA023"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3544" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="615419FB" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
+                <w:pPr>
+                  <w:ind w:left="177"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001A4D70" w:rsidRPr="000C43E3" w14:paraId="58852B08" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="719BFB49" w14:textId="77777777" w:rsidTr="004857B1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="177DB1C0" w14:textId="157A3EE7" w:rsidR="001A4D70" w:rsidRPr="00CF7FEA" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
-[...10 lines deleted...]
-              <w:t>Die Einrichtung hat ein Konzept erstellt, in dem sie ihre Haltung zum Einsatz von Massnahmen zur Einschränkung der Bewegungsfreiheit (eingesetzte Massnahmen, Prävention, Dokumentation und Schulung des Personals) erläutert. Dieses Konzept wird die Sturzprävention einbeziehen.</w:t>
+          <w:p w14:paraId="233AC22A" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Einrichtung hat ein Konzept erstellt, in dem sie ihre Haltung zum Einsatz von Massnahmen zur Einschränkung der Bewegungsfreiheit erläutert. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2541348E" w14:textId="20377A9C" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00F3718A">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:t>(Es umfasst die eingesetzten Massnahmen, Prävention, Dokumentation und Schulung des Personals...)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="501" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="1637218935"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4C18C1F4" w14:textId="17634D86" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="518A0520" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="523605204"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6CD5981C" w14:textId="78892FE6" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="36F378CA" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="-199864291"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="59396EA5" w14:textId="090CF981" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="00983815" w:rsidP="001A4D70">
+              <w:p w14:paraId="356DA0E5" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B568F2E" w14:textId="584883C4" w:rsidR="001A4D70" w:rsidRPr="00BC1F5A" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+          <w:p w14:paraId="49C23DEB" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
             <w:pPr>
               <w:ind w:left="71" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...31 lines deleted...]
-                <w:r w:rsidR="00B31CAC" w:rsidRPr="009D5C4D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="-1578517787"/>
+            <w:placeholder>
+              <w:docPart w:val="591EFDEADD0E4B028FEF456BF086AF07"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3544" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3BCE3A36" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00145F28" w:rsidRPr="000C43E3" w14:paraId="0BBA8704" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="004857B1" w:rsidRPr="00BA3DC2" w14:paraId="59007D9E" w14:textId="77777777" w:rsidTr="004857B1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="725E7061" w14:textId="0472C350" w:rsidR="00145F28" w:rsidRDefault="00145F28" w:rsidP="00145F28">
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> verfügbar.)</w:t>
+          <w:p w14:paraId="3FE1467B" w14:textId="77777777" w:rsidR="004857B1" w:rsidRPr="00BA3DC2" w:rsidRDefault="004857B1" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Einrichtung führt ein Register, in dem alle Massnahmen verzeichnet sind, die zur Erstellung eines Protokolls über eine Zwangsmassnahme oder eine Massnahme zur Einschränkung der Bewegungsfreiheit bei einer urteilsunfähigen Person führen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C502E19" w14:textId="39931B7F" w:rsidR="004857B1" w:rsidRPr="00BA3DC2" w:rsidRDefault="004857B1" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Es enthält die Kontaktdaten der Bewohnerin/des Bewohners, das Datum der Einführung und der </w:t>
+            </w:r>
+            <w:r w:rsidR="00806924" w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Aufhebung;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> die Daten sind jederzeit verfügbar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="501" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:id w:val="-1284968867"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:id w:val="493235528"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="63FB754A" w14:textId="0C63F661" w:rsidR="00145F28" w:rsidRDefault="00145F28" w:rsidP="00145F28">
+              <w:p w14:paraId="5B0554D7" w14:textId="4C268B13" w:rsidR="004857B1" w:rsidRPr="00BA3DC2" w:rsidRDefault="004857B1" w:rsidP="004857B1">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:id w:val="-954856300"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:id w:val="-2077964725"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="40CF8F05" w14:textId="7F551B93" w:rsidR="00145F28" w:rsidRDefault="00F24155" w:rsidP="00145F28">
+              <w:p w14:paraId="76949B56" w14:textId="0D167CE9" w:rsidR="004857B1" w:rsidRPr="00BA3DC2" w:rsidRDefault="004857B1" w:rsidP="004857B1">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:id w:val="-697693739"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:id w:val="-2005654860"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="75AE854F" w14:textId="1C7EAE35" w:rsidR="00145F28" w:rsidRDefault="00145F28" w:rsidP="00145F28">
+              <w:p w14:paraId="3E182D46" w14:textId="32C2BFED" w:rsidR="004857B1" w:rsidRPr="00BA3DC2" w:rsidRDefault="004857B1" w:rsidP="004857B1">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="433D2761" w14:textId="77777777" w:rsidR="00145F28" w:rsidRDefault="00145F28" w:rsidP="00145F28">
+          <w:p w14:paraId="408DBA29" w14:textId="77777777" w:rsidR="004857B1" w:rsidRPr="00BA3DC2" w:rsidRDefault="004857B1" w:rsidP="004857B1">
             <w:pPr>
               <w:ind w:left="71" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="182B87AC" w14:textId="77777777" w:rsidR="004857B1" w:rsidRPr="00BA3DC2" w:rsidRDefault="004857B1" w:rsidP="004857B1">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="7E479132" w14:textId="77777777" w:rsidTr="004857B1">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4238" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08041F47" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Die Einrichtung hat einen Leitfaden zur Sturzprävention.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21308EBB" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06lead"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Er umfasst die mit den </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:t>Pflegeempfängerinnen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und -empfängern und der Infrastruktur verbundenen Risiken, Präventionsmassnahmen, eine Sturzanalyse mit Nachverfolgbarkeit)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="501" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:id w:val="273760281"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5EE06EA7" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+                <w:pPr>
+                  <w:pStyle w:val="Style10"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="0"/>
+                  </w:numPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:id w:val="1637985660"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6301EAE3" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+                <w:pPr>
+                  <w:pStyle w:val="Style10"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="0"/>
+                  </w:numPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:id w:val="-777797014"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5B9CE7B8" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+                <w:pPr>
+                  <w:pStyle w:val="Style10"/>
+                  <w:numPr>
+                    <w:ilvl w:val="0"/>
+                    <w:numId w:val="0"/>
+                  </w:numPr>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D727535" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+            <w:pPr>
+              <w:ind w:left="71" w:hanging="34"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:id w:val="-2108332445"/>
+            <w:id w:val="1700579217"/>
             <w:placeholder>
-              <w:docPart w:val="3319F67E67ED4545A00CF583370A0662"/>
+              <w:docPart w:val="97038E7132784602B644F14528537CB3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="2657" w:type="dxa"/>
+                <w:tcW w:w="3544" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1C1C7B7F" w14:textId="42EDF9E6" w:rsidR="00145F28" w:rsidRDefault="00145F28" w:rsidP="00145F28">
+              <w:p w14:paraId="1B07334B" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
                 <w:pPr>
-                  <w:ind w:left="40"/>
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                  <w:rPr>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009C5C38">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-[...2 lines deleted...]
-                  <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001A4D70" w:rsidRPr="00485DA3" w14:paraId="6F16C4C2" w14:textId="77777777" w:rsidTr="00A33FDE">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="025F4C53" w14:textId="77777777" w:rsidTr="004857B1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41382DDD" w14:textId="0C27563B" w:rsidR="001A4D70" w:rsidRPr="005122D0" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Die Einrichtung hält sich an die Empfehlungen des KAA und der Vereinigung Freiburger Alterseinrichtungen und Spitex (VFAS) betreffend Sterbehilfe in Pflegeheimen (Stand: 21. November 2019). </w:t>
+          <w:p w14:paraId="1CD78D80" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Einrichtung hält sich an die Empfehlungen des KAA und der Vereinigung Freiburger Alterseinrichtungen und Spitex (VFAS) betreffend Sterbehilfe in Pflegeheimen (Stand: 21. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:t xml:space="preserve">November 2019). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="501" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="1211236503"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="23443B66" w14:textId="50AD92DD" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="00145F28" w:rsidP="001A4D70">
+              <w:p w14:paraId="145C197B" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="-137339258"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0BA76FCE" w14:textId="3467221D" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="2C4A3D15" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:id w:val="-1652437185"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3178EAB5" w14:textId="7394875A" w:rsidR="001A4D70" w:rsidRPr="00983815" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+              <w:p w14:paraId="3716075A" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
                 <w:pPr>
                   <w:pStyle w:val="Style10"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="0"/>
                   </w:numPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="843" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06D0F66D" w14:textId="77777777" w:rsidR="001A4D70" w:rsidRPr="005122D0" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+          <w:p w14:paraId="6324CE6D" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="004857B1">
             <w:pPr>
               <w:ind w:left="71" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...41 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1610176C" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A4D70" w:rsidRPr="00485DA3" w14:paraId="45970509" w14:textId="77777777" w:rsidTr="00D77E64">
+      <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="3262CEB3" w14:textId="77777777" w:rsidTr="00F3718A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10267" w:type="dxa"/>
+            <w:tcW w:w="9984" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18AD6F09" w14:textId="529E3939" w:rsidR="001A4D70" w:rsidRPr="00A33FDE" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+          <w:p w14:paraId="1CFFC793" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="-10" w:right="-71"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bemerkung/en: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="1326330575"/>
+                <w:id w:val="-1393657589"/>
+                <w:placeholder>
+                  <w:docPart w:val="A80F2786F18A46DAA57EFEBFB7C6E1D8"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F95E82" w:rsidRPr="00F95E82">
-                  <w:rPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="28BF150B" w14:textId="77777777" w:rsidR="001A4D70" w:rsidRDefault="001A4D70" w:rsidP="001A4D70">
+          <w:p w14:paraId="1B980775" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00897304">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6649FA5E" w14:textId="5C67E9A0" w:rsidR="001451A3" w:rsidRDefault="001451A3" w:rsidP="001451A3">
+    <w:p w14:paraId="13A06F8A" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00F171A4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="197A8375" w14:textId="6999422A" w:rsidR="001451A3" w:rsidRDefault="001451A3" w:rsidP="001451A3">
+    <w:p w14:paraId="051D7EB9" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00F171A4">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="378C2850" w14:textId="77777777" w:rsidR="001451A3" w:rsidRPr="001451A3" w:rsidRDefault="001451A3" w:rsidP="001451A3">
+    <w:p w14:paraId="099977A8" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4941" w:type="pct"/>
+        <w:tblW w:w="5077" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4314"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2154"/>
+        <w:gridCol w:w="4466"/>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="543"/>
+        <w:gridCol w:w="678"/>
+        <w:gridCol w:w="680"/>
+        <w:gridCol w:w="2719"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF7FEA" w:rsidRPr="00485DA3" w14:paraId="7B2A4E3A" w14:textId="77777777" w:rsidTr="00EE57C1">
+      <w:tr w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w14:paraId="0733ED67" w14:textId="77777777" w:rsidTr="00897304">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="100CEA1C" w14:textId="77777777" w:rsidR="00CF7FEA" w:rsidRPr="006E423D" w:rsidRDefault="00CF7FEA" w:rsidP="00E51B8B">
+          <w:p w14:paraId="5F900CD2" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00F3718A">
             <w:pPr>
               <w:pStyle w:val="Titre5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
               <w:ind w:right="-71"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:i w:val="0"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:ind w:right="-71"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3448B53F" w14:textId="7D7D7A74" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00F3718A">
+            <w:pPr>
+              <w:pStyle w:val="Titre1"/>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>AUSSTATTUNG UND RÄUMLICHKEITEN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="645E0D5F" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734630" w:rsidRPr="00485DA3" w14:paraId="1DFB8B04" w14:textId="77777777" w:rsidTr="00EE57C1">
+      <w:tr w:rsidR="00596332" w:rsidRPr="00BA3DC2" w14:paraId="55C1117A" w14:textId="77777777" w:rsidTr="00596332">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1304"/>
-          <w:tblHeader/>
+          <w:trHeight w:val="1334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2173" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2107FEE2" w14:textId="77777777" w:rsidR="00734630" w:rsidRDefault="00734630" w:rsidP="00734630">
+          <w:p w14:paraId="6E272D81" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="4AC9E8A9" w14:textId="53F6E908" w:rsidR="00734630" w:rsidRDefault="00734630" w:rsidP="00734630">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7009AAB1" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Verschiedene Elemente der Kontrolle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EEF7CF4" w14:textId="77777777" w:rsidR="00734630" w:rsidRPr="00A77A3B" w:rsidRDefault="00734630" w:rsidP="00734630">
+          <w:p w14:paraId="3DE639D1" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="348" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04996327" w14:textId="77777777" w:rsidR="00734630" w:rsidRPr="00485DA3" w:rsidRDefault="00734630" w:rsidP="00734630">
+          <w:p w14:paraId="4444E7F5" w14:textId="04836729" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="432" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="278" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7D7FBA" w14:textId="77777777" w:rsidR="00734630" w:rsidRPr="00485DA3" w:rsidRDefault="00734630" w:rsidP="00734630">
+          <w:p w14:paraId="22838476" w14:textId="23574F67" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7D7045" w14:textId="4A0E0470" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
+            <w:pPr>
+              <w:ind w:left="-82" w:right="-32"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>IP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6899AAA8" w14:textId="22F024AF" w:rsidR="00734630" w:rsidRPr="00485DA3" w:rsidRDefault="00734630" w:rsidP="00734630">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="2948D2E5" w14:textId="543C7258" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
+            <w:pPr>
+              <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-              <w:t>In Erarbeitung</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Einzureichen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="pct"/>
-[...1 lines deleted...]
-            <w:textDirection w:val="btLr"/>
+            <w:tcW w:w="1391" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A34CFB0" w14:textId="77777777" w:rsidR="00734630" w:rsidRPr="00485DA3" w:rsidRDefault="00734630" w:rsidP="00734630">
-[...1 lines deleted...]
-              <w:ind w:left="147" w:right="113" w:hanging="34"/>
+          <w:p w14:paraId="69CF6E23" w14:textId="77777777" w:rsidR="00596332" w:rsidRPr="00BA3DC2" w:rsidRDefault="00596332" w:rsidP="00596332">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...24 lines deleted...]
-              <w:t>Bemerkung</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Anmerkung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734630" w:rsidRPr="000C43E3" w14:paraId="239DFEDD" w14:textId="77777777" w:rsidTr="000C43E3">
+      <w:tr w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w14:paraId="47345CD7" w14:textId="77777777" w:rsidTr="00596332">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2173" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5610E268" w14:textId="4AB41010" w:rsidR="00734630" w:rsidRPr="00155BAC" w:rsidRDefault="00734630" w:rsidP="00734630">
-[...14 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="6AC84A36" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="0072637F">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Ein Fumoir (Raucherraum) wird den Bewohnerinnen und Bewohnern zur Verfügung gestellt gemäss Weisungen vom 15. Dezember 2009 über das Rauchverbot in Einrichtungen, die dem dauernden Verbleib oder einem längeren Aufenthalt dienen. In diesem Fall ist dem KAA eine Erklärung zu übermitteln über die Bereitstellung eines solchen Raumes, der ausschliesslich von Bewohnerinnen und Bewohnern genutzt werden darf.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="1546636112"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="432" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="348" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="60CA9455" w14:textId="7696283B" w:rsidR="00734630" w:rsidRPr="00983815" w:rsidRDefault="00734630" w:rsidP="00734630">
+              <w:p w14:paraId="20D3F21B" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
                 <w:pPr>
                   <w:spacing w:after="240"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="288481856"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="432" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="278" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="56A977F0" w14:textId="3B58F1A2" w:rsidR="00734630" w:rsidRPr="00983815" w:rsidRDefault="00734630" w:rsidP="00734630">
+              <w:p w14:paraId="7DFBAC47" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
                 <w:pPr>
                   <w:spacing w:after="240"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-              <w:szCs w:val="24"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="471104103"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="447" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="347" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3E6B2414" w14:textId="7DB115E0" w:rsidR="00734630" w:rsidRPr="00983815" w:rsidRDefault="00734630" w:rsidP="00734630">
+              <w:p w14:paraId="3B0D2205" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
                 <w:pPr>
                   <w:spacing w:after="240"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="24"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="348" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F53F0B4" w14:textId="0DA127A4" w:rsidR="00734630" w:rsidRPr="00485DA3" w:rsidRDefault="00734630" w:rsidP="00734630">
-[...1 lines deleted...]
-              <w:spacing w:line="480" w:lineRule="auto"/>
+          <w:p w14:paraId="01DEE7F9" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
+            <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:id w:val="931939624"/>
+            <w:id w:val="387691271"/>
             <w:placeholder>
-              <w:docPart w:val="A1A1608994744A86B00E6AC0AB9C18F9"/>
+              <w:docPart w:val="8FBC8F5FC9304E0CA4EC9DC20E4F0438"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1085" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="1391" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="101F80D4" w14:textId="34B05778" w:rsidR="00734630" w:rsidRPr="000C43E3" w:rsidRDefault="00734630" w:rsidP="00734630">
+              <w:p w14:paraId="5F75D9E0" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
                 <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  </w:rPr>
-[...7 lines deleted...]
-                  <w:t>Bitte hier klicken, um Text einzugeben</w:t>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00734630" w:rsidRPr="000C43E3" w14:paraId="6B812E4B" w14:textId="77777777" w:rsidTr="000C43E3">
+      <w:tr w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w14:paraId="56D0E2F6" w14:textId="77777777" w:rsidTr="00596332">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2173" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2287" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66B4D682" w14:textId="639F8F12" w:rsidR="00734630" w:rsidRPr="00695F69" w:rsidRDefault="00734630" w:rsidP="00734630">
-[...6 lines deleted...]
-              <w:ind w:right="-71"/>
+          <w:p w14:paraId="3EDA7541" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="0072637F">
+            <w:pPr>
+              <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t xml:space="preserve">Wird ein Fumoir zur Verfügung gestellt, muss dieses die Bestimmungen der Verordnung vom 3. Juni 2009 über den Schutz vor dem Passivrauchen erfüllen. Bitte dem KAA eine vor weniger als fünf Jahren durch eine Fachperson ausgestellte Konformitätsbescheinigung für die Lüftung einschliesslich der Einhaltung der Norm SIA 382/1 aushändigen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="-664475591"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="432" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="348" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="42962772" w14:textId="369384C7" w:rsidR="00734630" w:rsidRPr="00983815" w:rsidRDefault="00734630" w:rsidP="00734630">
+              <w:p w14:paraId="5DD10D96" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
                 <w:pPr>
                   <w:spacing w:after="240"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="1134217664"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="432" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="278" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="157421AD" w14:textId="5459A1DB" w:rsidR="00734630" w:rsidRPr="00983815" w:rsidRDefault="00734630" w:rsidP="00734630">
+              <w:p w14:paraId="38031E91" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
                 <w:pPr>
                   <w:spacing w:after="240"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="940653481"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="447" w:type="pct"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:tcW w:w="347" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="233C947C" w14:textId="0DA3270D" w:rsidR="00734630" w:rsidRPr="00983815" w:rsidRDefault="00734630" w:rsidP="00734630">
+              <w:p w14:paraId="6AB869CE" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
                 <w:pPr>
                   <w:spacing w:after="240"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00983815">
-[...3 lines deleted...]
-                    <w:szCs w:val="24"/>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="431" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="348" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66191A15" w14:textId="471DE50E" w:rsidR="00734630" w:rsidRPr="00485DA3" w:rsidRDefault="00734630" w:rsidP="00734630">
-[...1 lines deleted...]
-              <w:spacing w:line="480" w:lineRule="auto"/>
+          <w:p w14:paraId="3FBFE877" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
+            <w:pPr>
               <w:ind w:left="34" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...32 lines deleted...]
-                <w:r w:rsidR="00734630" w:rsidRPr="009D5C4D">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:color w:val="4F81BD" w:themeColor="accent1"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:id w:val="61912938"/>
+            <w:placeholder>
+              <w:docPart w:val="F564D49905244B219467B2466E364EDF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1391" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4045F4E6" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00734630" w:rsidRPr="00485DA3" w14:paraId="21592A5F" w14:textId="77777777" w:rsidTr="00734630">
+      <w:tr w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w14:paraId="1AE2DCB2" w14:textId="77777777" w:rsidTr="00897304">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="704FDA3E" w14:textId="470B1CB2" w:rsidR="00734630" w:rsidRPr="00863063" w:rsidRDefault="00734630" w:rsidP="00734630">
+          <w:p w14:paraId="269FD52E" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3516"/>
                 <w:tab w:val="left" w:pos="3658"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-71"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Bemerkung/en: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                  <w:sz w:val="24"/>
-                  <w:szCs w:val="24"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="315531802"/>
+                <w:id w:val="1176389232"/>
+                <w:placeholder>
+                  <w:docPart w:val="D5DBC0FE2F0242BFBADEE5C868596BEA"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="009C5C38">
-                  <w:rPr>
+                <w:r w:rsidRPr="00BA3DC2">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
-                    <w:sz w:val="24"/>
-                    <w:szCs w:val="24"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="07D21415" w14:textId="34A80415" w:rsidR="00734630" w:rsidRPr="00485DA3" w:rsidRDefault="00734630" w:rsidP="00734630">
+          <w:p w14:paraId="5CC20912" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00897304">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5CF642FA" w14:textId="5687167F" w:rsidR="00602D1C" w:rsidRPr="004B7557" w:rsidRDefault="00602D1C" w:rsidP="005017E1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6B8F00FC" w14:textId="1B95E14F" w:rsidR="001131CC" w:rsidRPr="000C43E3" w:rsidRDefault="001131CC" w:rsidP="001131CC">
+    <w:p w14:paraId="6D664424" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00F3718A">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Textedelespacerserv"/>
-          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="075105A7" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00F3718A">
+      <w:pPr>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ort: </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Ort:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rStyle w:val="Textedelespacerserv"/>
             <w:color w:val="4F81BD" w:themeColor="accent1"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="-1008211166"/>
+          <w:placeholder>
+            <w:docPart w:val="CEE7026B6137426AA6CC4522B98C5D82"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr>
-[...3 lines deleted...]
-        </w:sdtEndPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00604EDF" w:rsidRPr="009C5C38">
+          <w:r w:rsidRPr="00BA3DC2">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6825C685" w14:textId="77777777" w:rsidR="001131CC" w:rsidRPr="00A33FDE" w:rsidRDefault="001131CC" w:rsidP="001131CC">
+    <w:p w14:paraId="5CD60EEC" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00F3718A">
       <w:pPr>
         <w:rPr>
-          <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="4F81BD" w:themeColor="accent1"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:lang w:val="de-CH"/>
           </w:rPr>
-          <w:id w:val="2030065977"/>
+          <w:id w:val="1920217647"/>
+          <w:placeholder>
+            <w:docPart w:val="8836B448E1984EF89EAFBE89817722EB"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001A4D70" w:rsidRPr="009C5C38">
+          <w:r w:rsidRPr="00BA3DC2">
             <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="396D4C94" w14:textId="77777777" w:rsidR="001131CC" w:rsidRPr="004B7557" w:rsidRDefault="001131CC" w:rsidP="001131CC">
+    <w:p w14:paraId="0265D002" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00F3718A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Mit seiner Unterschrift bestätigt die Pflegeheimleitung, dass die Rahmenbedingungen des KAA eingehalten werden.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="311FA5DB" w14:textId="2D3EE53F" w:rsidR="00B73142" w:rsidRPr="004B7557" w:rsidRDefault="00B73142" w:rsidP="00506771">
+    <w:p w14:paraId="1ADA9AB8" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00F3718A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name, Vorname der </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Name, Vorname der Pflegeheimleiterin bzw. des Pflegeheimleiters: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="4F81BD" w:themeColor="accent1"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:lang w:val="de-CH"/>
           </w:rPr>
-          <w:id w:val="-1953932404"/>
+          <w:id w:val="756100436"/>
+          <w:placeholder>
+            <w:docPart w:val="238A472D30894C55A478B0CCB99C72AA"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009C5C38" w:rsidRPr="009C5C38">
+          <w:r w:rsidRPr="00BA3DC2">
             <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="4F81BD" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="262A7F1A" w14:textId="77777777" w:rsidR="00B73142" w:rsidRDefault="00B73142" w:rsidP="00B73142">
+    <w:p w14:paraId="4C78E47C" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00F3718A">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Unterschrift: __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593BA47E" w14:textId="77777777" w:rsidR="00CE05ED" w:rsidRDefault="00CE05ED" w:rsidP="004600E4">
+    <w:p w14:paraId="12A4A4A6" w14:textId="77777777" w:rsidR="00F3718A" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F3718A" w:rsidP="00F3718A">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A481012" w14:textId="77777777" w:rsidR="00CE05ED" w:rsidRDefault="00CE05ED" w:rsidP="004600E4">
+    <w:p w14:paraId="77DFF207" w14:textId="0330C873" w:rsidR="00F171A4" w:rsidRPr="00F171A4" w:rsidRDefault="00F3718A" w:rsidP="004C16C9">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...30 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Beilage: Rahmenbedingungen für den Betrieb eines Pflegeheims</w:t>
+        <w:t>Beilage: Rahmenbedingungen für den Betrieb eines Pflegeheims vom 30.April 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1BD9E5" w14:textId="77777777" w:rsidR="00FF5108" w:rsidRPr="005C2B63" w:rsidRDefault="00FF5108" w:rsidP="005C2B63">
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="00F171A4" w:rsidRPr="00F171A4" w:rsidSect="00727A3B">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1560" w:right="993" w:bottom="993" w:left="284" w:header="709" w:footer="709" w:gutter="567"/>
+      <w:pgMar w:top="1985" w:right="851" w:bottom="1135" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DCFA1CC" w14:textId="77777777" w:rsidR="00CC7484" w:rsidRDefault="00CC7484" w:rsidP="000A2E9B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="76A32791" w14:textId="77777777" w:rsidR="0069298F" w:rsidRDefault="0069298F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="273B0352" w14:textId="77777777" w:rsidR="00CC7484" w:rsidRDefault="00CC7484" w:rsidP="000A2E9B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="51FEF277" w14:textId="77777777" w:rsidR="0069298F" w:rsidRDefault="0069298F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B32382A" w14:textId="77777777" w:rsidR="00E21DE4" w:rsidRDefault="00E21DE4">
+  <w:p w14:paraId="56A5A187" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="008B4071" w:rsidRDefault="004024F9">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
-[...10 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="008B4071">
+      <w:rPr>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t>—</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2B329AE0" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="008B4071" w:rsidRDefault="007F60EF">
+    <w:pPr>
+      <w:pStyle w:val="01entteetbasdepage"/>
+      <w:rPr>
+        <w:b/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008B4071">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Direction de la santé et des affaires sociales </w:t>
+    </w:r>
+    <w:r w:rsidRPr="008B4071">
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t>DSAS</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4F6C4D41" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="007F60EF" w:rsidRDefault="007F60EF">
+    <w:pPr>
+      <w:pStyle w:val="01entteetbasdepage"/>
+    </w:pPr>
     <w:r>
-      <w:rPr>
-[...50 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:t xml:space="preserve">Direktion für Gesundheit und Soziales </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Numrodepage"/>
-[...1 lines deleted...]
-        <w:sz w:val="16"/>
+        <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve"> von </w:t>
+      <w:t>GSD</w:t>
     </w:r>
-    <w:r w:rsidRPr="001131CC">
-[...54 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="471656EB" w14:textId="77777777" w:rsidR="00CC7484" w:rsidRDefault="00CC7484" w:rsidP="000A2E9B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="11502B5B" w14:textId="77777777" w:rsidR="0069298F" w:rsidRDefault="0069298F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16A855D3" w14:textId="77777777" w:rsidR="00CC7484" w:rsidRDefault="00CC7484" w:rsidP="000A2E9B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="38BA1F5B" w14:textId="77777777" w:rsidR="0069298F" w:rsidRDefault="0069298F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1E619741" w14:textId="1E1D5843" w:rsidR="00205F41" w:rsidRPr="006C54E6" w:rsidRDefault="00205F41" w:rsidP="006C54E6">
+    <w:p w14:paraId="08296D60" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="001443FE" w:rsidRDefault="00677263" w:rsidP="00677263">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Die Richtlinien des Kantonsarztamtes betreffend die Heimärztinnen und Heimärzte sind verbindlich.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="011638AB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Im Falle einer negativen Antwort ist dem KAA eine Kopie des aktuellen Sicherheitskonzepts (Pikettdienst) zu übermitteln</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="295C2FDF" w14:textId="77FBDBE2" w:rsidR="00A40541" w:rsidRPr="00EC1F3A" w:rsidRDefault="00A40541">
+    <w:p w14:paraId="598E7B19" w14:textId="77777777" w:rsidR="002367C4" w:rsidRPr="006C54E6" w:rsidRDefault="002367C4" w:rsidP="004C16C9">
       <w:pPr>
-        <w:pStyle w:val="Notedebasdepage"/>
+        <w:pStyle w:val="Default"/>
       </w:pPr>
-      <w:r>
-[...103 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="49A2B67F" w14:textId="77777777" w:rsidR="00E21DE4" w:rsidRDefault="00E21DE4">
+  <w:p w14:paraId="467D7BF9" w14:textId="45344F93" w:rsidR="00764000" w:rsidRDefault="00764000">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="420DDB39" w14:textId="742579D0" w:rsidR="00D52729" w:rsidRPr="0076313D" w:rsidRDefault="007A11A2" w:rsidP="0076313D">
-[...16 lines deleted...]
-  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9298" w:type="dxa"/>
+      <w:tblInd w:w="341" w:type="dxa"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="9298"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00717704" w14:paraId="45E71C30" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="567"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="9298" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4C757006" w14:textId="77777777" w:rsidR="00717704" w:rsidRDefault="005C390B">
+          <w:pPr>
+            <w:pStyle w:val="09enttepage2"/>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">Kantonsarztamt </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b w:val="0"/>
+            </w:rPr>
+            <w:t>KAA</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="50577317" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="0064336A" w:rsidRDefault="004024F9">
+          <w:pPr>
+            <w:pStyle w:val="09enttepage2"/>
+            <w:rPr>
+              <w:rStyle w:val="Numrodepage"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Seite </w:t>
+          </w:r>
+          <w:r w:rsidR="00B62493" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="003B389B">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00B62493" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C22177">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00B62493" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b w:val="0"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> von </w:t>
+          </w:r>
+          <w:r w:rsidR="00B62493" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="003B389B">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+          </w:r>
+          <w:r w:rsidR="00B62493" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00C22177">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:noProof/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidR="00B62493" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="35F44A7C" wp14:editId="77DA5800">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>-215265</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>25400</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="116205" cy="220980"/>
+                <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="331494399" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="116205" cy="220980"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="4E312751" w14:textId="02DD84E3" w:rsidR="00717704" w:rsidRDefault="00717704"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="513FEE9D" w14:textId="77777777" w:rsidR="00E21DE4" w:rsidRDefault="00E21DE4">
-[...3 lines deleted...]
-  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9639" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5500"/>
+      <w:gridCol w:w="4139"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00717704" w:rsidRPr="004A0F2D" w14:paraId="7AF5B23C" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="1701"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5500" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="70AB43E8" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="00AA545D" w:rsidRDefault="004024F9">
+          <w:pPr>
+            <w:pStyle w:val="TM1"/>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E6EF9DB" wp14:editId="5273F1CB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>-2963</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>847</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="935990" cy="795866"/>
+                <wp:effectExtent l="25400" t="0" r="3810" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1890691967" name="Image 1890691967" descr="logo_fr_300.jpg"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="logo_fr_300.jpg"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="935990" cy="795867"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4139" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="75590CCB" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="008B4071" w:rsidRDefault="005C390B" w:rsidP="007779DE">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008B4071">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Kantonsarztamt </w:t>
+          </w:r>
+          <w:r w:rsidRPr="008B4071">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>KAA</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="744CCF23" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="008B4071" w:rsidRDefault="00717704">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="41B37A9C" w14:textId="77777777" w:rsidR="00D84771" w:rsidRPr="008B4071" w:rsidRDefault="00D84771" w:rsidP="00D84771">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="008B4071">
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>Rte de Villars 101, 1752 Villars-sur-Glâne</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1D73871E" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="008B4071" w:rsidRDefault="00717704">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="74135892" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="007779DE" w:rsidRDefault="004024F9">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+          </w:pPr>
+          <w:r>
+            <w:t>T +41 26 305 79 80</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="2539CE9B" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="007779DE" w:rsidRDefault="004C7EE2">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+          </w:pPr>
+          <w:r>
+            <w:t>www.fr.ch/kaa</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="35B7C3A3" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="007779DE" w:rsidRDefault="00717704">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="271BF691" w14:textId="69A87228" w:rsidR="00717704" w:rsidRPr="007779DE" w:rsidRDefault="004024F9">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+          </w:pPr>
+          <w:r>
+            <w:t>—</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="76CEEA0B" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="005C57EB" w:rsidRDefault="00717704">
+          <w:pPr>
+            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:rStyle w:val="Lienhypertexte"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3EC3ACF2" w14:textId="26E89F4F" w:rsidR="00717704" w:rsidRDefault="00717704"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0185760C"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02EB2708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A064246"/>
     <w:lvl w:ilvl="0" w:tplc="EFDC59FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19948,164 +18331,51 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AC96593"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBBAC5E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style9"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style10"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -20186,58 +18456,776 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1616" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1976" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10583E2F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF54310E"/>
+    <w:lvl w:ilvl="0" w:tplc="7232654E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:pStyle w:val="10dnumrotation4eniveau"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14831BEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="885C9554"/>
+    <w:lvl w:ilvl="0" w:tplc="623AB91A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Style2"/>
+      <w:lvlText w:val="1.%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3196" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3916" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4636" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5356" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6076" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6796" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7516" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8236" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8956" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A02ED4"/>
+    <w:nsid w:val="162C51A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7EAA37A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40152491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5E962FF0"/>
-    <w:lvl w:ilvl="0" w:tplc="EFDC59FC">
+    <w:tmpl w:val="5FD61E54"/>
+    <w:lvl w:ilvl="0" w:tplc="100C000F">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EF3789D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="959E6AF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50760EA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B72E0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="1BEA6406">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52460FAA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09C2A342"/>
+    <w:lvl w:ilvl="0" w:tplc="100C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53B33290"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEC2663A"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -20299,2372 +19287,380 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="623AB91A">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="546A1B12"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3996AFE0"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...428 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="10cnumrotation3eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
         <w:sz w:val="24"/>
-      </w:rPr>
-[...604 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Style6"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1790" w:hanging="1080"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3102"/>
+        </w:tabs>
+        <w:ind w:left="3102" w:hanging="936"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2292" w:hanging="1440"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3966"/>
+        </w:tabs>
+        <w:ind w:left="3606" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2434" w:hanging="1440"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4326"/>
+        </w:tabs>
+        <w:ind w:left="4110" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2936" w:hanging="1800"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4686"/>
+        </w:tabs>
+        <w:ind w:left="4686" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B8D31CC"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57260FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BBD2E91C"/>
-    <w:lvl w:ilvl="0" w:tplc="A4E6991E">
+    <w:tmpl w:val="6D20CB4C"/>
+    <w:lvl w:ilvl="0" w:tplc="E168CDEA">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="10bnumrotation2eniveau"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
-[...395 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="100C0019">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="100C000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="100C0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="100C001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="100C000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AB52529"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57D372EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0944C0A8"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+    <w:tmpl w:val="9372DF3A"/>
+    <w:lvl w:ilvl="0" w:tplc="FA1452D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...656 lines deleted...]
-      <w:pStyle w:val="08puces"/>
+      <w:pStyle w:val="08puces3"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-        <w:b/>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
-        <w:color w:val="auto"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22732,197 +19728,730 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E296D92"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE34DC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E8E79CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2733"/>
+        </w:tabs>
+        <w:ind w:left="2733" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3597"/>
+        </w:tabs>
+        <w:ind w:left="3237" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3957"/>
+        </w:tabs>
+        <w:ind w:left="3741" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4317"/>
+        </w:tabs>
+        <w:ind w:left="4317" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FFB6583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7AF2056A"/>
-    <w:lvl w:ilvl="0" w:tplc="34F86CDA">
+    <w:tmpl w:val="59F6CDE2"/>
+    <w:lvl w:ilvl="0" w:tplc="C3EEF458">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="11Chapitre"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="697A4428"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1326DE60"/>
+    <w:lvl w:ilvl="0" w:tplc="3906FA6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="08puces"/>
+      <w:lvlText w:val="&gt;"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6038E35A">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B9CAF06C">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10785208">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1160" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...59 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69CA3C8B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DAC2F0C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A3E0F1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC16712E"/>
+    <w:lvl w:ilvl="0" w:tplc="1F6495CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="10numrotation"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77856DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3563D80"/>
     <w:lvl w:ilvl="0" w:tplc="7C8EBB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces2"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -22999,1801 +20528,813 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...339 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="1249077277">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1691443409">
+  <w:num w:numId="2" w16cid:durableId="1105464574">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="168759763">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1813323258">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1196969797">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="470752122">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="640814284">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1339961070">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1645164377">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="354313518">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1883714165">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="635256542">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2081707615">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="13" w16cid:durableId="674962332">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1358584584">
-[...11 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="179634407">
+  <w:num w:numId="14" w16cid:durableId="215707034">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="488061319">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="15" w16cid:durableId="1893036084">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1417557684">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="16" w16cid:durableId="176309083">
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2057313833">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="17" w16cid:durableId="1646666981">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="894046372">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="18" w16cid:durableId="1310860914">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="693002792">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="19" w16cid:durableId="366100095">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="355549323">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="20" w16cid:durableId="1055932804">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1524399500">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="21" w16cid:durableId="1031108520">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="133721997">
-[...20 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="2124491947">
+  <w:num w:numId="22" w16cid:durableId="2081707615">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="869873383">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="23" w16cid:durableId="1334644169">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="562637906">
-[...17 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="1031108520">
+  <w:num w:numId="24" w16cid:durableId="1485196766">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="29"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NCZRTXa5z6J5Zs1s67VbrUDo450cZ5AynZvgTI8ITh7xjZXf5SOToPRgrwHf/Jee9FlL7LTU4jlUqaJUrEkjlQ==" w:salt="REW6CSMYytxzGArocEjOUg=="/>
+  <w:styleLockTheme/>
+  <w:styleLockQFSet/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EE586A"/>
-[...1111 lines deleted...]
-    <w:rsid w:val="00FF6B06"/>
+    <w:rsidRoot w:val="006137C6"/>
+    <w:rsid w:val="00001705"/>
+    <w:rsid w:val="00006F97"/>
+    <w:rsid w:val="000113C6"/>
+    <w:rsid w:val="00017614"/>
+    <w:rsid w:val="00022004"/>
+    <w:rsid w:val="00031325"/>
+    <w:rsid w:val="00035827"/>
+    <w:rsid w:val="00046CBF"/>
+    <w:rsid w:val="00061AD2"/>
+    <w:rsid w:val="00062784"/>
+    <w:rsid w:val="00076691"/>
+    <w:rsid w:val="00087080"/>
+    <w:rsid w:val="000909D6"/>
+    <w:rsid w:val="0009103B"/>
+    <w:rsid w:val="00097A55"/>
+    <w:rsid w:val="000A454A"/>
+    <w:rsid w:val="000B1DDE"/>
+    <w:rsid w:val="000B3C8C"/>
+    <w:rsid w:val="000B622D"/>
+    <w:rsid w:val="000C1B8C"/>
+    <w:rsid w:val="000C48D0"/>
+    <w:rsid w:val="000C7EBD"/>
+    <w:rsid w:val="000E5165"/>
+    <w:rsid w:val="00102C5B"/>
+    <w:rsid w:val="00106E6B"/>
+    <w:rsid w:val="00112DD9"/>
+    <w:rsid w:val="00130D11"/>
+    <w:rsid w:val="00143413"/>
+    <w:rsid w:val="00154CF2"/>
+    <w:rsid w:val="00155BF9"/>
+    <w:rsid w:val="00157482"/>
+    <w:rsid w:val="00167B46"/>
+    <w:rsid w:val="00171296"/>
+    <w:rsid w:val="0017178E"/>
+    <w:rsid w:val="001731C2"/>
+    <w:rsid w:val="0017629E"/>
+    <w:rsid w:val="00184059"/>
+    <w:rsid w:val="001A75AB"/>
+    <w:rsid w:val="001B63EE"/>
+    <w:rsid w:val="001C0A16"/>
+    <w:rsid w:val="001C1340"/>
+    <w:rsid w:val="001C189D"/>
+    <w:rsid w:val="001C289F"/>
+    <w:rsid w:val="001C4852"/>
+    <w:rsid w:val="001E1AE9"/>
+    <w:rsid w:val="001E3454"/>
+    <w:rsid w:val="001E44FA"/>
+    <w:rsid w:val="001F4280"/>
+    <w:rsid w:val="001F520B"/>
+    <w:rsid w:val="001F5E7D"/>
+    <w:rsid w:val="00204B7A"/>
+    <w:rsid w:val="0020727F"/>
+    <w:rsid w:val="002356F9"/>
+    <w:rsid w:val="002367C4"/>
+    <w:rsid w:val="00237178"/>
+    <w:rsid w:val="00242A3E"/>
+    <w:rsid w:val="00246C7C"/>
+    <w:rsid w:val="002602BC"/>
+    <w:rsid w:val="00264D67"/>
+    <w:rsid w:val="002747FC"/>
+    <w:rsid w:val="002779F1"/>
+    <w:rsid w:val="0028407C"/>
+    <w:rsid w:val="00294416"/>
+    <w:rsid w:val="002A0DA5"/>
+    <w:rsid w:val="002A21AF"/>
+    <w:rsid w:val="002B0AEC"/>
+    <w:rsid w:val="002B1C3A"/>
+    <w:rsid w:val="002B32F6"/>
+    <w:rsid w:val="002B4A52"/>
+    <w:rsid w:val="002B5AC3"/>
+    <w:rsid w:val="002C7ADC"/>
+    <w:rsid w:val="002D5716"/>
+    <w:rsid w:val="002D7C10"/>
+    <w:rsid w:val="002E199A"/>
+    <w:rsid w:val="002E526A"/>
+    <w:rsid w:val="002F2CDD"/>
+    <w:rsid w:val="002F7A28"/>
+    <w:rsid w:val="00300919"/>
+    <w:rsid w:val="003019BD"/>
+    <w:rsid w:val="003026DD"/>
+    <w:rsid w:val="00311562"/>
+    <w:rsid w:val="00311E56"/>
+    <w:rsid w:val="003203D9"/>
+    <w:rsid w:val="003267B6"/>
+    <w:rsid w:val="00334ABF"/>
+    <w:rsid w:val="00367BAE"/>
+    <w:rsid w:val="0037677C"/>
+    <w:rsid w:val="00376CC3"/>
+    <w:rsid w:val="00381E3A"/>
+    <w:rsid w:val="003A0A64"/>
+    <w:rsid w:val="003A3384"/>
+    <w:rsid w:val="003A5F89"/>
+    <w:rsid w:val="003B0463"/>
+    <w:rsid w:val="003B1A2C"/>
+    <w:rsid w:val="003B2070"/>
+    <w:rsid w:val="003B389B"/>
+    <w:rsid w:val="003C3B0A"/>
+    <w:rsid w:val="003D1B8C"/>
+    <w:rsid w:val="003E0811"/>
+    <w:rsid w:val="003F2D8E"/>
+    <w:rsid w:val="003F68DE"/>
+    <w:rsid w:val="004024F9"/>
+    <w:rsid w:val="004123FE"/>
+    <w:rsid w:val="00417B6A"/>
+    <w:rsid w:val="0042534A"/>
+    <w:rsid w:val="004327F5"/>
+    <w:rsid w:val="004364B0"/>
+    <w:rsid w:val="0044047C"/>
+    <w:rsid w:val="00447B43"/>
+    <w:rsid w:val="0045223E"/>
+    <w:rsid w:val="004540DE"/>
+    <w:rsid w:val="00465047"/>
+    <w:rsid w:val="00466C93"/>
+    <w:rsid w:val="00473862"/>
+    <w:rsid w:val="00477798"/>
+    <w:rsid w:val="004857B1"/>
+    <w:rsid w:val="00486FB3"/>
+    <w:rsid w:val="00490216"/>
+    <w:rsid w:val="00491103"/>
+    <w:rsid w:val="00493A85"/>
+    <w:rsid w:val="004A4358"/>
+    <w:rsid w:val="004B2FB2"/>
+    <w:rsid w:val="004C16C9"/>
+    <w:rsid w:val="004C328F"/>
+    <w:rsid w:val="004C7EE2"/>
+    <w:rsid w:val="004D32BB"/>
+    <w:rsid w:val="004F243B"/>
+    <w:rsid w:val="004F5D94"/>
+    <w:rsid w:val="00502EB9"/>
+    <w:rsid w:val="00514C2A"/>
+    <w:rsid w:val="00522A07"/>
+    <w:rsid w:val="00525747"/>
+    <w:rsid w:val="00526E36"/>
+    <w:rsid w:val="005407B5"/>
+    <w:rsid w:val="00550B9F"/>
+    <w:rsid w:val="00551061"/>
+    <w:rsid w:val="00557D0D"/>
+    <w:rsid w:val="00560B1A"/>
+    <w:rsid w:val="005614DF"/>
+    <w:rsid w:val="00580137"/>
+    <w:rsid w:val="00583AE5"/>
+    <w:rsid w:val="00585045"/>
+    <w:rsid w:val="0058593A"/>
+    <w:rsid w:val="00586FB1"/>
+    <w:rsid w:val="00587857"/>
+    <w:rsid w:val="00596332"/>
+    <w:rsid w:val="00597437"/>
+    <w:rsid w:val="005A3D14"/>
+    <w:rsid w:val="005A7835"/>
+    <w:rsid w:val="005C390B"/>
+    <w:rsid w:val="005C4988"/>
+    <w:rsid w:val="005D66EB"/>
+    <w:rsid w:val="005E44C9"/>
+    <w:rsid w:val="005E6E5E"/>
+    <w:rsid w:val="005F12E4"/>
+    <w:rsid w:val="006037EA"/>
+    <w:rsid w:val="00604B35"/>
+    <w:rsid w:val="00604CC1"/>
+    <w:rsid w:val="0060784E"/>
+    <w:rsid w:val="006103B5"/>
+    <w:rsid w:val="00610FEB"/>
+    <w:rsid w:val="006137C6"/>
+    <w:rsid w:val="00613AF6"/>
+    <w:rsid w:val="006154A2"/>
+    <w:rsid w:val="00615BE1"/>
+    <w:rsid w:val="006336B3"/>
+    <w:rsid w:val="00634373"/>
+    <w:rsid w:val="00643014"/>
+    <w:rsid w:val="00661080"/>
+    <w:rsid w:val="00666F90"/>
+    <w:rsid w:val="006707C6"/>
+    <w:rsid w:val="00670FF8"/>
+    <w:rsid w:val="00677263"/>
+    <w:rsid w:val="006830A4"/>
+    <w:rsid w:val="0069264C"/>
+    <w:rsid w:val="0069298F"/>
+    <w:rsid w:val="00695CEB"/>
+    <w:rsid w:val="006A1D0A"/>
+    <w:rsid w:val="006A31FA"/>
+    <w:rsid w:val="006A44C7"/>
+    <w:rsid w:val="006A6CDE"/>
+    <w:rsid w:val="006B0A00"/>
+    <w:rsid w:val="006D1A02"/>
+    <w:rsid w:val="006D2CED"/>
+    <w:rsid w:val="006D3CA6"/>
+    <w:rsid w:val="006D4086"/>
+    <w:rsid w:val="006D688F"/>
+    <w:rsid w:val="006D7B89"/>
+    <w:rsid w:val="006E0928"/>
+    <w:rsid w:val="006E58B0"/>
+    <w:rsid w:val="007006D0"/>
+    <w:rsid w:val="00700D7F"/>
+    <w:rsid w:val="00710E1D"/>
+    <w:rsid w:val="007139D3"/>
+    <w:rsid w:val="00717704"/>
+    <w:rsid w:val="0072637F"/>
+    <w:rsid w:val="00727A3B"/>
+    <w:rsid w:val="00735683"/>
+    <w:rsid w:val="00742ED3"/>
+    <w:rsid w:val="00746289"/>
+    <w:rsid w:val="00746587"/>
+    <w:rsid w:val="00760280"/>
+    <w:rsid w:val="0076242C"/>
+    <w:rsid w:val="00764000"/>
+    <w:rsid w:val="00772169"/>
+    <w:rsid w:val="0077255E"/>
+    <w:rsid w:val="00773487"/>
+    <w:rsid w:val="00775205"/>
+    <w:rsid w:val="007779DE"/>
+    <w:rsid w:val="00794267"/>
+    <w:rsid w:val="00795612"/>
+    <w:rsid w:val="007A7390"/>
+    <w:rsid w:val="007B173B"/>
+    <w:rsid w:val="007B3C61"/>
+    <w:rsid w:val="007C4598"/>
+    <w:rsid w:val="007E4043"/>
+    <w:rsid w:val="007F02CA"/>
+    <w:rsid w:val="007F280C"/>
+    <w:rsid w:val="007F60EF"/>
+    <w:rsid w:val="00804521"/>
+    <w:rsid w:val="00806924"/>
+    <w:rsid w:val="00806F65"/>
+    <w:rsid w:val="00810B68"/>
+    <w:rsid w:val="00812CF0"/>
+    <w:rsid w:val="008134F5"/>
+    <w:rsid w:val="00813737"/>
+    <w:rsid w:val="008329B2"/>
+    <w:rsid w:val="008418B8"/>
+    <w:rsid w:val="00842C61"/>
+    <w:rsid w:val="00843CAB"/>
+    <w:rsid w:val="00845ED1"/>
+    <w:rsid w:val="00856F1C"/>
+    <w:rsid w:val="008769E6"/>
+    <w:rsid w:val="00876FE6"/>
+    <w:rsid w:val="008838CB"/>
+    <w:rsid w:val="00890E03"/>
+    <w:rsid w:val="00890F9C"/>
+    <w:rsid w:val="008A1B43"/>
+    <w:rsid w:val="008B4071"/>
+    <w:rsid w:val="008B55B8"/>
+    <w:rsid w:val="008C076D"/>
+    <w:rsid w:val="008C73CC"/>
+    <w:rsid w:val="008C7FAC"/>
+    <w:rsid w:val="008D3606"/>
+    <w:rsid w:val="008D7400"/>
+    <w:rsid w:val="008E3DF5"/>
+    <w:rsid w:val="009016F5"/>
+    <w:rsid w:val="009021DE"/>
+    <w:rsid w:val="009157D2"/>
+    <w:rsid w:val="009202DC"/>
+    <w:rsid w:val="009339B9"/>
+    <w:rsid w:val="00957DDB"/>
+    <w:rsid w:val="00966EE6"/>
+    <w:rsid w:val="00967626"/>
+    <w:rsid w:val="00967969"/>
+    <w:rsid w:val="009830AD"/>
+    <w:rsid w:val="00991177"/>
+    <w:rsid w:val="00995583"/>
+    <w:rsid w:val="00995A18"/>
+    <w:rsid w:val="009B4D21"/>
+    <w:rsid w:val="009C5A58"/>
+    <w:rsid w:val="009D49A2"/>
+    <w:rsid w:val="009D6CCF"/>
+    <w:rsid w:val="009D723E"/>
+    <w:rsid w:val="009E41EB"/>
+    <w:rsid w:val="009E49E2"/>
+    <w:rsid w:val="009E51BA"/>
+    <w:rsid w:val="009E7832"/>
+    <w:rsid w:val="009F1AAA"/>
+    <w:rsid w:val="009F322A"/>
+    <w:rsid w:val="00A01919"/>
+    <w:rsid w:val="00A06123"/>
+    <w:rsid w:val="00A07383"/>
+    <w:rsid w:val="00A12D71"/>
+    <w:rsid w:val="00A21C84"/>
+    <w:rsid w:val="00A33C17"/>
+    <w:rsid w:val="00A47BCA"/>
+    <w:rsid w:val="00A5020D"/>
+    <w:rsid w:val="00A50D48"/>
+    <w:rsid w:val="00A529BF"/>
+    <w:rsid w:val="00A56A8F"/>
+    <w:rsid w:val="00A615D7"/>
+    <w:rsid w:val="00A74D02"/>
+    <w:rsid w:val="00A95755"/>
+    <w:rsid w:val="00AA2C9C"/>
+    <w:rsid w:val="00AA3083"/>
+    <w:rsid w:val="00AA382D"/>
+    <w:rsid w:val="00AA4A1A"/>
+    <w:rsid w:val="00AA79C6"/>
+    <w:rsid w:val="00AB1111"/>
+    <w:rsid w:val="00AC2C03"/>
+    <w:rsid w:val="00AC3BA5"/>
+    <w:rsid w:val="00AC5867"/>
+    <w:rsid w:val="00AC5F4D"/>
+    <w:rsid w:val="00AC6E42"/>
+    <w:rsid w:val="00AD6A8A"/>
+    <w:rsid w:val="00AF018B"/>
+    <w:rsid w:val="00AF081A"/>
+    <w:rsid w:val="00AF1636"/>
+    <w:rsid w:val="00AF1810"/>
+    <w:rsid w:val="00B03F07"/>
+    <w:rsid w:val="00B14372"/>
+    <w:rsid w:val="00B177ED"/>
+    <w:rsid w:val="00B22448"/>
+    <w:rsid w:val="00B249E2"/>
+    <w:rsid w:val="00B3734E"/>
+    <w:rsid w:val="00B40397"/>
+    <w:rsid w:val="00B40503"/>
+    <w:rsid w:val="00B47DDE"/>
+    <w:rsid w:val="00B512E1"/>
+    <w:rsid w:val="00B51EF4"/>
+    <w:rsid w:val="00B623BA"/>
+    <w:rsid w:val="00B62493"/>
+    <w:rsid w:val="00B7165E"/>
+    <w:rsid w:val="00B758F1"/>
+    <w:rsid w:val="00BA07B9"/>
+    <w:rsid w:val="00BA3DC2"/>
+    <w:rsid w:val="00BB0877"/>
+    <w:rsid w:val="00BB1A02"/>
+    <w:rsid w:val="00BC492C"/>
+    <w:rsid w:val="00BD6173"/>
+    <w:rsid w:val="00BE230D"/>
+    <w:rsid w:val="00BE286B"/>
+    <w:rsid w:val="00BF0D70"/>
+    <w:rsid w:val="00BF0E11"/>
+    <w:rsid w:val="00BF7B19"/>
+    <w:rsid w:val="00C00F0F"/>
+    <w:rsid w:val="00C01968"/>
+    <w:rsid w:val="00C1180A"/>
+    <w:rsid w:val="00C11895"/>
+    <w:rsid w:val="00C1275C"/>
+    <w:rsid w:val="00C1303D"/>
+    <w:rsid w:val="00C16ED2"/>
+    <w:rsid w:val="00C22177"/>
+    <w:rsid w:val="00C325F2"/>
+    <w:rsid w:val="00C33A3A"/>
+    <w:rsid w:val="00C36327"/>
+    <w:rsid w:val="00C40DA6"/>
+    <w:rsid w:val="00C465A3"/>
+    <w:rsid w:val="00C506AC"/>
+    <w:rsid w:val="00C56EAE"/>
+    <w:rsid w:val="00C72064"/>
+    <w:rsid w:val="00C73EC5"/>
+    <w:rsid w:val="00C8240F"/>
+    <w:rsid w:val="00C82C75"/>
+    <w:rsid w:val="00C84DA9"/>
+    <w:rsid w:val="00C86DD3"/>
+    <w:rsid w:val="00C87A4B"/>
+    <w:rsid w:val="00C903F3"/>
+    <w:rsid w:val="00C923D9"/>
+    <w:rsid w:val="00CA16C9"/>
+    <w:rsid w:val="00CA51B8"/>
+    <w:rsid w:val="00CB6C3D"/>
+    <w:rsid w:val="00CD7DB0"/>
+    <w:rsid w:val="00CE2A67"/>
+    <w:rsid w:val="00CF1060"/>
+    <w:rsid w:val="00D0688D"/>
+    <w:rsid w:val="00D138A2"/>
+    <w:rsid w:val="00D15917"/>
+    <w:rsid w:val="00D211A2"/>
+    <w:rsid w:val="00D35FA9"/>
+    <w:rsid w:val="00D4795A"/>
+    <w:rsid w:val="00D57933"/>
+    <w:rsid w:val="00D83DC8"/>
+    <w:rsid w:val="00D84771"/>
+    <w:rsid w:val="00D956D7"/>
+    <w:rsid w:val="00DA1460"/>
+    <w:rsid w:val="00DB34D5"/>
+    <w:rsid w:val="00DB7076"/>
+    <w:rsid w:val="00DC0A14"/>
+    <w:rsid w:val="00DC1219"/>
+    <w:rsid w:val="00DC1E8A"/>
+    <w:rsid w:val="00DC73D2"/>
+    <w:rsid w:val="00DD522A"/>
+    <w:rsid w:val="00DF3382"/>
+    <w:rsid w:val="00DF5FE7"/>
+    <w:rsid w:val="00DF7C10"/>
+    <w:rsid w:val="00E2193B"/>
+    <w:rsid w:val="00E21EAE"/>
+    <w:rsid w:val="00E307DE"/>
+    <w:rsid w:val="00E37E73"/>
+    <w:rsid w:val="00E44216"/>
+    <w:rsid w:val="00E557DF"/>
+    <w:rsid w:val="00E56834"/>
+    <w:rsid w:val="00E6322A"/>
+    <w:rsid w:val="00E673F7"/>
+    <w:rsid w:val="00E67B85"/>
+    <w:rsid w:val="00E70411"/>
+    <w:rsid w:val="00E77FC0"/>
+    <w:rsid w:val="00E81408"/>
+    <w:rsid w:val="00E833DB"/>
+    <w:rsid w:val="00E92847"/>
+    <w:rsid w:val="00E93BE4"/>
+    <w:rsid w:val="00E93FF6"/>
+    <w:rsid w:val="00EA1CB7"/>
+    <w:rsid w:val="00EA39F0"/>
+    <w:rsid w:val="00EB1D8C"/>
+    <w:rsid w:val="00EC0923"/>
+    <w:rsid w:val="00EC4F08"/>
+    <w:rsid w:val="00ED0B11"/>
+    <w:rsid w:val="00EE1C4B"/>
+    <w:rsid w:val="00EF2546"/>
+    <w:rsid w:val="00EF49BF"/>
+    <w:rsid w:val="00EF589B"/>
+    <w:rsid w:val="00EF7D04"/>
+    <w:rsid w:val="00F02A2A"/>
+    <w:rsid w:val="00F10D1A"/>
+    <w:rsid w:val="00F11354"/>
+    <w:rsid w:val="00F12D6B"/>
+    <w:rsid w:val="00F14ACE"/>
+    <w:rsid w:val="00F171A4"/>
+    <w:rsid w:val="00F30BDA"/>
+    <w:rsid w:val="00F357A4"/>
+    <w:rsid w:val="00F3718A"/>
+    <w:rsid w:val="00F47D9C"/>
+    <w:rsid w:val="00F534CB"/>
+    <w:rsid w:val="00F55070"/>
+    <w:rsid w:val="00F55BA1"/>
+    <w:rsid w:val="00F60E64"/>
+    <w:rsid w:val="00F7180E"/>
+    <w:rsid w:val="00F7580F"/>
+    <w:rsid w:val="00F854CB"/>
+    <w:rsid w:val="00FA6E99"/>
+    <w:rsid w:val="00FB1938"/>
+    <w:rsid w:val="00FB5072"/>
+    <w:rsid w:val="00FB651A"/>
+    <w:rsid w:val="00FC1211"/>
+    <w:rsid w:val="00FC19DA"/>
+    <w:rsid w:val="00FC7CD6"/>
+    <w:rsid w:val="00FD0393"/>
+    <w:rsid w:val="00FE3F1E"/>
+    <w:rsid w:val="00FF493A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
-    <m:dispDef/>
+    <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapIndent m:val="1440"/>
+    <m:wrapRight/>
     <m:intLim m:val="subSup"/>
-    <m:naryLim m:val="undOvr"/>
+    <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1AD6D00C"/>
-  <w15:docId w15:val="{4D97CD2C-588F-42FB-AE3A-6F2DC4008B2E}"/>
+  <w14:docId w14:val="09F202F9"/>
+  <w15:docId w15:val="{E2CD3CA4-0600-4543-B2E9-00DCFBA6123A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="de-DE" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:qFormat="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24817,151 +21358,148 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
-[...20 lines deleted...]
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-[...76 lines deleted...]
-    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
@@ -25040,2459 +21578,3100 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003149C5"/>
+    <w:rsid w:val="006830A4"/>
+    <w:pPr>
+      <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Titre1Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:widowControl w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:sz w:val="32"/>
+      <w:kern w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:widowControl w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bCs/>
+      <w:i/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="40" w:after="40"/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="100"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:bCs/>
       <w:i/>
-      <w:color w:val="0000FF"/>
-      <w:sz w:val="22"/>
+      <w:iCs/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:locked/>
+    <w:rsid w:val="00E06965"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
-      <w:sz w:val="22"/>
-[...17 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="En-ttetitre">
-    <w:name w:val="En-tête titre"/>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00042B29"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM1">
+    <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00AF79E4"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Palatino" w:hAnsi="Palatino"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalcentr">
-[...2 lines deleted...]
-    <w:rsid w:val="00AF79E4"/>
+  <w:style w:type="paragraph" w:styleId="TM2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Titre2"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
     <w:pPr>
-      <w:spacing w:before="40" w:after="40"/>
-      <w:ind w:left="71" w:right="71"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="198"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="397"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Numrodepage">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00042B29"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
+    <w:name w:val="01_en_tête_et_bas_de_page"/>
+    <w:qFormat/>
+    <w:rsid w:val="003521DC"/>
+    <w:pPr>
+      <w:spacing w:line="220" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
+    <w:name w:val="09_en_tête_page_2"/>
+    <w:basedOn w:val="01entteetbasdepage"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="0000FF"/>
-      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05titreprincipalouobjetgras">
+    <w:name w:val="05_titre_principal_ou_objet_gras"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07atexteprincipal">
+    <w:name w:val="07a_texte_principal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A654C1"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:i/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="de-DE" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces">
+    <w:name w:val="08_puces"/>
+    <w:qFormat/>
+    <w:rsid w:val="00772169"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12annexecontactrenseignementsetc">
+    <w:name w:val="12_annexe_contact_renseignements_etc."/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:line="220" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="En-tteCar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A1D53"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PieddepageCar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A1D53"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Numrodepage">
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:rsid w:val="000A1D53"/>
+    <w:link w:val="Titre5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A654C1"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="de-DE" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
+    <w:name w:val="répertoire_1"/>
+    <w:basedOn w:val="TM1"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
+    <w:name w:val="répertoire_2"/>
+    <w:basedOn w:val="TM2"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
+    <w:name w:val="répertoire_3"/>
+    <w:basedOn w:val="TM3"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:i/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces2">
+    <w:name w:val="08_puces_2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00772169"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="454" w:hanging="227"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces3">
+    <w:name w:val="08_puces_3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00772169"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:ind w:left="681" w:hanging="227"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="595"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00155AF3"/>
+    <w:pPr>
+      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="794"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00532108"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07btexteprincipalsansespacebloc">
+    <w:name w:val="07b_texte_principal_sans_espace_bloc"/>
+    <w:basedOn w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03date">
+    <w:name w:val="03_date"/>
+    <w:basedOn w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02adressedestinataire">
+    <w:name w:val="02_adresse_destinataire"/>
+    <w:basedOn w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
+      <w:spacing w:after="0"/>
+      <w:suppressOverlap/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06lead">
+    <w:name w:val="06_lead"/>
+    <w:basedOn w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E06965"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="de-DE" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
+    <w:name w:val="10_numérotation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="369"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="369" w:hanging="369"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
+    <w:name w:val="11_Chapitre"/>
+    <w:basedOn w:val="Titre1"/>
+    <w:next w:val="07atexteprincipal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04titreprincipalouobjetnormal">
+    <w:name w:val="04_titre_principal_ou_objet_normal"/>
+    <w:basedOn w:val="05titreprincipalouobjetgras"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A654C1"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
+    <w:name w:val="No Spacing"/>
+    <w:rsid w:val="00A654C1"/>
+    <w:pPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10bnumrotation2eniveau">
+    <w:name w:val="10b_numérotation_2e_niveau"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2510C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="738" w:hanging="369"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10cnumrotation3eniveau">
+    <w:name w:val="10c_numérotation_3e_niveau"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2510C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10dnumrotation4eniveau">
+    <w:name w:val="10d_numérotation_4e_niveau"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F2510C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:spacing w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08annexecontactrenseignementsetc">
+    <w:name w:val="08_annexe_contact_renseignements_etc."/>
+    <w:qFormat/>
+    <w:rsid w:val="003B389B"/>
+    <w:pPr>
+      <w:spacing w:line="220" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003B389B"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003B389B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="002901E0"/>
+    <w:link w:val="TextedebullesCar"/>
+    <w:rsid w:val="003B389B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
+    <w:rsid w:val="003B389B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="de-DE" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3096"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00465047"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001B3096"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00465047"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00465047"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE" w:eastAsia="fr-FR"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Commentaire"/>
     <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B3096"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00465047"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465047"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="fr-FR"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE" w:eastAsia="fr-FR"/>
     </w:rPr>
-  </w:style>
-[...79 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ParagraphedelisteCar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="000D335F"/>
+    <w:rsid w:val="00843CAB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F60E64"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00062784"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="fr-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="00062784"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B623BA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
+    <w:rsid w:val="00B623BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B623BA"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E65A27"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008329B2"/>
     <w:rPr>
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Style1">
-[...2 lines deleted...]
-    <w:rsid w:val="00A006D2"/>
+  <w:style w:type="paragraph" w:styleId="Normalcentr">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00677263"/>
     <w:pPr>
-      <w:numPr>
-[...14 lines deleted...]
-      <w:ind w:left="709" w:hanging="567"/>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="71" w:right="71"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...17 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:b/>
+      <w:color w:val="0000FF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
     <w:name w:val="Paragraphe de liste Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Paragraphedeliste"/>
     <w:uiPriority w:val="34"/>
-    <w:rsid w:val="00652026"/>
+    <w:rsid w:val="004C16C9"/>
     <w:rPr>
-      <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="004C16C9"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="fr-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
+    <w:name w:val="06a_texte_principal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001731C2"/>
+    <w:pPr>
+      <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="Paragraphedeliste"/>
+    <w:link w:val="Style2Car"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F171A4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="22"/>
+      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="709" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2Car">
     <w:name w:val="Style2 Car"/>
     <w:basedOn w:val="ParagraphedelisteCar"/>
     <w:link w:val="Style2"/>
-    <w:rsid w:val="00652026"/>
+    <w:rsid w:val="00F171A4"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
-[...2 lines deleted...]
-    <w:link w:val="Style4Car"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style8">
+    <w:name w:val="Style8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style8Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00652026"/>
+    <w:rsid w:val="00F171A4"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="709" w:hanging="567"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00652026"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
-[...2 lines deleted...]
-      <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Style3Car">
-[...3 lines deleted...]
-    <w:rsid w:val="00652026"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style9">
+    <w:name w:val="Style9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F171A4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="23"/>
+      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="32"/>
-      <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style5">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style8Car">
+    <w:name w:val="Style8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Style8"/>
+    <w:rsid w:val="00F171A4"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Style4Car">
-[...13 lines deleted...]
-    <w:link w:val="Style6Car"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style10">
+    <w:name w:val="Style10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style10Car"/>
     <w:qFormat/>
-    <w:rsid w:val="00C1562C"/>
+    <w:rsid w:val="00F171A4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="23"/>
       </w:numPr>
-    </w:pPr>
-[...19 lines deleted...]
-      <w:ind w:left="709" w:hanging="567"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...97 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style10Car">
     <w:name w:val="Style10 Car"/>
-    <w:basedOn w:val="Style6Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Style10"/>
-    <w:rsid w:val="009D34A5"/>
+    <w:rsid w:val="00F171A4"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...140 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="778913757">
+    <w:div w:id="344400064">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="808061621">
+    <w:div w:id="749697215">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1285769897">
+    <w:div w:id="1033576466">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1908031920">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1990477478">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
-[...1 lines deleted...]
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesreg.ch/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m&#233;decin.cantonal@fr.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smc@fr.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gesreg.ch/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2AFA1C32A48A4D66AEC01F292F87D170"/>
+        <w:name w:val="18523969E1EB495284C9BE629F1C9A85"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{467162E1-9A58-489B-A0A7-EED261CCA708}"/>
+        <w:guid w:val="{2EB613DB-FD62-494A-B2F1-BC14C592F519}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F30303" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="001D735F" w:rsidRDefault="001D735F" w:rsidP="001D735F">
           <w:pPr>
-            <w:pStyle w:val="2AFA1C32A48A4D66AEC01F292F87D1701"/>
+            <w:pStyle w:val="18523969E1EB495284C9BE629F1C9A85"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0CD309A7419A43E6B272D570DAE10269"/>
+        <w:name w:val="C34150A9592540658B39F780196AF04B"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{14DE0152-9E3B-4B0B-B2D0-20C943D35701}"/>
+        <w:guid w:val="{93BA008B-45AE-4949-928D-C3FFA4B015D6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C11937" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="001D735F" w:rsidRDefault="001D735F" w:rsidP="001D735F">
           <w:pPr>
-            <w:pStyle w:val="0CD309A7419A43E6B272D570DAE102691"/>
+            <w:pStyle w:val="C34150A9592540658B39F780196AF04B"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3FC93360658B467BA2354369603259A3"/>
+        <w:name w:val="5A4D00B548E6447689BC5AB1B690A78D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{53E931C4-1881-4CEF-8CEA-FA5B6450F116}"/>
+        <w:guid w:val="{980AF67E-B196-4FF4-820B-3CE982074587}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C11937" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="001D735F" w:rsidRDefault="001D735F" w:rsidP="001D735F">
           <w:pPr>
-            <w:pStyle w:val="3FC93360658B467BA2354369603259A31"/>
+            <w:pStyle w:val="5A4D00B548E6447689BC5AB1B690A78D"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DC01475B1D494DBDBD36BB4D4FF2A8C0"/>
+        <w:name w:val="1A3660EFA0F8415198134F2C7830E533"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{08BD8509-C2AC-43C7-929A-9A3A8760B89B}"/>
+        <w:guid w:val="{CBC6DCB9-1572-4BB3-80F9-544ED9B8B7DD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C11937" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="001D735F" w:rsidRDefault="001D735F" w:rsidP="001D735F">
           <w:pPr>
-            <w:pStyle w:val="DC01475B1D494DBDBD36BB4D4FF2A8C01"/>
+            <w:pStyle w:val="1A3660EFA0F8415198134F2C7830E533"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B71E279D7EF641A19ECF25BF9BFF22AC"/>
+        <w:name w:val="22618D3024C643DBA4B0DA15ADE5E383"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B018DF0E-3522-4A82-8070-02D3E3C4E24C}"/>
+        <w:guid w:val="{75A46A58-769A-425C-A650-259977D09792}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00261929" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="001D735F" w:rsidRDefault="001D735F" w:rsidP="001D735F">
           <w:pPr>
-            <w:pStyle w:val="B71E279D7EF641A19ECF25BF9BFF22AC1"/>
+            <w:pStyle w:val="22618D3024C643DBA4B0DA15ADE5E383"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E66DFCF3FFAB40DB9D22592FE377F0D2"/>
-[...31 lines deleted...]
-        <w:name w:val="3365A17B698642D6929F630B18B8362D"/>
+        <w:name w:val="0AE287F00846431CA53233956CFB3601"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7B08BA52-7E77-4B12-B809-F83C86E42A73}"/>
+        <w:guid w:val="{69D0062D-15FB-4C52-8092-8ECFCD4D2978}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CC78D3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="001D735F" w:rsidRDefault="001D735F" w:rsidP="001D735F">
           <w:pPr>
-            <w:pStyle w:val="3365A17B698642D6929F630B18B8362D1"/>
+            <w:pStyle w:val="0AE287F00846431CA53233956CFB3601"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E545AC1D51724800B0DD4E4627C27A1C"/>
+        <w:name w:val="6300C9DF922945F39B907E8FA31AA8F8"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0955B09A-755C-4C1A-A3D0-198E3A0A2EDF}"/>
+        <w:guid w:val="{0748516E-43FD-4BEF-91F0-9FCB55C7F861}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CC78D3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="001D735F" w:rsidRDefault="001D735F" w:rsidP="001D735F">
           <w:pPr>
-            <w:pStyle w:val="E545AC1D51724800B0DD4E4627C27A1C1"/>
+            <w:pStyle w:val="6300C9DF922945F39B907E8FA31AA8F8"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="882278320E7E41379700FD0C28DA6C78"/>
+        <w:name w:val="CF54CF3501274765A1902C3651AE5D27"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7BEABA3A-082F-426F-9B51-C90CF67AC7C1}"/>
+        <w:guid w:val="{CD9C0F31-B98E-4B6F-BA58-C932045E8EA0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CC78D3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="001D735F" w:rsidRDefault="001D735F" w:rsidP="001D735F">
           <w:pPr>
-            <w:pStyle w:val="882278320E7E41379700FD0C28DA6C781"/>
+            <w:pStyle w:val="CF54CF3501274765A1902C3651AE5D27"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3275E750A5A84740BE47883D1E6CF4C1"/>
+        <w:name w:val="6D958360E193489B9FC9B3DC1DDB697F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CCF4E2AF-3BC4-4D22-998B-34D37D9A4F23}"/>
+        <w:guid w:val="{C8BF59EC-8597-4EB2-A892-3443DFE7F4E2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CC78D3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="001D735F" w:rsidRDefault="001D735F" w:rsidP="001D735F">
           <w:pPr>
-            <w:pStyle w:val="3275E750A5A84740BE47883D1E6CF4C11"/>
+            <w:pStyle w:val="6D958360E193489B9FC9B3DC1DDB697F"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D46B2C5086D34CA18DF898F16D3BEA81"/>
+        <w:name w:val="D3F956B249874A87AA3540F2B6BCA578"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EDC6515B-5DBD-48F9-9E33-E43F54D74844}"/>
+        <w:guid w:val="{E9DCDB76-9FEE-4A4C-BB1D-8B1D8E7A065A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CC78D3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="001D735F" w:rsidRDefault="001D735F" w:rsidP="001D735F">
           <w:pPr>
-            <w:pStyle w:val="D46B2C5086D34CA18DF898F16D3BEA811"/>
+            <w:pStyle w:val="D3F956B249874A87AA3540F2B6BCA578"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3CE2583961664512A6F442840243ADE9"/>
+        <w:name w:val="3BAD0DDAED6D42279C7642D25780F7FC"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1F1C638E-92CA-41B7-B998-28FF1231F9CD}"/>
+        <w:guid w:val="{AE5F26DA-2356-46A9-ADF4-DF0F7E314ECD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CC78D3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="001D735F" w:rsidRDefault="001D735F" w:rsidP="001D735F">
           <w:pPr>
-            <w:pStyle w:val="3CE2583961664512A6F442840243ADE91"/>
+            <w:pStyle w:val="3BAD0DDAED6D42279C7642D25780F7FC"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4D8A87B4C79A47E78F4AC3E517A21069"/>
+        <w:name w:val="07CD75ABF2DA42379A0F8CA79113B987"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4787DBC3-0DE6-44E9-8349-2813577A7D28}"/>
+        <w:guid w:val="{3397931C-BBFF-46F0-BB21-B3F9F04456FD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CC78D3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="4D8A87B4C79A47E78F4AC3E517A210691"/>
+            <w:pStyle w:val="07CD75ABF2DA42379A0F8CA79113B987"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5C73877C3C434EC2B7268C515FAD0174"/>
+        <w:name w:val="6F174BFF21FB4F44B650DB3221C5B085"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{671A743D-0BEB-46B3-9735-90F25B485217}"/>
+        <w:guid w:val="{22012839-489D-4298-8AFD-F6F97C274F1E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CC78D3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="5C73877C3C434EC2B7268C515FAD01741"/>
+            <w:pStyle w:val="6F174BFF21FB4F44B650DB3221C5B085"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="003260A4">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
-              <w:color w:val="156082" w:themeColor="accent1"/>
-[...1 lines deleted...]
-              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="26D681F7C6314F0DB4419060003F4369"/>
+        <w:name w:val="3744741D4F304819A3022DD8A3C1C920"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3626BB87-4B2F-49A5-9003-F51F334E51D7}"/>
+        <w:guid w:val="{51EAECDA-EE37-424F-8F8F-C0650AD03152}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CC78D3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="26D681F7C6314F0DB4419060003F43691"/>
+            <w:pStyle w:val="3744741D4F304819A3022DD8A3C1C920"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5A347B4DA508479FB6E47BF5673370EF"/>
+        <w:name w:val="D6C0A95040614E5A95027324DCE7E1A4"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A64742FE-8AB1-47AA-B597-E71A9D5DE3E4}"/>
+        <w:guid w:val="{9D8EA77F-0D77-4D48-B5F5-58A9775AB216}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00CC78D3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="5A347B4DA508479FB6E47BF5673370EF1"/>
+            <w:pStyle w:val="D6C0A95040614E5A95027324DCE7E1A4"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="678808B275ED4BD782FFAD00686F00C5"/>
+        <w:name w:val="8F6D519262644440A7A209DFE1F79589"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4C500934-5B65-4A51-84DD-3AC24D1970A0}"/>
+        <w:guid w:val="{86399F81-C830-46ED-9C91-A1544689E65D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009268C3" w:rsidRDefault="00CC78D3" w:rsidP="00CC78D3">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="678808B275ED4BD782FFAD00686F00C5"/>
+            <w:pStyle w:val="8F6D519262644440A7A209DFE1F79589"/>
           </w:pPr>
-          <w:r w:rsidRPr="005457EE">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EF7667515B6D46F0B57F5D5094206402"/>
+        <w:name w:val="63D624765760497BB5C17670219562F4"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D18ECE8C-EC77-4E21-9B0E-EF10C3304F5C}"/>
+        <w:guid w:val="{7E39EB85-BD87-40FE-B87C-688F7E791F4B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009268C3" w:rsidRDefault="00CC78D3" w:rsidP="00CC78D3">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="EF7667515B6D46F0B57F5D5094206402"/>
+            <w:pStyle w:val="63D624765760497BB5C17670219562F4"/>
           </w:pPr>
-          <w:r w:rsidRPr="005457EE">
+          <w:r w:rsidRPr="00A33FDE">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8F9C69C2C4834F9BA99AA364A4A51664"/>
+        <w:name w:val="9B33DB2BF72042819A67F4C4E837EC52"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4E304AC9-D7E5-4C7A-A1B6-849E68D85C95}"/>
+        <w:guid w:val="{DB311C40-ED5D-4544-B66B-03A6EA639ACA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009268C3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="8F9C69C2C4834F9BA99AA364A4A516641"/>
+            <w:pStyle w:val="9B33DB2BF72042819A67F4C4E837EC52"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DA7C86033FDA4DDB8EF2B6209E38FBDE"/>
+        <w:name w:val="FFC7DD27C14D47B3BBE384BD2C2E3707"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EBBBA40C-C9F8-46E1-8CF5-AB48CDD6DE25}"/>
+        <w:guid w:val="{283D4036-E308-47C9-AA98-DC63C431DD7D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009268C3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="DA7C86033FDA4DDB8EF2B6209E38FBDE1"/>
+            <w:pStyle w:val="FFC7DD27C14D47B3BBE384BD2C2E3707"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="852CB04C2C4544A291E135E9FCCD9D59"/>
+        <w:name w:val="126C7B978C0A46AAA522378E2AEC22DF"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{81DD688C-318C-4A74-840C-B19087A3172C}"/>
+        <w:guid w:val="{24EAB786-7B21-42D3-9A8E-F6DDEE99CA27}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009268C3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="852CB04C2C4544A291E135E9FCCD9D591"/>
+            <w:pStyle w:val="126C7B978C0A46AAA522378E2AEC22DF"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9BBD65FDD2C648A5A937F76C000153B5"/>
+        <w:name w:val="6B9EE95852774A9DB7BC5815CC512378"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{90EC7BA7-5BA2-40D5-BA26-9DA1287DEEEC}"/>
+        <w:guid w:val="{6A3B6783-F954-4C06-96CC-F1EC6F39CD55}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009268C3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="9BBD65FDD2C648A5A937F76C000153B51"/>
+            <w:pStyle w:val="6B9EE95852774A9DB7BC5815CC512378"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C27A4C2D1D8645B1B64562EE4DCED25F"/>
+        <w:name w:val="9E3F292930A94CDAB064BE6E47C13E97"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CA56B3DA-48A9-4416-A768-4C61BD241E1B}"/>
+        <w:guid w:val="{3B4783A1-A8BF-4FDF-BEAA-2E21CB30C2D7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009268C3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="C27A4C2D1D8645B1B64562EE4DCED25F1"/>
+            <w:pStyle w:val="9E3F292930A94CDAB064BE6E47C13E97"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9B26BB88CD104046B3C8A5F344A0E9D9"/>
+        <w:name w:val="A18D20DB01A74F50805152A0CC09FC95"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E53B4711-7195-4C8D-9E09-B37FAFE18A99}"/>
+        <w:guid w:val="{41665C55-72C6-4CB7-ADA8-11723ACC9C8C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009268C3" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="9B26BB88CD104046B3C8A5F344A0E9D91"/>
+            <w:pStyle w:val="A18D20DB01A74F50805152A0CC09FC95"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A0A37E38651343E18DBCB6D337A48786"/>
+        <w:name w:val="2E920890FA4047AEAEAFCA20765B7D23"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{58851EA3-3127-432F-A18B-AC508C33C4EF}"/>
+        <w:guid w:val="{F568C7EA-A8FC-4483-A892-6145971D473D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009268C3" w:rsidRDefault="00CC78D3" w:rsidP="00CC78D3">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="A0A37E38651343E18DBCB6D337A48786"/>
+            <w:pStyle w:val="2E920890FA4047AEAEAFCA20765B7D23"/>
           </w:pPr>
-          <w:r w:rsidRPr="005457EE">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="201726B06CEF447F8E29F4F9D420ADCD"/>
+        <w:name w:val="9352C261ACFE426E922BBA17F61B7E47"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{76E79AF1-01A6-4916-B069-1DD1EC83B665}"/>
+        <w:guid w:val="{6913DF28-9879-41B6-8938-C2537F884BE1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0012126A" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="201726B06CEF447F8E29F4F9D420ADCD1"/>
+            <w:pStyle w:val="9352C261ACFE426E922BBA17F61B7E47"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="74F51447206D45AB8C4E77B3221A4A47"/>
+        <w:name w:val="B07F18CAAF73485B8D44987AD46C5767"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{41B44B8D-8CBB-4320-B576-EAB1BE393C92}"/>
+        <w:guid w:val="{F9A9CA67-DDC3-4E99-B53D-740959FACCA2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0012126A" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="74F51447206D45AB8C4E77B3221A4A472"/>
+            <w:pStyle w:val="B07F18CAAF73485B8D44987AD46C5767"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="59450E3D26BB4BF88A71D81C9DA6AF53"/>
+        <w:name w:val="449558E2DF624C85A5AA70470998CBEB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CD87D022-9631-46F4-96B0-BEF04D0BAF94}"/>
+        <w:guid w:val="{6C2E192D-D829-49ED-80D9-5E944A6D4D6F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007A1314" w:rsidRDefault="0012126A" w:rsidP="0012126A">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="59450E3D26BB4BF88A71D81C9DA6AF53"/>
+            <w:pStyle w:val="449558E2DF624C85A5AA70470998CBEB"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3319F67E67ED4545A00CF583370A0662"/>
+        <w:name w:val="AD0F4CB0CDE24F34ADBB9621D8E81EFE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F3C1FB90-C9DC-45BC-A3E7-73C7EE8E0CC8}"/>
+        <w:guid w:val="{8245770B-5367-4485-B6F7-B350CECDA4A7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F051FE" w:rsidRDefault="00F051FE" w:rsidP="00F051FE">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="3319F67E67ED4545A00CF583370A0662"/>
+            <w:pStyle w:val="AD0F4CB0CDE24F34ADBB9621D8E81EFE"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C5C38">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="721E615057B648ED8C3554EB6D184EAD"/>
+        <w:name w:val="50C8B537960D495B8FF8D53868CFE6D9"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{33DA6245-0D85-4840-993B-8CA90A6A4F98}"/>
+        <w:guid w:val="{B4CDC11C-3665-4A4F-B970-2CC9CD74F40C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00765DF1" w:rsidRDefault="00765DF1" w:rsidP="00765DF1">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="721E615057B648ED8C3554EB6D184EAD"/>
+            <w:pStyle w:val="50C8B537960D495B8FF8D53868CFE6D9"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C52F2147DCF349AEB27CE8C135ADB884"/>
+        <w:name w:val="DE1576EE68484DC1879129D07897A438"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{53B7E3F3-9F9E-4F24-BA2E-9BDF34EC6A49}"/>
+        <w:guid w:val="{EC87690E-58C5-410C-AA04-6F9C88BE1B91}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00765DF1" w:rsidRDefault="00765DF1" w:rsidP="00765DF1">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="C52F2147DCF349AEB27CE8C135ADB884"/>
+            <w:pStyle w:val="DE1576EE68484DC1879129D07897A438"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="72180175212E4D8BB0FE71A68C86EDA6"/>
+        <w:name w:val="6A76C05331FB42CD9E2DC76DA7B456E2"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D269774D-B490-457A-8A2C-9CA9DAF66365}"/>
+        <w:guid w:val="{6EAFE940-09FD-4D1D-A49D-8088CE46AF0F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00765DF1" w:rsidRDefault="00765DF1" w:rsidP="00765DF1">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="72180175212E4D8BB0FE71A68C86EDA6"/>
+            <w:pStyle w:val="6A76C05331FB42CD9E2DC76DA7B456E2"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B967DA5AAF43450790F64F12F2CBF23A"/>
+        <w:name w:val="CCA73709FEA040BC9000629091260775"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FBE9CC3D-A95B-4902-91C9-4537385B4B55}"/>
+        <w:guid w:val="{969FFC3E-5639-41A5-BC3D-36661EFF0635}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00765DF1" w:rsidRDefault="00765DF1" w:rsidP="00765DF1">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="B967DA5AAF43450790F64F12F2CBF23A"/>
+            <w:pStyle w:val="CCA73709FEA040BC9000629091260775"/>
           </w:pPr>
-          <w:r w:rsidRPr="005457EE">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
             <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EB4E156A97F343429FD45DDBE62FFB89"/>
+        <w:name w:val="FBBF188FF4114AAAA46217894E065F07"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{738EBE87-31FF-41E7-AEF5-9AA9BE3E4F81}"/>
+        <w:guid w:val="{03A5235A-1AB4-4BE8-9FAB-61BC8D34952B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00765DF1" w:rsidRDefault="00765DF1" w:rsidP="00765DF1">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="EB4E156A97F343429FD45DDBE62FFB89"/>
+            <w:pStyle w:val="FBBF188FF4114AAAA46217894E065F07"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A1A1608994744A86B00E6AC0AB9C18F9"/>
+        <w:name w:val="FDBB98103631405C8C60DEE033D86432"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9C73752E-43B1-435E-B806-95A7D219A3E2}"/>
+        <w:guid w:val="{7CEA536F-31D2-4109-808E-BEF6B59AD225}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00765DF1" w:rsidRDefault="00765DF1" w:rsidP="00765DF1">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="A1A1608994744A86B00E6AC0AB9C18F9"/>
+            <w:pStyle w:val="FDBB98103631405C8C60DEE033D86432"/>
           </w:pPr>
-          <w:r w:rsidRPr="009C5C38">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4DA0267E12D644A68EF2500AAD1858A7"/>
+        <w:name w:val="0ECAD3467E2D4422B20D870E59101492"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F87C2874-A3BB-409D-A37F-C7C0DE6943FA}"/>
+        <w:guid w:val="{43880849-2A9A-4C57-9EA6-DFC7D0B33264}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00765DF1" w:rsidRDefault="00765DF1" w:rsidP="00765DF1">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="4DA0267E12D644A68EF2500AAD1858A7"/>
+            <w:pStyle w:val="0ECAD3467E2D4422B20D870E59101492"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="413FFB4030D84ACAA0D74FAF0792A87B"/>
+        <w:name w:val="40DFA8867E304380AF788C74BB2013E2"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DF1FD224-4BA7-4F4F-9CE8-183E95F1671F}"/>
+        <w:guid w:val="{FBB3E674-78DE-493C-80B2-DD378941CC1D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00185537" w:rsidRDefault="00185537" w:rsidP="00185537">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="413FFB4030D84ACAA0D74FAF0792A87B"/>
+            <w:pStyle w:val="40DFA8867E304380AF788C74BB2013E2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00DD2866">
+          <w:r w:rsidRPr="00671A50">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
             </w:rPr>
-            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="10B84466ED264931AC30F4D6F0975A8D"/>
+        <w:name w:val="CED446DBE0AF4792B742CCD527892B98"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E84784CA-F24C-490C-A48B-377CB6FA8E07}"/>
+        <w:guid w:val="{4FCADDF5-F6C2-4171-AF17-5D3B20180EFB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00185537" w:rsidRDefault="00185537" w:rsidP="00185537">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="10B84466ED264931AC30F4D6F0975A8D"/>
+            <w:pStyle w:val="CED446DBE0AF4792B742CCD527892B98"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3F90CA53F9FA4C23A6E5C47093C551B7"/>
+        <w:name w:val="C6E29F2CC2AE4BA786B836670F20B2AA"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{10599055-D2F3-4DDA-A6D7-A585553523C4}"/>
+        <w:guid w:val="{FABEB53F-6028-440C-AF78-D51E2808C619}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00185537" w:rsidRDefault="00185537" w:rsidP="00185537">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="3F90CA53F9FA4C23A6E5C47093C551B7"/>
+            <w:pStyle w:val="C6E29F2CC2AE4BA786B836670F20B2AA"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0701432967574840A96168625628D8DB"/>
+        <w:name w:val="50B92044F58449CF84DF1F593908EBE4"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D02FDAB6-79D6-4EC7-8D67-50F46B16F1BA}"/>
+        <w:guid w:val="{140183B1-86B0-4ADD-B4FE-3288D865F1DB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00185537" w:rsidRDefault="00185537" w:rsidP="00185537">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="0701432967574840A96168625628D8DB"/>
+            <w:pStyle w:val="50B92044F58449CF84DF1F593908EBE4"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="02960C1701C746E09BCF96710BE0BF1F"/>
+        <w:name w:val="F59A632E249D41BF93DD93CE3D699D87"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B1CAB487-B3DD-45AE-8BB2-76264249466D}"/>
+        <w:guid w:val="{A02DC6CD-A471-4B16-9525-8D188CA0E934}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00185537" w:rsidRDefault="00185537" w:rsidP="00185537">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="02960C1701C746E09BCF96710BE0BF1F"/>
+            <w:pStyle w:val="F59A632E249D41BF93DD93CE3D699D87"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="ED1D2E16EBED469DBD02E1587D0A3A27"/>
+        <w:name w:val="5AD48908BF9D47059D6F18987BE09A58"/>
         <w:category>
-          <w:name w:val="Allgemein"/>
+          <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{42B2F32E-84DC-445C-B302-7D5B1017F2DC}"/>
+        <w:guid w:val="{1ACC0DA2-B374-4742-83AE-1F56299EE839}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00185537" w:rsidRDefault="00185537" w:rsidP="00185537">
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
           <w:pPr>
-            <w:pStyle w:val="ED1D2E16EBED469DBD02E1587D0A3A27"/>
+            <w:pStyle w:val="5AD48908BF9D47059D6F18987BE09A58"/>
           </w:pPr>
-          <w:r w:rsidRPr="009D5C4D">
+          <w:r w:rsidRPr="00156BF9">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="156082" w:themeColor="accent1"/>
-              <w:sz w:val="24"/>
-              <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bitte hier klicken, um Text einzugeben. </w:t>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2CC06CD758324D34918578F7E425371A"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F595FDC0-28EA-4211-83A0-5347CD5A4D71}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="2CC06CD758324D34918578F7E425371A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BBE46C44C4D644AB8A334C7B61583E83"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{80E50DDD-4B05-46D5-9D5F-B57A10A4C480}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="BBE46C44C4D644AB8A334C7B61583E83"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3FDB69498D694AE9813D63281BAFEB77"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{71C145E7-33D8-4DB7-856D-F509A4C9EE48}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="3FDB69498D694AE9813D63281BAFEB77"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="705ED5D4B912467D8860D4B820F44351"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6E806362-38DB-4C86-A6BF-3F4BA8F8E388}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="705ED5D4B912467D8860D4B820F44351"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="891BCE6E67124DA0A84113A9BCF128C1"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CED30EB0-ED73-44EB-B345-187679186575}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="891BCE6E67124DA0A84113A9BCF128C1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00990657">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5D41A2F570B24EF0A0C542E9EA980681"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{68953966-EEB2-42D2-A142-5A9218CE2D87}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="5D41A2F570B24EF0A0C542E9EA980681"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00990657">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8BC75AB1B69047D0B5F57A364D01B722"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1DE81526-37C8-4FEA-BA2B-1D8BB75B9700}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="8BC75AB1B69047D0B5F57A364D01B722"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EF829E16D9974387851F27BCCE5DA023"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2625DBB3-D061-4676-94B6-99173BDF40B1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="EF829E16D9974387851F27BCCE5DA023"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="591EFDEADD0E4B028FEF456BF086AF07"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{363610FA-2656-418B-A2B3-162EF92753A1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="591EFDEADD0E4B028FEF456BF086AF07"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="97038E7132784602B644F14528537CB3"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{828BE540-3BA0-4BD8-B499-B784320F7351}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="97038E7132784602B644F14528537CB3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A80F2786F18A46DAA57EFEBFB7C6E1D8"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7EEFAE19-67E1-47FC-A6CF-D9993949A8F5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="A80F2786F18A46DAA57EFEBFB7C6E1D8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8FBC8F5FC9304E0CA4EC9DC20E4F0438"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{834852E4-FC8B-45F7-8671-9AB5EA37E2FD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="8FBC8F5FC9304E0CA4EC9DC20E4F0438"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F564D49905244B219467B2466E364EDF"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8EBB4F4A-0AC4-4A26-88D2-7A3C1F65233C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="F564D49905244B219467B2466E364EDF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D5DBC0FE2F0242BFBADEE5C868596BEA"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{535368E3-6007-4997-9502-40CF611CA3C0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="D5DBC0FE2F0242BFBADEE5C868596BEA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CEE7026B6137426AA6CC4522B98C5D82"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{820E402F-A0BD-4757-9CF5-44B2B4A7F3D2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="CEE7026B6137426AA6CC4522B98C5D82"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00737320">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8836B448E1984EF89EAFBE89817722EB"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CEE7CF39-AD74-411D-9A7F-CACCF1539645}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="8836B448E1984EF89EAFBE89817722EB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="238A472D30894C55A478B0CCB99C72AA"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8CC7B076-B793-4207-A929-87CB6741D410}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0042540B" w:rsidRDefault="0042540B" w:rsidP="0042540B">
+          <w:pPr>
+            <w:pStyle w:val="238A472D30894C55A478B0CCB99C72AA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D7361BE4937240D9A660D031C31EC04D"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EADCB649-F9C1-4C32-88A7-E9BF3C2D76C0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006B0ABF" w:rsidRDefault="0013012A" w:rsidP="0013012A">
+          <w:pPr>
+            <w:pStyle w:val="D7361BE4937240D9A660D031C31EC04D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00156BF9">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour taper du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:inkAnnotations="0"/>
+  <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F47120"/>
-[...89 lines deleted...]
-    <w:rsid w:val="00FD2440"/>
+    <w:rsidRoot w:val="001D735F"/>
+    <w:rsid w:val="00050B35"/>
+    <w:rsid w:val="0013012A"/>
+    <w:rsid w:val="001D735F"/>
+    <w:rsid w:val="0042540B"/>
+    <w:rsid w:val="00473862"/>
+    <w:rsid w:val="0052545F"/>
+    <w:rsid w:val="005407B5"/>
+    <w:rsid w:val="005E6E45"/>
+    <w:rsid w:val="005E6E5E"/>
+    <w:rsid w:val="006B0ABF"/>
+    <w:rsid w:val="009E49E2"/>
+    <w:rsid w:val="00BA72AA"/>
+    <w:rsid w:val="00E557DF"/>
+    <w:rsid w:val="00E81408"/>
+    <w:rsid w:val="00EF589B"/>
+    <w:rsid w:val="00FC7CD6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -27607,51 +24786,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -27866,670 +25045,471 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00185537"/>
+    <w:rsid w:val="0013012A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="678808B275ED4BD782FFAD00686F00C5">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18523969E1EB495284C9BE629F1C9A85">
+    <w:name w:val="18523969E1EB495284C9BE629F1C9A85"/>
+    <w:rsid w:val="001D735F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF7667515B6D46F0B57F5D5094206402">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C34150A9592540658B39F780196AF04B">
+    <w:name w:val="C34150A9592540658B39F780196AF04B"/>
+    <w:rsid w:val="001D735F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0A37E38651343E18DBCB6D337A48786">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07CD75ABF2DA42379A0F8CA79113B987">
+    <w:name w:val="07CD75ABF2DA42379A0F8CA79113B987"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B26BB88CD104046B3C8A5F344A0E9D91">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F174BFF21FB4F44B650DB3221C5B085">
+    <w:name w:val="6F174BFF21FB4F44B650DB3221C5B085"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AFA1C32A48A4D66AEC01F292F87D1701">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A4D00B548E6447689BC5AB1B690A78D">
+    <w:name w:val="5A4D00B548E6447689BC5AB1B690A78D"/>
+    <w:rsid w:val="001D735F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="201726B06CEF447F8E29F4F9D420ADCD1">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A3660EFA0F8415198134F2C7830E533">
+    <w:name w:val="1A3660EFA0F8415198134F2C7830E533"/>
+    <w:rsid w:val="001D735F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74F51447206D45AB8C4E77B3221A4A472">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22618D3024C643DBA4B0DA15ADE5E383">
+    <w:name w:val="22618D3024C643DBA4B0DA15ADE5E383"/>
+    <w:rsid w:val="001D735F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3365A17B698642D6929F630B18B8362D1">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3744741D4F304819A3022DD8A3C1C920">
+    <w:name w:val="3744741D4F304819A3022DD8A3C1C920"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E545AC1D51724800B0DD4E4627C27A1C1">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6C0A95040614E5A95027324DCE7E1A4">
+    <w:name w:val="D6C0A95040614E5A95027324DCE7E1A4"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FC93360658B467BA2354369603259A31">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0AE287F00846431CA53233956CFB3601">
+    <w:name w:val="0AE287F00846431CA53233956CFB3601"/>
+    <w:rsid w:val="001D735F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B71E279D7EF641A19ECF25BF9BFF22AC1">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6300C9DF922945F39B907E8FA31AA8F8">
+    <w:name w:val="6300C9DF922945F39B907E8FA31AA8F8"/>
+    <w:rsid w:val="001D735F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC01475B1D494DBDBD36BB4D4FF2A8C01">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF54CF3501274765A1902C3651AE5D27">
+    <w:name w:val="CF54CF3501274765A1902C3651AE5D27"/>
+    <w:rsid w:val="001D735F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CD309A7419A43E6B272D570DAE102691">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D958360E193489B9FC9B3DC1DDB697F">
+    <w:name w:val="6D958360E193489B9FC9B3DC1DDB697F"/>
+    <w:rsid w:val="001D735F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="882278320E7E41379700FD0C28DA6C781">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D3F956B249874A87AA3540F2B6BCA578">
+    <w:name w:val="D3F956B249874A87AA3540F2B6BCA578"/>
+    <w:rsid w:val="001D735F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3275E750A5A84740BE47883D1E6CF4C11">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F6D519262644440A7A209DFE1F79589">
+    <w:name w:val="8F6D519262644440A7A209DFE1F79589"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D46B2C5086D34CA18DF898F16D3BEA811">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3BAD0DDAED6D42279C7642D25780F7FC">
+    <w:name w:val="3BAD0DDAED6D42279C7642D25780F7FC"/>
+    <w:rsid w:val="001D735F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CE2583961664512A6F442840243ADE91">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63D624765760497BB5C17670219562F4">
+    <w:name w:val="63D624765760497BB5C17670219562F4"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D8A87B4C79A47E78F4AC3E517A210691">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B33DB2BF72042819A67F4C4E837EC52">
+    <w:name w:val="9B33DB2BF72042819A67F4C4E837EC52"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C73877C3C434EC2B7268C515FAD01741">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFC7DD27C14D47B3BBE384BD2C2E3707">
+    <w:name w:val="FFC7DD27C14D47B3BBE384BD2C2E3707"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26D681F7C6314F0DB4419060003F43691">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="126C7B978C0A46AAA522378E2AEC22DF">
+    <w:name w:val="126C7B978C0A46AAA522378E2AEC22DF"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A347B4DA508479FB6E47BF5673370EF1">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B9EE95852774A9DB7BC5815CC512378">
+    <w:name w:val="6B9EE95852774A9DB7BC5815CC512378"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F9C69C2C4834F9BA99AA364A4A516641">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E3F292930A94CDAB064BE6E47C13E97">
+    <w:name w:val="9E3F292930A94CDAB064BE6E47C13E97"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA7C86033FDA4DDB8EF2B6209E38FBDE1">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A18D20DB01A74F50805152A0CC09FC95">
+    <w:name w:val="A18D20DB01A74F50805152A0CC09FC95"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="852CB04C2C4544A291E135E9FCCD9D591">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E920890FA4047AEAEAFCA20765B7D23">
+    <w:name w:val="2E920890FA4047AEAEAFCA20765B7D23"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9BBD65FDD2C648A5A937F76C000153B51">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9352C261ACFE426E922BBA17F61B7E47">
+    <w:name w:val="9352C261ACFE426E922BBA17F61B7E47"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C27A4C2D1D8645B1B64562EE4DCED25F1">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B07F18CAAF73485B8D44987AD46C5767">
+    <w:name w:val="B07F18CAAF73485B8D44987AD46C5767"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E66DFCF3FFAB40DB9D22592FE377F0D21">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="449558E2DF624C85A5AA70470998CBEB">
+    <w:name w:val="449558E2DF624C85A5AA70470998CBEB"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59450E3D26BB4BF88A71D81C9DA6AF53">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD0F4CB0CDE24F34ADBB9621D8E81EFE">
+    <w:name w:val="AD0F4CB0CDE24F34ADBB9621D8E81EFE"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3319F67E67ED4545A00CF583370A0662">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50C8B537960D495B8FF8D53868CFE6D9">
+    <w:name w:val="50C8B537960D495B8FF8D53868CFE6D9"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="721E615057B648ED8C3554EB6D184EAD">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE1576EE68484DC1879129D07897A438">
+    <w:name w:val="DE1576EE68484DC1879129D07897A438"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C52F2147DCF349AEB27CE8C135ADB884">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A76C05331FB42CD9E2DC76DA7B456E2">
+    <w:name w:val="6A76C05331FB42CD9E2DC76DA7B456E2"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="72180175212E4D8BB0FE71A68C86EDA6">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCA73709FEA040BC9000629091260775">
+    <w:name w:val="CCA73709FEA040BC9000629091260775"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B967DA5AAF43450790F64F12F2CBF23A">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBBF188FF4114AAAA46217894E065F07">
+    <w:name w:val="FBBF188FF4114AAAA46217894E065F07"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB4E156A97F343429FD45DDBE62FFB89">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FDBB98103631405C8C60DEE033D86432">
+    <w:name w:val="FDBB98103631405C8C60DEE033D86432"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1A1608994744A86B00E6AC0AB9C18F9">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0ECAD3467E2D4422B20D870E59101492">
+    <w:name w:val="0ECAD3467E2D4422B20D870E59101492"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DA0267E12D644A68EF2500AAD1858A7">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40DFA8867E304380AF788C74BB2013E2">
+    <w:name w:val="40DFA8867E304380AF788C74BB2013E2"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="413FFB4030D84ACAA0D74FAF0792A87B">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CED446DBE0AF4792B742CCD527892B98">
+    <w:name w:val="CED446DBE0AF4792B742CCD527892B98"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10B84466ED264931AC30F4D6F0975A8D">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD69397DC557492981DF462430C4D71C">
+    <w:name w:val="DD69397DC557492981DF462430C4D71C"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F90CA53F9FA4C23A6E5C47093C551B7">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="261AACCCDA8A409B9FDD36013D62C411">
+    <w:name w:val="261AACCCDA8A409B9FDD36013D62C411"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0701432967574840A96168625628D8DB">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6E29F2CC2AE4BA786B836670F20B2AA">
+    <w:name w:val="C6E29F2CC2AE4BA786B836670F20B2AA"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02960C1701C746E09BCF96710BE0BF1F">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C35E9347911A42C894FEB068FD9A6EA9">
+    <w:name w:val="C35E9347911A42C894FEB068FD9A6EA9"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED1D2E16EBED469DBD02E1587D0A3A27">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF343AD5849F433E88AF5683E0FF6661">
+    <w:name w:val="AF343AD5849F433E88AF5683E0FF6661"/>
+    <w:rsid w:val="0042540B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5EE37E32A6D748B3A4D118D5233E7E54">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51BE9125BE8245F7BD59C10FFABDB782">
+    <w:name w:val="51BE9125BE8245F7BD59C10FFABDB782"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B614C7797A4C4D628886E1504812A72C">
+    <w:name w:val="B614C7797A4C4D628886E1504812A72C"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80F155703C3645CBB3635C8E3A0B2549">
+    <w:name w:val="80F155703C3645CBB3635C8E3A0B2549"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BCA96B9B7964FF0A10387FF32942F6C">
+    <w:name w:val="5BCA96B9B7964FF0A10387FF32942F6C"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F8905C20A8548CCABE64A559F756DF0">
+    <w:name w:val="3F8905C20A8548CCABE64A559F756DF0"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AACD800FE72F4A259FA1C965EC4D82AE">
+    <w:name w:val="AACD800FE72F4A259FA1C965EC4D82AE"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A14861773054DFCAFCDE8CE99BB540F">
+    <w:name w:val="9A14861773054DFCAFCDE8CE99BB540F"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACF8FC89A3304EDEBE177BF7C6A131E2">
+    <w:name w:val="ACF8FC89A3304EDEBE177BF7C6A131E2"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="981F33BEE91C44C39C23F3031C1D2451">
+    <w:name w:val="981F33BEE91C44C39C23F3031C1D2451"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9FD3668B5E743EF82031FB1907BF75A">
+    <w:name w:val="A9FD3668B5E743EF82031FB1907BF75A"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B5180A9FD594530BE2A16334867844E">
+    <w:name w:val="4B5180A9FD594530BE2A16334867844E"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04791B66E8F94763B6D5566DCB307FA3">
+    <w:name w:val="04791B66E8F94763B6D5566DCB307FA3"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="962B13B1D37D4520BFC490BAAE9693AA">
+    <w:name w:val="962B13B1D37D4520BFC490BAAE9693AA"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82C0CB56C7FA42438EE015AC9DCB912A">
+    <w:name w:val="82C0CB56C7FA42438EE015AC9DCB912A"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DD5321A6EF9445F80B5C79D4C8D1B87">
+    <w:name w:val="1DD5321A6EF9445F80B5C79D4C8D1B87"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17D2E9F0B4CF4DB0ACF13F84443DF2F4">
+    <w:name w:val="17D2E9F0B4CF4DB0ACF13F84443DF2F4"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBCE7120DCC942A09300DCC026ED5B82">
+    <w:name w:val="DBCE7120DCC942A09300DCC026ED5B82"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11A873DED0AB48C7B868FDF746038ACB">
+    <w:name w:val="11A873DED0AB48C7B868FDF746038ACB"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BB278D138194E4CB8CE7F0E48E1EC99">
+    <w:name w:val="2BB278D138194E4CB8CE7F0E48E1EC99"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50B92044F58449CF84DF1F593908EBE4">
+    <w:name w:val="50B92044F58449CF84DF1F593908EBE4"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F59A632E249D41BF93DD93CE3D699D87">
+    <w:name w:val="F59A632E249D41BF93DD93CE3D699D87"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AD48908BF9D47059D6F18987BE09A58">
+    <w:name w:val="5AD48908BF9D47059D6F18987BE09A58"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2CC06CD758324D34918578F7E425371A">
+    <w:name w:val="2CC06CD758324D34918578F7E425371A"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBE46C44C4D644AB8A334C7B61583E83">
+    <w:name w:val="BBE46C44C4D644AB8A334C7B61583E83"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FDB69498D694AE9813D63281BAFEB77">
+    <w:name w:val="3FDB69498D694AE9813D63281BAFEB77"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="705ED5D4B912467D8860D4B820F44351">
+    <w:name w:val="705ED5D4B912467D8860D4B820F44351"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="891BCE6E67124DA0A84113A9BCF128C1">
+    <w:name w:val="891BCE6E67124DA0A84113A9BCF128C1"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D41A2F570B24EF0A0C542E9EA980681">
+    <w:name w:val="5D41A2F570B24EF0A0C542E9EA980681"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8BC75AB1B69047D0B5F57A364D01B722">
+    <w:name w:val="8BC75AB1B69047D0B5F57A364D01B722"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF829E16D9974387851F27BCCE5DA023">
+    <w:name w:val="EF829E16D9974387851F27BCCE5DA023"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="591EFDEADD0E4B028FEF456BF086AF07">
+    <w:name w:val="591EFDEADD0E4B028FEF456BF086AF07"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97038E7132784602B644F14528537CB3">
+    <w:name w:val="97038E7132784602B644F14528537CB3"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A80F2786F18A46DAA57EFEBFB7C6E1D8">
+    <w:name w:val="A80F2786F18A46DAA57EFEBFB7C6E1D8"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8FBC8F5FC9304E0CA4EC9DC20E4F0438">
+    <w:name w:val="8FBC8F5FC9304E0CA4EC9DC20E4F0438"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F564D49905244B219467B2466E364EDF">
+    <w:name w:val="F564D49905244B219467B2466E364EDF"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5DBC0FE2F0242BFBADEE5C868596BEA">
+    <w:name w:val="D5DBC0FE2F0242BFBADEE5C868596BEA"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEE7026B6137426AA6CC4522B98C5D82">
+    <w:name w:val="CEE7026B6137426AA6CC4522B98C5D82"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8836B448E1984EF89EAFBE89817722EB">
+    <w:name w:val="8836B448E1984EF89EAFBE89817722EB"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="238A472D30894C55A478B0CCB99C72AA">
+    <w:name w:val="238A472D30894C55A478B0CCB99C72AA"/>
+    <w:rsid w:val="0042540B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7361BE4937240D9A660D031C31EC04D">
+    <w:name w:val="D7361BE4937240D9A660D031C31EC04D"/>
+    <w:rsid w:val="0013012A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -28551,64 +25531,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -28686,108 +25662,146 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:star_td="http://www.star-group.net/schemas/transit/filters/textdata" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F8EF0BA-DF08-48C5-973D-55D79B656D73}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9113C31-A30C-462B-8DE2-5099E9BE0AFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://www.star-group.net/schemas/transit/filters/textdata"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>14989</Characters>
+  <Pages>15</Pages>
+  <Words>2739</Words>
+  <Characters>15067</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>125</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>EXIGENCES INTERCANTONALES DE QUALITE ET DE SECURITE EN VUE DE L’OBTENTION ET DU MAINTIEN DE L’AUTORISATION D’EXPLOITER UNE INS</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Général_portrait</vt:lpstr>
+      <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Staat Freiburg</Company>
+  <Manager/>
+  <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17079</CharactersWithSpaces>
+  <CharactersWithSpaces>17771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Selbstdeklarationsformular</dc:title>
-  <dc:creator>Bérénice Corboz</dc:creator>
+  <dc:title>Général_portrait</dc:title>
+  <dc:subject/>
+  <dc:creator>reto cotting</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>