--- v1 (2026-06-05)
+++ v2 (2026-08-06)
@@ -40,87 +40,87 @@
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="369" w:type="dxa"/>
           <w:left w:w="340" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00717704" w:rsidRPr="008B4071" w14:paraId="5491367D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="33B57D35" w14:textId="5EA13FCE" w:rsidR="00717704" w:rsidRPr="008B4071" w:rsidRDefault="000113C6" w:rsidP="00BE230D">
+          <w:p w14:paraId="33B57D35" w14:textId="18517264" w:rsidR="00717704" w:rsidRPr="008B4071" w:rsidRDefault="000113C6" w:rsidP="00BE230D">
             <w:pPr>
               <w:pStyle w:val="03date"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4071">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Villars-sur-Glâne, </w:t>
             </w:r>
             <w:r w:rsidR="008B4071" w:rsidRPr="008B4071">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="008B4071" w:rsidRPr="008B4071">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> TIME  \@ "d. MMMM yyyy" </w:instrText>
             </w:r>
             <w:r w:rsidR="008B4071" w:rsidRPr="008B4071">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00806924">
+            <w:r w:rsidR="00955D52">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>27. Mai 2026</w:t>
+              <w:t>28. Juli 2026</w:t>
             </w:r>
             <w:r w:rsidR="008B4071" w:rsidRPr="008B4071">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48100289" w14:textId="00E0372B" w:rsidR="002602BC" w:rsidRDefault="002602BC" w:rsidP="00550B9F">
       <w:pPr>
         <w:pStyle w:val="06lead"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09E92AED" w14:textId="64396646" w:rsidR="004B2FB2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:rPr>
@@ -439,65 +439,63 @@
     <w:p w14:paraId="296F7497" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Abkürzungen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1336BEEC" w14:textId="0ED6E3C8" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">BB </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Betriebsbewilligung</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3647302A" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>KAA</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> Kantonsarztamt</w:t>
@@ -557,101 +555,88 @@
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>DA</w:t>
       </w:r>
       <w:r w:rsidR="004B2FB2" w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Demenzabteilung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484AD161" w14:textId="024DE689" w:rsidR="00995583" w:rsidRPr="00806924" w:rsidRDefault="00995583" w:rsidP="004B2FB2">
+    <w:p w14:paraId="484AD161" w14:textId="024DE689" w:rsidR="00995583" w:rsidRPr="00955D52" w:rsidRDefault="00995583" w:rsidP="004B2FB2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00806924">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00955D52">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>AAP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00806924">
+      <w:r w:rsidRPr="00955D52">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Abteilung</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00806924">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00955D52">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> für </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00806924" w:rsidRPr="00806924">
+      <w:r w:rsidR="00806924" w:rsidRPr="00955D52">
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t>Alterspsychiatrie</w:t>
       </w:r>
-      <w:r w:rsidR="00806924">
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3BAD21A9" w14:textId="77777777" w:rsidR="004B2FB2" w:rsidRPr="00806924" w:rsidRDefault="004B2FB2" w:rsidP="004B2FB2">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">CAS </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1501,131 +1486,131 @@
             <w:r w:rsidRPr="00BA3DC2">
               <w:t>Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1879504A" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Wenn ja: Art des Vertrags </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0109E0E2" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00634373">
+          <w:p w14:paraId="0109E0E2" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00634373">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1330101708"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
                 <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> «Standard»</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (VFAS/MFÄF)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7304E1D7" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00634373">
+          <w:p w14:paraId="7304E1D7" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00634373">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="686566253"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Option Pikett-/Bereitschaftsdienst (VFAS/MFÄF)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D58E799" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00634373">
+          <w:p w14:paraId="1D58E799" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00634373">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-938443015"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
@@ -1949,51 +1934,51 @@
       </w:tr>
       <w:tr w:rsidR="00677263" w:rsidRPr="00BA3DC2" w14:paraId="69DD9F41" w14:textId="77777777" w:rsidTr="004C16C9">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4371" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FA64CDA" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1949" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="79DEF473" w14:textId="512A59EA" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+          <w:p w14:paraId="79DEF473" w14:textId="512A59EA" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="009E51BA">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="943588872"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
@@ -2016,86 +2001,86 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7954D4E3" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="00634373">
             <w:pPr>
               <w:pStyle w:val="06lead"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Ausbildungsbescheinigung ist an das KAA weiterzuleiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1974" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="46780512" w14:textId="5B6F9C73" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+          <w:p w14:paraId="46780512" w14:textId="5B6F9C73" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="009E51BA">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1215504844"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009E51BA" w:rsidRPr="00BA3DC2">
               <w:t>Laufend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05676014" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+          <w:p w14:paraId="05676014" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="009E51BA">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2108569051"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
               <w:t xml:space="preserve"> Nein </w:t>
             </w:r>
@@ -2110,84 +2095,84 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4371" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="155F851F" w14:textId="1F072EBA" w:rsidR="009157D2" w:rsidRPr="00BA3DC2" w:rsidRDefault="009157D2" w:rsidP="009E51BA">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Liaison-Vereinbarung mit dem FNPG oder mit Psychogeriater/in mit eigener Praxis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2636" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3AB2AD" w14:textId="359F2C38" w:rsidR="009157D2" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+          <w:p w14:paraId="4C3AB2AD" w14:textId="359F2C38" w:rsidR="009157D2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="009E51BA">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1488233916"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009157D2" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009157D2" w:rsidRPr="00BA3DC2">
               <w:t xml:space="preserve">  Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C82A578" w14:textId="46E4D403" w:rsidR="009157D2" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+          <w:p w14:paraId="0C82A578" w14:textId="46E4D403" w:rsidR="009157D2" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="009E51BA">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1198813205"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009157D2" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009157D2" w:rsidRPr="00BA3DC2">
               <w:t xml:space="preserve">  Nein</w:t>
             </w:r>
@@ -2317,51 +2302,51 @@
           <w:tcPr>
             <w:tcW w:w="5471" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="50FDAEC6" w14:textId="77777777" w:rsidR="009E51BA" w:rsidRPr="00BA3DC2" w:rsidRDefault="009E51BA" w:rsidP="009E51BA">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42EFCC13" w14:textId="77777777" w:rsidR="009E51BA" w:rsidRPr="00BA3DC2" w:rsidRDefault="009E51BA" w:rsidP="009E51BA">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D19FC47" w14:textId="2F26CD3A" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+          <w:p w14:paraId="4D19FC47" w14:textId="2F26CD3A" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="009E51BA">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 </w:rPr>
                 <w:id w:val="-1436973423"/>
                 <w:placeholder>
                   <w:docPart w:val="0AE287F00846431CA53233956CFB3601"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
@@ -2473,51 +2458,51 @@
           <w:tcPr>
             <w:tcW w:w="9842" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53833FD7" w14:textId="77777777" w:rsidR="009E51BA" w:rsidRPr="00BA3DC2" w:rsidRDefault="00677263" w:rsidP="009E51BA">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Bemerkung/en:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="699BBE27" w14:textId="4DBBDEF4" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="009E51BA">
+          <w:p w14:paraId="699BBE27" w14:textId="4DBBDEF4" w:rsidR="00677263" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="009E51BA">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-985010144"/>
                 <w:placeholder>
                   <w:docPart w:val="6D958360E193489B9FC9B3DC1DDB697F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00677263" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:lang w:val="de-CH"/>
@@ -3007,391 +2992,392 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AEC3D38" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00CD7DB0">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00BA3DC2">
               <w:t xml:space="preserve">Anerkannter </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BA3DC2">
               <w:t>Auftrag:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="73F55187" w14:textId="338594C4" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00CD7DB0">
+          <w:p w14:paraId="73F55187" w14:textId="338594C4" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00CD7DB0">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-185136645"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>anerkannte Betten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25458D20" w14:textId="26A8E1FF" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00CD7DB0">
+          <w:p w14:paraId="25458D20" w14:textId="26A8E1FF" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00CD7DB0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="308601827"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>zugelassene Betten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7843B972" w14:textId="37F2AF5B" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00CD7DB0">
+          <w:p w14:paraId="7843B972" w14:textId="37F2AF5B" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00CD7DB0">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-999425521"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Tagesstätte</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="592E4CCA" w14:textId="743E06FA" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00CD7DB0">
+          <w:p w14:paraId="592E4CCA" w14:textId="743E06FA" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00CD7DB0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1969891832"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Kurzzeitaufenthalt</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6044BD51" w14:textId="1E45D1B7" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00CD7DB0">
+          <w:p w14:paraId="6044BD51" w14:textId="1E45D1B7" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00CD7DB0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1790932546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00806924">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>AAO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="481FC7C2" w14:textId="3542C81E" w:rsidR="004C16C9" w:rsidRDefault="0069298F" w:rsidP="00CD7DB0">
+          <w:p w14:paraId="481FC7C2" w14:textId="3542C81E" w:rsidR="004C16C9" w:rsidRDefault="004B3C05" w:rsidP="00CD7DB0">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="579255743"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD7DB0" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002367C4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00806924">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>DA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5907D691" w14:textId="0E75911D" w:rsidR="00806924" w:rsidRPr="00BA3DC2" w:rsidRDefault="00806924" w:rsidP="00CD7DB0">
+          <w:p w14:paraId="5907D691" w14:textId="0E75911D" w:rsidR="00806924" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00CD7DB0">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1277563600"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00BA3DC2">
+                <w:r w:rsidR="00806924" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00BA3DC2">
+            <w:r w:rsidR="00806924" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00806924">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>AAP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="063F3692" w14:textId="71EAD2D5" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="002367C4">
+          <w:p w14:paraId="063F3692" w14:textId="71EAD2D5" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="002367C4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-968970536"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:val="de-CH"/>
@@ -3464,51 +3450,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74FCA590" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00CD7DB0">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
             </w:pPr>
             <w:r w:rsidRPr="00BA3DC2">
               <w:t xml:space="preserve">Anzahl bewilligter Betten / </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BA3DC2">
               <w:t>Plätze:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5039" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="1B687628" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="002367C4">
+          <w:p w14:paraId="1B687628" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="002367C4">
             <w:pPr>
               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1229300232"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3537,51 +3523,51 @@
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-2080276350"/>
                 <w:placeholder>
                   <w:docPart w:val="D6C0A95040614E5A95027324DCE7E1A4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1189A54A" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
+          <w:p w14:paraId="1189A54A" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1752930267"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3609,51 +3595,51 @@
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="298577099"/>
                 <w:placeholder>
                   <w:docPart w:val="8F6D519262644440A7A209DFE1F79589"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="6896C9AB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
+          <w:p w14:paraId="6896C9AB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1582063435"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3681,51 +3667,51 @@
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1839911479"/>
                 <w:placeholder>
                   <w:docPart w:val="63D624765760497BB5C17670219562F4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7BC39164" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
+          <w:p w14:paraId="7BC39164" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-875544699"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3753,51 +3739,51 @@
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="315692272"/>
                 <w:placeholder>
                   <w:docPart w:val="9B33DB2BF72042819A67F4C4E837EC52"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="18AD953A" w14:textId="07F7633C" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
+          <w:p w14:paraId="18AD953A" w14:textId="07F7633C" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1821262110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3838,51 +3824,51 @@
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1286695367"/>
                 <w:placeholder>
                   <w:docPart w:val="FFC7DD27C14D47B3BBE384BD2C2E3707"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="56429B20" w14:textId="2A4B851F" w:rsidR="004C16C9" w:rsidRDefault="0069298F" w:rsidP="00897304">
+          <w:p w14:paraId="56429B20" w14:textId="2A4B851F" w:rsidR="004C16C9" w:rsidRDefault="004B3C05" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1536770761"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -3924,134 +3910,136 @@
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="2085951357"/>
                 <w:placeholder>
                   <w:docPart w:val="126C7B978C0A46AAA522378E2AEC22DF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2DB2D2C8" w14:textId="1CF48715" w:rsidR="00806924" w:rsidRPr="00BA3DC2" w:rsidRDefault="00806924" w:rsidP="00806924">
+          <w:p w14:paraId="2DB2D2C8" w14:textId="1CF48715" w:rsidR="00806924" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00806924">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-2137403772"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00BA3DC2">
+                <w:r w:rsidR="00806924" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00BA3DC2">
+            <w:r w:rsidR="00806924" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00806924">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>AAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA3DC2">
+            <w:r w:rsidR="00806924" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="214164307"/>
                 <w:placeholder>
                   <w:docPart w:val="D7361BE4937240D9A660D031C31EC04D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00BA3DC2">
+                <w:r w:rsidR="00806924" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="5445F849" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
+          <w:p w14:paraId="5445F849" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00897304">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:ind w:left="354" w:hanging="425"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1575660534"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5145,51 +5133,51 @@
             <w:pPr>
               <w:ind w:left="-10" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA83E09" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="002367C4">
+          <w:p w14:paraId="5FA83E09" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="002367C4">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="880134878"/>
                 <w:placeholder>
                   <w:docPart w:val="2E920890FA4047AEAEAFCA20765B7D23"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>Bitte hier klicken, um Text einzugeben.</w:t>
                 </w:r>
@@ -6073,84 +6061,124 @@
       </w:tr>
       <w:tr w:rsidR="00E93FF6" w:rsidRPr="00BA3DC2" w14:paraId="4786E1D9" w14:textId="77777777" w:rsidTr="002367C4">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A30A7F6" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Ein Konzept für Intimität und Sexualität ist vorhanden.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45C0A1D8" w14:textId="2B7055E3" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
-[...29 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="45C0A1D8" w14:textId="1CF9A854" w:rsidR="004C16C9" w:rsidRPr="00955D52" w:rsidRDefault="004C16C9" w:rsidP="00955D52">
+            <w:pPr>
+              <w:pStyle w:val="08puces2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00955D52">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Es umfasst mindestens die </w:t>
+            </w:r>
+            <w:r w:rsidR="00955D52" w:rsidRPr="00955D52">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Definitionen,</w:t>
+            </w:r>
+            <w:r w:rsidR="00955D52" w:rsidRPr="00955D52">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I</w:t>
+            </w:r>
+            <w:r w:rsidR="00955D52" w:rsidRPr="00955D52">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>nstitutioneller Rahmen,</w:t>
+            </w:r>
+            <w:r w:rsidR="00955D52" w:rsidRPr="00955D52">
+              <w:rPr>
+                <w:i/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00955D52" w:rsidRPr="00955D52">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Sensibilisierung des Personals,</w:t>
+            </w:r>
+            <w:r w:rsidR="00955D52" w:rsidRPr="00955D52">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00955D52" w:rsidRPr="00955D52">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verfügbare institutionelle und externe Ressourcen.</w:t>
+            </w:r>
+            <w:r w:rsidR="00955D52" w:rsidRPr="00955D52">
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:id w:val="1283078541"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0A0DB0BE" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004C16C9" w:rsidP="00897304">
                 <w:pPr>
                   <w:jc w:val="center"/>
@@ -7441,51 +7469,51 @@
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">andere, bitte angeben: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51E94478" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F55070">
+          <w:p w14:paraId="51E94478" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00F55070">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1801648538"/>
                 <w:placeholder>
                   <w:docPart w:val="50C8B537960D495B8FF8D53868CFE6D9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8074,51 +8102,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>andere, bitte angeben:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53AFBCF8" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F55070">
+          <w:p w14:paraId="53AFBCF8" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00F55070">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1847386515"/>
                 <w:placeholder>
                   <w:docPart w:val="DE1576EE68484DC1879129D07897A438"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8690,51 +8718,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">andere, bitte angeben: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6552430B" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F55070">
+          <w:p w14:paraId="6552430B" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00F55070">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="784087842"/>
                 <w:placeholder>
                   <w:docPart w:val="6A76C05331FB42CD9E2DC76DA7B456E2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9323,51 +9351,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">andere, bitte angeben: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A0C3D85" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F55070">
+          <w:p w14:paraId="6A0C3D85" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00F55070">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1472248488"/>
                 <w:placeholder>
                   <w:docPart w:val="CCA73709FEA040BC9000629091260775"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9956,51 +9984,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">andere, bitte angeben: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BAC5A28" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F55070">
+          <w:p w14:paraId="0BAC5A28" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00F55070">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-852962460"/>
                 <w:placeholder>
                   <w:docPart w:val="FBBF188FF4114AAAA46217894E065F07"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -10589,51 +10617,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>andere, bitte angeben:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E684E11" w14:textId="31A3E4D9" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00E93FF6">
+          <w:p w14:paraId="2E684E11" w14:textId="31A3E4D9" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00E93FF6">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-672256998"/>
                 <w:placeholder>
                   <w:docPart w:val="CED446DBE0AF4792B742CCD527892B98"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11971,51 +11999,51 @@
               <w:ind w:left="147" w:right="113" w:hanging="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6954BCEE" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
+          <w:p w14:paraId="6954BCEE" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00897304">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="4F81BD" w:themeColor="accent1"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1202600571"/>
                 <w:placeholder>
                   <w:docPart w:val="40DFA8867E304380AF788C74BB2013E2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004C16C9" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:color w:val="4F81BD" w:themeColor="accent1"/>
                     <w:lang w:val="de-CH"/>
@@ -12526,51 +12554,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72D0EDC3" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00AA382D">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3DC2">
               <w:t>JA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="543E3DA9" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00AA382D">
+          <w:p w14:paraId="543E3DA9" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00AA382D">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:caps/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:caps/>
                 </w:rPr>
                 <w:id w:val="-1164935003"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
@@ -13698,205 +13726,205 @@
       <w:tr w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w14:paraId="1613E0D4" w14:textId="77777777" w:rsidTr="004857B1">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4238" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41F48D5C" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="00F171A4" w:rsidP="00F3718A">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Die Bewohner/innen, die allfälligen Personen, die in einer Tagesstätte betreut werden, und gegebenenfalls ihre Angehörigen werden über die Patientenrechte informiert; ihnen steht eine Dokumentation zur Verfügung. Wenn ja, bitte angeben:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DDFD943" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="004857B1">
+          <w:p w14:paraId="5DDFD943" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="004857B1">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="269" w:hanging="269"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-2025476695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Broschüre «Die Patientenrechte im Überblick»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F9ECD2F" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F3718A">
+          <w:p w14:paraId="6F9ECD2F" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00F3718A">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1964801000"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gesundheitsgesetz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A3268DA" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F3718A">
+          <w:p w14:paraId="3A3268DA" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00F3718A">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="544495286"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ethik-Charta der VFAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AED58E0" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="004857B1">
+          <w:p w14:paraId="3AED58E0" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="004857B1">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="269" w:hanging="269"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-370765009"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dokument «Rechte und Schutz von Heimbewohnenden» der VFAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E774F82" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00F3718A">
+          <w:p w14:paraId="3E774F82" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00F3718A">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="939572216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
@@ -14190,177 +14218,177 @@
                 <w:id w:val="1154498468"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Broschüre «Die Patientenrechte im Überblick»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="330CFFD6" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
+          <w:p w14:paraId="330CFFD6" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00897304">
             <w:pPr>
               <w:pStyle w:val="Style8"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1986350736"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gesundheitsgesetz</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="602D3EE7" w14:textId="77777777" w:rsidR="004857B1" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="004857B1">
+          <w:p w14:paraId="602D3EE7" w14:textId="77777777" w:rsidR="004857B1" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="004857B1">
             <w:pPr>
               <w:pStyle w:val="Style8"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-637882546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ethik-Charta der VFAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1312E436" w14:textId="42D31489" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="004857B1">
+          <w:p w14:paraId="1312E436" w14:textId="42D31489" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="004857B1">
             <w:pPr>
               <w:pStyle w:val="Style8"/>
               <w:ind w:left="269" w:hanging="269"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1867404638"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004857B1" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>okument «Wahrung und Schutz der Integrität und der Rechte von HeimbewohnerInnen» der VFAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56C99DF8" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="0069298F" w:rsidP="00897304">
+          <w:p w14:paraId="56C99DF8" w14:textId="77777777" w:rsidR="00F171A4" w:rsidRPr="00BA3DC2" w:rsidRDefault="004B3C05" w:rsidP="00897304">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1249151445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F171A4" w:rsidRPr="00BA3DC2">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -17605,58 +17633,58 @@
       </w:pPr>
       <w:r w:rsidRPr="00BA3DC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Beilage: Rahmenbedingungen für den Betrieb eines Pflegeheims vom 30.April 2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F171A4" w:rsidRPr="00F171A4" w:rsidSect="00727A3B">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1135" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76A32791" w14:textId="77777777" w:rsidR="0069298F" w:rsidRDefault="0069298F">
+    <w:p w14:paraId="3822D8FE" w14:textId="77777777" w:rsidR="004B3C05" w:rsidRDefault="004B3C05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51FEF277" w14:textId="77777777" w:rsidR="0069298F" w:rsidRDefault="0069298F">
+    <w:p w14:paraId="7F620CBD" w14:textId="77777777" w:rsidR="004B3C05" w:rsidRDefault="004B3C05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17771,58 +17799,58 @@
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>DSAS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F6C4D41" w14:textId="77777777" w:rsidR="00717704" w:rsidRPr="007F60EF" w:rsidRDefault="007F60EF">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Direktion für Gesundheit und Soziales </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>GSD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11502B5B" w14:textId="77777777" w:rsidR="0069298F" w:rsidRDefault="0069298F">
+    <w:p w14:paraId="5566F711" w14:textId="77777777" w:rsidR="004B3C05" w:rsidRDefault="004B3C05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38BA1F5B" w14:textId="77777777" w:rsidR="0069298F" w:rsidRDefault="0069298F">
+    <w:p w14:paraId="147242D3" w14:textId="77777777" w:rsidR="004B3C05" w:rsidRDefault="004B3C05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="08296D60" w14:textId="77777777" w:rsidR="00677263" w:rsidRPr="001443FE" w:rsidRDefault="00677263" w:rsidP="00677263">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Die Richtlinien des Kantonsarztamtes betreffend die Heimärztinnen und Heimärzte sind verbindlich.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="011638AB" w14:textId="77777777" w:rsidR="004C16C9" w:rsidRDefault="004C16C9" w:rsidP="004C16C9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -20717,51 +20745,51 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NCZRTXa5z6J5Zs1s67VbrUDo450cZ5AynZvgTI8ITh7xjZXf5SOToPRgrwHf/Jee9FlL7LTU4jlUqaJUrEkjlQ==" w:salt="REW6CSMYytxzGArocEjOUg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7YHra4UPoQP/VVrvH+54P9uh6uudBjDul/R8cS2f/cyNuBMV2OC+QXGKoQkEMnk4AN7Cgkn6xOAnxk7pDlIXQQ==" w:salt="gU81wyjEET8E9dazqJBMPA=="/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -20829,87 +20857,89 @@
     <w:rsid w:val="002779F1"/>
     <w:rsid w:val="0028407C"/>
     <w:rsid w:val="00294416"/>
     <w:rsid w:val="002A0DA5"/>
     <w:rsid w:val="002A21AF"/>
     <w:rsid w:val="002B0AEC"/>
     <w:rsid w:val="002B1C3A"/>
     <w:rsid w:val="002B32F6"/>
     <w:rsid w:val="002B4A52"/>
     <w:rsid w:val="002B5AC3"/>
     <w:rsid w:val="002C7ADC"/>
     <w:rsid w:val="002D5716"/>
     <w:rsid w:val="002D7C10"/>
     <w:rsid w:val="002E199A"/>
     <w:rsid w:val="002E526A"/>
     <w:rsid w:val="002F2CDD"/>
     <w:rsid w:val="002F7A28"/>
     <w:rsid w:val="00300919"/>
     <w:rsid w:val="003019BD"/>
     <w:rsid w:val="003026DD"/>
     <w:rsid w:val="00311562"/>
     <w:rsid w:val="00311E56"/>
     <w:rsid w:val="003203D9"/>
     <w:rsid w:val="003267B6"/>
     <w:rsid w:val="00334ABF"/>
+    <w:rsid w:val="00352CB3"/>
     <w:rsid w:val="00367BAE"/>
     <w:rsid w:val="0037677C"/>
     <w:rsid w:val="00376CC3"/>
     <w:rsid w:val="00381E3A"/>
     <w:rsid w:val="003A0A64"/>
     <w:rsid w:val="003A3384"/>
     <w:rsid w:val="003A5F89"/>
     <w:rsid w:val="003B0463"/>
     <w:rsid w:val="003B1A2C"/>
     <w:rsid w:val="003B2070"/>
     <w:rsid w:val="003B389B"/>
     <w:rsid w:val="003C3B0A"/>
     <w:rsid w:val="003D1B8C"/>
     <w:rsid w:val="003E0811"/>
     <w:rsid w:val="003F2D8E"/>
     <w:rsid w:val="003F68DE"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="004123FE"/>
     <w:rsid w:val="00417B6A"/>
     <w:rsid w:val="0042534A"/>
     <w:rsid w:val="004327F5"/>
     <w:rsid w:val="004364B0"/>
     <w:rsid w:val="0044047C"/>
     <w:rsid w:val="00447B43"/>
     <w:rsid w:val="0045223E"/>
     <w:rsid w:val="004540DE"/>
     <w:rsid w:val="00465047"/>
     <w:rsid w:val="00466C93"/>
     <w:rsid w:val="00473862"/>
     <w:rsid w:val="00477798"/>
     <w:rsid w:val="004857B1"/>
     <w:rsid w:val="00486FB3"/>
     <w:rsid w:val="00490216"/>
     <w:rsid w:val="00491103"/>
     <w:rsid w:val="00493A85"/>
     <w:rsid w:val="004A4358"/>
     <w:rsid w:val="004B2FB2"/>
+    <w:rsid w:val="004B3C05"/>
     <w:rsid w:val="004C16C9"/>
     <w:rsid w:val="004C328F"/>
     <w:rsid w:val="004C7EE2"/>
     <w:rsid w:val="004D32BB"/>
     <w:rsid w:val="004F243B"/>
     <w:rsid w:val="004F5D94"/>
     <w:rsid w:val="00502EB9"/>
     <w:rsid w:val="00514C2A"/>
     <w:rsid w:val="00522A07"/>
     <w:rsid w:val="00525747"/>
     <w:rsid w:val="00526E36"/>
     <w:rsid w:val="005407B5"/>
     <w:rsid w:val="00550B9F"/>
     <w:rsid w:val="00551061"/>
     <w:rsid w:val="00557D0D"/>
     <w:rsid w:val="00560B1A"/>
     <w:rsid w:val="005614DF"/>
     <w:rsid w:val="00580137"/>
     <w:rsid w:val="00583AE5"/>
     <w:rsid w:val="00585045"/>
     <w:rsid w:val="0058593A"/>
     <w:rsid w:val="00586FB1"/>
     <w:rsid w:val="00587857"/>
     <w:rsid w:val="00596332"/>
     <w:rsid w:val="00597437"/>
@@ -20995,94 +21025,96 @@
     <w:rsid w:val="008329B2"/>
     <w:rsid w:val="008418B8"/>
     <w:rsid w:val="00842C61"/>
     <w:rsid w:val="00843CAB"/>
     <w:rsid w:val="00845ED1"/>
     <w:rsid w:val="00856F1C"/>
     <w:rsid w:val="008769E6"/>
     <w:rsid w:val="00876FE6"/>
     <w:rsid w:val="008838CB"/>
     <w:rsid w:val="00890E03"/>
     <w:rsid w:val="00890F9C"/>
     <w:rsid w:val="008A1B43"/>
     <w:rsid w:val="008B4071"/>
     <w:rsid w:val="008B55B8"/>
     <w:rsid w:val="008C076D"/>
     <w:rsid w:val="008C73CC"/>
     <w:rsid w:val="008C7FAC"/>
     <w:rsid w:val="008D3606"/>
     <w:rsid w:val="008D7400"/>
     <w:rsid w:val="008E3DF5"/>
     <w:rsid w:val="009016F5"/>
     <w:rsid w:val="009021DE"/>
     <w:rsid w:val="009157D2"/>
     <w:rsid w:val="009202DC"/>
     <w:rsid w:val="009339B9"/>
+    <w:rsid w:val="00955D52"/>
     <w:rsid w:val="00957DDB"/>
     <w:rsid w:val="00966EE6"/>
     <w:rsid w:val="00967626"/>
     <w:rsid w:val="00967969"/>
     <w:rsid w:val="009830AD"/>
     <w:rsid w:val="00991177"/>
     <w:rsid w:val="00995583"/>
     <w:rsid w:val="00995A18"/>
     <w:rsid w:val="009B4D21"/>
     <w:rsid w:val="009C5A58"/>
     <w:rsid w:val="009D49A2"/>
     <w:rsid w:val="009D6CCF"/>
     <w:rsid w:val="009D723E"/>
     <w:rsid w:val="009E41EB"/>
     <w:rsid w:val="009E49E2"/>
     <w:rsid w:val="009E51BA"/>
     <w:rsid w:val="009E7832"/>
     <w:rsid w:val="009F1AAA"/>
     <w:rsid w:val="009F322A"/>
     <w:rsid w:val="00A01919"/>
     <w:rsid w:val="00A06123"/>
     <w:rsid w:val="00A07383"/>
     <w:rsid w:val="00A12D71"/>
     <w:rsid w:val="00A21C84"/>
     <w:rsid w:val="00A33C17"/>
     <w:rsid w:val="00A47BCA"/>
     <w:rsid w:val="00A5020D"/>
     <w:rsid w:val="00A50D48"/>
     <w:rsid w:val="00A529BF"/>
     <w:rsid w:val="00A56A8F"/>
     <w:rsid w:val="00A615D7"/>
     <w:rsid w:val="00A74D02"/>
     <w:rsid w:val="00A95755"/>
     <w:rsid w:val="00AA2C9C"/>
     <w:rsid w:val="00AA3083"/>
     <w:rsid w:val="00AA382D"/>
     <w:rsid w:val="00AA4A1A"/>
     <w:rsid w:val="00AA79C6"/>
     <w:rsid w:val="00AB1111"/>
     <w:rsid w:val="00AC2C03"/>
     <w:rsid w:val="00AC3BA5"/>
     <w:rsid w:val="00AC5867"/>
     <w:rsid w:val="00AC5F4D"/>
     <w:rsid w:val="00AC6E42"/>
+    <w:rsid w:val="00AD1608"/>
     <w:rsid w:val="00AD6A8A"/>
     <w:rsid w:val="00AF018B"/>
     <w:rsid w:val="00AF081A"/>
     <w:rsid w:val="00AF1636"/>
     <w:rsid w:val="00AF1810"/>
     <w:rsid w:val="00B03F07"/>
     <w:rsid w:val="00B14372"/>
     <w:rsid w:val="00B177ED"/>
     <w:rsid w:val="00B22448"/>
     <w:rsid w:val="00B249E2"/>
     <w:rsid w:val="00B3734E"/>
     <w:rsid w:val="00B40397"/>
     <w:rsid w:val="00B40503"/>
     <w:rsid w:val="00B47DDE"/>
     <w:rsid w:val="00B512E1"/>
     <w:rsid w:val="00B51EF4"/>
     <w:rsid w:val="00B623BA"/>
     <w:rsid w:val="00B62493"/>
     <w:rsid w:val="00B7165E"/>
     <w:rsid w:val="00B758F1"/>
     <w:rsid w:val="00BA07B9"/>
     <w:rsid w:val="00BA3DC2"/>
     <w:rsid w:val="00BB0877"/>
     <w:rsid w:val="00BB1A02"/>
     <w:rsid w:val="00BC492C"/>
@@ -24577,52 +24609,54 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D735F"/>
     <w:rsid w:val="00050B35"/>
     <w:rsid w:val="0013012A"/>
     <w:rsid w:val="001D735F"/>
+    <w:rsid w:val="00352CB3"/>
     <w:rsid w:val="0042540B"/>
     <w:rsid w:val="00473862"/>
+    <w:rsid w:val="00502FBE"/>
     <w:rsid w:val="0052545F"/>
     <w:rsid w:val="005407B5"/>
     <w:rsid w:val="005E6E45"/>
     <w:rsid w:val="005E6E5E"/>
     <w:rsid w:val="006B0ABF"/>
     <w:rsid w:val="009E49E2"/>
     <w:rsid w:val="00BA72AA"/>
     <w:rsid w:val="00E557DF"/>
     <w:rsid w:val="00E81408"/>
     <w:rsid w:val="00EF589B"/>
     <w:rsid w:val="00FC7CD6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -25728,80 +25762,80 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:star_td="http://www.star-group.net/schemas/transit/filters/textdata" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9113C31-A30C-462B-8DE2-5099E9BE0AFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://www.star-group.net/schemas/transit/filters/textdata"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>2739</Words>
-  <Characters>15067</Characters>
+  <Words>2738</Words>
+  <Characters>15059</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>125</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17771</CharactersWithSpaces>
+  <CharactersWithSpaces>17762</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:subject/>
   <dc:creator>reto cotting</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>