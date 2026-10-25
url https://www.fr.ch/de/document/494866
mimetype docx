--- v2 (2026-02-25)
+++ v3 (2026-10-25)
@@ -203,50 +203,51 @@
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-940071559"/>
             <w:placeholder>
               <w:docPart w:val="5E33DA5727A841959189D121B6E77AFB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2832" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="3BD9EA84" w14:textId="77777777" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -265,79 +266,82 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32069256" w14:textId="3C355457" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="00942825" w:rsidP="008F026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1025899700"/>
             <w:placeholder>
               <w:docPart w:val="772C004A0DAA4035A5C924DDD8DD5845"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3387" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="4128B28D" w14:textId="77777777" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -357,94 +361,97 @@
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008F026C" w:rsidRPr="008F026C" w14:paraId="5BE3047B" w14:textId="77777777" w:rsidTr="001437F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04210753" w14:textId="2ACDBF66" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="00942825" w:rsidP="008F026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="0222AF75" w14:textId="77777777" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1014044578"/>
             <w:placeholder>
               <w:docPart w:val="302BAA5EBEC9459A8150CC083CBA188A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2832" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="07B1C6BE" w14:textId="77777777" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -463,99 +470,102 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A221315" w14:textId="49EB31A6" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F026C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Nati</w:t>
             </w:r>
             <w:r w:rsidR="00942825">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>onalität</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F026C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1410528620"/>
             <w:placeholder>
               <w:docPart w:val="53E8446E32FB4772B95F690FB02546B2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3387" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="1842F5F9" w14:textId="77777777" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -572,215 +582,220 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="008F026C" w:rsidRPr="008F026C" w14:paraId="3AAF32A9" w14:textId="77777777" w:rsidTr="001437F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F2FD746" w14:textId="6F4E06FF" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="00942825" w:rsidP="008F026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Geschlecht</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5962642E" w14:textId="77777777" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2832" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2EAA2B0E" w14:textId="7E03ACC2" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="00000000" w:rsidP="008F026C">
+          <w:p w14:paraId="2EAA2B0E" w14:textId="7E03ACC2" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="00107285" w:rsidP="008F026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="840"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="-1400352727"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F026C" w:rsidRPr="008F026C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B80F64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="008F026C" w:rsidRPr="008F026C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="848213705"/>
                 <w15:appearance w15:val="hidden"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F026C" w:rsidRPr="008F026C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B80F64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="008F026C" w:rsidRPr="008F026C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="21"/>
                   <w:szCs w:val="21"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="1858386735"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008F026C" w:rsidRPr="008F026C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008F026C" w:rsidRPr="008F026C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00B80F64">
               <w:rPr>
@@ -833,50 +848,51 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-826204718"/>
             <w:placeholder>
               <w:docPart w:val="139D7F9FCA4642B6B31DF519ECA37405"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3387" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="7D3378D3" w14:textId="77777777" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -960,50 +976,51 @@
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1281687346"/>
             <w:placeholder>
               <w:docPart w:val="02A47F461DD24D30B0046E5872DA81BC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2832" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="0E8A4491" w14:textId="77777777" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -1022,153 +1039,142 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="697527C5" w14:textId="35D50541" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F026C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>E-</w:t>
             </w:r>
             <w:r w:rsidR="00003109">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="008F026C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>ail</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ail </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1030143838"/>
             <w:placeholder>
               <w:docPart w:val="BF49D9F3345D4EB997939651347181B6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3387" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="4E839A24" w14:textId="77777777" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008F026C">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008F026C" w:rsidRPr="00A95BA1" w14:paraId="055A59A4" w14:textId="77777777" w:rsidTr="001437F5">
+      <w:tr w:rsidR="008F026C" w:rsidRPr="00133AD4" w14:paraId="055A59A4" w14:textId="77777777" w:rsidTr="001437F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59A5DD91" w14:textId="77777777" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B31FA36" w14:textId="3E4596BB" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008124CB" w:rsidP="008F026C">
             <w:pPr>
@@ -1333,50 +1339,51 @@
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F026C" w:rsidRPr="008F026C" w14:paraId="514C79CA" w14:textId="77777777" w:rsidTr="001437F5">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1213263889"/>
             <w:placeholder>
               <w:docPart w:val="B73011A1CEDC4B1CA52F4BE0CE38A602"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9624" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="762DACD6" w14:textId="77777777" w:rsidR="008F026C" w:rsidRPr="008F026C" w:rsidRDefault="008F026C" w:rsidP="008F026C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
@@ -1524,50 +1531,51 @@
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-931431003"/>
             <w:placeholder>
               <w:docPart w:val="20A30234E34D4BAB83C75A2D7902FBA0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2832" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="2D375A9A" w14:textId="77777777" w:rsidR="005937D7" w:rsidRPr="005937D7" w:rsidRDefault="005937D7" w:rsidP="005937D7">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -1615,50 +1623,51 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1821690357"/>
             <w:placeholder>
               <w:docPart w:val="0CEE5ADFBE1748D7AB9C34E29ED1609B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3387" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="4D9612FD" w14:textId="77777777" w:rsidR="005937D7" w:rsidRPr="005937D7" w:rsidRDefault="005937D7" w:rsidP="005937D7">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -1722,50 +1731,51 @@
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="654649942"/>
             <w:placeholder>
               <w:docPart w:val="B5F7A1D6B2964A3FA4312EA99AFDCEB5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2832" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="3CB93EBB" w14:textId="77777777" w:rsidR="005937D7" w:rsidRPr="005937D7" w:rsidRDefault="005937D7" w:rsidP="005937D7">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -1813,92 +1823,93 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-583684776"/>
             <w:placeholder>
               <w:docPart w:val="806A8B8C56074CD5BD80B43AA939999D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3387" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="38B1D881" w14:textId="77777777" w:rsidR="005937D7" w:rsidRPr="005937D7" w:rsidRDefault="005937D7" w:rsidP="005937D7">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005937D7">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="005937D7" w:rsidRPr="00A95BA1" w14:paraId="7190A689" w14:textId="77777777" w:rsidTr="001437F5">
+      <w:tr w:rsidR="005937D7" w:rsidRPr="00133AD4" w14:paraId="7190A689" w14:textId="77777777" w:rsidTr="001437F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9624" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="339666C6" w14:textId="77777777" w:rsidR="005937D7" w:rsidRPr="000C67F1" w:rsidRDefault="005937D7" w:rsidP="005937D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BF17BCB" w14:textId="482B3F40" w:rsidR="005937D7" w:rsidRPr="005937D7" w:rsidRDefault="000A2846" w:rsidP="005937D7">
             <w:pPr>
@@ -2034,50 +2045,51 @@
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005937D7" w:rsidRPr="005937D7" w14:paraId="3D14FF74" w14:textId="77777777" w:rsidTr="001437F5">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="457927377"/>
             <w:placeholder>
               <w:docPart w:val="205357A28FE546E7A615B4850701A47D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9624" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="5551C590" w14:textId="77777777" w:rsidR="005937D7" w:rsidRPr="005937D7" w:rsidRDefault="005937D7" w:rsidP="005937D7">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
@@ -2216,50 +2228,51 @@
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="2147241637"/>
             <w:placeholder>
               <w:docPart w:val="6A5E303AED774570AACB724A66E05839"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2858" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="5F050AD4" w14:textId="77777777" w:rsidR="00E35CB4" w:rsidRPr="00E35CB4" w:rsidRDefault="00E35CB4" w:rsidP="00E35CB4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -2307,50 +2320,51 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1508793980"/>
             <w:placeholder>
               <w:docPart w:val="8C4FEACFF7D34C9F8EA8E71677C1DF35"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3397" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="6794B088" w14:textId="77777777" w:rsidR="00E35CB4" w:rsidRPr="00E35CB4" w:rsidRDefault="00E35CB4" w:rsidP="00E35CB4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -2424,50 +2438,51 @@
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="614790636"/>
             <w:placeholder>
               <w:docPart w:val="BA6B4A21A7704FBDAF20977CF88A53AB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2858" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="4C624713" w14:textId="77777777" w:rsidR="00E35CB4" w:rsidRPr="00E35CB4" w:rsidRDefault="00E35CB4" w:rsidP="00E35CB4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -2515,92 +2530,93 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-790973346"/>
             <w:placeholder>
               <w:docPart w:val="4EB5637C1C1349BB941000EA746C16FE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3397" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="46BADE3A" w14:textId="77777777" w:rsidR="00E35CB4" w:rsidRPr="00E35CB4" w:rsidRDefault="00E35CB4" w:rsidP="00E35CB4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E35CB4">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E35CB4" w:rsidRPr="00A95BA1" w14:paraId="3DB94971" w14:textId="77777777" w:rsidTr="001437F5">
+      <w:tr w:rsidR="00E35CB4" w:rsidRPr="00133AD4" w14:paraId="3DB94971" w14:textId="77777777" w:rsidTr="001437F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="460321F8" w14:textId="77777777" w:rsidR="00E35CB4" w:rsidRPr="00E35CB4" w:rsidRDefault="00E35CB4" w:rsidP="00E35CB4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30EC2B8C" w14:textId="77777777" w:rsidR="00E35CB4" w:rsidRDefault="00545429" w:rsidP="00E35CB4">
             <w:pPr>
@@ -2766,50 +2782,51 @@
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E35CB4" w:rsidRPr="00E35CB4" w14:paraId="18E1F792" w14:textId="77777777" w:rsidTr="001437F5">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-683676316"/>
             <w:placeholder>
               <w:docPart w:val="0183385A16B54EACB36B3295C7F0B025"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9634" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="08434CB2" w14:textId="77777777" w:rsidR="00E35CB4" w:rsidRPr="00E35CB4" w:rsidRDefault="00E35CB4" w:rsidP="00E35CB4">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
@@ -2876,109 +2893,110 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="684FF0C2" w14:textId="6923F420" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Berufliche Grundbildung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270D5C48" w14:textId="5EB80959" w:rsidR="00C31ED0" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
+    <w:p w14:paraId="270D5C48" w14:textId="7AB7CAE2" w:rsidR="00C31ED0" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Lehrabschluss Jahr:   202</w:t>
       </w:r>
-      <w:r w:rsidR="00E05B94">
+      <w:r w:rsidR="00A7307B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
           </w:rPr>
           <w:id w:val="-2112120965"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00550DC0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
@@ -3069,50 +3087,51 @@
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1427997792"/>
             <w:placeholder>
               <w:docPart w:val="C6776EB5CB5B4F9AAD97E380D1769837"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3997" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="242D3FB2" w14:textId="77777777" w:rsidR="00C31ED0" w:rsidRPr="00C31ED0" w:rsidRDefault="00C31ED0" w:rsidP="00C31ED0">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -3178,50 +3197,51 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1636377128"/>
             <w:placeholder>
               <w:docPart w:val="B199EC240D974BDCA61EB705814FFF05"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3997" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="0D4EAE4F" w14:textId="77777777" w:rsidR="00C31ED0" w:rsidRPr="00C31ED0" w:rsidRDefault="00C31ED0" w:rsidP="00C31ED0">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="840"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -3391,66 +3411,82 @@
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Berufspraktikum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A76100" w14:textId="77777777" w:rsidR="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
+    <w:p w14:paraId="05A76100" w14:textId="4953DD72" w:rsidR="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Berufspraktikum in Vollzeit (im erlernten Beruf) von 3-5 Monaten Dauer.</w:t>
+        <w:t>Berufspraktikum in Vollzeit (im erlernten Beruf) von 3-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA126F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B637F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Monaten Dauer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400E370A" w14:textId="77777777" w:rsidR="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Monatlicher Brutto-Richtlohn mind. Fr. 1'200 (gemäss kantonalen Gesamtarbeitsverträgen).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBABB55" w14:textId="602B07A7" w:rsidR="004B637F" w:rsidRDefault="004B637F" w:rsidP="00135477">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -3493,384 +3529,402 @@
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Gewünschte Sprache: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="2001152258"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A67FD5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Französisch  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="2055421006"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004B637F">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Italienisch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D7C99B" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bitte geben Sie den bevorzugten Kanton an* (nummerieren Sie die ersten drei Favoriten):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185E3121" w14:textId="592BAD3A" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
+    <w:p w14:paraId="185E3121" w14:textId="6B75FED2" w:rsidR="004B637F" w:rsidRPr="00C7652B" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang w:val="de-CH"/>
-[...7 lines deleted...]
-          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">( </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <w:id w:val="1996213796"/>
           <w:placeholder>
             <w:docPart w:val="D3129F4CB0BC402F817DEF4909EB2316"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="000F5885">
+          <w:r w:rsidRPr="00A7307B">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Nr.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="000F5885">
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00A7307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> ) JU</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F5885">
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00A7307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> ( </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <w:id w:val="708298158"/>
           <w:placeholder>
             <w:docPart w:val="6DF39A29A0714086A34982AE7175326D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="000F5885">
+          <w:r w:rsidRPr="00A7307B">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Nr.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="000F5885">
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00A7307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> ) </w:t>
       </w:r>
-      <w:r w:rsidR="000F5885" w:rsidRPr="000F5885">
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="000F5885" w:rsidRPr="00C7652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>VS</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F5885">
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00C7652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="007B41B4" w:rsidRPr="000F5885">
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="007B41B4" w:rsidRPr="00C7652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00C7652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <w:id w:val="-1092238816"/>
           <w:placeholder>
             <w:docPart w:val="04CEE0926C384E43AA37B0720F991BC1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="000F5885">
+          <w:r w:rsidRPr="00C7652B">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
+              <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Nr.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="000F5885">
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidRPr="00C7652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> ) </w:t>
       </w:r>
-      <w:r w:rsidR="000F5885">
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="000F5885" w:rsidRPr="00C7652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>TI</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B637F">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00C7652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7307B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7652B" w:rsidRPr="00C7652B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anderer Kanton: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:id w:val="13044971"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C7652B" w:rsidRPr="00C7652B">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
     <w:p w14:paraId="708F6F17" w14:textId="77777777" w:rsidR="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">* Es gilt Punkt 3 der allgemeinen Bedingungen. Die Gesuchstellerin oder der Gesuchsteller nimmt zur Kenntnis, dass der vorgeschlagene Zielkanton möglicherweise nicht zu den bevorzugten Kantonen gehört. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5444C2F8" w14:textId="01DE805F" w:rsidR="006F3065" w:rsidRPr="006F3065" w:rsidRDefault="00000000" w:rsidP="004B637F">
+    <w:p w14:paraId="5444C2F8" w14:textId="01DE805F" w:rsidR="006F3065" w:rsidRPr="006F3065" w:rsidRDefault="00107285" w:rsidP="004B637F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:id w:val="-1595091100"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00014149">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="it-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006F3065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F3065" w:rsidRPr="006F3065">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3893,230 +3947,236 @@
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Sprachkenntnisse mit Niveau (z.B. A1-C2):   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="1773046822"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A0707A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> A1 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="-317657762"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004B637F">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> A2 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="-1888941211"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004B637F">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> B1 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="2015107886"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004B637F">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> B 2 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="339508758"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004B637F">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> C1 </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="2102905202"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="004B637F">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> C 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DF3123" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:spacing w:before="120"/>
@@ -4139,131 +4199,132 @@
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Pratktikumszeitraum</w:t>
       </w:r>
       <w:r w:rsidR="004B637F" w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A6D627" w14:textId="610A7AF3" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
+    <w:p w14:paraId="66A6D627" w14:textId="24C6BD7F" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bitte geben Sie den gewünschten Zeitraum und die gewünschte Dauer an</w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br/>
         <w:t>(August 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E05B94">
+      <w:r w:rsidR="00FA126F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> bis Juli 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E05B94">
+      <w:r w:rsidR="00FA126F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:highlight w:val="lightGray"/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <w:id w:val="-1985075892"/>
           <w:placeholder>
             <w:docPart w:val="6A3AA758E6E4424C86920FE5DFF10327"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000063F4" w:rsidRPr="00505B5B">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                          </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="25856496" w14:textId="77777777" w:rsidR="006F3065" w:rsidRDefault="006F3065" w:rsidP="004B637F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
@@ -4591,50 +4652,51 @@
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1669294090"/>
             <w:placeholder>
               <w:docPart w:val="0EF3085107FD4AD5B6282123E23222BD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2832" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="4E528510" w14:textId="77777777" w:rsidR="00CE34DC" w:rsidRPr="00CE34DC" w:rsidRDefault="00CE34DC" w:rsidP="00CE34DC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -4682,50 +4744,51 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1876613190"/>
             <w:placeholder>
               <w:docPart w:val="0C4E4611B2024EC699937E459C01491C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3387" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="5C7D6060" w14:textId="77777777" w:rsidR="00CE34DC" w:rsidRPr="00CE34DC" w:rsidRDefault="00CE34DC" w:rsidP="00CE34DC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -4789,50 +4852,51 @@
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="1478721462"/>
             <w:placeholder>
               <w:docPart w:val="CFE530D8A783486B9AE24AB7C83E0FEF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2832" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="764845B3" w14:textId="77777777" w:rsidR="00CE34DC" w:rsidRPr="00CE34DC" w:rsidRDefault="00CE34DC" w:rsidP="00CE34DC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -4851,91 +4915,90 @@
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DA6C848" w14:textId="30692F2F" w:rsidR="00CE34DC" w:rsidRPr="00CE34DC" w:rsidRDefault="00CE34DC" w:rsidP="00CE34DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5025"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CE34DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1094864389"/>
             <w:placeholder>
               <w:docPart w:val="E49BC6948BA148E28CE040D344B2194C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3387" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="125E4D7F" w14:textId="77777777" w:rsidR="00CE34DC" w:rsidRPr="00CE34DC" w:rsidRDefault="00CE34DC" w:rsidP="00CE34DC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -4999,50 +5062,51 @@
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="-1462725297"/>
             <w:placeholder>
               <w:docPart w:val="FD941FE9ED3E492B9E616B0EED6BCB7D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2832" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="7BD4C642" w14:textId="77777777" w:rsidR="00CE34DC" w:rsidRPr="00CE34DC" w:rsidRDefault="00CE34DC" w:rsidP="00CE34DC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -5249,50 +5313,51 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Ort und Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:id w:val="252628703"/>
             <w:placeholder>
               <w:docPart w:val="675F70A6470E4C519419DCBD77B9C33E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2832" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:tcPr>
               <w:p w14:paraId="46FF948E" w14:textId="77777777" w:rsidR="00CE34DC" w:rsidRPr="00CE34DC" w:rsidRDefault="00CE34DC" w:rsidP="00CE34DC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="5025"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="21"/>
                     <w:szCs w:val="21"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
@@ -6159,50 +6224,51 @@
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:highlight w:val="lightGray"/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <w:id w:val="186492498"/>
           <w:placeholder>
             <w:docPart w:val="AC46372E639E4ACD88948AFD46D8994F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00911CF6" w:rsidRPr="00911CF6">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:highlight w:val="lightGray"/>
               <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                 </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>__________________________________</w:t>
       </w:r>
     </w:p>
@@ -6362,50 +6428,51 @@
       <w:r w:rsidRPr="00931D99">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:highlight w:val="lightGray"/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <w:id w:val="936412714"/>
           <w:placeholder>
             <w:docPart w:val="2991BDABFA6C400AA01327C83C812FE0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00931D99">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                        </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00931D99">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6C56FE" w14:textId="3FF2B8C3" w:rsidR="00630833" w:rsidRPr="004B637F" w:rsidRDefault="00630833" w:rsidP="00931D99">
@@ -6448,206 +6515,205 @@
       <w:r w:rsidR="00931D99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:highlight w:val="lightGray"/>
             <w:lang w:eastAsia="it-IT"/>
           </w:rPr>
           <w:id w:val="-1958785405"/>
           <w:placeholder>
             <w:docPart w:val="1BAE56F844D34CA1ACD365887CED3693"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00931D99" w:rsidRPr="00931D99">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                        </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7D522E07" w14:textId="77777777" w:rsidR="00630833" w:rsidRPr="004B637F" w:rsidRDefault="00630833" w:rsidP="00630833">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>Unterschrift: ___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="100E4293" w14:textId="77777777" w:rsidR="00931D99" w:rsidRDefault="00931D99" w:rsidP="004B637F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6856D704" w14:textId="17576D71" w:rsidR="004B637F" w:rsidRPr="00FB5F98" w:rsidRDefault="004B637F" w:rsidP="004B637F">
+    <w:p w14:paraId="6856D704" w14:textId="67D273E8" w:rsidR="004B637F" w:rsidRPr="00FB5F98" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Senden Sie dieses Formular, die unterzeichneten allgemeinen Bedingungen und die Bewerbungsunterlagen (siehe letzte Seite) so bald wie möglich, spätestens jedoch bis </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB5F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">zum </w:t>
       </w:r>
-      <w:r w:rsidR="00180185" w:rsidRPr="00FB5F98">
+      <w:r w:rsidR="00813E99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00574AA8" w:rsidRPr="00FB5F98">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00180185" w:rsidRPr="00FB5F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00180185" w:rsidRPr="00FB5F98">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00813E99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>. Februar 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E05B94" w:rsidRPr="00FB5F98">
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:r w:rsidR="00180185" w:rsidRPr="00FB5F98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>uar 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00813E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> an </w:t>
       </w:r>
-      <w:r w:rsidR="00FB5F98">
-[...23 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00FB5F98" w:rsidRPr="00E57B4F">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>leila.bersier@edufr.ch</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> oder an folgende Postanschrift:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77CC1334" w14:textId="77777777" w:rsidR="00FB5F98" w:rsidRDefault="00FB5F98" w:rsidP="00630833">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="546820EF" w14:textId="171766B6" w:rsidR="00630833" w:rsidRPr="00630833" w:rsidRDefault="00630833" w:rsidP="00630833">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -7618,51 +7684,51 @@
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:t>Der Antragsteller sendet die Formulare und die erforderlichen Unterlagen (siehe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716D0E97" w14:textId="77ED6272" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
+    <w:p w14:paraId="716D0E97" w14:textId="18F4E3C5" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Checkliste auf der letzten Seite) so schnell wie möglich an </w:t>
       </w:r>
       <w:r w:rsidR="005E2E9F">
         <w:rPr>
@@ -7672,89 +7738,99 @@
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:t>das Amt für Berufsbildung in Freiburg</w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, spätestens jedoch </w:t>
       </w:r>
       <w:r w:rsidRPr="00B404C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">bis </w:t>
       </w:r>
+      <w:r w:rsidR="00813E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidR="00180185" w:rsidRPr="00B404C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00574AA8" w:rsidRPr="00B404C4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00813E99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>Jan</w:t>
       </w:r>
       <w:r w:rsidR="00180185" w:rsidRPr="00B404C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
-        <w:t>. Februar 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E05B94" w:rsidRPr="00B404C4">
+        <w:t>uar 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00813E99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD5B448" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
@@ -8420,145 +8496,101 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
-        <w:t>Der/</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">/in sendet </w:t>
+        <w:t xml:space="preserve">Der/die ausgewählte Praktikant/in sendet </w:t>
       </w:r>
       <w:r w:rsidR="00F23BE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:t>an BBA</w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> eine Kopie der Versicherungspolice der privaten Haftpflichtversicherung (oder jene der Eltern, sofern eine Versicherungsdeckung auch für den/die Bewerber/in besteht) sowie der Krankenkasse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4028C9" w14:textId="0B9B559E" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
-        <w:t>Wird der Aufenthalt freiwillig vor dem vereinbarten Termin beendet, verpflichtet sich der/</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">/in </w:t>
+        <w:t xml:space="preserve">Wird der Aufenthalt freiwillig vor dem vereinbarten Termin beendet, verpflichtet sich der/die Praktikant/in </w:t>
       </w:r>
       <w:r w:rsidR="00826E72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Swiss Mobility Partner </w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:t>die gesamten Kosten für den Sprachkurs und die Unterkunft zurückzuerstatten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6975C5" w14:textId="4651F584" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:numPr>
@@ -8618,218 +8650,138 @@
         <w:ind w:left="992" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>der/</w:t>
-[...19 lines deleted...]
-        <w:t>/in eine falsche Erklärung über den Gesundheitszustand oder das Führungszeugnis abgegeben hat;</w:t>
+        <w:t>der/die Praktikant/in eine falsche Erklärung über den Gesundheitszustand oder das Führungszeugnis abgegeben hat;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3BEDCB" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="992" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>der/</w:t>
-[...19 lines deleted...]
-        <w:t>/in sich in einer nachweislich schwierigen Situation befindet: Unfall, Krankheit (mit Attest), extreme psychische Belastung, Trauerfall in der Familie; (in dem Fall besteht keine Rückzahlungspflicht)</w:t>
+        <w:t>der/die Praktikant/in sich in einer nachweislich schwierigen Situation befindet: Unfall, Krankheit (mit Attest), extreme psychische Belastung, Trauerfall in der Familie; (in dem Fall besteht keine Rückzahlungspflicht)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591E41E3" w14:textId="15C11CA6" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="992" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-        <w:t>der/</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">der/die Praktikant/in nicht die Anweisungen und Richtlinien des Arbeitgebers, von </w:t>
+      </w:r>
+      <w:r w:rsidR="00826E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BBA </w:t>
+      </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>die Praktikant</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> Gesetzgebung hält. </w:t>
+        <w:t xml:space="preserve">oder der Swiss Mobility Partner, des Gastgebers befolgt oder sich nicht an die Schweizerische Gesetzgebung hält. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D283B1" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -8875,240 +8827,174 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
-        <w:t>Der/</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">/in meldet Probleme, die während des Aufenthaltes auftreten, unverzüglich den Swiss Mobility Partnern / </w:t>
+        <w:t xml:space="preserve">Der/die Praktikant/in meldet Probleme, die während des Aufenthaltes auftreten, unverzüglich den Swiss Mobility Partnern / </w:t>
       </w:r>
       <w:r w:rsidR="00826E72">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">BBA </w:t>
       </w:r>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:t>und arbeitet an einer Lösungsfindung mit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D516A93" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
-        <w:t>Am Ende des Aufenthaltes verpflichtet sich der/</w:t>
-[...21 lines deleted...]
-        <w:t>/in, alle vom Schweizer Mobilitätspartner verlangten Formulare auszufüllen und so schnell wie möglich zurückzusenden. Die Daten werden vertraulich behandelt und für statistische Zwecke anonymisiert.</w:t>
+        <w:t>Am Ende des Aufenthaltes verpflichtet sich der/die Praktikant/in, alle vom Schweizer Mobilitätspartner verlangten Formulare auszufüllen und so schnell wie möglich zurückzusenden. Die Daten werden vertraulich behandelt und für statistische Zwecke anonymisiert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1772687D" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH" w:eastAsia="it-CH"/>
         </w:rPr>
-        <w:t>Am Ende des Praktikums erhält der/</w:t>
-[...21 lines deleted...]
-        <w:t>/in ein Arbeitszeugnis vom Betrieb.</w:t>
+        <w:t>Am Ende des Praktikums erhält der/die Praktikant/in ein Arbeitszeugnis vom Betrieb.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF7C693" w14:textId="1FE6C985" w:rsidR="00AE612E" w:rsidRDefault="000F5B4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Dotum" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D71626">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="it-CH" w:eastAsia="it-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57D86683" wp14:editId="73CDA571">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57D86683" wp14:editId="73CDA571">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>788035</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2858770" cy="421005"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="Immagine 6" descr="Une image contenant texte, clipart&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Immagine 6" descr="Une image contenant texte, clipart&#10;&#10;Description générée automatiquement"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2858770" cy="421005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -9190,251 +9076,206 @@
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Lebenslauf mit Bild, in der Landessprache, die Sie verbessern möchten oder auf Deutsch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A6BF71" w14:textId="76A90A15" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="00826E72">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">(gemäss Europass Vorlage </w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="004B637F">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>Home | Europass</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="660B09A5" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Selbstverfasster Bewerbungsbrief in der Landessprache, die Sie verbessern möchten </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="507DF69A" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>oder</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> auf Deutsch </w:t>
+        <w:t xml:space="preserve">oder auf Deutsch </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B6A4EDC" w14:textId="3AAA37E7" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Ausgefülltes Motivationsformular</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08600A65" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zeugniskopie der letzten 2 Semester und (sofern vorhanden) </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Zeugniskopie der letzten 2 Semester und (sofern vorhanden) EFZ Kopie</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="677B6835" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergebnis des Sprachtests Italienisch oder Französisch (Niveau 1) von </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="045996D8" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:proofErr w:type="gramStart"/>
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="004B637F">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>testpodium</w:t>
-[...9 lines deleted...]
-          <w:t xml:space="preserve"> - language test</w:t>
+          <w:t>testpodium - language test</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7BFC8AEC" w14:textId="77777777" w:rsidR="004B637F" w:rsidRPr="004B637F" w:rsidRDefault="004B637F" w:rsidP="004B637F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="360" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B637F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -9937,112 +9778,112 @@
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028592E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Europass-Vorlage für den Lebenslauf online folgen: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7547A3BE" w14:textId="75C9A5BF" w:rsidR="00330E7A" w:rsidRPr="004B637F" w:rsidRDefault="0028592E" w:rsidP="0028592E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="0028592E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:t>https://europa.eu/europass/fr/create-your-europass-cv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0028592E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACD0122" w14:textId="3CF3ED81" w:rsidR="00574AA8" w:rsidRPr="004B637F" w:rsidRDefault="00574AA8" w:rsidP="00630833">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00574AA8" w:rsidRPr="004B637F" w:rsidSect="00751038">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="851" w:bottom="1134" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CDF4A52" w14:textId="77777777" w:rsidR="000E36E5" w:rsidRDefault="000E36E5">
+    <w:p w14:paraId="32A1DEB5" w14:textId="77777777" w:rsidR="00107285" w:rsidRDefault="00107285">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="641F0033" w14:textId="77777777" w:rsidR="000E36E5" w:rsidRDefault="000E36E5">
+    <w:p w14:paraId="471E8F9F" w14:textId="77777777" w:rsidR="00107285" w:rsidRDefault="00107285">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10153,188 +9994,158 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> et de la formation professionnelle</w:t>
     </w:r>
     <w:r w:rsidRPr="00EC5B93">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>DEEF</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="45D68FA9" w14:textId="77777777" w:rsidR="00523587" w:rsidRPr="00E86908" w:rsidRDefault="00523587" w:rsidP="00523587">
     <w:pPr>
       <w:pStyle w:val="01KopfzeileFusszeile"/>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00EC5B93">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Volkswirtschafts</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t xml:space="preserve">- </w:t>
-[...20 lines deleted...]
-      <w:t>Berufsbildungs</w:t>
+      <w:t>- und Berufsbildungs</w:t>
     </w:r>
     <w:r w:rsidRPr="00EC5B93">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t>direktion</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">direktion </w:t>
     </w:r>
     <w:r w:rsidRPr="00EC5B93">
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>VW</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>B</w:t>
     </w:r>
     <w:r w:rsidRPr="00EC5B93">
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>D</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="53522DF2" w14:textId="77777777" w:rsidR="00523587" w:rsidRPr="006A672E" w:rsidRDefault="00523587" w:rsidP="00537A47">
     <w:pPr>
       <w:pStyle w:val="01KopfzeileFusszeile"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E031C6C" w14:textId="77777777" w:rsidR="000E36E5" w:rsidRDefault="000E36E5">
+    <w:p w14:paraId="1D824DCA" w14:textId="77777777" w:rsidR="00107285" w:rsidRDefault="00107285">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23067779" w14:textId="77777777" w:rsidR="000E36E5" w:rsidRDefault="000E36E5">
+    <w:p w14:paraId="2FD7A785" w14:textId="77777777" w:rsidR="00107285" w:rsidRDefault="00107285">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="035DFA32" w14:textId="77777777" w:rsidR="00771F69" w:rsidRDefault="00771F69">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="31150BBF" w14:textId="77777777" w:rsidR="00702F2B" w:rsidRDefault="00702F2B"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D429B4" w:rsidRPr="00A95BA1" w14:paraId="08A875F5" w14:textId="77777777">
+    <w:tr w:rsidR="00D429B4" w:rsidRPr="00813E99" w14:paraId="08A875F5" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7BC94B82" w14:textId="77777777" w:rsidR="00574AA8" w:rsidRDefault="00771F69" w:rsidP="00537A47">
           <w:pPr>
             <w:pStyle w:val="09HeaderSeite2"/>
           </w:pPr>
           <w:r>
             <w:t>Amt für Berufsbildung</w:t>
           </w:r>
           <w:r w:rsidRPr="002D3345">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t>BBA</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7462AD8A" w14:textId="77777777" w:rsidR="00574AA8" w:rsidRPr="00B57B63" w:rsidRDefault="00771F69" w:rsidP="00537A47">
@@ -10644,65 +10455,51 @@
             <w:rPr>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>BBA</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="549C9229" w14:textId="77777777" w:rsidR="00574AA8" w:rsidRPr="00EC5B93" w:rsidRDefault="00574AA8" w:rsidP="00537A47">
           <w:pPr>
             <w:pStyle w:val="01KopfzeileFusszeile"/>
             <w:rPr>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="15A00C2F" w14:textId="77777777" w:rsidR="00574AA8" w:rsidRPr="00EC5B93" w:rsidRDefault="00771F69" w:rsidP="00537A47">
           <w:pPr>
             <w:pStyle w:val="01KopfzeileFusszeile"/>
             <w:rPr>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:val="de-DE"/>
             </w:rPr>
-            <w:t>Derrière-</w:t>
-[...13 lines deleted...]
-            <w:t>-Remparts 1, 1700</w:t>
+            <w:t>Derrière-les-Remparts 1, 1700</w:t>
           </w:r>
           <w:r w:rsidRPr="00EC5B93">
             <w:rPr>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> Freiburg</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="38002005" w14:textId="77777777" w:rsidR="00574AA8" w:rsidRPr="00EC5B93" w:rsidRDefault="00574AA8" w:rsidP="00537A47">
           <w:pPr>
             <w:pStyle w:val="01KopfzeileFusszeile"/>
             <w:rPr>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="77D93B73" w14:textId="77777777" w:rsidR="00574AA8" w:rsidRPr="00EC5B93" w:rsidRDefault="00771F69" w:rsidP="00537A47">
           <w:pPr>
             <w:pStyle w:val="01KopfzeileFusszeile"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
@@ -13897,195 +13694,208 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="119881484">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="VPL+iS3iZ5Zihy8NPEH19ohpUwkA8B1RIM4fCdzTSM4VChYs2NeLLSTYnCI3LCJorPWvlac0rVorJmz7j7hrfg==" w:salt="Cg34hH85mfvX7PU5AWreTQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XE5t1vyh4VF/4ALdUlS5o/cHszEu00G+xxUoln5qC9X2i2sKsfXY32QWVd+34NyHYMOy6DafGKM7GXQq0Kr3uA==" w:salt="CIo0GsC+4NoB+DTWGzlRTw=="/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B637F"/>
     <w:rsid w:val="000001FB"/>
     <w:rsid w:val="00003109"/>
     <w:rsid w:val="000063F4"/>
     <w:rsid w:val="00010446"/>
     <w:rsid w:val="00014149"/>
+    <w:rsid w:val="00027A81"/>
     <w:rsid w:val="00043F91"/>
     <w:rsid w:val="00055046"/>
     <w:rsid w:val="00072382"/>
     <w:rsid w:val="000A2846"/>
     <w:rsid w:val="000C67F1"/>
     <w:rsid w:val="000E36E5"/>
     <w:rsid w:val="000F5885"/>
     <w:rsid w:val="000F5B4A"/>
     <w:rsid w:val="00102826"/>
     <w:rsid w:val="001056CB"/>
+    <w:rsid w:val="00107285"/>
     <w:rsid w:val="00117477"/>
+    <w:rsid w:val="00133AD4"/>
     <w:rsid w:val="00135477"/>
     <w:rsid w:val="00136858"/>
     <w:rsid w:val="00140B7B"/>
     <w:rsid w:val="00173FD8"/>
     <w:rsid w:val="00180185"/>
     <w:rsid w:val="001B6AC1"/>
     <w:rsid w:val="001C417C"/>
     <w:rsid w:val="001D45FC"/>
     <w:rsid w:val="001F0B30"/>
     <w:rsid w:val="001F5AF7"/>
     <w:rsid w:val="002409CF"/>
     <w:rsid w:val="00250D80"/>
     <w:rsid w:val="0027226B"/>
     <w:rsid w:val="002734BD"/>
     <w:rsid w:val="00277934"/>
     <w:rsid w:val="0028592E"/>
     <w:rsid w:val="002E5172"/>
     <w:rsid w:val="002F592F"/>
     <w:rsid w:val="002F6082"/>
     <w:rsid w:val="0031273C"/>
     <w:rsid w:val="0031474F"/>
     <w:rsid w:val="00330E7A"/>
     <w:rsid w:val="003772A0"/>
     <w:rsid w:val="003C48FF"/>
     <w:rsid w:val="003E1887"/>
     <w:rsid w:val="003E66C7"/>
     <w:rsid w:val="004357FD"/>
     <w:rsid w:val="004377EC"/>
     <w:rsid w:val="00443EF4"/>
+    <w:rsid w:val="0046494C"/>
     <w:rsid w:val="004679BA"/>
     <w:rsid w:val="004752F5"/>
     <w:rsid w:val="00476DA2"/>
     <w:rsid w:val="004B637F"/>
     <w:rsid w:val="004C039A"/>
     <w:rsid w:val="00505B5B"/>
     <w:rsid w:val="005215DB"/>
     <w:rsid w:val="00523587"/>
     <w:rsid w:val="00545429"/>
     <w:rsid w:val="00550DC0"/>
     <w:rsid w:val="00574AA8"/>
     <w:rsid w:val="005937D7"/>
     <w:rsid w:val="005B6D42"/>
     <w:rsid w:val="005B734D"/>
     <w:rsid w:val="005D4F72"/>
     <w:rsid w:val="005E2E9F"/>
     <w:rsid w:val="00630833"/>
     <w:rsid w:val="006645F4"/>
+    <w:rsid w:val="00671393"/>
     <w:rsid w:val="006F3065"/>
     <w:rsid w:val="00702F2B"/>
     <w:rsid w:val="007474ED"/>
     <w:rsid w:val="00771F69"/>
+    <w:rsid w:val="007928A7"/>
     <w:rsid w:val="007B3D46"/>
     <w:rsid w:val="007B41B4"/>
     <w:rsid w:val="008124CB"/>
+    <w:rsid w:val="00813E99"/>
     <w:rsid w:val="00826E72"/>
     <w:rsid w:val="008A7BDA"/>
     <w:rsid w:val="008E0488"/>
     <w:rsid w:val="008F026C"/>
     <w:rsid w:val="00907FA8"/>
     <w:rsid w:val="0091126D"/>
     <w:rsid w:val="00911CF6"/>
     <w:rsid w:val="00931D99"/>
     <w:rsid w:val="0093733F"/>
     <w:rsid w:val="00942825"/>
     <w:rsid w:val="009836E7"/>
     <w:rsid w:val="009840B6"/>
     <w:rsid w:val="00A0707A"/>
     <w:rsid w:val="00A67F61"/>
     <w:rsid w:val="00A67FD5"/>
+    <w:rsid w:val="00A7307B"/>
     <w:rsid w:val="00A91357"/>
     <w:rsid w:val="00A95BA1"/>
     <w:rsid w:val="00AE1E79"/>
     <w:rsid w:val="00AE612E"/>
     <w:rsid w:val="00B404C4"/>
     <w:rsid w:val="00B6676F"/>
     <w:rsid w:val="00B80F64"/>
     <w:rsid w:val="00BB41DB"/>
     <w:rsid w:val="00BB6888"/>
     <w:rsid w:val="00C31ED0"/>
+    <w:rsid w:val="00C7652B"/>
     <w:rsid w:val="00CE34DC"/>
     <w:rsid w:val="00D151EE"/>
+    <w:rsid w:val="00D209AC"/>
+    <w:rsid w:val="00D30F33"/>
     <w:rsid w:val="00D429B4"/>
     <w:rsid w:val="00D55E0F"/>
     <w:rsid w:val="00D9265B"/>
     <w:rsid w:val="00DB2E4A"/>
     <w:rsid w:val="00DB48C7"/>
     <w:rsid w:val="00DD2C57"/>
     <w:rsid w:val="00DD5AB9"/>
     <w:rsid w:val="00DE7692"/>
     <w:rsid w:val="00E01323"/>
     <w:rsid w:val="00E05B94"/>
     <w:rsid w:val="00E21DA3"/>
+    <w:rsid w:val="00E35751"/>
     <w:rsid w:val="00E35CB4"/>
     <w:rsid w:val="00E41261"/>
     <w:rsid w:val="00EE09DC"/>
     <w:rsid w:val="00EF6AA4"/>
     <w:rsid w:val="00F13D54"/>
     <w:rsid w:val="00F23BE8"/>
     <w:rsid w:val="00F34AF9"/>
     <w:rsid w:val="00F75523"/>
+    <w:rsid w:val="00FA126F"/>
     <w:rsid w:val="00FB5F98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
@@ -15224,51 +15034,51 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1625620633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa.eu/europass/fr/create-your-europass-cv" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testpodium.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa.eu/europass/de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leila.bersier@edufr.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://europa.eu/europass/fr/create-your-europass-cv" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.testpodium.com/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\BersierL\OneDrive%20-%20EDUETATFR\SFP%20COMMUN\2%20Management\2-5%20Communication\2-5-5%20PRE_Transmission%20DOC\MO_ETAT%20FR\A_MO%20SFP\MO_Rapport%20portrait%20D.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
@@ -16334,50 +16144,77 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BB4EF5B2-050D-4F99-B49A-E8171C2F8AD3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003A3078" w:rsidRDefault="009B076E" w:rsidP="009B076E">
           <w:pPr>
             <w:pStyle w:val="2991BDABFA6C400AA01327C83C812FE01"/>
           </w:pPr>
           <w:r w:rsidRPr="00931D99">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="21"/>
               <w:szCs w:val="21"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                        </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{862A983E-9614-41CA-B016-99CE089B0A19}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C6052D" w:rsidRDefault="00B87313">
+          <w:r w:rsidRPr="00793040">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -16450,57 +16287,65 @@
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C04F7"/>
     <w:rsid w:val="00043F91"/>
     <w:rsid w:val="001B6AC1"/>
     <w:rsid w:val="001C04F7"/>
     <w:rsid w:val="003A3078"/>
     <w:rsid w:val="003B34A9"/>
     <w:rsid w:val="00476DA2"/>
+    <w:rsid w:val="00593745"/>
     <w:rsid w:val="005D4F72"/>
+    <w:rsid w:val="006507A2"/>
+    <w:rsid w:val="00662B74"/>
     <w:rsid w:val="007474ED"/>
+    <w:rsid w:val="007928A7"/>
     <w:rsid w:val="009840B6"/>
     <w:rsid w:val="009B076E"/>
     <w:rsid w:val="009C64C6"/>
     <w:rsid w:val="00B6676F"/>
+    <w:rsid w:val="00B87313"/>
+    <w:rsid w:val="00C6052D"/>
+    <w:rsid w:val="00D209AC"/>
     <w:rsid w:val="00DB2E4A"/>
+    <w:rsid w:val="00E35751"/>
     <w:rsid w:val="00F975BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -16911,51 +16756,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B076E"/>
+    <w:rsid w:val="00B87313"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:lang w:val="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E33DA5727A841959189D121B6E77AFB4">
     <w:name w:val="5E33DA5727A841959189D121B6E77AFB4"/>
     <w:rsid w:val="009B076E"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="772C004A0DAA4035A5C924DDD8DD58454">
     <w:name w:val="772C004A0DAA4035A5C924DDD8DD58454"/>
     <w:rsid w:val="009B076E"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
@@ -17691,97 +17536,74 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ba0887cf-6ada-435c-a67c-e78e9cbd93df" xmlns:ns3="17150cc5-b344-4ae3-bb76-6d7727ed9007" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="61fa63feab66e2aa13428e39b4cc6a23" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100612D57BF697B284FB8A2FB158DDBDA8D" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="ae3b365d8dcaff8f07f52e47e48d9c94">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ba0887cf-6ada-435c-a67c-e78e9cbd93df" xmlns:ns3="17150cc5-b344-4ae3-bb76-6d7727ed9007" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e2beda5166b2c3fc8a3da3ac5d7dbc29" ns2:_="" ns3:_="">
     <xsd:import namespace="ba0887cf-6ada-435c-a67c-e78e9cbd93df"/>
     <xsd:import namespace="17150cc5-b344-4ae3-bb76-6d7727ed9007"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:xordre" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ba0887cf-6ada-435c-a67c-e78e9cbd93df" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -17810,50 +17632,57 @@
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="fbd933d8-63e4-4f7e-90f6-66429bb13b47" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="xordre" ma:index="22" nillable="true" ma:displayName="xordre" ma:internalName="xordre">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17150cc5-b344-4ae3-bb76-6d7727ed9007" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e4c1321f-94f0-4bf9-b095-621ff5514a09}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="17150cc5-b344-4ae3-bb76-6d7727ed9007">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -17927,126 +17756,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ba0887cf-6ada-435c-a67c-e78e9cbd93df">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="17150cc5-b344-4ae3-bb76-6d7727ed9007" xsi:nil="true"/>
+    <xordre xmlns="ba0887cf-6ada-435c-a67c-e78e9cbd93df" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC3B3D7E-92D0-4BF2-87BC-9B890F0A5119}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CDF0CA1-5B5E-47B1-9246-2AFC490D51F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ba0887cf-6ada-435c-a67c-e78e9cbd93df"/>
     <ds:schemaRef ds:uri="17150cc5-b344-4ae3-bb76-6d7727ed9007"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7588F4D6-E1C3-443A-975B-2C04EF7BCF9A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ba0887cf-6ada-435c-a67c-e78e9cbd93df"/>
+    <ds:schemaRef ds:uri="17150cc5-b344-4ae3-bb76-6d7727ed9007"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1B2EFAD-A8D3-44A4-BD4B-3CFF3866A152}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A384561-AEB4-4257-9698-9BE3E8159F5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>MO_Rapport portrait D</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1842</Words>
-  <Characters>10131</Characters>
+  <Words>1850</Words>
+  <Characters>10181</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11950</CharactersWithSpaces>
+  <CharactersWithSpaces>12007</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>Bersier Leïla</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100612D57BF697B284FB8A2FB158DDBDA8D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>