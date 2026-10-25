--- v0 (2025-12-05)
+++ v1 (2026-10-25)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C412722" w14:textId="0B5A6E9A" w:rsidR="00830F5E" w:rsidRPr="00F74E23" w:rsidRDefault="00830F5E" w:rsidP="003B6AEF">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Pädagogische Einschätzung zum Antrag </w:t>
       </w:r>
       <w:r w:rsidR="00CA5F76" w:rsidRPr="00F74E23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>auf verstärkte s</w:t>
@@ -803,56 +803,56 @@
       </w:pPr>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="CaseACocher1"/>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B33BD">
-[...4 lines deleted...]
-      <w:r w:rsidR="008B33BD">
+      <w:r w:rsidRPr="00F74E23">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830F5E" w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Klassenlehrperson</w:t>
       </w:r>
     </w:p>
@@ -864,56 +864,56 @@
       </w:pPr>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="CaseACocher2"/>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B33BD">
-[...4 lines deleted...]
-      <w:r w:rsidR="008B33BD">
+      <w:r w:rsidRPr="00F74E23">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830F5E" w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Schulische Heilpädagogin/ schulischer Heilpädagoge  </w:t>
       </w:r>
     </w:p>
@@ -924,56 +924,56 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B33BD">
-[...4 lines deleted...]
-      <w:r w:rsidR="008B33BD">
+      <w:r w:rsidRPr="00F74E23">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schulische Heilpädagogin/ schulischer Heilpädagoge</w:t>
       </w:r>
       <w:r w:rsidR="00CB7C71" w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
@@ -989,56 +989,56 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="CaseACocher3"/>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B33BD">
-[...4 lines deleted...]
-      <w:r w:rsidR="008B33BD">
+      <w:r w:rsidRPr="00F74E23">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830F5E" w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Andere</w:t>
       </w:r>
       <w:r w:rsidRPr="00F74E23">
@@ -3151,51 +3151,67 @@
     </w:p>
     <w:p w14:paraId="0608885E" w14:textId="77777777" w:rsidR="003B6AEF" w:rsidRPr="00F74E23" w:rsidRDefault="00070CE6" w:rsidP="000C64EA">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F74E23">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00830F5E" w:rsidRPr="00F74E23">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Für sich selber sorgen </w:t>
+        <w:t xml:space="preserve">Für sich </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00830F5E" w:rsidRPr="00F74E23">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>selber</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00830F5E" w:rsidRPr="00F74E23">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sorgen </w:t>
       </w:r>
       <w:r w:rsidR="00830F5E" w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>(auf die eigene Sicherheit achten, sich kleiden, Toiletten benutzen, Essen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4653"/>
         <w:gridCol w:w="4561"/>
       </w:tblGrid>
       <w:tr w:rsidR="00830F5E" w:rsidRPr="00F74E23" w14:paraId="55C6DEE2" w14:textId="77777777" w:rsidTr="007E18BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4653" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6110,70 +6126,70 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E4658" w:rsidRPr="00F74E23">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003B6AEF" w:rsidRPr="00F74E23" w:rsidSect="00691489">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1701" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B98D07F" w14:textId="77777777" w:rsidR="006A638B" w:rsidRDefault="006A638B" w:rsidP="00691489">
+    <w:p w14:paraId="7D88C7D1" w14:textId="77777777" w:rsidR="00F46D61" w:rsidRDefault="00F46D61" w:rsidP="00691489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="697406A2" w14:textId="77777777" w:rsidR="006A638B" w:rsidRDefault="006A638B" w:rsidP="00691489">
+    <w:p w14:paraId="149256B3" w14:textId="77777777" w:rsidR="00F46D61" w:rsidRDefault="00F46D61" w:rsidP="00691489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6184,57 +6200,57 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AACBE35" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00BF50CB" w:rsidRDefault="00892F14" w:rsidP="00691489">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4380980A" w14:textId="77777777" w:rsidR="008B33BD" w:rsidRPr="001F1BF4" w:rsidRDefault="008B33BD" w:rsidP="008B33BD">
     <w:pPr>
       <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="12" w:name="_Hlk95133576"/>
     <w:r w:rsidRPr="001F1BF4">
@@ -6263,117 +6279,117 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
     <w:bookmarkEnd w:id="12"/>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27AE9D4F" w14:textId="77777777" w:rsidR="006A638B" w:rsidRDefault="006A638B" w:rsidP="00691489">
+    <w:p w14:paraId="60812B80" w14:textId="77777777" w:rsidR="00F46D61" w:rsidRDefault="00F46D61" w:rsidP="00691489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EFA1A4F" w14:textId="77777777" w:rsidR="006A638B" w:rsidRDefault="006A638B" w:rsidP="00691489">
+    <w:p w14:paraId="70B72803" w14:textId="77777777" w:rsidR="00F46D61" w:rsidRDefault="00F46D61" w:rsidP="00691489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7BF745A1" w14:textId="77777777" w:rsidR="00830F5E" w:rsidRPr="00EE18AE" w:rsidRDefault="00830F5E" w:rsidP="00830F5E">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE18AE">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EE18AE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Diese pädagogische Synthese kann in Zusammenarbeit mit einer Heilpädagogin/einem Heilpädagogen ausgeführt werden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00892F14" w:rsidRPr="008B33BD" w14:paraId="78E0C113" w14:textId="77777777">
+    <w:tr w:rsidR="00892F14" w:rsidRPr="008A1197" w14:paraId="78E0C113" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6D90B86E" w14:textId="0DAF43BC" w:rsidR="00892F14" w:rsidRPr="00967AD7" w:rsidRDefault="00967AD7" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00967AD7">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für Sonderpädagogik </w:t>
           </w:r>
           <w:r w:rsidRPr="00967AD7">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
@@ -6548,51 +6564,51 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="615BEED6" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00967AD7" w:rsidRDefault="00892F14" w:rsidP="00691489">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="00892F14" w:rsidRPr="008B33BD" w14:paraId="75694309" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0837576C" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00AA545D" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
@@ -6663,105 +6679,96 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BF50CB">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Service </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>de l’enseignement spécialisé</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="78F41D5A" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00BF50CB" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="gramStart"/>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>et</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> des mesures d’aide</w:t>
+            <w:t>et des mesures d’aide</w:t>
           </w:r>
           <w:r w:rsidRPr="00BF50CB">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>ESAM</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4816F4D0" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="001D23E8" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="4816F4D0" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="008A1197" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="001D23E8">
+          <w:r w:rsidRPr="008A1197">
             <w:rPr>
               <w:b/>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für Sonderpädagogik </w:t>
           </w:r>
-          <w:r w:rsidRPr="001D23E8">
+          <w:r w:rsidRPr="008A1197">
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>SoA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="33BAB7CA" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="001D23E8" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="33BAB7CA" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="008A1197" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="1D298D43" w14:textId="090E5149" w:rsidR="00892F14" w:rsidRPr="00BF50CB" w:rsidRDefault="00967AD7" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:szCs w:val="12"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>Spitalgasse 3, 1701 Freiburg</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5E1D04C0" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00BF50CB" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
@@ -6823,73 +6830,73 @@
           </w:pPr>
         </w:p>
         <w:p w14:paraId="30CE4CE9" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="001D23E8" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="623D998B" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="001D23E8" w:rsidRDefault="00892F14" w:rsidP="00691489">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1455" type="#_x0000_t75" style="width:14.4pt;height:14.4pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:14.25pt;height:14.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048645B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="589E2B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
@@ -10840,132 +10847,133 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="177889363">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="621809673">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="594679510">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="769738126">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1398091641">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B6AEF"/>
     <w:rsid w:val="0002763C"/>
+    <w:rsid w:val="00047387"/>
     <w:rsid w:val="00070CE6"/>
     <w:rsid w:val="000763C5"/>
     <w:rsid w:val="000A7655"/>
     <w:rsid w:val="000B0B83"/>
     <w:rsid w:val="000C5F6F"/>
     <w:rsid w:val="000C64EA"/>
     <w:rsid w:val="000E25BD"/>
     <w:rsid w:val="00164C2E"/>
     <w:rsid w:val="001B1DDA"/>
     <w:rsid w:val="001D23E8"/>
     <w:rsid w:val="001E4658"/>
     <w:rsid w:val="00334135"/>
     <w:rsid w:val="00342111"/>
     <w:rsid w:val="0034443B"/>
     <w:rsid w:val="003544D8"/>
     <w:rsid w:val="00356A7C"/>
     <w:rsid w:val="003B3EBE"/>
     <w:rsid w:val="003B6AEF"/>
     <w:rsid w:val="003D3467"/>
     <w:rsid w:val="003F64BB"/>
     <w:rsid w:val="00470E9A"/>
     <w:rsid w:val="004741B2"/>
     <w:rsid w:val="004C546E"/>
     <w:rsid w:val="004C7F8D"/>
     <w:rsid w:val="004D5C7D"/>
     <w:rsid w:val="004E197D"/>
     <w:rsid w:val="004E4E8A"/>
     <w:rsid w:val="0050361D"/>
     <w:rsid w:val="00504E52"/>
     <w:rsid w:val="0050541B"/>
     <w:rsid w:val="00527B4B"/>
     <w:rsid w:val="005676B4"/>
     <w:rsid w:val="00691489"/>
     <w:rsid w:val="006A3BFD"/>
     <w:rsid w:val="006A638B"/>
     <w:rsid w:val="006D1F91"/>
     <w:rsid w:val="007556C6"/>
     <w:rsid w:val="0076102D"/>
     <w:rsid w:val="00787EBB"/>
     <w:rsid w:val="007B0B14"/>
     <w:rsid w:val="007C5678"/>
     <w:rsid w:val="007D2985"/>
     <w:rsid w:val="007D66BF"/>
     <w:rsid w:val="00830F5E"/>
     <w:rsid w:val="00844361"/>
     <w:rsid w:val="00884106"/>
     <w:rsid w:val="00892F14"/>
     <w:rsid w:val="00897784"/>
+    <w:rsid w:val="008A1197"/>
     <w:rsid w:val="008A54FB"/>
     <w:rsid w:val="008B33BD"/>
     <w:rsid w:val="008F79DA"/>
     <w:rsid w:val="00904277"/>
     <w:rsid w:val="00933F22"/>
     <w:rsid w:val="00936B73"/>
     <w:rsid w:val="009606B7"/>
     <w:rsid w:val="00967AD7"/>
     <w:rsid w:val="009B7076"/>
     <w:rsid w:val="009C1668"/>
     <w:rsid w:val="009C7673"/>
     <w:rsid w:val="009E1492"/>
     <w:rsid w:val="009F08AB"/>
     <w:rsid w:val="009F130A"/>
     <w:rsid w:val="00A032DE"/>
     <w:rsid w:val="00A840C8"/>
     <w:rsid w:val="00A871DB"/>
     <w:rsid w:val="00A91ACC"/>
     <w:rsid w:val="00A966E7"/>
     <w:rsid w:val="00AD3976"/>
     <w:rsid w:val="00AE10FD"/>
     <w:rsid w:val="00AF467C"/>
     <w:rsid w:val="00B07BB5"/>
     <w:rsid w:val="00B1195A"/>
     <w:rsid w:val="00B51FC4"/>
@@ -10973,84 +10981,85 @@
     <w:rsid w:val="00B97436"/>
     <w:rsid w:val="00BE0563"/>
     <w:rsid w:val="00BF50CB"/>
     <w:rsid w:val="00C04434"/>
     <w:rsid w:val="00C04BE0"/>
     <w:rsid w:val="00C1181B"/>
     <w:rsid w:val="00C25E79"/>
     <w:rsid w:val="00C42299"/>
     <w:rsid w:val="00C9379E"/>
     <w:rsid w:val="00CA5F76"/>
     <w:rsid w:val="00CB7C71"/>
     <w:rsid w:val="00CC0C28"/>
     <w:rsid w:val="00D15C20"/>
     <w:rsid w:val="00D31417"/>
     <w:rsid w:val="00DA10B2"/>
     <w:rsid w:val="00DC127A"/>
     <w:rsid w:val="00E930FC"/>
     <w:rsid w:val="00EA2614"/>
     <w:rsid w:val="00EA56F8"/>
     <w:rsid w:val="00EA64EA"/>
     <w:rsid w:val="00EB6284"/>
     <w:rsid w:val="00EC122D"/>
     <w:rsid w:val="00F111D8"/>
     <w:rsid w:val="00F3452E"/>
     <w:rsid w:val="00F3765B"/>
+    <w:rsid w:val="00F46D61"/>
     <w:rsid w:val="00F54576"/>
     <w:rsid w:val="00F74E23"/>
     <w:rsid w:val="00F86047"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="67ED4720"/>
   <w15:docId w15:val="{B47AC9BE-C5D2-4E79-8F07-058ADAAD75B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12232,100 +12241,96 @@
     <w:link w:val="Objetducommentaire"/>
     <w:semiHidden/>
     <w:rsid w:val="00070CE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="frder">
     <w:name w:val="förder"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA2614"/>
     <w:rPr>
       <w:lang w:val="de-CH"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1514491348">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2122410634">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///L:\Administration%20du%20SESAM\Mod&#232;les%20-%20documents%20admin\Documents%20administratifs\FR\Bandeau%20SESAM.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12620,51 +12625,51 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EBA8D01-B771-4608-8B2D-AE04867C6DBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Bandeau SESAM.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>698</Words>
   <Characters>3841</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Correspondance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>