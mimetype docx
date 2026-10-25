--- v0 (2025-12-05)
+++ v1 (2026-10-25)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="67AFD620" w14:textId="6C13A1B7" w:rsidR="00AB5546" w:rsidRPr="00775AA5" w:rsidRDefault="00AB5546" w:rsidP="00AB5546">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="006C7A28" w:rsidRPr="00775AA5">
@@ -167,56 +167,56 @@
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="CaseACocher15"/>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA0609" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neuer Antrag </w:t>
       </w:r>
       <w:r w:rsidR="00EF2589" w:rsidRPr="00775AA5">
@@ -249,56 +249,56 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="CaseACocher16"/>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA0609" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF2589" w:rsidRPr="00775AA5">
@@ -1889,154 +1889,151 @@
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67A7F389" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="00775AA5" w:rsidRDefault="00FF5EE9" w:rsidP="00C20EB1">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C84CE28" w14:textId="77777777" w:rsidR="000D0D90" w:rsidRPr="00775AA5" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
+    <w:p w14:paraId="1C84CE28" w14:textId="62F1F5E5" w:rsidR="000D0D90" w:rsidRPr="00775AA5" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="004B7811">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Gesetzliche Vertreter/</w:t>
+      </w:r>
       <w:r w:rsidR="00FA0609" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Eltern / Erziehungsberechtigte</w:t>
+        <w:t xml:space="preserve">Eltern </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7811">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t>Mutter</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10261" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1404"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3612"/>
       </w:tblGrid>
       <w:tr w:rsidR="00761542" w:rsidRPr="00775AA5" w14:paraId="7DE92FD9" w14:textId="77777777" w:rsidTr="00CE1A65">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61130BF3" w14:textId="0AB4392C" w:rsidR="00761542" w:rsidRPr="00775AA5" w:rsidRDefault="00FA0609" w:rsidP="00216A4C">
+          <w:p w14:paraId="61130BF3" w14:textId="7906AC9C" w:rsidR="00761542" w:rsidRPr="00775AA5" w:rsidRDefault="000D0D90" w:rsidP="00216A4C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775AA5">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0609" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="00A87601" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00A87601" w:rsidRPr="0048017E">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32BE44D7" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="00775AA5" w:rsidRDefault="00761542" w:rsidP="00216A4C">
@@ -2807,219 +2804,213 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-            <w:r w:rsidR="00E4695C">
+            <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
             <w:r w:rsidR="00761542" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-            <w:r w:rsidR="00E4695C">
+            <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5268D52E" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="00775AA5" w:rsidRDefault="00FF5EE9" w:rsidP="00EF3CDE">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="519B37AE" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="00775AA5" w:rsidRDefault="00FF5EE9" w:rsidP="00EF3CDE">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C1F81C6" w14:textId="438470AC" w:rsidR="00FD7B9E" w:rsidRPr="00775AA5" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
+    <w:p w14:paraId="1C1F81C6" w14:textId="3816B5A2" w:rsidR="00FD7B9E" w:rsidRPr="00775AA5" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>Vater</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10192" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1404"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3543"/>
       </w:tblGrid>
       <w:tr w:rsidR="00761542" w:rsidRPr="00775AA5" w14:paraId="765E27C6" w14:textId="77777777" w:rsidTr="00A7103E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1404" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FC25368" w14:textId="730BDCED" w:rsidR="00761542" w:rsidRPr="00775AA5" w:rsidRDefault="00FA0609" w:rsidP="00761542">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="00A87601" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>-n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D06ABC0" w14:textId="77777777" w:rsidR="00761542" w:rsidRPr="00775AA5" w:rsidRDefault="00761542" w:rsidP="004F1821">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
@@ -3649,107 +3640,107 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-            <w:r w:rsidR="00E4695C">
+            <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-            <w:r w:rsidR="00E4695C">
+            <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23AC6609" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="00775AA5" w:rsidRDefault="00FF5EE9" w:rsidP="00801C8A">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="120" w:after="60"/>
@@ -5911,56 +5902,56 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="CaseACocher17"/>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA0609" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Pädagogischer Stützunterricht PSU</w:t>
       </w:r>
     </w:p>
@@ -5972,56 +5963,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA0609" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Nachteilsausgleichsmassnahmen NAM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="531B278B" w14:textId="585208A2" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
@@ -6032,56 +6023,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA0609" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Deutsch als Zweitsprache DaZ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C8F330" w14:textId="5DBE7C87" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
@@ -6092,56 +6083,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA0609" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Zyklusverlängerung-Verkürzung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7CDBF9" w14:textId="3E3A436C" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
@@ -6152,56 +6143,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA0609" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Dispensationsmassnahmen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BEE745B" w14:textId="5CDDCF8C" w:rsidR="008B1651" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
@@ -6212,56 +6203,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>SED-Massnahmen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0FBCAB" w14:textId="1D818CDC" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
@@ -6272,56 +6263,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Niederschwellige sonderpädagogische Massnahm</w:t>
       </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="004D1BC6">
         <w:rPr>
@@ -6350,56 +6341,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F878B5" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Verstärkte s</w:t>
       </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -6417,56 +6408,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Integrative heilpädagogische Massnahme</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4D5336" w14:textId="03634A89" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
@@ -6478,56 +6469,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Assistenzperson für den Schulalltag</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677E0559" w14:textId="362E5FEA" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
@@ -6539,701 +6530,701 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Sonderschule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A01EA7" w14:textId="0BE9DFF5" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Sprachheilschule</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C4E3CD" w14:textId="404B4CC9" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Betreuung in einer </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1651" w:rsidRPr="004D1BC6">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Tagesstruktur oder interne Unterbringung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59642855" w14:textId="1B090241" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="003867B6" w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Spital-/Klinik</w:t>
+      </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Sprachheilschule</w:t>
+        <w:t>aufenthalt,</w:t>
+      </w:r>
+      <w:r w:rsidR="003867B6" w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003867B6" w:rsidRPr="004D1BC6">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Rekonvaleszenz</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1BC6">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1651" w:rsidRPr="00F23644">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Schulung zuhause</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C4E3CD" w14:textId="404B4CC9" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="024F53F4" w14:textId="0EEB6762" w:rsidR="007B482F" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
-        <w:ind w:left="1418"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Betreuung in einer </w:t>
-[...5 lines deleted...]
-        <w:t>Tagesstruktur oder interne Unterbringung</w:t>
+        <w:t>Förderung der (Hoch-)Begabung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59642855" w14:textId="1B090241" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="2F3F901C" w14:textId="66E1AA7C" w:rsidR="00542A69" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003867B6" w:rsidRPr="00775AA5">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>aufenthalt,</w:t>
-[...23 lines deleted...]
-        <w:t>Schulung zuhause</w:t>
+        <w:t>Logopädie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024F53F4" w14:textId="0EEB6762" w:rsidR="007B482F" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="34885D83" w14:textId="10110964" w:rsidR="00542A69" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Förderung der (Hoch-)Begabung</w:t>
+        <w:t>Psychologi</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5EE9" w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3F901C" w14:textId="66E1AA7C" w:rsidR="00542A69" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="6E782E2C" w14:textId="5F680C0A" w:rsidR="00542A69" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Logopädie</w:t>
+        <w:t>Psychomotorik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34885D83" w14:textId="10110964" w:rsidR="00542A69" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="1DADA02D" w14:textId="44E684AD" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Psychologi</w:t>
-[...5 lines deleted...]
-        <w:t>e</w:t>
+        <w:t>Ergotherapie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E782E2C" w14:textId="5F680C0A" w:rsidR="00542A69" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="28E695B9" w14:textId="72C64A43" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Psychomotorik</w:t>
+        <w:t>Physiotherapie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DADA02D" w14:textId="44E684AD" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
+    <w:p w14:paraId="065E5D7A" w14:textId="6A927A82" w:rsidR="00E25D0C" w:rsidRPr="00775AA5" w:rsidRDefault="00640B71" w:rsidP="00640B71">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...124 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008B1651" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Andere</w:t>
       </w:r>
       <w:r w:rsidR="003203DA" w:rsidRPr="00775AA5">
@@ -9424,53 +9415,53 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10190" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10190"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC5C7B" w:rsidRPr="00775AA5" w14:paraId="4B2D826D" w14:textId="77777777" w:rsidTr="00FF5EE9">
+      <w:tr w:rsidR="00EC5C7B" w:rsidRPr="00775AA5" w14:paraId="4B2D826D" w14:textId="77777777" w:rsidTr="00081E22">
         <w:trPr>
-          <w:trHeight w:val="1366"/>
+          <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79039045" w14:textId="3EA6A6AA" w:rsidR="00EC5C7B" w:rsidRPr="00775AA5" w:rsidRDefault="002D28B5" w:rsidP="00500652">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Sichtweise der</w:t>
             </w:r>
             <w:r w:rsidR="00E0187E" w:rsidRPr="00775AA5">
               <w:rPr>
@@ -9602,51 +9593,50 @@
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Wie beschreiben sie das Kind zuhause?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5695C85A" w14:textId="4A713B5E" w:rsidR="00EC5C7B" w:rsidRPr="00775AA5" w:rsidRDefault="00FF5EE9" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9726,50 +9716,51 @@
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>onderpädagogischen Massnahmen</w:t>
             </w:r>
             <w:r w:rsidR="00EC5C7B" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="291CA688" w14:textId="5D7FFE63" w:rsidR="00EC5C7B" w:rsidRPr="00775AA5" w:rsidRDefault="00FF5EE9" w:rsidP="00FF5EE9">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -10768,214 +10759,167 @@
     </w:p>
     <w:p w14:paraId="5B3771CD" w14:textId="3E4BB6F7" w:rsidR="00A975BB" w:rsidRPr="00775AA5" w:rsidRDefault="000918F8" w:rsidP="00C20EB1">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="100" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Gewünschte v</w:t>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>erstärkte sonderpädagogische Massnahme (VM):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC1F949" w14:textId="2D14755A" w:rsidR="008E6882" w:rsidRPr="00775AA5" w:rsidRDefault="00F437B8" w:rsidP="00C56C3A">
+    <w:p w14:paraId="4BC1F949" w14:textId="53716E1E" w:rsidR="008E6882" w:rsidRPr="00775AA5" w:rsidRDefault="00F437B8" w:rsidP="00C56C3A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00A975BB" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Sonderschule</w:t>
       </w:r>
       <w:r w:rsidR="00A975BB" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00775AA5">
-[...39 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>Sprachheilschule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5241FB8C" w14:textId="49C4B5A4" w:rsidR="00414E17" w:rsidRPr="00775AA5" w:rsidRDefault="00C50D53" w:rsidP="002D28B5">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrative sonderpädagogische </w:t>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -10990,56 +10934,56 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008E6882" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="008E6882" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidR="008E6882" w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008E6882" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="008E6882" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Assistenz</w:t>
       </w:r>
       <w:r w:rsidR="00546AEA" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -11063,56 +11007,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
@@ -11129,56 +11073,56 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte11"/>
             <w:enabled/>
@@ -11241,98 +11185,220 @@
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F37061A" w14:textId="45A65043" w:rsidR="00E63486" w:rsidRPr="00775AA5" w:rsidRDefault="00E63486" w:rsidP="0014601F">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C1067DE" w14:textId="00BFA3E1" w:rsidR="002D28B5" w:rsidRPr="00775AA5" w:rsidRDefault="000918F8" w:rsidP="002D28B5">
+    <w:p w14:paraId="7967F0B1" w14:textId="77777777" w:rsidR="00081E22" w:rsidRPr="00B85F01" w:rsidRDefault="00081E22" w:rsidP="00081E22">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="3119"/>
+          <w:tab w:val="left" w:pos="3544"/>
+          <w:tab w:val="left" w:pos="6237"/>
+          <w:tab w:val="left" w:pos="6663"/>
+          <w:tab w:val="left" w:pos="7088"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85F01">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Zukünftiger Schulort (bei Antrag für integrative sonderpädagogische Unterstützung und/oder fü</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r schulische Assistenzperson)  </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-18"/>
+        <w:tblW w:w="10410" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2331"/>
+        <w:gridCol w:w="8079"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00081E22" w:rsidRPr="008F4D38" w14:paraId="70F13AE5" w14:textId="77777777" w:rsidTr="009C281C">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2331" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2389A785" w14:textId="77777777" w:rsidR="00081E22" w:rsidRPr="008F4D38" w:rsidRDefault="00081E22" w:rsidP="009C281C">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Schulkreis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8079" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EC5E79" w14:textId="77777777" w:rsidR="00081E22" w:rsidRPr="008F4D38" w:rsidRDefault="00081E22" w:rsidP="009C281C">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008F4D38">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F4D38">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="10FFF24A" w14:textId="77777777" w:rsidR="00081E22" w:rsidRDefault="00081E22" w:rsidP="002D28B5">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="100" w:after="60"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C6D8B0F" w14:textId="15C61D71" w:rsidR="002D28B5" w:rsidRPr="00775AA5" w:rsidRDefault="000918F8" w:rsidP="00081E22">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:spacing w:before="100" w:after="60"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t>Die p</w:t>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>ädagogische Einschätzung zum Antrag VM</w:t>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> ist diesem Formular beizulegen </w:t>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>und gleichzeitig bis zum 31. Januar einzureichen.</w:t>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Falls vorhanden, bitte den Förderplan, das Zeugnis und/oder den Lernbericht zum Zeugnis beilegen.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="3B45D511" w14:textId="77777777" w:rsidR="00C8524A" w:rsidRPr="00775AA5" w:rsidRDefault="00C8524A" w:rsidP="00C8524A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E87EF26" w14:textId="7E4156A4" w:rsidR="00AB5546" w:rsidRPr="00775AA5" w:rsidRDefault="002D28B5" w:rsidP="002D28B5">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="100" w:after="60"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Berichte (mit Angabe der Fachperson) bis spätestens Stichtag 28. Februar</w:t>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -11359,56 +11425,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Psychologie</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -11498,75 +11564,75 @@
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="CaseACocher18"/>
+      <w:bookmarkStart w:id="4" w:name="CaseACocher18"/>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Logopädie</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>erstellt von</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
@@ -11620,249 +11686,104 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDAF5FB" w14:textId="6739FE2C" w:rsidR="00FC1E1A" w:rsidRPr="00775AA5" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
-      <w:pPr>
-[...143 lines deleted...]
-    <w:p w14:paraId="536D0DA4" w14:textId="3A0F0530" w:rsidR="00FC1E1A" w:rsidRPr="00775AA5" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ärztin / Arzt</w:t>
+        <w:t xml:space="preserve"> Psychomotorik</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>erstellt von</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -11910,104 +11831,104 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B11F74" w14:textId="1446B0AE" w:rsidR="00FC1E1A" w:rsidRPr="00775AA5" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
+    <w:p w14:paraId="536D0DA4" w14:textId="3A0F0530" w:rsidR="00FC1E1A" w:rsidRPr="00775AA5" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ergotherapie</w:t>
+        <w:t xml:space="preserve"> Ärztin / Arzt</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>erstellt von</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -12055,104 +11976,104 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B105492" w14:textId="6695A193" w:rsidR="00FC1E1A" w:rsidRPr="00775AA5" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
+    <w:p w14:paraId="19B11F74" w14:textId="1446B0AE" w:rsidR="00FC1E1A" w:rsidRPr="00775AA5" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Physiotherapie</w:t>
+        <w:t xml:space="preserve"> Ergotherapie</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>erstellt von</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -12200,110 +12121,104 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA71C3A" w14:textId="2FC8D59D" w:rsidR="00FC1E1A" w:rsidRPr="00775AA5" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
+    <w:p w14:paraId="3B105492" w14:textId="6695A193" w:rsidR="00FC1E1A" w:rsidRPr="00775AA5" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00775AA5">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Heilpädagogische Früherziehung</w:t>
+        <w:t xml:space="preserve"> Physiotherapie</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>erstellt von</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -12351,116 +12266,128 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF2B435" w14:textId="0BEEBE99" w:rsidR="00FC1E1A" w:rsidRPr="00775AA5" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
+    <w:p w14:paraId="4EA71C3A" w14:textId="2FC8D59D" w:rsidR="00FC1E1A" w:rsidRPr="00775AA5" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...4 lines deleted...]
-      <w:r w:rsidR="00E4695C">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Andere</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Heilpädagogische Früherziehung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>erstellt von</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
@@ -12489,67 +12416,117 @@
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00775AA5">
-[...3 lines deleted...]
-        <w:tab/>
+    </w:p>
+    <w:p w14:paraId="7BF2B435" w14:textId="0BEEBE99" w:rsidR="00FC1E1A" w:rsidRPr="00775AA5" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3686"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>erstellt von</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>Andere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
@@ -12578,50 +12555,139 @@
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>erstellt von</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="57BDBC87" w14:textId="63058F83" w:rsidR="00FC1E1A" w:rsidRPr="00775AA5" w:rsidRDefault="00FC1E1A" w:rsidP="00FC1E1A">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A5B43F5" w14:textId="1A375D8B" w:rsidR="00DA292C" w:rsidRPr="004D1BC6" w:rsidRDefault="00DA292C" w:rsidP="00DA292C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="10206"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D1BC6">
@@ -12653,76 +12719,59 @@
       <w:r w:rsidRPr="004D1BC6">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">(bitte offizielle </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1BC6">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Vorlage</w:t>
       </w:r>
       <w:r w:rsidRPr="004D1BC6">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> verwenden) notwendig</w:t>
       </w:r>
       <w:r w:rsidR="004D1BC6" w:rsidRPr="004D1BC6">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...24 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="004D1BC6" w:rsidRPr="004D1BC6">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>www.fr.ch/soa</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="004D1BC6" w:rsidRPr="004D1BC6">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D1BC6">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2065BE" w14:textId="77777777" w:rsidR="00C8524A" w:rsidRPr="004D1BC6" w:rsidRDefault="00C8524A" w:rsidP="00C8524A">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="10206"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D1BC6">
@@ -12778,76 +12827,59 @@
       <w:r w:rsidRPr="004D1BC6">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">ein </w:t>
       </w:r>
       <w:r w:rsidRPr="004D1BC6">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>logopädischer Bericht</w:t>
       </w:r>
       <w:r w:rsidRPr="004D1BC6">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mit der Berichtsvorlage) zwingend</w:t>
       </w:r>
       <w:r w:rsidR="004D1BC6" w:rsidRPr="004D1BC6">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00E4695C">
-[...24 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="004D1BC6" w:rsidRPr="004D1BC6">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>www.fr.ch/soa</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="004D1BC6" w:rsidRPr="004D1BC6">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0404C8" w14:textId="7C7890F5" w:rsidR="00AB5546" w:rsidRPr="00775AA5" w:rsidRDefault="00DA292C" w:rsidP="000805D9">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="100" w:after="60"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Weitere Bemerkungen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -13222,51 +13254,51 @@
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Texte16"/>
+      <w:bookmarkStart w:id="5" w:name="Texte16"/>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
@@ -13281,51 +13313,51 @@
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="009D7E7A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D7E7A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005C27DB" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Unterschrift der</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Klassenlehrperson</w:t>
       </w:r>
       <w:r w:rsidR="005C27DB" w:rsidRPr="00775AA5">
@@ -13739,141 +13771,142 @@
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">SPR). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DE50D0" w14:textId="45F1E5BF" w:rsidR="00CD71D7" w:rsidRPr="00775AA5" w:rsidRDefault="00CD71D7" w:rsidP="007F121C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:before="100" w:after="60"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Darüber hinaus bestätigen die gesetzlichen Vertreter</w:t>
       </w:r>
       <w:r w:rsidR="006963C4" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, Kenntnis vom Art. 40 des SPR genommen zu haben (dieser erläutert den Art. 20 des Gesetzes </w:t>
       </w:r>
       <w:r w:rsidR="00B90A30" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>über</w:t>
       </w:r>
       <w:r w:rsidR="006963C4" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> die </w:t>
       </w:r>
       <w:r w:rsidR="003E650D" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sonderpädagogik SPG), welcher besagt, dass bei Gewährung einer verstärkten Massnahme VM, das Schülerdossier an die zuständige Schuldirektion oder </w:t>
-[...6 lines deleted...]
-        <w:t>Leitung der sonderpädagogischen Einrichtung wei</w:t>
+        <w:t>Sonderpädagogik SPG), welcher besagt, dass bei Gewährung einer verstärkten Massnahme VM, das Schülerdossier an die zuständige Schuldirektion oder Leitung der sonderpädagogischen Einrichtung wei</w:t>
       </w:r>
       <w:r w:rsidR="003573A9" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00B31C21" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>ergeleitet</w:t>
       </w:r>
       <w:r w:rsidR="003E1C49" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> wird</w:t>
       </w:r>
       <w:r w:rsidR="00B31C21" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Abs. 1) und dass die betreffende Leitung verantwortlich für die Bearbeitung dieses Dossiers ist und nur diejenigen Daten an ihr Personal weiterleitet, die für die Durchführung und Begleitung einer sonderpädagogischen Massnahme VM nötig sind.</w:t>
       </w:r>
       <w:r w:rsidR="00A20700" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Abs. 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1471930F" w14:textId="4BD676C9" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="0098076D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DEB28A7" w14:textId="3A050471" w:rsidR="00A20700" w:rsidRPr="00775AA5" w:rsidRDefault="00A20700" w:rsidP="007F121C">
+    <w:p w14:paraId="3DEB28A7" w14:textId="1DDAB84F" w:rsidR="00A20700" w:rsidRPr="00775AA5" w:rsidRDefault="00A20700" w:rsidP="007F121C">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Unterschrift der gesetzlichen Vertreter</w:t>
+      </w:r>
+      <w:r w:rsidR="00081E22">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>/Eltern</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB4204E" w14:textId="0306FB81" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="007F121C">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bei gemeinsamem elterlichem Sorgerecht, aber unterschiedlichem Wohnsitz, ist die Unterschrift beider Elternteile notwendig</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE103F1" w14:textId="77777777" w:rsidR="00A20700" w:rsidRPr="00775AA5" w:rsidRDefault="00A20700" w:rsidP="00A20700">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
@@ -13954,51 +13987,51 @@
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Texte17"/>
+      <w:bookmarkStart w:id="6" w:name="Texte17"/>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
@@ -14013,183 +14046,221 @@
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="0359EB65" w14:textId="68391976" w:rsidR="005F0A9E" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="009D7E7A">
+    <w:p w14:paraId="0359EB65" w14:textId="3EFA8243" w:rsidR="005F0A9E" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="009D7E7A">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10205"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Unterschriften der gesetzlichen Vertreter:</w:t>
+        <w:t>Unterschriften der gesetzlichen Vertreter</w:t>
+      </w:r>
+      <w:r w:rsidR="00081E22">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>/Eltern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F10F9F8" w14:textId="6AD1009F" w:rsidR="009D7E7A" w:rsidRPr="00775AA5" w:rsidRDefault="009D7E7A" w:rsidP="007F121C">
+    <w:p w14:paraId="4F10F9F8" w14:textId="649B96B8" w:rsidR="009D7E7A" w:rsidRPr="00775AA5" w:rsidRDefault="009D7E7A" w:rsidP="007F121C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="4111"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10205"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00081E22">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73EC8267" w14:textId="79BF8E8D" w:rsidR="005F0A9E" w:rsidRPr="00775AA5" w:rsidRDefault="005F0A9E" w:rsidP="00FC3A62">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="100" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44CCB2EE" w14:textId="2951B933" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA2CA57" w14:textId="58C02032" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="007F121C">
+    <w:p w14:paraId="1FA2CA57" w14:textId="0FD80C3E" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="007F121C">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Anhang</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB4CE7" w:rsidRPr="00407531">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FB4CE7" w:rsidRPr="00407531">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieser Anhang </w:t>
       </w:r>
       <w:r w:rsidR="008D2027">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>für die Eltern ist informativ und nicht einzuschicken</w:t>
+        <w:t xml:space="preserve">für die </w:t>
+      </w:r>
+      <w:r w:rsidR="00081E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>gesetzlichen Vertreter/</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2027">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Eltern ist informativ und nicht einzuschicken</w:t>
       </w:r>
       <w:r w:rsidR="00FB4CE7" w:rsidRPr="00407531">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433935B6" w14:textId="77777777" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="007F121C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04CE5340" w14:textId="50801F17" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="007F121C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
@@ -14707,85 +14778,85 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A7CAD00" w14:textId="77777777" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="007F121C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="688D273C" w14:textId="70D3CAD8" w:rsidR="003674C7" w:rsidRPr="00775AA5" w:rsidRDefault="003674C7" w:rsidP="007F121C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="100" w:after="60"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003674C7" w:rsidRPr="00775AA5" w:rsidSect="005F0A9E">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="709" w:bottom="992" w:left="992" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BE4568E" w14:textId="77777777" w:rsidR="002977A2" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
+    <w:p w14:paraId="2BB21F4B" w14:textId="77777777" w:rsidR="00B30F4B" w:rsidRDefault="00B30F4B" w:rsidP="00AB5546">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CEC3639" w14:textId="77777777" w:rsidR="002977A2" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
+    <w:p w14:paraId="763A1832" w14:textId="77777777" w:rsidR="00B30F4B" w:rsidRDefault="00B30F4B" w:rsidP="00AB5546">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -14796,181 +14867,181 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63B611F8" w14:textId="77777777" w:rsidR="002977A2" w:rsidRPr="0045325D" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0045325D">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="16B95737" w14:textId="77777777" w:rsidR="00E4695C" w:rsidRPr="001F1BF4" w:rsidRDefault="00E4695C" w:rsidP="00E4695C">
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="8" w:name="_Hlk95133576"/>
+    <w:bookmarkStart w:id="7" w:name="_Hlk95133576"/>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>DFAC</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="51D732BD" w14:textId="2D96FC1E" w:rsidR="002977A2" w:rsidRPr="00E4695C" w:rsidRDefault="00E4695C" w:rsidP="00E4695C">
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="685CDEF2" w14:textId="77777777" w:rsidR="002977A2" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
+    <w:p w14:paraId="55794A76" w14:textId="77777777" w:rsidR="00B30F4B" w:rsidRDefault="00B30F4B" w:rsidP="00AB5546">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E72177B" w14:textId="77777777" w:rsidR="002977A2" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
+    <w:p w14:paraId="5F2F06AD" w14:textId="77777777" w:rsidR="00B30F4B" w:rsidRDefault="00B30F4B" w:rsidP="00AB5546">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002977A2" w:rsidRPr="00E4695C" w14:paraId="47E697A5" w14:textId="77777777">
+    <w:tr w:rsidR="002977A2" w:rsidRPr="004B7811" w14:paraId="47E697A5" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="244B81DD" w14:textId="6808F2C4" w:rsidR="002977A2" w:rsidRPr="00FA0609" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FA0609">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für Sonderpädagogik </w:t>
           </w:r>
           <w:r w:rsidRPr="00FA0609">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
@@ -15172,51 +15243,51 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="74547093" w14:textId="05C1C664" w:rsidR="002977A2" w:rsidRPr="00FA0609" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="002977A2" w:rsidRPr="00FA0609" w14:paraId="4F071B88" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="67BB1D6E" w14:textId="77777777" w:rsidR="002977A2" w:rsidRPr="00805607" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:spacing w:after="180"/>
@@ -15391,73 +15462,73 @@
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>www.fr.ch/soa</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5EB81BA1" w14:textId="77777777" w:rsidR="002977A2" w:rsidRPr="00FA0609" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1433" type="#_x0000_t75" style="width:10.05pt;height:10.05pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:9.75pt;height:9.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -19674,121 +19745,125 @@
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2114979077">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1364675901">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1693874784">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="920411115">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1927182745">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="30763009">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00805607"/>
     <w:rsid w:val="00007D81"/>
     <w:rsid w:val="000125AF"/>
     <w:rsid w:val="000362D9"/>
     <w:rsid w:val="00040D10"/>
     <w:rsid w:val="00041274"/>
     <w:rsid w:val="0004343C"/>
+    <w:rsid w:val="00047387"/>
     <w:rsid w:val="00062252"/>
     <w:rsid w:val="00065394"/>
     <w:rsid w:val="00075473"/>
     <w:rsid w:val="000805D9"/>
+    <w:rsid w:val="00081E22"/>
     <w:rsid w:val="00085B87"/>
     <w:rsid w:val="000918F8"/>
     <w:rsid w:val="000A0CF1"/>
     <w:rsid w:val="000D0D90"/>
     <w:rsid w:val="000F4AD9"/>
     <w:rsid w:val="00107675"/>
+    <w:rsid w:val="00110990"/>
     <w:rsid w:val="0011405D"/>
     <w:rsid w:val="00126B94"/>
     <w:rsid w:val="001335F6"/>
     <w:rsid w:val="00134E24"/>
     <w:rsid w:val="0014601F"/>
     <w:rsid w:val="00160E1F"/>
     <w:rsid w:val="001A1B21"/>
     <w:rsid w:val="001A38BF"/>
     <w:rsid w:val="001B6BF5"/>
     <w:rsid w:val="001C2DA7"/>
     <w:rsid w:val="001D2D40"/>
     <w:rsid w:val="001D4E3B"/>
     <w:rsid w:val="001F32D8"/>
     <w:rsid w:val="00201101"/>
     <w:rsid w:val="00216A4C"/>
     <w:rsid w:val="00223461"/>
     <w:rsid w:val="00233C80"/>
     <w:rsid w:val="00246A74"/>
     <w:rsid w:val="002510E3"/>
     <w:rsid w:val="002633D6"/>
     <w:rsid w:val="00264531"/>
     <w:rsid w:val="00275C27"/>
     <w:rsid w:val="0027714F"/>
+    <w:rsid w:val="002776D1"/>
     <w:rsid w:val="002977A2"/>
     <w:rsid w:val="002A6A2C"/>
     <w:rsid w:val="002A73FF"/>
     <w:rsid w:val="002C3145"/>
     <w:rsid w:val="002C63A0"/>
     <w:rsid w:val="002C68A9"/>
     <w:rsid w:val="002D00F4"/>
     <w:rsid w:val="002D28B5"/>
     <w:rsid w:val="002D797E"/>
     <w:rsid w:val="002E03A6"/>
     <w:rsid w:val="002E7037"/>
     <w:rsid w:val="002F67F2"/>
     <w:rsid w:val="003203DA"/>
     <w:rsid w:val="00344548"/>
     <w:rsid w:val="0034673B"/>
     <w:rsid w:val="00346980"/>
     <w:rsid w:val="00350005"/>
     <w:rsid w:val="003573A9"/>
     <w:rsid w:val="00360657"/>
     <w:rsid w:val="003674C7"/>
     <w:rsid w:val="00374918"/>
     <w:rsid w:val="0037714A"/>
     <w:rsid w:val="0038095A"/>
     <w:rsid w:val="003867B6"/>
     <w:rsid w:val="00387331"/>
@@ -19797,50 +19872,51 @@
     <w:rsid w:val="00397A71"/>
     <w:rsid w:val="003A0F3A"/>
     <w:rsid w:val="003A5BDA"/>
     <w:rsid w:val="003C1537"/>
     <w:rsid w:val="003D299E"/>
     <w:rsid w:val="003E1C49"/>
     <w:rsid w:val="003E3B4C"/>
     <w:rsid w:val="003E650D"/>
     <w:rsid w:val="003F2809"/>
     <w:rsid w:val="00406C6A"/>
     <w:rsid w:val="00407531"/>
     <w:rsid w:val="00414E17"/>
     <w:rsid w:val="00424B4F"/>
     <w:rsid w:val="00441FA6"/>
     <w:rsid w:val="00444230"/>
     <w:rsid w:val="00454FB8"/>
     <w:rsid w:val="00464844"/>
     <w:rsid w:val="00465D42"/>
     <w:rsid w:val="00471F2D"/>
     <w:rsid w:val="0048017E"/>
     <w:rsid w:val="004819D5"/>
     <w:rsid w:val="004A0F69"/>
     <w:rsid w:val="004A2F7B"/>
     <w:rsid w:val="004A3F09"/>
     <w:rsid w:val="004A6E74"/>
+    <w:rsid w:val="004B7811"/>
     <w:rsid w:val="004C1BD1"/>
     <w:rsid w:val="004D1BC6"/>
     <w:rsid w:val="004D586C"/>
     <w:rsid w:val="004E6507"/>
     <w:rsid w:val="004E7330"/>
     <w:rsid w:val="004F1821"/>
     <w:rsid w:val="005004E7"/>
     <w:rsid w:val="00500652"/>
     <w:rsid w:val="005007A2"/>
     <w:rsid w:val="00532116"/>
     <w:rsid w:val="005375EC"/>
     <w:rsid w:val="00540B12"/>
     <w:rsid w:val="00542A69"/>
     <w:rsid w:val="00544868"/>
     <w:rsid w:val="00544C5B"/>
     <w:rsid w:val="00545D52"/>
     <w:rsid w:val="00546AEA"/>
     <w:rsid w:val="00550AFF"/>
     <w:rsid w:val="005545ED"/>
     <w:rsid w:val="00555AB5"/>
     <w:rsid w:val="00570BA8"/>
     <w:rsid w:val="00570E82"/>
     <w:rsid w:val="00580DEB"/>
     <w:rsid w:val="00583350"/>
     <w:rsid w:val="005B2A20"/>
@@ -19931,50 +20007,51 @@
     <w:rsid w:val="00A10FBF"/>
     <w:rsid w:val="00A1151A"/>
     <w:rsid w:val="00A12BDA"/>
     <w:rsid w:val="00A20700"/>
     <w:rsid w:val="00A32D90"/>
     <w:rsid w:val="00A44094"/>
     <w:rsid w:val="00A546E0"/>
     <w:rsid w:val="00A6385C"/>
     <w:rsid w:val="00A673B4"/>
     <w:rsid w:val="00A7103E"/>
     <w:rsid w:val="00A7691F"/>
     <w:rsid w:val="00A87601"/>
     <w:rsid w:val="00A96019"/>
     <w:rsid w:val="00A975BB"/>
     <w:rsid w:val="00AA0F0B"/>
     <w:rsid w:val="00AB5546"/>
     <w:rsid w:val="00AB747F"/>
     <w:rsid w:val="00AC0D47"/>
     <w:rsid w:val="00AC10F5"/>
     <w:rsid w:val="00AD4FF0"/>
     <w:rsid w:val="00AE142C"/>
     <w:rsid w:val="00AE5C01"/>
     <w:rsid w:val="00AE7733"/>
     <w:rsid w:val="00B04D86"/>
     <w:rsid w:val="00B07CC9"/>
+    <w:rsid w:val="00B30F4B"/>
     <w:rsid w:val="00B31C21"/>
     <w:rsid w:val="00B4090A"/>
     <w:rsid w:val="00B46FDC"/>
     <w:rsid w:val="00B60D98"/>
     <w:rsid w:val="00B7514B"/>
     <w:rsid w:val="00B90A30"/>
     <w:rsid w:val="00B932A1"/>
     <w:rsid w:val="00B93890"/>
     <w:rsid w:val="00B94998"/>
     <w:rsid w:val="00B95002"/>
     <w:rsid w:val="00BB4629"/>
     <w:rsid w:val="00BB4758"/>
     <w:rsid w:val="00BC2231"/>
     <w:rsid w:val="00BC3F33"/>
     <w:rsid w:val="00BC7223"/>
     <w:rsid w:val="00BF25A9"/>
     <w:rsid w:val="00C167FA"/>
     <w:rsid w:val="00C20EB1"/>
     <w:rsid w:val="00C33FD7"/>
     <w:rsid w:val="00C36E69"/>
     <w:rsid w:val="00C50D53"/>
     <w:rsid w:val="00C51A74"/>
     <w:rsid w:val="00C560B6"/>
     <w:rsid w:val="00C56C3A"/>
     <w:rsid w:val="00C71608"/>
@@ -20043,64 +20120,64 @@
     <w:rsid w:val="00FC3BFB"/>
     <w:rsid w:val="00FD7B9E"/>
     <w:rsid w:val="00FE1957"/>
     <w:rsid w:val="00FE2F2E"/>
     <w:rsid w:val="00FE4665"/>
     <w:rsid w:val="00FF033C"/>
     <w:rsid w:val="00FF5EE9"/>
     <w:rsid w:val="00FF62AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="08D260F3"/>
   <w15:docId w15:val="{BC6BFF62-C0CB-45F6-A361-CFC7C80395E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21215,51 +21292,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
     <w:name w:val="tlid-translation"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00B7514B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
     <w:name w:val="Paragraphe de liste Car"/>
     <w:link w:val="Paragraphedeliste"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00E25D0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="637146079">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1363628159">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -21748,51 +21825,51 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/soa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/soa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -22067,82 +22144,82 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6094CC38-CE57-4CAD-804B-D50641749DB6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1535</Words>
-  <Characters>8446</Characters>
+  <Words>1559</Words>
+  <Characters>8576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9962</CharactersWithSpaces>
+  <CharactersWithSpaces>10115</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>Dénervaud Floriane</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>