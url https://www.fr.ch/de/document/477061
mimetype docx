--- v0 (2025-12-20)
+++ v1 (2026-10-25)
@@ -12,5054 +12,5675 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D8BE549" w14:textId="3968CC79" w:rsidR="00A65856" w:rsidRPr="00511B8D" w:rsidRDefault="00A65856" w:rsidP="00772F5E">
+    <w:p w14:paraId="1D8BE549" w14:textId="3CCDEB99" w:rsidR="00A65856" w:rsidRPr="00C97D96" w:rsidRDefault="0096112F" w:rsidP="00772F5E">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511B8D">
+      <w:r w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="28"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Demande de p</w:t>
+        <w:t xml:space="preserve">Verlängerungsantrag für VM – </w:t>
       </w:r>
-      <w:r w:rsidR="00007379" w:rsidRPr="00511B8D">
+      <w:r w:rsidR="007F29AF" w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="28"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>rolongation</w:t>
+        <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="008034C4" w:rsidRPr="00511B8D">
+      <w:r w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="28"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de mesure d’aide renforcée</w:t>
+        <w:t>chulung in sonderpädagogischer Einrichtung</w:t>
       </w:r>
-      <w:r w:rsidR="008C5DB6" w:rsidRPr="00511B8D">
+      <w:r w:rsidR="003073CB" w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:sz w:val="28"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> – Formulaire S-205</w:t>
+        <w:t xml:space="preserve"> – Formular S-205</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE7EACD" w14:textId="77777777" w:rsidR="00A04FF3" w:rsidRPr="00511B8D" w:rsidRDefault="00EC0CAA" w:rsidP="00772F5E">
+    <w:p w14:paraId="1AE7EACD" w14:textId="77777777" w:rsidR="00A04FF3" w:rsidRPr="00C97D96" w:rsidRDefault="00EC0CAA" w:rsidP="00772F5E">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511B8D">
+      <w:r w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2786AD" w14:textId="4F87E2AA" w:rsidR="00A65856" w:rsidRPr="00511B8D" w:rsidRDefault="00A04FF3" w:rsidP="00772F5E">
+    <w:p w14:paraId="4E2786AD" w14:textId="5F4CB5D4" w:rsidR="00A65856" w:rsidRPr="00C97D96" w:rsidRDefault="0096112F" w:rsidP="00772F5E">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511B8D">
+      <w:r w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Données </w:t>
-[...11 lines deleted...]
-        <w:t>l’élève </w:t>
+        <w:t>Angaben zur Schülerin bzw. zum Schüler</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="2126"/>
-        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="854"/>
+        <w:gridCol w:w="2123"/>
         <w:gridCol w:w="1672"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F29AF" w:rsidRPr="00511B8D" w14:paraId="1C4D82FE" w14:textId="77777777" w:rsidTr="004B6D22">
+      <w:tr w:rsidR="007F29AF" w:rsidRPr="00C97D96" w14:paraId="1C4D82FE" w14:textId="77777777" w:rsidTr="004B6D22">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27D56347" w14:textId="355592A9" w:rsidR="007F29AF" w:rsidRPr="00511B8D" w:rsidRDefault="007F29AF" w:rsidP="0066038E">
+          <w:p w14:paraId="27D56347" w14:textId="48E68692" w:rsidR="007F29AF" w:rsidRPr="00C97D96" w:rsidRDefault="0096112F" w:rsidP="0066038E">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00511B8D">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> / Secteur</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Sonderschule</w:t>
+            </w:r>
+            <w:r w:rsidR="00795702" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6775" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="404E70E3" w14:textId="32F0C9BF" w:rsidR="007F29AF" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="0066038E">
+          <w:p w14:paraId="404E70E3" w14:textId="32F0C9BF" w:rsidR="007F29AF" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="0066038E">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Texte1"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A42D5E" w:rsidRPr="00511B8D" w14:paraId="4303C7D1" w14:textId="77777777" w:rsidTr="004B6D22">
+      <w:tr w:rsidR="00A42D5E" w:rsidRPr="00C97D96" w14:paraId="4303C7D1" w14:textId="77777777" w:rsidTr="004B6D22">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56F776DA" w14:textId="77777777" w:rsidR="0066038E" w:rsidRPr="00511B8D" w:rsidRDefault="0066038E" w:rsidP="0066038E">
+          <w:p w14:paraId="56F776DA" w14:textId="1A3F1675" w:rsidR="0066038E" w:rsidRPr="00C97D96" w:rsidRDefault="0096112F" w:rsidP="0066038E">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00511B8D">
-[...3 lines deleted...]
-              <w:t>Nom et prénom</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name und Vorname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6775" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E97722B" w14:textId="1BB03CC2" w:rsidR="0066038E" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="0066038E">
+          <w:p w14:paraId="6E97722B" w14:textId="1BB03CC2" w:rsidR="0066038E" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="0066038E">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Texte2"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A42D5E" w:rsidRPr="00511B8D" w14:paraId="4B4EB896" w14:textId="77777777" w:rsidTr="004B6D22">
+      <w:tr w:rsidR="00A42D5E" w:rsidRPr="00C97D96" w14:paraId="4B4EB896" w14:textId="77777777" w:rsidTr="004B6D22">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="031581DC" w14:textId="77777777" w:rsidR="0066038E" w:rsidRPr="00511B8D" w:rsidRDefault="0066038E" w:rsidP="0066038E">
+          <w:p w14:paraId="031581DC" w14:textId="1B1E03C7" w:rsidR="0066038E" w:rsidRPr="00C97D96" w:rsidRDefault="0096112F" w:rsidP="0066038E">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00511B8D">
-[...3 lines deleted...]
-              <w:t>Date de naissance</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Geburtsdatum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6775" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B237BBC" w14:textId="5786044E" w:rsidR="0066038E" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="00CC3C39">
+          <w:p w14:paraId="6B237BBC" w14:textId="5786044E" w:rsidR="0066038E" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="00CC3C39">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Texte3"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A42D5E" w:rsidRPr="00511B8D" w14:paraId="787480E5" w14:textId="77777777" w:rsidTr="004B6D22">
+      <w:tr w:rsidR="00EF207D" w:rsidRPr="00C97D96" w14:paraId="71C22CB3" w14:textId="77777777" w:rsidTr="004B6D22">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02E774F9" w14:textId="77777777" w:rsidR="00007A98" w:rsidRPr="00511B8D" w:rsidRDefault="00007A98" w:rsidP="0002016D">
+          <w:p w14:paraId="4277B385" w14:textId="51FDAA33" w:rsidR="00EF207D" w:rsidRPr="00C97D96" w:rsidRDefault="00EF207D" w:rsidP="0066038E">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00511B8D">
-[...3 lines deleted...]
-              <w:t>Année de scolarité obligatoire</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Wohnort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="6775" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="047F2577" w14:textId="0D99101F" w:rsidR="00007A98" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="0002016D">
+          <w:p w14:paraId="052EDC32" w14:textId="037A39A4" w:rsidR="00EF207D" w:rsidRPr="00C97D96" w:rsidRDefault="00EF207D" w:rsidP="00CC3C39">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Texte5"/>
+                  <w:name w:val="Texte30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Texte5"/>
+            <w:bookmarkStart w:id="3" w:name="Texte30"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:noProof/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...115 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A42D5E" w:rsidRPr="00511B8D" w14:paraId="4A128D95" w14:textId="77777777" w:rsidTr="004B6D22">
+      <w:tr w:rsidR="00A42D5E" w:rsidRPr="00C97D96" w14:paraId="787480E5" w14:textId="77777777" w:rsidTr="004B6D22">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2881D9F0" w14:textId="33B401D4" w:rsidR="00007A98" w:rsidRPr="00511B8D" w:rsidRDefault="00795702" w:rsidP="001A23D8">
+          <w:p w14:paraId="02E774F9" w14:textId="29ACCBB0" w:rsidR="00007A98" w:rsidRPr="00C97D96" w:rsidRDefault="0096112F" w:rsidP="0002016D">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> de la MAR </w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Schuljahr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6775" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="189292B3" w14:textId="5B53A7B5" w:rsidR="00007A98" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="0002016D">
+          <w:p w14:paraId="047F2577" w14:textId="0D99101F" w:rsidR="00007A98" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="0002016D">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Texte6"/>
+                  <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Texte6"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:bookmarkStart w:id="4" w:name="Texte5"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CCCF1C5" w14:textId="17EBEB43" w:rsidR="00007A98" w:rsidRPr="00C97D96" w:rsidRDefault="0096112F" w:rsidP="0002016D">
+            <w:pPr>
+              <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Programmjahr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D63CB20" w14:textId="63D3A874" w:rsidR="00007A98" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="0002016D">
+            <w:pPr>
+              <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Texte4"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00511B8D" w:rsidRPr="00511B8D" w14:paraId="2CCDD0EA" w14:textId="77777777" w:rsidTr="001D1AF7">
+      <w:tr w:rsidR="00A42D5E" w:rsidRPr="00C97D96" w14:paraId="4A128D95" w14:textId="77777777" w:rsidTr="004B6D22">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38714A0A" w14:textId="11851426" w:rsidR="00511B8D" w:rsidRPr="00511B8D" w:rsidRDefault="00511B8D" w:rsidP="001D1AF7">
+          <w:p w14:paraId="2881D9F0" w14:textId="2C98CDE8" w:rsidR="00007A98" w:rsidRPr="00C97D96" w:rsidRDefault="0096112F" w:rsidP="001A23D8">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00511B8D">
-[...21 lines deleted...]
-              <w:t>(s)</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Beginn der VM</w:t>
+            </w:r>
+            <w:r w:rsidR="001A23D8" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6775" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D322A29" w14:textId="77777777" w:rsidR="00511B8D" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
+          <w:p w14:paraId="189292B3" w14:textId="5B53A7B5" w:rsidR="00007A98" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="0002016D">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...177 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Texte6"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F77BD5" w:rsidRPr="00511B8D" w14:paraId="1CC770BE" w14:textId="77777777" w:rsidTr="004B6D22">
+      <w:tr w:rsidR="00C57D2C" w:rsidRPr="00C97D96" w14:paraId="2CCDD0EA" w14:textId="51D5D59D" w:rsidTr="00C57D2C">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B56730E" w14:textId="1609DA75" w:rsidR="00F77BD5" w:rsidRPr="00511B8D" w:rsidRDefault="00EA4529" w:rsidP="001A23D8">
+          <w:p w14:paraId="38714A0A" w14:textId="0243C49A" w:rsidR="00C57D2C" w:rsidRPr="00C97D96" w:rsidRDefault="00C57D2C" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00511B8D">
-[...23 lines deleted...]
-              <w:t>Fréquence</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Gegenwärtige Massnahme(n)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6775" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BD9603E" w14:textId="01CAD80A" w:rsidR="00EA4529" w:rsidRDefault="00AB0C60" w:rsidP="006B02B6">
+          <w:p w14:paraId="6D322A29" w14:textId="08F9135D" w:rsidR="00C57D2C" w:rsidRPr="00C97D96" w:rsidRDefault="003F02B0" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00511B8D">
-[...77 lines deleted...]
-            <w:bookmarkEnd w:id="6"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-339318411"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C57D2C" w:rsidRPr="00C97D96">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C57D2C" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sonderschulung </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2ED1BD1B" w14:textId="77777777" w:rsidR="005E494B" w:rsidRDefault="005E494B" w:rsidP="006B02B6">
+          <w:p w14:paraId="73089F22" w14:textId="7CF9C497" w:rsidR="00C57D2C" w:rsidRPr="00C97D96" w:rsidRDefault="003F02B0" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="28923809"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C57D2C" w:rsidRPr="00C97D96">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C57D2C" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sprachheilschule </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6D8830DD" w14:textId="66587044" w:rsidR="005E494B" w:rsidRPr="00511B8D" w:rsidRDefault="005E494B" w:rsidP="006B02B6">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="757F6CD3" w14:textId="77777777" w:rsidR="00C57D2C" w:rsidRPr="00C97D96" w:rsidRDefault="003F02B0" w:rsidP="00C57D2C">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="590047908"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C57D2C" w:rsidRPr="00C97D96">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C57D2C" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Schulinternat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1370D030" w14:textId="14F7C0AE" w:rsidR="00C57D2C" w:rsidRPr="00C97D96" w:rsidRDefault="003F02B0" w:rsidP="005D7AFD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-558783131"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C57D2C" w:rsidRPr="00C97D96">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C57D2C" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OASIS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB0C60" w:rsidRPr="00511B8D" w14:paraId="128C9EC2" w14:textId="77777777" w:rsidTr="004B6D22">
+      <w:tr w:rsidR="00F77BD5" w:rsidRPr="00C97D96" w14:paraId="1CC770BE" w14:textId="77777777" w:rsidTr="004B6D22">
         <w:trPr>
           <w:trHeight w:val="437"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D551FBD" w14:textId="6E3311BD" w:rsidR="001E1B7B" w:rsidRPr="00511B8D" w:rsidRDefault="00AB0C60" w:rsidP="001A23D8">
+          <w:p w14:paraId="6B56730E" w14:textId="0AC5208D" w:rsidR="00F77BD5" w:rsidRPr="00C97D96" w:rsidRDefault="00350451" w:rsidP="001A23D8">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00511B8D">
-[...9 lines deleted...]
-              <w:t>s</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bisherige Therapien</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D2347DA" w14:textId="0FC897F3" w:rsidR="00EA4529" w:rsidRPr="00C97D96" w:rsidRDefault="00350451" w:rsidP="001A23D8">
+            <w:pPr>
+              <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Frequenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6775" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47575C75" w14:textId="77777777" w:rsidR="005E494B" w:rsidRDefault="00C23305" w:rsidP="005E494B">
+          <w:p w14:paraId="2ED1BD1B" w14:textId="35964BA2" w:rsidR="005E494B" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="006B02B6">
+            <w:pPr>
+              <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Texte7"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+          <w:p w14:paraId="6D8830DD" w14:textId="66587044" w:rsidR="005E494B" w:rsidRPr="00C97D96" w:rsidRDefault="005E494B" w:rsidP="006B02B6">
+            <w:pPr>
+              <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB0C60" w:rsidRPr="00C97D96" w14:paraId="128C9EC2" w14:textId="77777777" w:rsidTr="004B6D22">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D551FBD" w14:textId="30DC56BA" w:rsidR="001E1B7B" w:rsidRPr="00C97D96" w:rsidRDefault="00350451" w:rsidP="001A23D8">
+            <w:pPr>
+              <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Zuletzt durchgeführte Abklärungen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6775" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47575C75" w14:textId="77777777" w:rsidR="005E494B" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="005E494B">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="458"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Texte8"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:bookmarkStart w:id="8" w:name="Texte8"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
-          <w:p w14:paraId="65AF563F" w14:textId="278CAD58" w:rsidR="00C23305" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="005E494B">
+          <w:p w14:paraId="65AF563F" w14:textId="278CAD58" w:rsidR="00C23305" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="005E494B">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="458"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Texte9"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:bookmarkStart w:id="9" w:name="Texte9"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6926F184" w14:textId="77777777" w:rsidR="00BA4D62" w:rsidRDefault="00BA4D62" w:rsidP="006915E8">
+    <w:p w14:paraId="6926F184" w14:textId="77777777" w:rsidR="00BA4D62" w:rsidRPr="00C97D96" w:rsidRDefault="00BA4D62" w:rsidP="006915E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="223E1242" w14:textId="77777777" w:rsidR="000B545C" w:rsidRDefault="000B545C" w:rsidP="000B545C">
+    <w:p w14:paraId="223E1242" w14:textId="46B6B5F9" w:rsidR="000B545C" w:rsidRPr="00C97D96" w:rsidRDefault="00350451" w:rsidP="000B545C">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Priorités du projet de l’année prochaine</w:t>
+        <w:t>Prioritäten des nächstjährigen Förderplans</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="6655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B545C" w:rsidRPr="00511B8D" w14:paraId="47DDAA6E" w14:textId="77777777" w:rsidTr="000B545C">
+      <w:tr w:rsidR="000B545C" w:rsidRPr="00C97D96" w14:paraId="47DDAA6E" w14:textId="77777777" w:rsidTr="000B545C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="424F30E3" w14:textId="77777777" w:rsidR="000B545C" w:rsidRDefault="000B545C" w:rsidP="00554353">
+          <w:p w14:paraId="424F30E3" w14:textId="57FF02BD" w:rsidR="000B545C" w:rsidRPr="00C97D96" w:rsidRDefault="00350451" w:rsidP="00554353">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Objectifs du projet pédagogique individualisé</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ziele des Förderplanes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7313562B" w14:textId="5876E0E8" w:rsidR="000B545C" w:rsidRPr="00EA6744" w:rsidRDefault="00C23305" w:rsidP="00554353">
+          <w:p w14:paraId="7313562B" w14:textId="5876E0E8" w:rsidR="000B545C" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="00554353">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Texte10"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:bookmarkStart w:id="10" w:name="Texte10"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B545C" w:rsidRPr="00511B8D" w14:paraId="3E975E03" w14:textId="77777777" w:rsidTr="000B545C">
+      <w:tr w:rsidR="000B545C" w:rsidRPr="00C97D96" w14:paraId="3E975E03" w14:textId="77777777" w:rsidTr="000B545C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE00CB7" w14:textId="77777777" w:rsidR="000B545C" w:rsidRDefault="000B545C" w:rsidP="00554353">
+          <w:p w14:paraId="1DE00CB7" w14:textId="390F5C5A" w:rsidR="000B545C" w:rsidRPr="00C97D96" w:rsidRDefault="00350451" w:rsidP="00554353">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Poursuite des thérapies</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Weiterführung der Therapien</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37547849" w14:textId="5C008570" w:rsidR="000B545C" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="00554353">
+          <w:p w14:paraId="37547849" w14:textId="5C008570" w:rsidR="000B545C" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="00554353">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Texte11"/>
-            <w:r>
+            <w:bookmarkStart w:id="11" w:name="Texte11"/>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B545C" w:rsidRPr="00511B8D" w14:paraId="7683DBA2" w14:textId="77777777" w:rsidTr="000B545C">
+      <w:tr w:rsidR="000B545C" w:rsidRPr="00C97D96" w14:paraId="7683DBA2" w14:textId="77777777" w:rsidTr="000B545C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFE7C98" w14:textId="77777777" w:rsidR="000B545C" w:rsidRDefault="000B545C" w:rsidP="00554353">
+          <w:p w14:paraId="4FFE7C98" w14:textId="61D809EE" w:rsidR="000B545C" w:rsidRPr="00C97D96" w:rsidRDefault="00350451" w:rsidP="00554353">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Autres mesures d’accompagnement</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Andere Begleitmassnahmen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70FEB572" w14:textId="38FC73F0" w:rsidR="000B545C" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="00554353">
+          <w:p w14:paraId="70FEB572" w14:textId="38FC73F0" w:rsidR="000B545C" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="00554353">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="Texte12"/>
-            <w:r>
+            <w:bookmarkStart w:id="12" w:name="Texte12"/>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B8DD48E" w14:textId="77777777" w:rsidR="000B545C" w:rsidRDefault="000B545C" w:rsidP="000B545C">
+    <w:p w14:paraId="3B8DD48E" w14:textId="77777777" w:rsidR="000B545C" w:rsidRPr="00C97D96" w:rsidRDefault="000B545C" w:rsidP="000B545C">
       <w:pPr>
         <w:pStyle w:val="rpertoire1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68A1576F" w14:textId="33E50D29" w:rsidR="006915E8" w:rsidRPr="0039370A" w:rsidRDefault="006915E8" w:rsidP="0039370A">
+    <w:p w14:paraId="68A1576F" w14:textId="7F16C7D8" w:rsidR="006915E8" w:rsidRPr="00C97D96" w:rsidRDefault="00E93FAC" w:rsidP="0039370A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511B8D">
+      <w:r w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eléments pertinents </w:t>
+        <w:t>Wichtige Elemente</w:t>
       </w:r>
-      <w:r w:rsidR="0039370A">
+      <w:r w:rsidR="006915E8" w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00511B8D">
+      <w:r w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> changements importants dans l’évolution </w:t>
+        <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00795702">
+      <w:r w:rsidR="006915E8" w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>de l’élève</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00511B8D">
+      <w:r w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Änderungen </w:t>
+      </w:r>
+      <w:r w:rsidR="008517D1" w:rsidRPr="00C97D96">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>in der Entwicklung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C97D96">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Schülerin/des Schülers</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9654" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9654"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00795702" w:rsidRPr="00511B8D" w14:paraId="065B5C49" w14:textId="77777777" w:rsidTr="001D1AF7">
+      <w:tr w:rsidR="00795702" w:rsidRPr="00C97D96" w14:paraId="065B5C49" w14:textId="77777777" w:rsidTr="00C71048">
         <w:trPr>
-          <w:trHeight w:val="1030"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2D5EEA" w14:textId="77777777" w:rsidR="00795702" w:rsidRDefault="00795702" w:rsidP="001D1AF7">
+          <w:p w14:paraId="1B2D5EEA" w14:textId="013F6FFF" w:rsidR="00795702" w:rsidRPr="00C97D96" w:rsidRDefault="00E93FAC" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001313B0">
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>ou suspicion</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Diagnose- oder Verdachtselemente</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D42CA64" w14:textId="439BE0D7" w:rsidR="001313B0" w:rsidRPr="001313B0" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
+          <w:p w14:paraId="7D42CA64" w14:textId="19621BC4" w:rsidR="00C71048" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Texte13"/>
-            <w:r>
+            <w:bookmarkStart w:id="13" w:name="Texte13"/>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006915E8" w:rsidRPr="00511B8D" w14:paraId="1E46A186" w14:textId="77777777" w:rsidTr="001D1AF7">
+      <w:tr w:rsidR="006915E8" w:rsidRPr="00C97D96" w14:paraId="1E46A186" w14:textId="77777777" w:rsidTr="00C71048">
         <w:trPr>
-          <w:trHeight w:val="1030"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10A42F98" w14:textId="00110048" w:rsidR="006915E8" w:rsidRPr="00511B8D" w:rsidRDefault="006915E8" w:rsidP="001D1AF7">
+          <w:p w14:paraId="10A42F98" w14:textId="2B8F2E86" w:rsidR="006915E8" w:rsidRPr="00C97D96" w:rsidRDefault="008517D1" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001313B0">
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="001313B0">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Allgemeine Funktionsfähigkeit</w:t>
+            </w:r>
+            <w:r w:rsidR="001313B0" w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001313B0" w:rsidRPr="00890AF9">
+            <w:r w:rsidR="001313B0" w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00890AF9">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="001313B0" w:rsidRPr="00890AF9">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>kognitiv, affektiv, sprachlich, Selbstständigkeit, kommunikativ, sozial</w:t>
+            </w:r>
+            <w:r w:rsidR="001313B0" w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>social)</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13C59736" w14:textId="46D5623A" w:rsidR="006915E8" w:rsidRPr="001313B0" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
+          <w:p w14:paraId="13C59736" w14:textId="46D5623A" w:rsidR="006915E8" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Texte14"/>
-            <w:r>
+            <w:bookmarkStart w:id="14" w:name="Texte14"/>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006915E8" w:rsidRPr="00511B8D" w14:paraId="5BEA1DB3" w14:textId="77777777" w:rsidTr="001D1AF7">
+      <w:tr w:rsidR="006915E8" w:rsidRPr="00C97D96" w14:paraId="5BEA1DB3" w14:textId="77777777" w:rsidTr="00C71048">
         <w:trPr>
-          <w:trHeight w:val="1030"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16AF6048" w14:textId="2E6D3C00" w:rsidR="006915E8" w:rsidRPr="00511B8D" w:rsidRDefault="006915E8" w:rsidP="001D1AF7">
+          <w:p w14:paraId="16AF6048" w14:textId="1A2F85BF" w:rsidR="006915E8" w:rsidRPr="008C21D0" w:rsidRDefault="008517D1" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001313B0">
+            <w:r w:rsidRPr="008C21D0">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00890AF9">
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Lernniveau</w:t>
+            </w:r>
+            <w:r w:rsidR="008C21D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008C21D0">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>(domaines disciplinaires / capacités transversales)</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(ü</w:t>
+            </w:r>
+            <w:r w:rsidR="008C21D0" w:rsidRPr="00A93880">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>berfachliche Kompetenzen / schulische Fachbereiche</w:t>
+            </w:r>
+            <w:r w:rsidR="008C21D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="610D7263" w14:textId="729767E3" w:rsidR="006915E8" w:rsidRPr="001313B0" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
+          <w:p w14:paraId="610D7263" w14:textId="729767E3" w:rsidR="006915E8" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="Texte15"/>
-            <w:r>
+            <w:bookmarkStart w:id="15" w:name="Texte15"/>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006915E8" w:rsidRPr="00511B8D" w14:paraId="1E32F72B" w14:textId="77777777" w:rsidTr="001D1AF7">
+      <w:tr w:rsidR="006915E8" w:rsidRPr="00C97D96" w14:paraId="1E32F72B" w14:textId="77777777" w:rsidTr="00C71048">
         <w:trPr>
-          <w:trHeight w:val="1030"/>
+          <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F823EC8" w14:textId="08D88C8E" w:rsidR="006915E8" w:rsidRPr="001313B0" w:rsidRDefault="006915E8" w:rsidP="001D1AF7">
+          <w:p w14:paraId="3F823EC8" w14:textId="6A039CCB" w:rsidR="006915E8" w:rsidRPr="00C97D96" w:rsidRDefault="008517D1" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001313B0">
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
-              </w:rPr>
-              <w:t xml:space="preserve">Facteurs environnementaux pertinents </w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Relevante Umgebungsfaktoren</w:t>
+            </w:r>
+            <w:r w:rsidR="006915E8" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02AF67EF" w14:textId="29621E87" w:rsidR="006915E8" w:rsidRPr="001313B0" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
+          <w:p w14:paraId="02AF67EF" w14:textId="29621E87" w:rsidR="006915E8" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Texte16"/>
-            <w:r>
+            <w:bookmarkStart w:id="16" w:name="Texte16"/>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24410112" w14:textId="77777777" w:rsidR="006915E8" w:rsidRPr="00511B8D" w:rsidRDefault="006915E8" w:rsidP="006915E8">
+    <w:p w14:paraId="24410112" w14:textId="77777777" w:rsidR="006915E8" w:rsidRPr="00C97D96" w:rsidRDefault="006915E8" w:rsidP="006915E8">
       <w:pPr>
         <w:pStyle w:val="rpertoire1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BE7AEE6" w14:textId="41AE69B6" w:rsidR="003512C5" w:rsidRPr="00511B8D" w:rsidRDefault="00A35A5F" w:rsidP="0039370A">
+    <w:p w14:paraId="1BE7AEE6" w14:textId="5DCCABCE" w:rsidR="003512C5" w:rsidRPr="00C97D96" w:rsidRDefault="008517D1" w:rsidP="0039370A">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Attentes du réseau sur la poursuite de la mesure renforcée</w:t>
+        <w:t>Erwartungen des Netzwerks zur Weiterführung der VM</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="6513"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003512C5" w:rsidRPr="00511B8D" w14:paraId="6E325887" w14:textId="77777777" w:rsidTr="006502EC">
+      <w:tr w:rsidR="003512C5" w:rsidRPr="00C97D96" w14:paraId="6E325887" w14:textId="77777777" w:rsidTr="006502EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="222D5EDC" w14:textId="5B1A5151" w:rsidR="003512C5" w:rsidRPr="00511B8D" w:rsidRDefault="002B0D30" w:rsidP="00044761">
+          <w:p w14:paraId="222D5EDC" w14:textId="61465F0A" w:rsidR="003512C5" w:rsidRPr="00C97D96" w:rsidRDefault="008517D1" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Attentes des parents </w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Erwartungen</w:t>
+            </w:r>
+            <w:r w:rsidR="003A4EEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>der Eltern</w:t>
+            </w:r>
+            <w:r w:rsidR="002B0D30" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="419CE554" w14:textId="1F06F5BB" w:rsidR="003512C5" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="00044761">
+          <w:p w14:paraId="6ED14AE0" w14:textId="797FDB15" w:rsidR="001D601C" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="16" w:name="Texte17"/>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+            <w:bookmarkStart w:id="17" w:name="Texte17"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="16"/>
-[...17 lines deleted...]
-            </w:pPr>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003512C5" w:rsidRPr="00511B8D" w14:paraId="09E34ABD" w14:textId="77777777" w:rsidTr="006502EC">
+      <w:tr w:rsidR="003512C5" w:rsidRPr="00C97D96" w14:paraId="09E34ABD" w14:textId="77777777" w:rsidTr="006502EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7B1547" w14:textId="561A95A9" w:rsidR="003512C5" w:rsidRPr="00511B8D" w:rsidRDefault="002B0D30" w:rsidP="00044761">
+          <w:p w14:paraId="1C7B1547" w14:textId="00DB20F7" w:rsidR="00EF207D" w:rsidRPr="00C97D96" w:rsidRDefault="008517D1" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Attentes de l’élève</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Erwartungen der Schülerin/des Schülers</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF207D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sofern möglich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38EBFD5D" w14:textId="77BDCDA7" w:rsidR="003512C5" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="00044761">
+          <w:p w14:paraId="1C948C9E" w14:textId="3904B80E" w:rsidR="001D601C" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="17" w:name="Texte18"/>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+            <w:bookmarkStart w:id="18" w:name="Texte18"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="17"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039370A" w:rsidRPr="00511B8D" w14:paraId="6801137F" w14:textId="77777777" w:rsidTr="006502EC">
+      <w:tr w:rsidR="0039370A" w:rsidRPr="00C97D96" w14:paraId="6801137F" w14:textId="77777777" w:rsidTr="006502EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D770C1F" w14:textId="17E17E2B" w:rsidR="0039370A" w:rsidRDefault="0039370A" w:rsidP="00044761">
+          <w:p w14:paraId="7D770C1F" w14:textId="4C104126" w:rsidR="0039370A" w:rsidRPr="00C97D96" w:rsidRDefault="008517D1" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> des enseignants</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Erwartungen der Lehrpersonen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDED9BC" w14:textId="0EC16797" w:rsidR="0039370A" w:rsidRDefault="00C23305" w:rsidP="00044761">
+          <w:p w14:paraId="5B18F879" w14:textId="0515BBA5" w:rsidR="0039370A" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="18" w:name="Texte19"/>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+            <w:bookmarkStart w:id="19" w:name="Texte19"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003512C5" w:rsidRPr="00511B8D" w14:paraId="5422FDDA" w14:textId="77777777" w:rsidTr="006502EC">
+      <w:tr w:rsidR="003512C5" w:rsidRPr="00C97D96" w14:paraId="5422FDDA" w14:textId="77777777" w:rsidTr="006502EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB6F71E" w14:textId="70BDF575" w:rsidR="003512C5" w:rsidRPr="00511B8D" w:rsidRDefault="002B0D30" w:rsidP="00044761">
+          <w:p w14:paraId="6FB6F71E" w14:textId="24E60BFC" w:rsidR="003512C5" w:rsidRPr="00C97D96" w:rsidRDefault="008517D1" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> des thérapeutes</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Erwartungen der Therapeuten/innen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF261A4" w14:textId="7295F144" w:rsidR="001D601C" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="00044761">
+          <w:p w14:paraId="76988493" w14:textId="2DCC5227" w:rsidR="001D601C" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="19" w:name="Texte20"/>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+            <w:bookmarkStart w:id="20" w:name="Texte20"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0039370A" w:rsidRPr="00511B8D" w14:paraId="29B2B536" w14:textId="77777777" w:rsidTr="006502EC">
+      <w:tr w:rsidR="0039370A" w:rsidRPr="00C97D96" w14:paraId="29B2B536" w14:textId="77777777" w:rsidTr="006502EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56A5A45F" w14:textId="1C46062F" w:rsidR="0039370A" w:rsidRDefault="0039370A" w:rsidP="00044761">
+          <w:p w14:paraId="56A5A45F" w14:textId="65B89898" w:rsidR="0039370A" w:rsidRPr="00C97D96" w:rsidRDefault="008517D1" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Autres avis</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Andere Bemerkungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4149339B" w14:textId="3B145E32" w:rsidR="0039370A" w:rsidRDefault="00C23305" w:rsidP="00044761">
+          <w:p w14:paraId="2B9FBA16" w14:textId="1FDD93C2" w:rsidR="00C97D96" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Texte21"/>
-[...3 lines deleted...]
-                <w:b w:val="0"/>
+            <w:bookmarkStart w:id="21" w:name="Texte21"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:b w:val="0"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D871CA" w:rsidRPr="00511B8D" w14:paraId="7F509190" w14:textId="77777777" w:rsidTr="006502EC">
+      <w:tr w:rsidR="00D871CA" w:rsidRPr="008C21D0" w14:paraId="7F509190" w14:textId="77777777" w:rsidTr="006502EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="396AC644" w14:textId="11A93FC0" w:rsidR="00D871CA" w:rsidRDefault="00020D37" w:rsidP="00044761">
+          <w:p w14:paraId="396AC644" w14:textId="43FB59B4" w:rsidR="00D871CA" w:rsidRPr="00C97D96" w:rsidRDefault="008517D1" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Demande</w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Antrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B85C567" w14:textId="5E892256" w:rsidR="0096484A" w:rsidRDefault="00C23305" w:rsidP="0096484A">
+          <w:p w14:paraId="5B85C567" w14:textId="703DAA2E" w:rsidR="0096484A" w:rsidRPr="00C97D96" w:rsidRDefault="003F02B0" w:rsidP="0096484A">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="361401510"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="008517D1" w:rsidRPr="00C97D96">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00EA6744" w:rsidRPr="00511B8D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidR="00EA6744" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0096484A">
-[...3 lines deleted...]
-              <w:t>Arrêt de la mesure</w:t>
+            <w:r w:rsidR="008517D1" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ende der VM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35F2E679" w14:textId="77777777" w:rsidR="0096484A" w:rsidRDefault="00C23305" w:rsidP="0096484A">
+          <w:p w14:paraId="35F2E679" w14:textId="028FB66F" w:rsidR="0096484A" w:rsidRPr="00C97D96" w:rsidRDefault="003F02B0" w:rsidP="0096484A">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1356931537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0096484A" w:rsidRPr="00511B8D">
+                <w:r w:rsidR="008517D1" w:rsidRPr="00C97D96">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0096484A" w:rsidRPr="00511B8D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidR="0096484A" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0096484A">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Prolongation de la mesure </w:t>
+            <w:r w:rsidR="008517D1" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verlängerungen der VM</w:t>
+            </w:r>
+            <w:r w:rsidR="0096484A" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="007C6508" w14:textId="68A60818" w:rsidR="00D871CA" w:rsidRDefault="00E032BC" w:rsidP="0096484A">
+          <w:p w14:paraId="007C6508" w14:textId="4F3A7B53" w:rsidR="00D871CA" w:rsidRPr="00C97D96" w:rsidRDefault="00E032BC" w:rsidP="0096484A">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="00441759">
-[...10 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008517D1" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verlängerungsdauer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="33207C19" w14:textId="46B755A6" w:rsidR="00E032BC" w:rsidRDefault="00E032BC" w:rsidP="0096484A">
+          <w:p w14:paraId="33207C19" w14:textId="6A56F464" w:rsidR="00E032BC" w:rsidRPr="00C97D96" w:rsidRDefault="00E032BC" w:rsidP="0096484A">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1846166196"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00511B8D">
+                <w:r w:rsidRPr="00C97D96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> 1 an  </w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+            <w:r w:rsidR="008517D1" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Jahr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="576631680"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00511B8D">
+                <w:r w:rsidRPr="00C97D96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> 2 ans  </w:t>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:r w:rsidR="008517D1" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Jahre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="592283494"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C23305">
+                <w:r w:rsidR="00C23305" w:rsidRPr="00C97D96">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3 </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidR="008517D1" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Jahre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00020D37" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="587816250"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00511B8D">
+                <w:r w:rsidRPr="00C97D96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4 </w:t>
+            </w:r>
+            <w:r w:rsidR="008517D1" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Jahre</w:t>
+            </w:r>
+            <w:r w:rsidR="00020D37" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5044ED4D" w14:textId="208C7794" w:rsidR="00E032BC" w:rsidRPr="00EA6744" w:rsidRDefault="00E032BC" w:rsidP="0096484A">
+          <w:p w14:paraId="5044ED4D" w14:textId="208C7794" w:rsidR="00E032BC" w:rsidRPr="00C97D96" w:rsidRDefault="00E032BC" w:rsidP="0096484A">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E55A8" w:rsidRPr="00511B8D" w14:paraId="27BFCF95" w14:textId="77777777" w:rsidTr="006502EC">
+      <w:tr w:rsidR="008E55A8" w:rsidRPr="00C97D96" w14:paraId="27BFCF95" w14:textId="77777777" w:rsidTr="006502EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0477D9B0" w14:textId="6BBB8E61" w:rsidR="008E55A8" w:rsidRDefault="001313B0" w:rsidP="00044761">
+          <w:p w14:paraId="0477D9B0" w14:textId="1C76D0B2" w:rsidR="008E55A8" w:rsidRPr="00C97D96" w:rsidRDefault="00C97D96" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bei Schulinternat Anzahl gewünschte</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>, nombre de nuitées souhaitées</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Übernachtungen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E6DD2E" w14:textId="0E34DB1D" w:rsidR="008E55A8" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="00EE3ACB">
+          <w:p w14:paraId="04E6DD2E" w14:textId="0E34DB1D" w:rsidR="008E55A8" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="00EE3ACB">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="Texte22"/>
-            <w:r>
+            <w:bookmarkStart w:id="22" w:name="Texte22"/>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00181A9C" w:rsidRPr="00511B8D" w14:paraId="20A609A1" w14:textId="77777777" w:rsidTr="006502EC">
+      <w:tr w:rsidR="00181A9C" w:rsidRPr="00C97D96" w14:paraId="20A609A1" w14:textId="77777777" w:rsidTr="006502EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00685450" w14:textId="465DC7C4" w:rsidR="00181A9C" w:rsidRDefault="006502EC" w:rsidP="00044761">
+          <w:p w14:paraId="00685450" w14:textId="65AC4242" w:rsidR="00181A9C" w:rsidRPr="00C97D96" w:rsidRDefault="00C97D96" w:rsidP="00044761">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bei</w:t>
+            </w:r>
+            <w:r w:rsidR="00181A9C" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OASIS</w:t>
+            </w:r>
+            <w:r w:rsidR="006502EC" w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>gewünschte</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
                 <w:b w:val="0"/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:t>, fréquence souhaitée</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Frequenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D77312B" w14:textId="417373CA" w:rsidR="00181A9C" w:rsidRPr="00511B8D" w:rsidRDefault="00C23305" w:rsidP="00EE3ACB">
+          <w:p w14:paraId="3D77312B" w14:textId="417373CA" w:rsidR="00181A9C" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="00EE3ACB">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Texte23"/>
-            <w:r>
+            <w:bookmarkStart w:id="23" w:name="Texte23"/>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:noProof/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D337271" w14:textId="77777777" w:rsidR="00F6362D" w:rsidRPr="00511B8D" w:rsidRDefault="00F6362D" w:rsidP="001D601C">
+    <w:p w14:paraId="2D337271" w14:textId="77777777" w:rsidR="00F6362D" w:rsidRPr="00C97D96" w:rsidRDefault="00F6362D" w:rsidP="001D601C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A9E2C84" w14:textId="77777777" w:rsidR="00D04A7F" w:rsidRDefault="00D04A7F" w:rsidP="00D04A7F">
+    <w:p w14:paraId="4A9E2C84" w14:textId="2DD2E68B" w:rsidR="00D04A7F" w:rsidRPr="00C97D96" w:rsidRDefault="00C97D96" w:rsidP="00D04A7F">
       <w:pPr>
         <w:pStyle w:val="rpertoire1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B6D08">
+      <w:r w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Documents joints</w:t>
+        <w:t>Beigelegte Dokumente</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="6513"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D04A7F" w:rsidRPr="007B6D08" w14:paraId="77363319" w14:textId="77777777" w:rsidTr="001D1AF7">
+      <w:tr w:rsidR="00D04A7F" w:rsidRPr="00C97D96" w14:paraId="77363319" w14:textId="77777777" w:rsidTr="001D1AF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="311EB326" w14:textId="77777777" w:rsidR="00D04A7F" w:rsidRPr="007B6D08" w:rsidRDefault="00D04A7F" w:rsidP="001D1AF7">
+          <w:p w14:paraId="311EB326" w14:textId="1D32FDCF" w:rsidR="00D04A7F" w:rsidRPr="00C97D96" w:rsidRDefault="00C97D96" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007B6D08">
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>Rapports demandés</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Vom Sonderschulinsp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> par l’inspectorat</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ktorat verlangte Berichte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01CB8190" w14:textId="75B5440E" w:rsidR="00D04A7F" w:rsidRPr="007B6D08" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
+          <w:p w14:paraId="01CB8190" w14:textId="75B5440E" w:rsidR="00D04A7F" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Texte24"/>
-            <w:r>
+            <w:bookmarkStart w:id="24" w:name="Texte24"/>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D04A7F" w:rsidRPr="007B6D08" w14:paraId="3ADA12A5" w14:textId="77777777" w:rsidTr="001D1AF7">
+      <w:tr w:rsidR="00D04A7F" w:rsidRPr="00C97D96" w14:paraId="3ADA12A5" w14:textId="77777777" w:rsidTr="001D1AF7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7553325A" w14:textId="77777777" w:rsidR="00D04A7F" w:rsidRPr="007B6D08" w:rsidRDefault="00D04A7F" w:rsidP="001D1AF7">
+          <w:p w14:paraId="7553325A" w14:textId="08037CE1" w:rsidR="00D04A7F" w:rsidRPr="00C97D96" w:rsidRDefault="00C97D96" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>Rapports proposés par le réseau</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Vom Netzwerk vorgeschlagene Berichte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BFA999" w14:textId="37405E0C" w:rsidR="00D04A7F" w:rsidRPr="007B6D08" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
+          <w:p w14:paraId="13BFA999" w14:textId="37405E0C" w:rsidR="00D04A7F" w:rsidRPr="00C97D96" w:rsidRDefault="00C23305" w:rsidP="001D1AF7">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Texte25"/>
-            <w:r>
+            <w:bookmarkStart w:id="25" w:name="Texte25"/>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B0A2965" w14:textId="77777777" w:rsidR="00D04A7F" w:rsidRPr="00511B8D" w:rsidRDefault="00D04A7F" w:rsidP="00D04A7F">
-[...8 lines deleted...]
-    <w:p w14:paraId="0AA7DBEE" w14:textId="77777777" w:rsidR="001B30BC" w:rsidRDefault="001B30BC">
+    <w:p w14:paraId="0AA7DBEE" w14:textId="08DA6B14" w:rsidR="001B30BC" w:rsidRPr="00C97D96" w:rsidRDefault="001B30BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="59CD8D99" w14:textId="56C2CFB9" w:rsidR="00C460F7" w:rsidRPr="00511B8D" w:rsidRDefault="00C460F7" w:rsidP="00C460F7">
+    <w:p w14:paraId="59CD8D99" w14:textId="3A1B3AA0" w:rsidR="00C460F7" w:rsidRPr="00C97D96" w:rsidRDefault="00C97D96" w:rsidP="00C460F7">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511B8D">
+      <w:r w:rsidRPr="00C97D96">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Unterschriften</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190E31D8" w14:textId="2F318503" w:rsidR="00C27745" w:rsidRDefault="00C460F7" w:rsidP="00C460F7">
+    <w:p w14:paraId="190E31D8" w14:textId="1ACB3C14" w:rsidR="00C27745" w:rsidRPr="00397716" w:rsidRDefault="00397716" w:rsidP="00C460F7">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00511B8D">
+      <w:r w:rsidRPr="00397716">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Si les parents partagent l’autorité parentale, mais n’habitent pas ensemble, la signature des deux est nécessaire.</w:t>
+        <w:t>Bei gemeinsamem elterlichem Sorgerecht, ab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>er unterschiedlichem Wohnsitz, ist die Unterschrift beider Elternteile notwendig.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2263"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3820"/>
+        <w:gridCol w:w="2270"/>
+        <w:gridCol w:w="3540"/>
+        <w:gridCol w:w="3817"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C27745" w14:paraId="6C8B9FBB" w14:textId="77777777" w:rsidTr="007B6D08">
+      <w:tr w:rsidR="00AC393E" w:rsidRPr="00C97D96" w14:paraId="6C8B9FBB" w14:textId="77777777" w:rsidTr="00AC393E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcW w:w="2270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7998CAC4" w14:textId="625F07EA" w:rsidR="00C27745" w:rsidRDefault="00C27745" w:rsidP="00C460F7">
+          <w:p w14:paraId="7998CAC4" w14:textId="556341FF" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Représentants légaux</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Gesetzliche Vertreter</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF207D">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /Eltern</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39015602" w14:textId="77777777" w:rsidR="00C27745" w:rsidRDefault="00C27745" w:rsidP="00C460F7">
+          <w:p w14:paraId="39015602" w14:textId="2EE92893" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Lieu et date</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ort und Datum</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75A7CC31" w14:textId="4AB1F7BF" w:rsidR="00C27745" w:rsidRDefault="00C23305" w:rsidP="00C460F7">
+          <w:p w14:paraId="75A7CC31" w14:textId="4AB1F7BF" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Texte26"/>
-[...3 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:bookmarkStart w:id="26" w:name="Texte26"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3820" w:type="dxa"/>
+            <w:tcW w:w="3817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63C58E3C" w14:textId="77777777" w:rsidR="00C27745" w:rsidRDefault="00C27745" w:rsidP="00C460F7">
+          <w:p w14:paraId="1C87014A" w14:textId="3CD890CF" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Signatures</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Unterschrift/en</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="415171E8" w14:textId="497033F6" w:rsidR="00C23305" w:rsidRDefault="00C23305" w:rsidP="00C460F7">
+          <w:p w14:paraId="415171E8" w14:textId="024923C4" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Texte29"/>
-[...3 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23305" w14:paraId="672FCFD4" w14:textId="77777777" w:rsidTr="007B6D08">
+      <w:tr w:rsidR="00AC393E" w:rsidRPr="00C97D96" w14:paraId="672FCFD4" w14:textId="77777777" w:rsidTr="00AC393E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcW w:w="2270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="286782E0" w14:textId="7AE16C02" w:rsidR="00C23305" w:rsidRDefault="00C23305" w:rsidP="00C23305">
+          <w:p w14:paraId="286782E0" w14:textId="7407FD1A" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Enseignant-e titulaire</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Klassenlehrperson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE54CFD" w14:textId="77777777" w:rsidR="00C23305" w:rsidRDefault="00C23305" w:rsidP="00C23305">
+          <w:p w14:paraId="65F76D22" w14:textId="77777777" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Lieu et date</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ort und Datum</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2614922F" w14:textId="2AC6EAE1" w:rsidR="00C23305" w:rsidRDefault="00C23305" w:rsidP="00C23305">
+          <w:p w14:paraId="2614922F" w14:textId="6022983A" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Texte27"/>
+                  <w:name w:val="Texte26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Texte27"/>
-[...3 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3820" w:type="dxa"/>
+            <w:tcW w:w="3817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7F5CE7" w14:textId="77777777" w:rsidR="00C23305" w:rsidRDefault="00C23305" w:rsidP="00C23305">
+          <w:p w14:paraId="6D7F5CE7" w14:textId="4D9AF11E" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Signatures</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E38E17F" w14:textId="4A1BE914" w:rsidR="00C23305" w:rsidRDefault="00C23305" w:rsidP="00C23305">
+          <w:p w14:paraId="7E38E17F" w14:textId="4A1BE914" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23305" w14:paraId="277AFE3C" w14:textId="77777777" w:rsidTr="007B6D08">
+      <w:tr w:rsidR="00AC393E" w:rsidRPr="00C97D96" w14:paraId="277AFE3C" w14:textId="77777777" w:rsidTr="00AC393E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:tcW w:w="2270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30FA56A0" w14:textId="2EC036D9" w:rsidR="00C23305" w:rsidRDefault="00C23305" w:rsidP="00C23305">
+          <w:p w14:paraId="30FA56A0" w14:textId="61D9A90E" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00EF207D" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Direction de l’institution</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Päd. Leitung/</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC393E">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Direktion der Sonderschule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3540" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E8DB76" w14:textId="77777777" w:rsidR="00C23305" w:rsidRDefault="00C23305" w:rsidP="00C23305">
+          <w:p w14:paraId="2E52A6FC" w14:textId="77777777" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Lieu et date</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ort und Datum</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ED9F9B1" w14:textId="60E56B64" w:rsidR="00C23305" w:rsidRDefault="00C23305" w:rsidP="00C23305">
+          <w:p w14:paraId="0ED9F9B1" w14:textId="33DCE9AA" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Texte28"/>
+                  <w:name w:val="Texte26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Texte28"/>
-[...3 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3820" w:type="dxa"/>
+            <w:tcW w:w="3817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="787A8D18" w14:textId="77777777" w:rsidR="00C23305" w:rsidRDefault="00C23305" w:rsidP="00C23305">
+          <w:p w14:paraId="02000423" w14:textId="27D1F609" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-              <w:t>Signatures</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B4CAC4D" w14:textId="1083DAB1" w:rsidR="00C23305" w:rsidRDefault="00C23305" w:rsidP="00C23305">
+          <w:p w14:paraId="5B4CAC4D" w14:textId="55AB56D4" w:rsidR="00AC393E" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00AC393E">
             <w:pPr>
               <w:pStyle w:val="06atexteprincipal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte29"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C97D96">
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AF7A6FB" w14:textId="77777777" w:rsidR="00181A9C" w:rsidRDefault="00181A9C" w:rsidP="00C460F7">
+    <w:p w14:paraId="3AF7A6FB" w14:textId="77777777" w:rsidR="00181A9C" w:rsidRPr="00C97D96" w:rsidRDefault="00181A9C" w:rsidP="00C460F7">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65F47D2C" w14:textId="7612BBCD" w:rsidR="00D04A7F" w:rsidRPr="0032128D" w:rsidRDefault="00D04A7F" w:rsidP="00C460F7">
+    <w:p w14:paraId="0FB56257" w14:textId="051A1241" w:rsidR="00AC393E" w:rsidRPr="00AC393E" w:rsidRDefault="00AC393E" w:rsidP="00C460F7">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0032128D">
+      <w:r w:rsidRPr="00AC393E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dieses Formular ist bis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC393E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>31. J</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anuar des laufenden Jahres beim SoA einzureichen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC393E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ie Eltern erhalten d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC393E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC393E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Entscheid des Sonderschulinspektorats im Laufe d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es Frühlings, spätestens am 15. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC393E">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Ce formulaire est transmis au SESAM pour le 31 janvier de l’année en cours</w:t>
+        <w:t>Mai.</w:t>
       </w:r>
-      <w:r w:rsidR="0032128D">
+    </w:p>
+    <w:p w14:paraId="65F47D2C" w14:textId="4B33D6A9" w:rsidR="00D04A7F" w:rsidRPr="00C97D96" w:rsidRDefault="00AC393E" w:rsidP="00C460F7">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>. Le courrier de décision de l’inspectorat sera envoyé aux parents dans le courant du printemps</w:t>
-[...8 lines deleted...]
-        <w:t>, au plus tard au 15 mai.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D04A7F" w:rsidRPr="0032128D" w:rsidSect="00BB3010">
+    <w:sectPr w:rsidR="00D04A7F" w:rsidRPr="00C97D96" w:rsidSect="00BB3010">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1699" w:right="851" w:bottom="1135" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="284210FF" w14:textId="77777777" w:rsidR="00B90E68" w:rsidRDefault="00B90E68" w:rsidP="00691489">
+    <w:p w14:paraId="5EA1102C" w14:textId="77777777" w:rsidR="003F02B0" w:rsidRDefault="003F02B0" w:rsidP="00691489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61058DA6" w14:textId="77777777" w:rsidR="00B90E68" w:rsidRDefault="00B90E68" w:rsidP="00691489">
+    <w:p w14:paraId="7E4A13A4" w14:textId="77777777" w:rsidR="003F02B0" w:rsidRDefault="003F02B0" w:rsidP="00691489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5069,51 +5690,50 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5253,227 +5873,244 @@
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B40E26">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B40E26" w:rsidRPr="00B40E26">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>S-205 v.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E70F347" w14:textId="77777777" w:rsidR="00B90E68" w:rsidRDefault="00B90E68" w:rsidP="00691489">
+    <w:p w14:paraId="38C6F922" w14:textId="77777777" w:rsidR="003F02B0" w:rsidRDefault="003F02B0" w:rsidP="00691489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38E0AF0A" w14:textId="77777777" w:rsidR="00B90E68" w:rsidRDefault="00B90E68" w:rsidP="00691489">
+    <w:p w14:paraId="5D23397F" w14:textId="77777777" w:rsidR="003F02B0" w:rsidRDefault="003F02B0" w:rsidP="00691489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00892F14" w14:paraId="546FFDFF" w14:textId="77777777">
+    <w:tr w:rsidR="00892F14" w:rsidRPr="008C21D0" w14:paraId="546FFDFF" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="54C9A999" w14:textId="77777777" w:rsidR="00892F14" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="54C9A999" w14:textId="7A6446EA" w:rsidR="00892F14" w:rsidRPr="0096112F" w:rsidRDefault="0096112F" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00891EB3">
-            <w:t xml:space="preserve">Service </w:t>
+          <w:r w:rsidRPr="0096112F">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>Amt für Sonderpädagogik</w:t>
           </w:r>
-          <w:r>
-[...2 lines deleted...]
-          <w:r w:rsidRPr="00891EB3">
+          <w:r w:rsidR="00892F14" w:rsidRPr="0096112F">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00892F14" w:rsidRPr="0096112F">
             <w:rPr>
               <w:b w:val="0"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="0096112F">
             <w:rPr>
               <w:b w:val="0"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>ESAM</w:t>
+            <w:t>oA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="577C3E54" w14:textId="69620A69" w:rsidR="00892F14" w:rsidRPr="0064336A" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="577C3E54" w14:textId="0243EADF" w:rsidR="00892F14" w:rsidRPr="0096112F" w:rsidRDefault="0096112F" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:rStyle w:val="Numrodepage"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="0064336A">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
-            <w:t xml:space="preserve">Page </w:t>
+            <w:t>Seite</w:t>
+          </w:r>
+          <w:r w:rsidR="00892F14" w:rsidRPr="0064336A">
+            <w:rPr>
+              <w:b w:val="0"/>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00C04434" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00892F14" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidR="00C04434" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="005B7EF9">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidR="00C04434" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00892F14" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidRPr="0096112F">
             <w:rPr>
               <w:b w:val="0"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>de</w:t>
+            <w:t>von</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00892F14" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00C04434" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00892F14" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
           </w:r>
           <w:r w:rsidR="00C04434" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="005B7EF9">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidR="00C04434" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="00892F14" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D47CD92" wp14:editId="06A63B4D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-215265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="116205" cy="220980"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
@@ -5493,51 +6130,57 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="116205" cy="220980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6770058A" w14:textId="77777777" w:rsidR="00892F14" w:rsidRDefault="00892F14" w:rsidP="00BB3010"/>
+  <w:p w14:paraId="6770058A" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="0096112F" w:rsidRDefault="00892F14" w:rsidP="00BB3010">
+    <w:pPr>
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="00892F14" w:rsidRPr="004A0F2D" w14:paraId="2BF00C99" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
@@ -5633,195 +6276,182 @@
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>et des mesures d’aide</w:t>
           </w:r>
           <w:r w:rsidRPr="00BF50CB">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>ESAM</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6E7796E2" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00697F94" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="6E7796E2" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="0096112F" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00697F94">
+          <w:r w:rsidRPr="0096112F">
             <w:rPr>
               <w:b/>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>Amt</w:t>
+            <w:t xml:space="preserve">Amt für Sonderpädagogik </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00697F94">
+          <w:r w:rsidRPr="0096112F">
             <w:rPr>
-              <w:b/>
-[...23 lines deleted...]
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>SoA</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
         </w:p>
-        <w:p w14:paraId="7CE45E06" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00697F94" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="7CE45E06" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="0096112F" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5FF80B2E" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00697F94" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="5FF80B2E" w14:textId="73A63364" w:rsidR="00892F14" w:rsidRPr="0096112F" w:rsidRDefault="0096112F" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00697F94">
+          <w:r w:rsidRPr="0096112F">
             <w:rPr>
               <w:szCs w:val="12"/>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>Rue de l’Hôpital 3, 1701 Fribourg</w:t>
+            <w:t>Spitalgasse</w:t>
+          </w:r>
+          <w:r w:rsidR="00892F14" w:rsidRPr="0096112F">
+            <w:rPr>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 3, 1701 Fr</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0096112F">
+            <w:rPr>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>eiburg</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="49D1DF6B" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00697F94" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="49D1DF6B" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="0096112F" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="1374E171" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00920A79" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">T +41 </w:t>
           </w:r>
           <w:r w:rsidRPr="00920A79">
             <w:t xml:space="preserve">26 305 </w:t>
           </w:r>
           <w:r>
             <w:t>40 60</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4D50B301" w14:textId="095F3C6C" w:rsidR="00892F14" w:rsidRPr="007B6D08" w:rsidRDefault="007B6D08" w:rsidP="00691489">
+        <w:p w14:paraId="4D50B301" w14:textId="67F179FD" w:rsidR="00892F14" w:rsidRPr="007B6D08" w:rsidRDefault="0096112F" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:color w:val="auto"/>
               <w:u w:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidRPr="0076584D">
+            <w:r w:rsidRPr="000032BE">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
               </w:rPr>
-              <w:t>www.fr.ch/sesam</w:t>
+              <w:t>www.fr.ch/soa</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r>
+          <w:r w:rsidR="007B6D08">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="33201E41" w14:textId="3D754F91" w:rsidR="00892F14" w:rsidRDefault="00892F14" w:rsidP="00BB3010"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1079" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:7.5pt;height:7.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048645B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="589E2B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
@@ -9899,319 +10529,340 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="87508830">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1133015120">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A34CC3"/>
     <w:rsid w:val="00007379"/>
     <w:rsid w:val="00007A98"/>
     <w:rsid w:val="00020D37"/>
     <w:rsid w:val="0002763C"/>
+    <w:rsid w:val="00047387"/>
     <w:rsid w:val="0007043B"/>
     <w:rsid w:val="00087813"/>
     <w:rsid w:val="000B0B83"/>
     <w:rsid w:val="000B545C"/>
     <w:rsid w:val="000C08BF"/>
     <w:rsid w:val="000C5F6F"/>
     <w:rsid w:val="000E25BD"/>
     <w:rsid w:val="001313B0"/>
     <w:rsid w:val="00133551"/>
     <w:rsid w:val="00143609"/>
     <w:rsid w:val="001615E5"/>
     <w:rsid w:val="00164C2E"/>
     <w:rsid w:val="00172250"/>
     <w:rsid w:val="00175F07"/>
     <w:rsid w:val="00181A9C"/>
     <w:rsid w:val="001A23D8"/>
     <w:rsid w:val="001B1DDA"/>
     <w:rsid w:val="001B30BC"/>
     <w:rsid w:val="001C4DAC"/>
     <w:rsid w:val="001D601C"/>
     <w:rsid w:val="001E1B7B"/>
     <w:rsid w:val="00206F9B"/>
     <w:rsid w:val="00217DD6"/>
     <w:rsid w:val="00261804"/>
     <w:rsid w:val="0029348F"/>
     <w:rsid w:val="002A0B3B"/>
     <w:rsid w:val="002B0D30"/>
     <w:rsid w:val="002C70F9"/>
     <w:rsid w:val="003073CB"/>
     <w:rsid w:val="0032128D"/>
     <w:rsid w:val="00342111"/>
     <w:rsid w:val="00344B69"/>
+    <w:rsid w:val="00350451"/>
     <w:rsid w:val="003512C5"/>
     <w:rsid w:val="003544D8"/>
     <w:rsid w:val="00356A7C"/>
     <w:rsid w:val="00380C78"/>
     <w:rsid w:val="00381F11"/>
     <w:rsid w:val="0039370A"/>
     <w:rsid w:val="003940A6"/>
+    <w:rsid w:val="00397716"/>
     <w:rsid w:val="00397E28"/>
     <w:rsid w:val="003A2BC5"/>
+    <w:rsid w:val="003A4EEF"/>
     <w:rsid w:val="003B3EBE"/>
+    <w:rsid w:val="003B6280"/>
     <w:rsid w:val="003C77CC"/>
     <w:rsid w:val="003D04BD"/>
     <w:rsid w:val="003D3467"/>
     <w:rsid w:val="003D38E6"/>
     <w:rsid w:val="003E0C45"/>
+    <w:rsid w:val="003F02B0"/>
     <w:rsid w:val="00415D90"/>
     <w:rsid w:val="00427CC4"/>
     <w:rsid w:val="00435749"/>
     <w:rsid w:val="00441759"/>
     <w:rsid w:val="00446C5C"/>
+    <w:rsid w:val="004628F1"/>
     <w:rsid w:val="00466C64"/>
     <w:rsid w:val="00470E9A"/>
     <w:rsid w:val="004B6D22"/>
     <w:rsid w:val="004B781E"/>
     <w:rsid w:val="004C546E"/>
     <w:rsid w:val="004C7F8D"/>
     <w:rsid w:val="004D5C7D"/>
     <w:rsid w:val="004E197D"/>
     <w:rsid w:val="004E4E8A"/>
     <w:rsid w:val="00504E52"/>
     <w:rsid w:val="00511B8D"/>
     <w:rsid w:val="00527B4B"/>
     <w:rsid w:val="0054261E"/>
+    <w:rsid w:val="00546229"/>
     <w:rsid w:val="005474E4"/>
     <w:rsid w:val="00552439"/>
     <w:rsid w:val="00571A35"/>
     <w:rsid w:val="00596353"/>
     <w:rsid w:val="005B7EF9"/>
     <w:rsid w:val="005D4813"/>
+    <w:rsid w:val="005D7AFD"/>
     <w:rsid w:val="005E494B"/>
     <w:rsid w:val="00614B95"/>
     <w:rsid w:val="00620E84"/>
     <w:rsid w:val="006502EC"/>
     <w:rsid w:val="0066038E"/>
     <w:rsid w:val="00670432"/>
     <w:rsid w:val="00691489"/>
     <w:rsid w:val="006915E8"/>
     <w:rsid w:val="00697F94"/>
     <w:rsid w:val="006A3BFD"/>
     <w:rsid w:val="006B02B6"/>
     <w:rsid w:val="006D1F91"/>
     <w:rsid w:val="00704A15"/>
     <w:rsid w:val="007159B4"/>
     <w:rsid w:val="00731BAF"/>
     <w:rsid w:val="007556C6"/>
     <w:rsid w:val="00772F5E"/>
     <w:rsid w:val="00774E15"/>
     <w:rsid w:val="0078024C"/>
     <w:rsid w:val="00787EBB"/>
     <w:rsid w:val="00795702"/>
     <w:rsid w:val="007A6485"/>
     <w:rsid w:val="007B0B14"/>
     <w:rsid w:val="007B1C34"/>
     <w:rsid w:val="007B6D08"/>
     <w:rsid w:val="007B7027"/>
     <w:rsid w:val="007C5678"/>
     <w:rsid w:val="007D66BF"/>
     <w:rsid w:val="007F29AF"/>
     <w:rsid w:val="008034C4"/>
     <w:rsid w:val="00831D47"/>
     <w:rsid w:val="00844361"/>
+    <w:rsid w:val="008517D1"/>
     <w:rsid w:val="00851F54"/>
     <w:rsid w:val="00864842"/>
     <w:rsid w:val="00884106"/>
     <w:rsid w:val="00890AF9"/>
     <w:rsid w:val="00892F14"/>
     <w:rsid w:val="008963A5"/>
     <w:rsid w:val="00897784"/>
     <w:rsid w:val="008A54FB"/>
     <w:rsid w:val="008A7E1D"/>
     <w:rsid w:val="008B2261"/>
     <w:rsid w:val="008C04C9"/>
+    <w:rsid w:val="008C21D0"/>
     <w:rsid w:val="008C5DB6"/>
     <w:rsid w:val="008E1212"/>
     <w:rsid w:val="008E55A8"/>
     <w:rsid w:val="008E5BB7"/>
     <w:rsid w:val="008F0B93"/>
     <w:rsid w:val="008F79DA"/>
     <w:rsid w:val="00904277"/>
     <w:rsid w:val="00913FF7"/>
     <w:rsid w:val="00920A56"/>
     <w:rsid w:val="009260AD"/>
     <w:rsid w:val="00932802"/>
     <w:rsid w:val="00933F22"/>
     <w:rsid w:val="009606B7"/>
+    <w:rsid w:val="0096112F"/>
     <w:rsid w:val="0096484A"/>
     <w:rsid w:val="009A6AF9"/>
     <w:rsid w:val="009F08AB"/>
     <w:rsid w:val="009F130A"/>
     <w:rsid w:val="00A032DE"/>
     <w:rsid w:val="00A04D7A"/>
     <w:rsid w:val="00A04FF3"/>
     <w:rsid w:val="00A06937"/>
     <w:rsid w:val="00A301C1"/>
     <w:rsid w:val="00A34CC3"/>
     <w:rsid w:val="00A35A5F"/>
     <w:rsid w:val="00A42D5E"/>
     <w:rsid w:val="00A52989"/>
     <w:rsid w:val="00A65856"/>
     <w:rsid w:val="00A66285"/>
     <w:rsid w:val="00A77E2B"/>
     <w:rsid w:val="00A840C8"/>
     <w:rsid w:val="00A86ED3"/>
     <w:rsid w:val="00A871DB"/>
     <w:rsid w:val="00A93CA5"/>
     <w:rsid w:val="00A966E7"/>
     <w:rsid w:val="00AA7FE6"/>
     <w:rsid w:val="00AB0C60"/>
+    <w:rsid w:val="00AC393E"/>
     <w:rsid w:val="00AC79A4"/>
     <w:rsid w:val="00AE10FD"/>
+    <w:rsid w:val="00AE62C9"/>
     <w:rsid w:val="00B1195A"/>
     <w:rsid w:val="00B3661E"/>
     <w:rsid w:val="00B40E26"/>
     <w:rsid w:val="00B51FC4"/>
     <w:rsid w:val="00B62128"/>
     <w:rsid w:val="00B7299E"/>
     <w:rsid w:val="00B74221"/>
     <w:rsid w:val="00B7545C"/>
+    <w:rsid w:val="00B761ED"/>
     <w:rsid w:val="00B90E68"/>
     <w:rsid w:val="00BA2DDD"/>
     <w:rsid w:val="00BA4D62"/>
     <w:rsid w:val="00BA5853"/>
     <w:rsid w:val="00BB3010"/>
     <w:rsid w:val="00BD2AF1"/>
     <w:rsid w:val="00BE0563"/>
     <w:rsid w:val="00BF50CB"/>
     <w:rsid w:val="00C04434"/>
     <w:rsid w:val="00C04BE0"/>
     <w:rsid w:val="00C1181B"/>
     <w:rsid w:val="00C23305"/>
     <w:rsid w:val="00C25E79"/>
     <w:rsid w:val="00C27745"/>
     <w:rsid w:val="00C42299"/>
     <w:rsid w:val="00C460F7"/>
+    <w:rsid w:val="00C57D2C"/>
+    <w:rsid w:val="00C71048"/>
     <w:rsid w:val="00C9379E"/>
     <w:rsid w:val="00C948BF"/>
+    <w:rsid w:val="00C97D96"/>
     <w:rsid w:val="00CC0C28"/>
     <w:rsid w:val="00CC3C39"/>
     <w:rsid w:val="00CF0B1A"/>
     <w:rsid w:val="00D04A7F"/>
     <w:rsid w:val="00D15C20"/>
     <w:rsid w:val="00D174AE"/>
     <w:rsid w:val="00D31417"/>
     <w:rsid w:val="00D624A1"/>
     <w:rsid w:val="00D84931"/>
     <w:rsid w:val="00D871CA"/>
     <w:rsid w:val="00DA10B2"/>
     <w:rsid w:val="00DA2770"/>
     <w:rsid w:val="00DB23B2"/>
     <w:rsid w:val="00DB33FC"/>
     <w:rsid w:val="00DC1DE7"/>
     <w:rsid w:val="00DD0A17"/>
     <w:rsid w:val="00E032BC"/>
     <w:rsid w:val="00E130D9"/>
     <w:rsid w:val="00E45B23"/>
     <w:rsid w:val="00E479B3"/>
     <w:rsid w:val="00E764EA"/>
     <w:rsid w:val="00E87B4C"/>
     <w:rsid w:val="00E930FC"/>
+    <w:rsid w:val="00E93FAC"/>
     <w:rsid w:val="00EA4529"/>
     <w:rsid w:val="00EA64EA"/>
     <w:rsid w:val="00EA6744"/>
     <w:rsid w:val="00EB6284"/>
     <w:rsid w:val="00EC0CAA"/>
     <w:rsid w:val="00EC122D"/>
     <w:rsid w:val="00EE3ACB"/>
+    <w:rsid w:val="00EF207D"/>
     <w:rsid w:val="00F10434"/>
     <w:rsid w:val="00F111D8"/>
+    <w:rsid w:val="00F15C2F"/>
     <w:rsid w:val="00F3452E"/>
     <w:rsid w:val="00F3765B"/>
     <w:rsid w:val="00F54576"/>
     <w:rsid w:val="00F56401"/>
     <w:rsid w:val="00F6362D"/>
     <w:rsid w:val="00F663B1"/>
     <w:rsid w:val="00F70EFC"/>
     <w:rsid w:val="00F77BD5"/>
     <w:rsid w:val="00F844E2"/>
     <w:rsid w:val="00F86047"/>
     <w:rsid w:val="00F86CE0"/>
     <w:rsid w:val="00F947DF"/>
     <w:rsid w:val="00FE4389"/>
     <w:rsid w:val="00FE458E"/>
     <w:rsid w:val="00FF1B84"/>
     <w:rsid w:val="00FF6B18"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="01B779ED"/>
   <w15:docId w15:val="{AB82729C-9E92-42FE-8B88-1622B5ECB54C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -11325,51 +11976,51 @@
     <w:rsid w:val="007B6D08"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sesam" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/soa" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11667,71 +12318,50 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...19 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010080129E088457C640A1EE4D8BEF0E0D0E" ma:contentTypeVersion="15" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="36eb176456ce585d4398e38d4062c4d5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="8d7cb39f-023b-4edd-898c-daf80f02bb96" xmlns:ns4="d15c5ef5-04c6-4db5-a514-aa494397a627" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="aba309264c63e71da8d2dbeeba87e56e" ns3:_="" ns4:_="">
     <xsd:import namespace="8d7cb39f-023b-4edd-898c-daf80f02bb96"/>
     <xsd:import namespace="d15c5ef5-04c6-4db5-a514-aa494397a627"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -11920,125 +12550,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="8d7cb39f-023b-4edd-898c-daf80f02bb96" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A64127D7-EF15-472C-AF9F-8577416EDD7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8d7cb39f-023b-4edd-898c-daf80f02bb96"/>
     <ds:schemaRef ds:uri="d15c5ef5-04c6-4db5-a514-aa494397a627"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EB416FC-6F52-4B02-8FA7-29F44BB91CCB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53E38722-9101-4583-9ACB-1114C94042FE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8d7cb39f-023b-4edd-898c-daf80f02bb96"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFEECF05-DB6E-46A6-B5BA-74FF041E8E53}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>358</Words>
-  <Characters>2151</Characters>
+  <Words>389</Words>
+  <Characters>2140</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>165</Lines>
-  <Paragraphs>89</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Correspondance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2420</CharactersWithSpaces>
+  <CharactersWithSpaces>2524</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:creator>Dénervaud Floriane</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010080129E088457C640A1EE4D8BEF0E0D0E</vt:lpwstr>
   </property>
 </Properties>