--- v0 (2025-12-05)
+++ v1 (2026-10-25)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="44E90084" w14:textId="7BF43514" w:rsidR="00827A68" w:rsidRDefault="00827A68" w:rsidP="00827A68">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pädagogische Einschätzung zum Antrag auf verstärkte sonderpädagogische Massnahmen (VM) D125 für den Schuleintritt in den Kindergarten(1H)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -204,57 +204,52 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0708D987" w14:textId="0595C55C" w:rsidR="003B6AEF" w:rsidRDefault="00D27593" w:rsidP="00975D7C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
-              <w:t>alle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">alle </w:t>
             </w:r>
             <w:r w:rsidR="00827A68">
               <w:t>Vorname</w:t>
             </w:r>
             <w:r>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="798DD426" w14:textId="77777777" w:rsidR="003B6AEF" w:rsidRPr="008F4D38" w:rsidRDefault="003B6AEF" w:rsidP="00975D7C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="008F4D38">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -2033,97 +2028,89 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2FA767" w14:textId="1E3B8105" w:rsidR="005456C0" w:rsidRDefault="005456C0" w:rsidP="5D76A7E5">
       <w:pPr>
         <w:pStyle w:val="10bnumrotation2eniveau"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="9"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B081BD2" w14:textId="31E0E3FB" w:rsidR="7FF4DCCB" w:rsidRPr="00AD1F6C" w:rsidRDefault="00872F6C" w:rsidP="00AD1F6C">
+    <w:p w14:paraId="6B081BD2" w14:textId="4F064120" w:rsidR="7FF4DCCB" w:rsidRPr="00AD1F6C" w:rsidRDefault="00872F6C" w:rsidP="00AD1F6C">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD1F6C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Beobachtungen </w:t>
       </w:r>
       <w:r w:rsidR="00991953">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>der Fachperson für heilpädagogische Früherziehung/ Fachperson der frühen Kindheit in der</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1F6C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Spielgruppe /Kita </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Spielgruppe /Kita</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2AB590" w14:textId="5100A236" w:rsidR="0044346F" w:rsidRDefault="0044346F" w:rsidP="0044346F">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
@@ -2140,251 +2127,135 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A96FFAB" w14:textId="77777777" w:rsidR="00921C41" w:rsidRDefault="00921C41" w:rsidP="00921C41">
+    <w:p w14:paraId="39413901" w14:textId="77777777" w:rsidR="00016DD8" w:rsidRPr="00016DD8" w:rsidRDefault="00016DD8" w:rsidP="00016DD8">
+      <w:pPr>
+        <w:pStyle w:val="10bnumrotation2eniveau"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6486091A" w14:textId="269028FC" w:rsidR="001E4658" w:rsidRPr="008C1128" w:rsidRDefault="008C1128" w:rsidP="006B7ED0">
+      <w:pPr>
+        <w:pStyle w:val="10numrotation"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Worauf wurde bisher der Schwerpunkt der frühen Förderung gelegt</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7ED0" w:rsidRPr="008C1128">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Welche Methoden wurde</w:t>
+      </w:r>
+      <w:r w:rsidR="00991953">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bereits angewendet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B730F8" w14:textId="77777777" w:rsidR="006B7ED0" w:rsidRPr="00AD1F6C" w:rsidRDefault="006B7ED0" w:rsidP="006B7ED0">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
-[...119 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00AD1F6C">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...56 lines deleted...]
-      <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2506,101 +2377,113 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="62E75D31" w14:textId="77777777" w:rsidR="00016DD8" w:rsidRPr="00D560DC" w:rsidRDefault="00016DD8" w:rsidP="001B1064">
       <w:pPr>
         <w:pStyle w:val="10bnumrotation2eniveau"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45C837AF" w14:textId="77777777" w:rsidR="00BF57A2" w:rsidRDefault="00BF57A2" w:rsidP="00BF57A2">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:ind w:left="369" w:hanging="369"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D0D1B01" w14:textId="5684625B" w:rsidR="00BF57A2" w:rsidRPr="00AD1F6C" w:rsidRDefault="00BF57A2" w:rsidP="00BF57A2">
+    <w:p w14:paraId="2D0D1B01" w14:textId="274F505A" w:rsidR="00BF57A2" w:rsidRPr="00AD1F6C" w:rsidRDefault="00BF57A2" w:rsidP="00BF57A2">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
         </w:tabs>
         <w:ind w:left="369" w:hanging="369"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00AD1F6C">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E035D4">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00AD1F6C">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00991953">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Der Inhalt dieses Dokumentes wurde mit den Eltern besprochen</w:t>
+        <w:t xml:space="preserve">Der Inhalt dieses Dokumentes wurde mit den </w:t>
+      </w:r>
+      <w:r w:rsidR="00341456">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>gesetzlichen Vertretern/</w:t>
+      </w:r>
+      <w:r w:rsidR="00991953">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Eltern besprochen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FF014E" w14:textId="77777777" w:rsidR="000C64EA" w:rsidRPr="00AD1F6C" w:rsidRDefault="000C64EA" w:rsidP="000F6446">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="369" w:hanging="369"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39E1C216" w14:textId="77777777" w:rsidR="001E4658" w:rsidRPr="00AD1F6C" w:rsidRDefault="001E4658" w:rsidP="001E4658">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="369"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
@@ -2645,72 +2528,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> der frühen Kindheit</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD1F6C">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9BCB4F" w14:textId="77777777" w:rsidR="00D27593" w:rsidRDefault="00D27593" w:rsidP="00813010">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24DF9B0A" w14:textId="707535BF" w:rsidR="003B6AEF" w:rsidRDefault="001E4658" w:rsidP="00813010">
-[...20 lines deleted...]
-    <w:p w14:paraId="0B48C729" w14:textId="1E8E5A77" w:rsidR="00D27593" w:rsidRPr="00AD1F6C" w:rsidRDefault="00D27593" w:rsidP="00813010">
+    <w:p w14:paraId="0D358286" w14:textId="77777777" w:rsidR="00207FF7" w:rsidRPr="00AD1F6C" w:rsidRDefault="00207FF7" w:rsidP="00207FF7">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
@@ -2755,170 +2617,206 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00D27593" w:rsidRPr="00AD1F6C" w:rsidSect="00691489">
+    <w:p w14:paraId="24DF9B0A" w14:textId="707535BF" w:rsidR="003B6AEF" w:rsidRDefault="001E4658" w:rsidP="00813010">
+      <w:pPr>
+        <w:pStyle w:val="10numrotation"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD1F6C">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3476472B" w14:textId="77777777" w:rsidR="00207FF7" w:rsidRPr="00AD1F6C" w:rsidRDefault="00207FF7">
+      <w:pPr>
+        <w:pStyle w:val="10numrotation"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00207FF7" w:rsidRPr="00AD1F6C" w:rsidSect="00691489">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1701" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C5B4AA1" w14:textId="77777777" w:rsidR="000B3961" w:rsidRDefault="000B3961" w:rsidP="00691489">
+    <w:p w14:paraId="1C2CCF93" w14:textId="77777777" w:rsidR="00035B3F" w:rsidRDefault="00035B3F" w:rsidP="00691489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13BCB6A6" w14:textId="77777777" w:rsidR="000B3961" w:rsidRDefault="000B3961" w:rsidP="00691489">
+    <w:p w14:paraId="44F370B1" w14:textId="77777777" w:rsidR="00035B3F" w:rsidRDefault="00035B3F" w:rsidP="00691489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="27573564" w14:textId="77777777" w:rsidR="000B3961" w:rsidRDefault="000B3961">
+    <w:p w14:paraId="3F0574A5" w14:textId="77777777" w:rsidR="00035B3F" w:rsidRDefault="00035B3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77B46442" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00BF50CB" w:rsidRDefault="00892F14" w:rsidP="00691489">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="587C6C1D" w14:textId="77777777" w:rsidR="00CF2C20" w:rsidRPr="001F1BF4" w:rsidRDefault="00CF2C20" w:rsidP="00CF2C20">
     <w:pPr>
       <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="2" w:name="_Hlk95133576"/>
     <w:bookmarkStart w:id="3" w:name="_Hlk106979133"/>
@@ -2949,96 +2847,96 @@
     </w:pPr>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
     <w:bookmarkEnd w:id="2"/>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
     <w:bookmarkEnd w:id="3"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FB9E1E6" w14:textId="77777777" w:rsidR="000B3961" w:rsidRDefault="000B3961" w:rsidP="00691489">
+    <w:p w14:paraId="3B04FEBB" w14:textId="77777777" w:rsidR="00035B3F" w:rsidRDefault="00035B3F" w:rsidP="00691489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59D8EB88" w14:textId="77777777" w:rsidR="000B3961" w:rsidRDefault="000B3961" w:rsidP="00691489">
+    <w:p w14:paraId="12892EDD" w14:textId="77777777" w:rsidR="00035B3F" w:rsidRDefault="00035B3F" w:rsidP="00691489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6AF0D219" w14:textId="77777777" w:rsidR="000B3961" w:rsidRDefault="000B3961">
+    <w:p w14:paraId="6FAB080F" w14:textId="77777777" w:rsidR="00035B3F" w:rsidRDefault="00035B3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00892F14" w:rsidRPr="00E035D4" w14:paraId="4BCC14D9" w14:textId="77777777">
+    <w:tr w:rsidR="00892F14" w:rsidRPr="00341456" w14:paraId="4BCC14D9" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7C4DB408" w14:textId="37253A4C" w:rsidR="00892F14" w:rsidRPr="00F61BB2" w:rsidRDefault="00F61BB2" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F61BB2">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Amt für S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>onderpädagogik</w:t>
@@ -3112,65 +3010,65 @@
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidR="00F61BB2">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>Seite 2 von 2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6F48B613" w14:textId="199298E0" w:rsidR="00892F14" w:rsidRPr="00F61BB2" w:rsidRDefault="00892F14" w:rsidP="00691489">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00892F14" w:rsidRPr="004A0F2D" w14:paraId="2BB77461" w14:textId="77777777">
+    <w:tr w:rsidR="00892F14" w:rsidRPr="00207FF7" w14:paraId="2BB77461" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="218663AE" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00AA545D" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA545D">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63EF824B" wp14:editId="76665953">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-2963</wp:posOffset>
                 </wp:positionH>
@@ -3247,197 +3145,236 @@
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>et des mesures d’aide</w:t>
           </w:r>
           <w:r w:rsidRPr="00BF50CB">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>ESAM</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3ABADF36" w14:textId="0D983111" w:rsidR="00892F14" w:rsidRPr="001B554E" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="3ABADF36" w14:textId="0D983111" w:rsidR="00892F14" w:rsidRPr="00207FF7" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="001B554E">
+          <w:r w:rsidRPr="00207FF7">
             <w:rPr>
               <w:b/>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Amt für Sonderpäda</w:t>
           </w:r>
-          <w:r w:rsidR="00D608F5">
+          <w:r w:rsidR="00D608F5" w:rsidRPr="00207FF7">
             <w:rPr>
               <w:b/>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>gogik</w:t>
           </w:r>
-          <w:r w:rsidRPr="001B554E">
+          <w:r w:rsidRPr="00207FF7">
             <w:rPr>
               <w:b/>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="001B554E">
+          <w:r w:rsidRPr="00207FF7">
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>SoA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2E11EA6B" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="001B554E" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="2E11EA6B" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00207FF7" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="005ACF82" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="001B554E" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="005ACF82" w14:textId="139A2D47" w:rsidR="00892F14" w:rsidRPr="00207FF7" w:rsidRDefault="00207FF7" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="001B554E">
+          <w:r w:rsidRPr="00207FF7">
             <w:rPr>
               <w:szCs w:val="12"/>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
-            <w:t>Rue de l’Hôpital 3, 1701 Fribourg</w:t>
+            <w:t>Spitalgasse</w:t>
+          </w:r>
+          <w:r w:rsidR="00892F14" w:rsidRPr="00207FF7">
+            <w:rPr>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 3, 1701 </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:szCs w:val="12"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>Freiburg</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="36D77064" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="001B554E" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="36D77064" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00207FF7" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="01FF6EB8" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00920A79" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="01FF6EB8" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00207FF7" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
-            <w:t xml:space="preserve">T +41 </w:t>
+          <w:r w:rsidRPr="00207FF7">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve">T +41 26 305 </w:t>
           </w:r>
-          <w:r w:rsidRPr="00920A79">
-[...2 lines deleted...]
-          <w:r w:rsidR="0034443B">
+          <w:r w:rsidR="0034443B" w:rsidRPr="00207FF7">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
             <w:t>40 60</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3F474829" w14:textId="77777777" w:rsidR="00892F14" w:rsidRDefault="00EA56F8" w:rsidP="00691489">
+        <w:p w14:paraId="3F474829" w14:textId="1828DF7F" w:rsidR="00892F14" w:rsidRPr="00207FF7" w:rsidRDefault="00EA56F8" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
-            <w:t>www.fr.ch/sesam</w:t>
+          <w:r w:rsidRPr="00207FF7">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>www.fr.ch/</w:t>
+          </w:r>
+          <w:r w:rsidR="00207FF7">
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>soa</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2CA81308" w14:textId="77777777" w:rsidR="00892F14" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="2CA81308" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00207FF7" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="46EEE4FC" w14:textId="77777777" w:rsidR="00892F14" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="46EEE4FC" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00207FF7" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
+            <w:rPr>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="55D37189" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00E5117F" w:rsidRDefault="00892F14" w:rsidP="00691489">
+        <w:p w14:paraId="55D37189" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00207FF7" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:bookmarkStart w:id="1" w:name="_MON_1695065066"/>
   <w:bookmarkEnd w:id="1"/>
   <w:p w14:paraId="37F87E63" w14:textId="06CAF515" w:rsidR="00892F14" w:rsidRDefault="00AA255F" w:rsidP="00691489">
     <w:r>
       <w:object w:dxaOrig="9913" w:dyaOrig="6791" w14:anchorId="3328CFEA">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:495.75pt;height:339.75pt">
           <v:imagedata r:id="rId2" o:title=""/>
         </v:shape>
-        <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1730008872" r:id="rId3">
+        <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1852880513" r:id="rId3">
           <o:FieldCodes>\s</o:FieldCodes>
         </o:OLEObject>
       </w:object>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048645B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="589E2B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="20"/>
@@ -7585,132 +7522,136 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1092047440">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
+  <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10242"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B6AEF"/>
     <w:rsid w:val="00016DD8"/>
     <w:rsid w:val="0002763C"/>
     <w:rsid w:val="00030AE2"/>
+    <w:rsid w:val="00035B3F"/>
+    <w:rsid w:val="00047387"/>
     <w:rsid w:val="000B0B83"/>
     <w:rsid w:val="000B3961"/>
     <w:rsid w:val="000B6B56"/>
     <w:rsid w:val="000C4295"/>
     <w:rsid w:val="000C5F6F"/>
     <w:rsid w:val="000C64EA"/>
     <w:rsid w:val="000D2BDD"/>
     <w:rsid w:val="000E25BD"/>
     <w:rsid w:val="000F6446"/>
     <w:rsid w:val="00103365"/>
     <w:rsid w:val="00104D20"/>
     <w:rsid w:val="00105BC3"/>
     <w:rsid w:val="00142FBD"/>
     <w:rsid w:val="00155B79"/>
     <w:rsid w:val="001611A4"/>
     <w:rsid w:val="00163277"/>
     <w:rsid w:val="00164C2E"/>
     <w:rsid w:val="001A2786"/>
     <w:rsid w:val="001A2D68"/>
     <w:rsid w:val="001B0162"/>
     <w:rsid w:val="001B1064"/>
     <w:rsid w:val="001B1DDA"/>
     <w:rsid w:val="001B554E"/>
     <w:rsid w:val="001B609B"/>
     <w:rsid w:val="001C73D6"/>
     <w:rsid w:val="001D2072"/>
     <w:rsid w:val="001D2E7D"/>
     <w:rsid w:val="001E183D"/>
     <w:rsid w:val="001E4658"/>
     <w:rsid w:val="001E60AD"/>
     <w:rsid w:val="00201DF8"/>
+    <w:rsid w:val="00207FF7"/>
     <w:rsid w:val="00222576"/>
     <w:rsid w:val="00225549"/>
     <w:rsid w:val="002433AB"/>
     <w:rsid w:val="00251BE9"/>
     <w:rsid w:val="00262625"/>
     <w:rsid w:val="002726CC"/>
     <w:rsid w:val="00281F4D"/>
     <w:rsid w:val="002C1309"/>
     <w:rsid w:val="002C305F"/>
     <w:rsid w:val="002C52BE"/>
     <w:rsid w:val="00301B37"/>
     <w:rsid w:val="00322BE8"/>
     <w:rsid w:val="0032375E"/>
+    <w:rsid w:val="00341456"/>
     <w:rsid w:val="00342111"/>
     <w:rsid w:val="003435AD"/>
     <w:rsid w:val="0034443B"/>
     <w:rsid w:val="003544D8"/>
     <w:rsid w:val="00356A7C"/>
     <w:rsid w:val="00367171"/>
     <w:rsid w:val="00373970"/>
     <w:rsid w:val="0039505B"/>
     <w:rsid w:val="003975B0"/>
     <w:rsid w:val="003A7FE3"/>
     <w:rsid w:val="003B214C"/>
     <w:rsid w:val="003B3EBE"/>
     <w:rsid w:val="003B6AEF"/>
     <w:rsid w:val="003C0997"/>
     <w:rsid w:val="003D3467"/>
     <w:rsid w:val="00406FDB"/>
     <w:rsid w:val="00411F10"/>
     <w:rsid w:val="00424C7F"/>
     <w:rsid w:val="00425293"/>
     <w:rsid w:val="00431D72"/>
     <w:rsid w:val="00432628"/>
     <w:rsid w:val="004335A3"/>
     <w:rsid w:val="004410F3"/>
     <w:rsid w:val="0044346F"/>
     <w:rsid w:val="00445D7F"/>
@@ -7841,50 +7782,51 @@
     <w:rsid w:val="00CA6CCD"/>
     <w:rsid w:val="00CB3A96"/>
     <w:rsid w:val="00CC0C28"/>
     <w:rsid w:val="00CD6F41"/>
     <w:rsid w:val="00CF2C20"/>
     <w:rsid w:val="00D03550"/>
     <w:rsid w:val="00D10F0E"/>
     <w:rsid w:val="00D11B98"/>
     <w:rsid w:val="00D15C20"/>
     <w:rsid w:val="00D27593"/>
     <w:rsid w:val="00D31417"/>
     <w:rsid w:val="00D41765"/>
     <w:rsid w:val="00D608F5"/>
     <w:rsid w:val="00D70454"/>
     <w:rsid w:val="00D82408"/>
     <w:rsid w:val="00D82BEC"/>
     <w:rsid w:val="00D85E22"/>
     <w:rsid w:val="00DA10B2"/>
     <w:rsid w:val="00DB156A"/>
     <w:rsid w:val="00E035D4"/>
     <w:rsid w:val="00E06FD2"/>
     <w:rsid w:val="00E1057E"/>
     <w:rsid w:val="00E2462A"/>
     <w:rsid w:val="00E36592"/>
     <w:rsid w:val="00E66803"/>
+    <w:rsid w:val="00E727C8"/>
     <w:rsid w:val="00E930FC"/>
     <w:rsid w:val="00E94DE3"/>
     <w:rsid w:val="00EA56F8"/>
     <w:rsid w:val="00EA64EA"/>
     <w:rsid w:val="00EB19A8"/>
     <w:rsid w:val="00EB6284"/>
     <w:rsid w:val="00EC122D"/>
     <w:rsid w:val="00EF778A"/>
     <w:rsid w:val="00F06D2E"/>
     <w:rsid w:val="00F072F7"/>
     <w:rsid w:val="00F111D8"/>
     <w:rsid w:val="00F2493C"/>
     <w:rsid w:val="00F3452E"/>
     <w:rsid w:val="00F3765B"/>
     <w:rsid w:val="00F54576"/>
     <w:rsid w:val="00F61BB2"/>
     <w:rsid w:val="00F643D9"/>
     <w:rsid w:val="00F86047"/>
     <w:rsid w:val="00F90443"/>
     <w:rsid w:val="00F970A2"/>
     <w:rsid w:val="00FB76BD"/>
     <w:rsid w:val="00FC5BF6"/>
     <w:rsid w:val="00FE125E"/>
     <w:rsid w:val="02B59EB7"/>
     <w:rsid w:val="0427868F"/>
@@ -7994,64 +7936,64 @@
     <w:rsid w:val="78F85158"/>
     <w:rsid w:val="7952519E"/>
     <w:rsid w:val="7AA95FD2"/>
     <w:rsid w:val="7B09A2FA"/>
     <w:rsid w:val="7C0C9032"/>
     <w:rsid w:val="7CA5735B"/>
     <w:rsid w:val="7E7DAFDD"/>
     <w:rsid w:val="7FF4DCCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10242"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6E11E873"/>
   <w15:docId w15:val="{F227C771-859C-4C50-A5BE-4C0B07C55146}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9245,51 +9187,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00827A68"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00827A68"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00827A68"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="519658479">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1134524476">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -9912,54 +9854,50 @@
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -10251,60 +10189,59 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100842BCCBD12F54A49843C4BBEFE36A667" ma:contentTypeVersion="3" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="ad5187fc417759291e5a40081f9caca9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="52708702-6309-439d-9c98-b9c43ac45196" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0ede10882530dbdb9905ed0bc0c8e95b" ns2:_="">
     <xsd:import namespace="52708702-6309-439d-9c98-b9c43ac45196"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="52708702-6309-439d-9c98-b9c43ac45196" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -10398,133 +10335,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9140D65-FCA0-489C-9673-8B0B200AD698}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9DD9925-EFD5-481B-96AF-A4F0A59CABFC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEB74E8B-9E57-4884-A695-8EF76E365E39}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{253330D5-7461-4F07-822B-A631E1F2FEFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="52708702-6309-439d-9c98-b9c43ac45196"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEB74E8B-9E57-4884-A695-8EF76E365E39}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9DD9925-EFD5-481B-96AF-A4F0A59CABFC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9140D65-FCA0-489C-9673-8B0B200AD698}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Bandeau SESAM.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>423</Words>
-  <Characters>2331</Characters>
+  <Words>421</Words>
+  <Characters>2316</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Correspondance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2749</CharactersWithSpaces>
+  <CharactersWithSpaces>2732</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:subject/>
   <dc:creator>Oberson Floriane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">