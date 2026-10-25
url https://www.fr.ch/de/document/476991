--- v0 (2025-12-05)
+++ v1 (2026-10-25)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="67AFD620" w14:textId="7CFD0980" w:rsidR="00AB5546" w:rsidRPr="00775AA5" w:rsidRDefault="00AB5546" w:rsidP="00AB5546">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="006C7A28" w:rsidRPr="00775AA5">
@@ -963,110 +963,79 @@
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67A7F389" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="00775AA5" w:rsidRDefault="00FF5EE9" w:rsidP="00C20EB1">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C84CE28" w14:textId="77777777" w:rsidR="000D0D90" w:rsidRPr="00775AA5" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
+    <w:p w14:paraId="1C84CE28" w14:textId="7B58EEB1" w:rsidR="000D0D90" w:rsidRPr="00775AA5" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00294686">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Gesetzliche Vertreter/</w:t>
+      </w:r>
       <w:r w:rsidR="00FA0609" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Eltern / Erziehungsberechtigte</w:t>
-[...37 lines deleted...]
-        <w:t>Mutter</w:t>
+        <w:t xml:space="preserve">Eltern </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10261" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1404"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1418"/>
@@ -1664,162 +1633,147 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-            <w:r w:rsidR="00024D31">
+            <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
             <w:r w:rsidR="00761542" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-            <w:r w:rsidR="00024D31">
+            <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FD7B9E" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="519B37AE" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="00775AA5" w:rsidRDefault="00FF5EE9" w:rsidP="00EF3CDE">
+    <w:p w14:paraId="1C1F81C6" w14:textId="4502C03A" w:rsidR="00FD7B9E" w:rsidRDefault="00FD7B9E" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="142"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C1F81C6" w14:textId="438470AC" w:rsidR="00FD7B9E" w:rsidRPr="00775AA5" w:rsidRDefault="00216A4C" w:rsidP="00216A4C">
+    <w:p w14:paraId="1E2ABE81" w14:textId="77777777" w:rsidR="003E11D8" w:rsidRPr="00775AA5" w:rsidRDefault="003E11D8" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00775AA5">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10192" w:type="dxa"/>
         <w:tblInd w:w="84" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1404"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3543"/>
@@ -2410,107 +2364,107 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-            <w:r w:rsidR="00024D31">
+            <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-            <w:r w:rsidR="00024D31">
+            <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
+              <w:rPr>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00E25D0C" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23AC6609" w14:textId="77777777" w:rsidR="00FF5EE9" w:rsidRPr="00775AA5" w:rsidRDefault="00FF5EE9" w:rsidP="00801C8A">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="120" w:after="60"/>
@@ -3038,51 +2992,78 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CBAFD41" w14:textId="4D21A9A1" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="008F1070" w:rsidP="00216A4C">
+    <w:p w14:paraId="51D771B8" w14:textId="16DAD29D" w:rsidR="003E11D8" w:rsidRDefault="003E11D8" w:rsidP="00216A4C">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CE8DCD" w14:textId="77777777" w:rsidR="003E11D8" w:rsidRDefault="003E11D8" w:rsidP="00216A4C">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CBAFD41" w14:textId="3C598887" w:rsidR="00BC7223" w:rsidRPr="00775AA5" w:rsidRDefault="008F1070" w:rsidP="00216A4C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Verantwortliche </w:t>
       </w:r>
       <w:r w:rsidR="003D18BC">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Antragstellerin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -3640,56 +3621,56 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="CaseACocher17"/>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F1070">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Logopädie: </w:t>
       </w:r>
       <w:r w:rsidR="008F1070">
@@ -3774,56 +3755,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F1070">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Psychologie: </w:t>
       </w:r>
       <w:r w:rsidR="008F1070">
         <w:rPr>
@@ -3907,56 +3888,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F1070">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Psychomotorik: </w:t>
       </w:r>
       <w:r w:rsidR="008F1070">
         <w:rPr>
@@ -4040,56 +4021,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F1070">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Ergotherapie: </w:t>
       </w:r>
       <w:r w:rsidR="008F1070">
         <w:rPr>
@@ -4173,56 +4154,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F1070">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Physiotherapie: </w:t>
       </w:r>
       <w:r w:rsidR="008F1070">
         <w:rPr>
@@ -4306,56 +4287,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F1070">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderes: </w:t>
       </w:r>
       <w:r w:rsidR="008F1070">
         <w:rPr>
@@ -6093,50 +6074,51 @@
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>onderpädagogischen Massnahmen</w:t>
             </w:r>
             <w:r w:rsidR="00EC5C7B" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="291CA688" w14:textId="5D7FFE63" w:rsidR="00EC5C7B" w:rsidRPr="00775AA5" w:rsidRDefault="00FF5EE9" w:rsidP="00A64B75">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -6184,50 +6166,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC5C7B" w:rsidRPr="00775AA5" w14:paraId="19F468B9" w14:textId="77777777" w:rsidTr="00FF5EE9">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF17354" w14:textId="29D65D77" w:rsidR="00EC5C7B" w:rsidRPr="00775AA5" w:rsidRDefault="002D28B5" w:rsidP="009D7E7A">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Sichtweise </w:t>
             </w:r>
             <w:r w:rsidR="001D1D3B">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>des Kindes</w:t>
             </w:r>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> (je nach Alter und Verständnis auszufüllen</w:t>
             </w:r>
             <w:r w:rsidR="00EC5C7B" w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>)</w:t>
@@ -6349,51 +6332,50 @@
         <w:gridCol w:w="10190"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC5C7B" w:rsidRPr="00775AA5" w14:paraId="444F615C" w14:textId="77777777" w:rsidTr="00500652">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AD5D82B" w14:textId="182B86D0" w:rsidR="00EC5C7B" w:rsidRPr="00775AA5" w:rsidRDefault="002D28B5" w:rsidP="006A5FEB">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00775AA5">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Sichtweise </w:t>
             </w:r>
             <w:r w:rsidR="003D18BC">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidR="001D1D3B" w:rsidRPr="001D1D3B">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">eilpädagogische Früherzieherin / </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001D1D3B" w:rsidRPr="001D1D3B">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
@@ -7076,56 +7058,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00A975BB" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Sonderschule</w:t>
       </w:r>
       <w:r w:rsidR="00A975BB" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -7147,56 +7129,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrative sonderpädagogische </w:t>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -7223,56 +7205,56 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008E6882" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="008E6882" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidR="008E6882" w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008E6882" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="008E6882" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002D28B5" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Assistenz</w:t>
       </w:r>
       <w:r w:rsidR="00546AEA" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -7296,56 +7278,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
@@ -7362,56 +7344,56 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C56C3A" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte11"/>
             <w:enabled/>
@@ -7918,56 +7900,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Psychologie</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -8145,56 +8127,56 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="CaseACocher18"/>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Logopädie</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
@@ -8263,55 +8245,50 @@
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">zugestellt durch: </w:t>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -8375,56 +8352,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Psychomotorik</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -8492,55 +8469,50 @@
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">zugestellt durch: </w:t>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -8604,56 +8576,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ärztin / Arzt</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -8721,55 +8693,50 @@
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">zugestellt durch: </w:t>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -8833,56 +8800,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ergotherapie</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -8950,55 +8917,50 @@
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">zugestellt durch: </w:t>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -9062,56 +9024,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Physiotherapie</w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
@@ -9179,55 +9141,50 @@
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">zugestellt durch: </w:t>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -9273,74 +9230,75 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB03437" w14:textId="29F89E7E" w:rsidR="00112395" w:rsidRPr="0089017A" w:rsidRDefault="00FC1E1A" w:rsidP="00CF589D">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="0089017A">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0089017A">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="0089017A">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Heilpädagogische Früherziehung</w:t>
       </w:r>
       <w:r w:rsidR="00112395" w:rsidRPr="0089017A">
         <w:rPr>
@@ -9362,56 +9320,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00112395">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00024D31">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00112395">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>NM-Bericht, neulich</w:t>
       </w:r>
       <w:r w:rsidRPr="00112395">
         <w:rPr>
@@ -9594,56 +9552,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00112395">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00024D31">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00112395">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>VM-Bericht, neulich</w:t>
       </w:r>
       <w:r w:rsidRPr="00112395">
         <w:rPr>
@@ -9713,55 +9671,50 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F4D38">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00112395">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">zugestellt durch: </w:t>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -9827,98 +9780,97 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00112395">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00024D31">
+      <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00112395">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bericht der </w:t>
       </w:r>
       <w:r w:rsidR="003D18BC">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>vorschulischen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A9193C" w14:textId="2A90DDF3" w:rsidR="00112395" w:rsidRPr="00112395" w:rsidRDefault="00D607C4" w:rsidP="00D607C4">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00112395" w:rsidRPr="00112395">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Betreuungs</w:t>
       </w:r>
       <w:r w:rsidR="003D18BC">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>einrichtung</w:t>
       </w:r>
       <w:r w:rsidR="00112395">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
@@ -10096,56 +10048,56 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00024D31">
-[...4 lines deleted...]
-      <w:r w:rsidR="00024D31">
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA292C" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Andere</w:t>
       </w:r>
       <w:r w:rsidR="00112395">
         <w:rPr>
@@ -10302,55 +10254,50 @@
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">zugestellt durch: </w:t>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D607C4">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -11325,108 +11272,115 @@
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Abs. 1) und dass die betreffende Leitung verantwortlich für die Bearbeitung dieses Dossiers ist und nur diejenigen Daten an ihr Personal weiterleitet, die für die Durchführung und Begleitung einer sonderpädagogischen Massnahme VM nötig sind.</w:t>
       </w:r>
       <w:r w:rsidR="00A20700" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Abs. 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1471930F" w14:textId="5886A25B" w:rsidR="007F121C" w:rsidRDefault="007F121C" w:rsidP="0098076D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DEB28A7" w14:textId="3A050471" w:rsidR="00A20700" w:rsidRPr="00775AA5" w:rsidRDefault="00A20700" w:rsidP="007F121C">
+    <w:p w14:paraId="3DEB28A7" w14:textId="4A660423" w:rsidR="00A20700" w:rsidRPr="00775AA5" w:rsidRDefault="00A20700" w:rsidP="007F121C">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Unterschrift der gesetzlichen Vertreter</w:t>
+      </w:r>
+      <w:r w:rsidR="00250DF1">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>/Eltern</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB4204E" w14:textId="0306FB81" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="007F121C">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bei gemeinsamem elterlichem Sorgerecht, aber unterschiedlichem Wohnsitz, ist die Unterschrift beider Elternteile notwendig</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE103F1" w14:textId="77777777" w:rsidR="00A20700" w:rsidRPr="00775AA5" w:rsidRDefault="00A20700" w:rsidP="00A20700">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Informationspflicht</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F6125C4" w14:textId="6B047D65" w:rsidR="00A20700" w:rsidRPr="00775AA5" w:rsidRDefault="00A20700" w:rsidP="00A20700">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Die gesetzlichen Vertreter bestätigen, dass </w:t>
       </w:r>
       <w:r w:rsidR="00BC1EBD">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">die heilpädagogische </w:t>
       </w:r>
       <w:r w:rsidR="00BC1EBD" w:rsidRPr="000379B7">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Früherzieherin/Kleinkinderzieherin</w:t>
       </w:r>
       <w:r w:rsidR="00BC1EBD">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>die Informationen zum Prozedere der v</w:t>
@@ -11537,237 +11491,289 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="0359EB65" w14:textId="68391976" w:rsidR="005F0A9E" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="009D7E7A">
+    <w:p w14:paraId="0359EB65" w14:textId="53B247F3" w:rsidR="005F0A9E" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="009D7E7A">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="3686"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10205"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Unterschriften der gesetzlichen Vertreter:</w:t>
+        <w:t>Unterschriften der gesetzlichen Vertreter</w:t>
+      </w:r>
+      <w:r w:rsidR="00250DF1">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>/Eltern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775AA5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F0A9E" w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F10F9F8" w14:textId="6AD1009F" w:rsidR="009D7E7A" w:rsidRPr="00775AA5" w:rsidRDefault="009D7E7A" w:rsidP="007F121C">
+    <w:p w14:paraId="4F10F9F8" w14:textId="10B651A0" w:rsidR="009D7E7A" w:rsidRPr="00775AA5" w:rsidRDefault="009D7E7A" w:rsidP="007F121C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="4111"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10205"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00250DF1">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73EC8267" w14:textId="79BF8E8D" w:rsidR="005F0A9E" w:rsidRPr="00775AA5" w:rsidRDefault="005F0A9E" w:rsidP="00FC3A62">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="100" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44CCB2EE" w14:textId="2951B933" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775AA5">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA2CA57" w14:textId="58C02032" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="007F121C">
+    <w:p w14:paraId="1FA2CA57" w14:textId="206064C3" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="007F121C">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00177359">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Anhang </w:t>
       </w:r>
       <w:r w:rsidR="00FB4CE7" w:rsidRPr="00407531">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FB4CE7" w:rsidRPr="00407531">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Dieser Anhang </w:t>
       </w:r>
       <w:r w:rsidR="008D2027">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>für die Eltern ist informativ und nicht einzuschicken</w:t>
+        <w:t xml:space="preserve">für die </w:t>
+      </w:r>
+      <w:r w:rsidR="00250DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>gesetzlichen Vertreter/</w:t>
+      </w:r>
+      <w:r w:rsidR="008D2027">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Eltern ist informativ und nicht einzuschicken</w:t>
       </w:r>
       <w:r w:rsidR="00FB4CE7" w:rsidRPr="00407531">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433935B6" w14:textId="77777777" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="007F121C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04CE5340" w14:textId="50801F17" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="007F121C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E35859A" w14:textId="101D2D17" w:rsidR="00344548" w:rsidRPr="00BC1EBD" w:rsidRDefault="00344548" w:rsidP="00344548">
+    <w:p w14:paraId="5E35859A" w14:textId="689FEBEE" w:rsidR="00344548" w:rsidRPr="00BC1EBD" w:rsidRDefault="00344548" w:rsidP="00344548">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC1EBD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Von der </w:t>
       </w:r>
       <w:r w:rsidR="00BC1EBD" w:rsidRPr="000379B7">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>heilpädagogischen Früherzieherin</w:t>
       </w:r>
       <w:r w:rsidR="00BC1EBD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>/Kleinkinderzieherin</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC1EBD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an die Eltern zu übermittelnde </w:t>
+        <w:t xml:space="preserve"> an die </w:t>
+      </w:r>
+      <w:r w:rsidR="00250DF1">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>gesetzlichen Vertreter/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1EBD">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eltern zu übermittelnde </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BC1EBD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Pflichtangaben </w:t>
       </w:r>
       <w:r w:rsidR="00BC1EBD">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="44E8DC3F" w14:textId="77777777" w:rsidR="007F121C" w:rsidRPr="00775AA5" w:rsidRDefault="007F121C" w:rsidP="007F121C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="de-CH"/>
@@ -12296,70 +12302,70 @@
     <w:p w14:paraId="688D273C" w14:textId="089D120E" w:rsidR="003674C7" w:rsidRPr="00775AA5" w:rsidRDefault="003674C7" w:rsidP="007F121C">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:before="100" w:after="60"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003674C7" w:rsidRPr="00775AA5" w:rsidSect="005F0A9E">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="709" w:bottom="992" w:left="992" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BE4568E" w14:textId="77777777" w:rsidR="002977A2" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
+    <w:p w14:paraId="68296E31" w14:textId="77777777" w:rsidR="00144CF2" w:rsidRDefault="00144CF2" w:rsidP="00AB5546">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CEC3639" w14:textId="77777777" w:rsidR="002977A2" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
+    <w:p w14:paraId="62A3C30F" w14:textId="77777777" w:rsidR="00144CF2" w:rsidRDefault="00144CF2" w:rsidP="00AB5546">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -12370,64 +12376,64 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63B611F8" w14:textId="77777777" w:rsidR="002977A2" w:rsidRPr="0045325D" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0045325D">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5DCA298E" w14:textId="77777777" w:rsidR="00FA21BE" w:rsidRPr="001F1BF4" w:rsidRDefault="00FA21BE" w:rsidP="00FA21BE">
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="14" w:name="_Hlk95133576"/>
@@ -12464,89 +12470,89 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
     <w:bookmarkEnd w:id="14"/>
     <w:r w:rsidRPr="001F1BF4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
     <w:bookmarkEnd w:id="15"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="685CDEF2" w14:textId="77777777" w:rsidR="002977A2" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
+    <w:p w14:paraId="2ABBD1A0" w14:textId="77777777" w:rsidR="00144CF2" w:rsidRDefault="00144CF2" w:rsidP="00AB5546">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E72177B" w14:textId="77777777" w:rsidR="002977A2" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
+    <w:p w14:paraId="13B44066" w14:textId="77777777" w:rsidR="00144CF2" w:rsidRDefault="00144CF2" w:rsidP="00AB5546">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002977A2" w:rsidRPr="00CF589D" w14:paraId="47E697A5" w14:textId="77777777">
+    <w:tr w:rsidR="002977A2" w:rsidRPr="00294686" w14:paraId="47E697A5" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="244B81DD" w14:textId="6808F2C4" w:rsidR="002977A2" w:rsidRPr="00FA0609" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FA0609">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für Sonderpädagogik </w:t>
           </w:r>
           <w:r w:rsidRPr="00FA0609">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
@@ -12748,51 +12754,51 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="74547093" w14:textId="05C1C664" w:rsidR="002977A2" w:rsidRPr="00FA0609" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="002977A2" w:rsidRPr="00FA0609" w14:paraId="4F071B88" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="67BB1D6E" w14:textId="77777777" w:rsidR="002977A2" w:rsidRPr="00805607" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:spacing w:after="180"/>
@@ -12967,73 +12973,73 @@
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>www.fr.ch/soa</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5EB81BA1" w14:textId="77777777" w:rsidR="002977A2" w:rsidRPr="00FA0609" w:rsidRDefault="002977A2" w:rsidP="00AB5546">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i2245" type="#_x0000_t75" style="width:10.15pt;height:10.15pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:7.2pt;height:7.2pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -17250,181 +17256,189 @@
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="987397350">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1104037424">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1195845845">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="897131808">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="271937538">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1603416866">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="132"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00805607"/>
     <w:rsid w:val="00007D81"/>
     <w:rsid w:val="000125AF"/>
     <w:rsid w:val="00024D31"/>
     <w:rsid w:val="000362D9"/>
     <w:rsid w:val="000379B7"/>
     <w:rsid w:val="00040D10"/>
     <w:rsid w:val="00041274"/>
     <w:rsid w:val="0004343C"/>
+    <w:rsid w:val="00047387"/>
     <w:rsid w:val="00062252"/>
     <w:rsid w:val="00065394"/>
     <w:rsid w:val="00075473"/>
     <w:rsid w:val="000805D9"/>
     <w:rsid w:val="00085B87"/>
     <w:rsid w:val="000918F8"/>
     <w:rsid w:val="000A0CF1"/>
     <w:rsid w:val="000C092C"/>
     <w:rsid w:val="000D0D90"/>
     <w:rsid w:val="000F4AD9"/>
     <w:rsid w:val="00107675"/>
     <w:rsid w:val="00112395"/>
     <w:rsid w:val="0011405D"/>
     <w:rsid w:val="00126B94"/>
     <w:rsid w:val="001335F6"/>
     <w:rsid w:val="00134E24"/>
+    <w:rsid w:val="00144CF2"/>
     <w:rsid w:val="0014601F"/>
     <w:rsid w:val="00160E1F"/>
     <w:rsid w:val="00177359"/>
     <w:rsid w:val="001A1B21"/>
     <w:rsid w:val="001A38BF"/>
     <w:rsid w:val="001B6BF5"/>
     <w:rsid w:val="001C2DA7"/>
     <w:rsid w:val="001D1D3B"/>
     <w:rsid w:val="001D2D40"/>
     <w:rsid w:val="001D4E3B"/>
     <w:rsid w:val="001F32D8"/>
     <w:rsid w:val="00201101"/>
     <w:rsid w:val="00216A4C"/>
     <w:rsid w:val="00223461"/>
     <w:rsid w:val="00233C80"/>
     <w:rsid w:val="00246A74"/>
+    <w:rsid w:val="00250DF1"/>
     <w:rsid w:val="002510E3"/>
     <w:rsid w:val="002546C0"/>
+    <w:rsid w:val="0026298D"/>
     <w:rsid w:val="002633D6"/>
     <w:rsid w:val="00264531"/>
     <w:rsid w:val="00275C27"/>
     <w:rsid w:val="0027714F"/>
+    <w:rsid w:val="00294686"/>
     <w:rsid w:val="002977A2"/>
     <w:rsid w:val="002A5211"/>
     <w:rsid w:val="002A6A2C"/>
     <w:rsid w:val="002A73FF"/>
     <w:rsid w:val="002C3145"/>
     <w:rsid w:val="002C63A0"/>
     <w:rsid w:val="002C68A9"/>
     <w:rsid w:val="002D00F4"/>
     <w:rsid w:val="002D28B5"/>
     <w:rsid w:val="002D797E"/>
     <w:rsid w:val="002E03A6"/>
     <w:rsid w:val="002E7037"/>
     <w:rsid w:val="002F67F2"/>
     <w:rsid w:val="003203DA"/>
     <w:rsid w:val="00344548"/>
     <w:rsid w:val="0034673B"/>
     <w:rsid w:val="00346980"/>
     <w:rsid w:val="00350005"/>
+    <w:rsid w:val="003543C2"/>
     <w:rsid w:val="003573A9"/>
     <w:rsid w:val="00360657"/>
     <w:rsid w:val="003674C7"/>
     <w:rsid w:val="00374918"/>
     <w:rsid w:val="0037714A"/>
     <w:rsid w:val="0038095A"/>
     <w:rsid w:val="003867B6"/>
     <w:rsid w:val="00387331"/>
     <w:rsid w:val="00390641"/>
     <w:rsid w:val="003926F2"/>
     <w:rsid w:val="00397A71"/>
     <w:rsid w:val="003A0F3A"/>
     <w:rsid w:val="003A5BDA"/>
     <w:rsid w:val="003B3BFB"/>
     <w:rsid w:val="003C1537"/>
     <w:rsid w:val="003D18BC"/>
     <w:rsid w:val="003D299E"/>
+    <w:rsid w:val="003E11D8"/>
     <w:rsid w:val="003E1C49"/>
     <w:rsid w:val="003E3B4C"/>
     <w:rsid w:val="003E650D"/>
     <w:rsid w:val="003F2809"/>
     <w:rsid w:val="00406C6A"/>
     <w:rsid w:val="00407531"/>
     <w:rsid w:val="00414E17"/>
     <w:rsid w:val="00424B4F"/>
     <w:rsid w:val="00441FA6"/>
     <w:rsid w:val="00444230"/>
     <w:rsid w:val="00454FB8"/>
     <w:rsid w:val="00464844"/>
     <w:rsid w:val="00465D42"/>
     <w:rsid w:val="00466025"/>
     <w:rsid w:val="00471F2D"/>
     <w:rsid w:val="0048017E"/>
     <w:rsid w:val="004819D5"/>
+    <w:rsid w:val="00482EB9"/>
     <w:rsid w:val="004A0F69"/>
     <w:rsid w:val="004A2F7B"/>
     <w:rsid w:val="004A3F09"/>
     <w:rsid w:val="004A6E74"/>
     <w:rsid w:val="004C1BD1"/>
     <w:rsid w:val="004D1BC6"/>
     <w:rsid w:val="004D586C"/>
     <w:rsid w:val="004E6507"/>
     <w:rsid w:val="004E7330"/>
     <w:rsid w:val="004F1821"/>
     <w:rsid w:val="005004E7"/>
     <w:rsid w:val="00500652"/>
     <w:rsid w:val="005007A2"/>
     <w:rsid w:val="00532116"/>
     <w:rsid w:val="005375EC"/>
     <w:rsid w:val="00540B12"/>
     <w:rsid w:val="00542A69"/>
     <w:rsid w:val="00544868"/>
     <w:rsid w:val="00544C5B"/>
     <w:rsid w:val="00545D52"/>
     <w:rsid w:val="00546AEA"/>
     <w:rsid w:val="00550AFF"/>
     <w:rsid w:val="005545ED"/>
     <w:rsid w:val="00555AB5"/>
     <w:rsid w:val="00570BA8"/>
@@ -17655,64 +17669,64 @@
     <w:rsid w:val="00FC3BFB"/>
     <w:rsid w:val="00FD7B9E"/>
     <w:rsid w:val="00FE1957"/>
     <w:rsid w:val="00FE2F2E"/>
     <w:rsid w:val="00FE4665"/>
     <w:rsid w:val="00FF033C"/>
     <w:rsid w:val="00FF5EE9"/>
     <w:rsid w:val="00FF62AB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="08D260F3"/>
   <w15:docId w15:val="{BC6BFF62-C0CB-45F6-A361-CFC7C80395E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18827,51 +18841,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
     <w:name w:val="tlid-translation"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00B7514B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
     <w:name w:val="Paragraphe de liste Car"/>
     <w:link w:val="Paragraphedeliste"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00E25D0C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="637146079">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1363628159">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -19679,82 +19693,82 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6094CC38-CE57-4CAD-804B-D50641749DB6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1393</Words>
-  <Characters>7663</Characters>
+  <Words>1401</Words>
+  <Characters>7708</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
+  <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9038</CharactersWithSpaces>
+  <CharactersWithSpaces>9091</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>Dénervaud Floriane</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>