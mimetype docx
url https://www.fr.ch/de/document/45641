--- v0 (2025-12-05)
+++ v1 (2026-10-13)
@@ -1,119 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6294248F" w14:textId="2DB9AC7B" w:rsidR="005E5172" w:rsidRPr="000A7F73" w:rsidRDefault="006E6FCE" w:rsidP="00277850">
+    <w:p w14:paraId="6294248F" w14:textId="04A60FB5" w:rsidR="005E5172" w:rsidRPr="000A7F73" w:rsidRDefault="006E6FCE" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C2118">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">12. partnersprachliches Schuljahr im anspruchsvolleren Klassentypus </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7F73">
+      <w:r w:rsidR="00123F5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026/27 </w:t>
+        <w:t>2027/28</w:t>
       </w:r>
-      <w:r w:rsidR="005E5172" w:rsidRPr="000A7F73">
+      <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005E5172" w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>FR-</w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005E5172" w:rsidRPr="000A7F73">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
+        <w:t>FR-</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5172" w:rsidRPr="000A7F73">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">ZPS) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684B69F3" w14:textId="77777777" w:rsidR="005E5172" w:rsidRPr="000A7F73" w:rsidRDefault="005E5172" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Wiederholung des letzten Schuljahres der obligatorischen Schulzeit </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7F73">
@@ -203,131 +214,131 @@
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Nur für Schülerinnen und Schüler der Klassentypen Sekundarklasse und Realklasse des </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF35EA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Kantons Freiburg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E4CB41D" w14:textId="77777777" w:rsidR="00FF35EA" w:rsidRPr="000A7F73" w:rsidRDefault="00FF35EA" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CA2094E" w14:textId="4EDE43FE" w:rsidR="00FB5C74" w:rsidRPr="000A7F73" w:rsidRDefault="001F7B84" w:rsidP="00277850">
+    <w:p w14:paraId="0CA2094E" w14:textId="3AA28193" w:rsidR="00FB5C74" w:rsidRPr="000A7F73" w:rsidRDefault="001F7B84" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Anmeldung: </w:t>
       </w:r>
       <w:r w:rsidR="00740143" w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">ab dem </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>1. Dezember 20</w:t>
       </w:r>
       <w:r w:rsidR="006F6518" w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E92635" w:rsidRPr="000A7F73">
+      <w:r w:rsidR="00123F5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> bis zum 15. Februar</w:t>
       </w:r>
       <w:r w:rsidR="005E5172" w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00E757EE" w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E92635" w:rsidRPr="000A7F73">
+      <w:r w:rsidR="00123F5A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F4BB39A" w14:textId="77777777" w:rsidR="00053484" w:rsidRPr="000A7F73" w:rsidRDefault="00053484" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5635F29C" w14:textId="77777777" w:rsidR="00203AE2" w:rsidRPr="000A7F73" w:rsidRDefault="00203AE2" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
@@ -1991,51 +2002,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E11ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3737417B" w14:textId="77777777" w:rsidR="00FE5E60" w:rsidRPr="000A7F73" w:rsidRDefault="00760F71" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Persönliche Angaben</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD7EBF7" w14:textId="77777777" w:rsidR="00FB5C74" w:rsidRPr="000A7F73" w:rsidRDefault="003773AC" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Schülerin oder Schüler</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9516" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
@@ -2204,51 +2214,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:id w:val="-872535690"/>
               <w:showingPlcHdr/>
               <w:picture/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="67CA58A7" w14:textId="77777777" w:rsidR="005608B9" w:rsidRPr="000A7F73" w:rsidRDefault="00661AFF" w:rsidP="00277850">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:noProof/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                     <w:lang w:val="de-CH" w:eastAsia="fr-CH"/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B31D34F" wp14:editId="71847150">
                       <wp:extent cx="1345914" cy="1715784"/>
                       <wp:effectExtent l="19050" t="19050" r="26035" b="17780"/>
                       <wp:docPr id="2" name="Image 2"/>
@@ -3188,90 +3197,81 @@
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77F01C88" w14:textId="77777777" w:rsidR="005608B9" w:rsidRPr="000A7F73" w:rsidRDefault="005608B9" w:rsidP="00277850">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E5172" w:rsidRPr="000A7F73" w14:paraId="4A33FF94" w14:textId="77777777" w:rsidTr="001E7BE2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB7640C" w14:textId="040C8806" w:rsidR="005E5172" w:rsidRPr="000A7F73" w:rsidRDefault="005E5172" w:rsidP="006F6518">
+          <w:p w14:paraId="3CB7640C" w14:textId="220781F9" w:rsidR="005E5172" w:rsidRPr="000A7F73" w:rsidRDefault="005E5172" w:rsidP="006F6518">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Anderes Projekt für </w:t>
             </w:r>
-            <w:r w:rsidR="0043136A" w:rsidRPr="000A7F73">
+            <w:r w:rsidR="007B7AF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...8 lines deleted...]
-              <w:t>6/27</w:t>
+              <w:t>2027/28</w:t>
             </w:r>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6285E73D" w14:textId="3E425073" w:rsidR="005E5172" w:rsidRPr="000A7F73" w:rsidRDefault="005444FE" w:rsidP="00277850">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7513"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3695,51 +3695,50 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9499"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E3146" w:rsidRPr="000A7F73" w14:paraId="5143F874" w14:textId="77777777" w:rsidTr="00203AE2">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:id w:val="-1175726020"/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="379E5C34" w14:textId="469A8AA2" w:rsidR="009E3146" w:rsidRPr="000A7F73" w:rsidRDefault="009E3146" w:rsidP="00F37EC0">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:tabs>
                     <w:tab w:val="right" w:leader="underscore" w:pos="9390"/>
                   </w:tabs>
                   <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:tab/>
                 </w:r>
                 <w:r w:rsidRPr="000A7F73">
@@ -3948,150 +3947,148 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F0A0CF" w14:textId="28FB1CFF" w:rsidR="009E3146" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00277850">
+          <w:p w14:paraId="74F0A0CF" w14:textId="28FB1CFF" w:rsidR="009E3146" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00277850">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-801387046"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> j</w:t>
             </w:r>
             <w:r w:rsidR="009E3146" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1478" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E561883" w14:textId="41405030" w:rsidR="009E3146" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00277850">
+          <w:p w14:paraId="4E561883" w14:textId="41405030" w:rsidR="009E3146" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00277850">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-2141875888"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> n</w:t>
             </w:r>
             <w:r w:rsidR="009E3146" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -4128,63 +4125,61 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Wenn ja, genaue Beschreibung:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:id w:val="-1427965985"/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:id w:val="-692222764"/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="09F9F5A1" w14:textId="39F8AFC6" w:rsidR="009E3146" w:rsidRPr="000A7F73" w:rsidRDefault="0089562A" w:rsidP="0089562A">
                     <w:pPr>
                       <w:pStyle w:val="06aHaupttext"/>
                       <w:tabs>
                         <w:tab w:val="right" w:leader="underscore" w:pos="9423"/>
                       </w:tabs>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:eastAsia="de-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000A7F73">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:eastAsia="de-CH"/>
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidRPr="000A7F73">
@@ -4233,141 +4228,139 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Medikamente:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="699887A4" w14:textId="22ED2310" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00170C86">
+          <w:p w14:paraId="699887A4" w14:textId="22ED2310" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00170C86">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-630704584"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1478" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B98993D" w14:textId="4AEC8610" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00170C86">
+          <w:p w14:paraId="1B98993D" w14:textId="4AEC8610" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00170C86">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1143535560"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E3146" w:rsidRPr="000A7F73" w14:paraId="225226AD" w14:textId="77777777" w:rsidTr="00170C86">
@@ -4411,51 +4404,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:id w:val="-1111129823"/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:id w:val="-2093548621"/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="66FD6680" w14:textId="1CFCDBD4" w:rsidR="009E3146" w:rsidRPr="000A7F73" w:rsidRDefault="009E3146" w:rsidP="0089562A">
                     <w:pPr>
                       <w:pStyle w:val="06aHaupttext"/>
                       <w:tabs>
                         <w:tab w:val="right" w:leader="underscore" w:pos="9423"/>
                       </w:tabs>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:eastAsia="de-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000A7F73">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:eastAsia="de-CH"/>
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidRPr="000A7F73">
@@ -4503,141 +4495,139 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Andere:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1473" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28A57E59" w14:textId="2124BC2D" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00170C86">
+          <w:p w14:paraId="28A57E59" w14:textId="2124BC2D" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00170C86">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1259106474"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1478" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FECEF80" w14:textId="406ECDBE" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00170C86">
+          <w:p w14:paraId="6FECEF80" w14:textId="406ECDBE" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00170C86">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-2099241675"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E3146" w:rsidRPr="000A7F73" w14:paraId="73B3668A" w14:textId="77777777" w:rsidTr="00170C86">
@@ -4681,51 +4671,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:id w:val="505416500"/>
             </w:sdtPr>
             <w:sdtEndPr>
               <w:rPr>
                 <w:highlight w:val="none"/>
               </w:rPr>
             </w:sdtEndPr>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:id w:val="737293369"/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="76DF685B" w14:textId="6A25D4BE" w:rsidR="009E3146" w:rsidRPr="000A7F73" w:rsidRDefault="009E3146" w:rsidP="0089562A">
                     <w:pPr>
                       <w:pStyle w:val="06aHaupttext"/>
                       <w:tabs>
                         <w:tab w:val="right" w:leader="underscore" w:pos="9423"/>
                       </w:tabs>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:eastAsia="de-CH"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000A7F73">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:eastAsia="de-CH"/>
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidRPr="000A7F73">
@@ -4764,51 +4753,50 @@
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="568D2C71" w14:textId="24E7373E" w:rsidR="00FB5C74" w:rsidRPr="000A7F73" w:rsidRDefault="00C8188F" w:rsidP="00377EAF">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Eltern</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00EECF02" w14:textId="77777777" w:rsidR="00277850" w:rsidRPr="000A7F73" w:rsidRDefault="00277850" w:rsidP="00277850">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpX="85" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9483" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
@@ -4817,82 +4805,81 @@
           <w:left w:w="85" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="1900"/>
         <w:gridCol w:w="2012"/>
         <w:gridCol w:w="1956"/>
         <w:gridCol w:w="1744"/>
       </w:tblGrid>
       <w:tr w:rsidR="00170C86" w:rsidRPr="000A7F73" w14:paraId="3530ED34" w14:textId="77777777" w:rsidTr="00E51415">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E74F21" w14:textId="6EB32CC6" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00170C86">
+          <w:p w14:paraId="59E74F21" w14:textId="6EB32CC6" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00170C86">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-165174292"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00946D2E" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -4900,82 +4887,81 @@
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
             <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>erheiratet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1900" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="638427DD" w14:textId="53A7CBC1" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="007F19ED">
+          <w:p w14:paraId="638427DD" w14:textId="53A7CBC1" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="007F19ED">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1141106904"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00946D2E" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> g</w:t>
             </w:r>
             <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -4983,82 +4969,81 @@
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>etrennt</w:t>
             </w:r>
             <w:r w:rsidR="009A3D0D" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2012" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1EC663" w14:textId="674094AF" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="007F19ED">
+          <w:p w14:paraId="1E1EC663" w14:textId="674094AF" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="007F19ED">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-12389706"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00946D2E" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> g</w:t>
             </w:r>
             <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -5066,155 +5051,153 @@
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>eschieden</w:t>
             </w:r>
             <w:r w:rsidR="009A3D0D" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1956" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B42336" w14:textId="0E250D46" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="007F19ED">
+          <w:p w14:paraId="27B42336" w14:textId="0E250D46" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="007F19ED">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1391694726"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00946D2E" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> v</w:t>
             </w:r>
             <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>erwitwet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F48C16A" w14:textId="0F65F8AF" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="007F19ED">
+          <w:p w14:paraId="4F48C16A" w14:textId="0F65F8AF" w:rsidR="00170C86" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="007F19ED">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-2110420028"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00946D2E" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> l</w:t>
             </w:r>
             <w:r w:rsidR="00170C86" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -5308,81 +5291,80 @@
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Hauptwohnsitz der Schülerin oder des Schülers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDC06F3" w14:textId="31E11776" w:rsidR="00CE58A4" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="001E63AF">
+          <w:p w14:paraId="7EDC06F3" w14:textId="31E11776" w:rsidR="00CE58A4" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="001E63AF">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1200744411"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE58A4" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE58A4" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> be</w:t>
             </w:r>
             <w:r w:rsidR="006875D1" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -5390,81 +5372,80 @@
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidR="00CE58A4" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>m Vater</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A038586" w14:textId="74659051" w:rsidR="00CE58A4" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="001E63AF">
+          <w:p w14:paraId="5A038586" w14:textId="74659051" w:rsidR="00CE58A4" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="001E63AF">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="484674254"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE58A4" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CE58A4" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> bei der Mutter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E92635" w:rsidRPr="000A7F73" w14:paraId="2E3FB8C6" w14:textId="77777777" w:rsidTr="00CE58A4">
@@ -5506,81 +5487,80 @@
             </w:r>
             <w:r w:rsidRPr="000A7F73">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Die Korrespondenz muss gesendet werden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="360ABD2B" w14:textId="07954765" w:rsidR="00E92635" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00E92635">
+          <w:p w14:paraId="360ABD2B" w14:textId="07954765" w:rsidR="00E92635" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00E92635">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1644649222"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E92635" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E92635" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009C2192" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -5588,81 +5568,80 @@
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>an den</w:t>
             </w:r>
             <w:r w:rsidR="00E92635" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vater</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2197" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5507FB47" w14:textId="4FB94042" w:rsidR="00E92635" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00E92635">
+          <w:p w14:paraId="5507FB47" w14:textId="4FB94042" w:rsidR="00E92635" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00E92635">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1997842004"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E92635" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E92635" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009C2192" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -7209,150 +7188,148 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Haustiere</w:t>
             </w:r>
             <w:r w:rsidR="00FE5E60" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="555CE587" w14:textId="4E70203E" w:rsidR="00FE5E60" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="005C054F">
+          <w:p w14:paraId="555CE587" w14:textId="4E70203E" w:rsidR="00FE5E60" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="005C054F">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1532791974"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005C054F" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> j</w:t>
             </w:r>
             <w:r w:rsidR="00B40C27" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67DE401C" w14:textId="165F5A3D" w:rsidR="00FE5E60" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="005C054F">
+          <w:p w14:paraId="67DE401C" w14:textId="165F5A3D" w:rsidR="00FE5E60" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="005C054F">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-936981999"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> n</w:t>
             </w:r>
             <w:r w:rsidR="00B40C27" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -8944,133 +8921,131 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Haustiere: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F71CF2" w14:textId="6974186A" w:rsidR="007F19ED" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="007F19ED">
+          <w:p w14:paraId="37F71CF2" w14:textId="6974186A" w:rsidR="007F19ED" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="007F19ED">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1587449093"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1259" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1E46C2" w14:textId="07F78594" w:rsidR="007F19ED" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="007F19ED">
+          <w:p w14:paraId="1E1E46C2" w14:textId="07F78594" w:rsidR="007F19ED" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="007F19ED">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1607544692"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9125,65 +9100,71 @@
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FC3846C" w14:textId="77777777" w:rsidR="003D1413" w:rsidRPr="000A7F73" w:rsidRDefault="003D1413" w:rsidP="00277850">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE4A6ED" w14:textId="77777777" w:rsidR="00DD6B80" w:rsidRPr="000A7F73" w:rsidRDefault="00DD6B80" w:rsidP="00DD6B80">
+    <w:p w14:paraId="1BE4A6ED" w14:textId="2CD9236F" w:rsidR="00DD6B80" w:rsidRPr="000A7F73" w:rsidRDefault="00DD6B80" w:rsidP="00DD6B80">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Motivationsschreiben der Schülerin oder des Schülers </w:t>
+      </w:r>
+      <w:r w:rsidR="00C101EE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>(auf Deutsch)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE48B58" w14:textId="77777777" w:rsidR="00DD6B80" w:rsidRPr="000A7F73" w:rsidRDefault="00DD6B80" w:rsidP="00DD6B80">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Beschreibe, was dich zu diesem Sprachjahr motiviert und warum es für dein Ausbildungsprojekt wichtig ist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C2801E" w14:textId="77777777" w:rsidR="00DD6B80" w:rsidRPr="000A7F73" w:rsidRDefault="00DD6B80" w:rsidP="00DD6B80">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -10242,51 +10223,50 @@
           <w:kern w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ABC05EB" w14:textId="619E9388" w:rsidR="00EA184D" w:rsidRPr="000A7F73" w:rsidRDefault="00665503" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Angaben zum </w:t>
       </w:r>
       <w:r w:rsidR="00FB6225" w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F2A69" w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>partnersprachlichen Schuljahr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57089BCE" w14:textId="77777777" w:rsidR="004F4074" w:rsidRPr="000A7F73" w:rsidRDefault="004F4074" w:rsidP="007C51D2">
@@ -10431,51 +10411,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="de-CH"/>
             </w:rPr>
             <w:id w:val="1953826824"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="21E716E4" w14:textId="77777777" w:rsidR="00502FA0" w:rsidRPr="000A7F73" w:rsidRDefault="00502FA0" w:rsidP="00277850">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
@@ -10664,51 +10643,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="de-CH"/>
             </w:rPr>
             <w:id w:val="62926081"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="709" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2EEA275B" w14:textId="77777777" w:rsidR="00502FA0" w:rsidRPr="000A7F73" w:rsidRDefault="00502FA0" w:rsidP="00277850">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
@@ -11366,51 +11344,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="de-CH"/>
             </w:rPr>
             <w:id w:val="-245190813"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1134" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3F0B72F1" w14:textId="77777777" w:rsidR="00974FBE" w:rsidRPr="000A7F73" w:rsidRDefault="00974FBE" w:rsidP="00E93402">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
@@ -11526,51 +11503,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="de-CH"/>
             </w:rPr>
             <w:id w:val="1143625987"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1134" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5610AFE1" w14:textId="77777777" w:rsidR="00974FBE" w:rsidRPr="000A7F73" w:rsidRDefault="00974FBE" w:rsidP="00E93402">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
@@ -12045,51 +12021,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D16FEEC" w14:textId="1774A519" w:rsidR="00E92635" w:rsidRPr="000A7F73" w:rsidRDefault="00E92635" w:rsidP="00E92635">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Variante</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>2 – Bei einer Gastfamilie wohnen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238427B2" w14:textId="77777777" w:rsidR="00E92635" w:rsidRPr="000A7F73" w:rsidRDefault="00E92635" w:rsidP="00E92635">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -12110,141 +12085,139 @@
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5122"/>
         <w:gridCol w:w="4377"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E92635" w:rsidRPr="000A7F73" w14:paraId="46ECBF82" w14:textId="77777777" w:rsidTr="00BC1C9D">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5122" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B668856" w14:textId="4104BBCD" w:rsidR="00E92635" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00BC1C9D">
+          <w:p w14:paraId="6B668856" w14:textId="4104BBCD" w:rsidR="00E92635" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00BC1C9D">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="453987450"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E92635" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E92635" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Wir haben bereits eine Gastfamilie gefunden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4377" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57893CC2" w14:textId="7DA25664" w:rsidR="00E92635" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00BC1C9D">
+          <w:p w14:paraId="57893CC2" w14:textId="7DA25664" w:rsidR="00E92635" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00BC1C9D">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="577095607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E92635" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E92635" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Wir sind immer noch am Suchen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -13537,53 +13510,53 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FC5966">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92635" w:rsidRPr="000A7F73" w14:paraId="45BC667D" w14:textId="77777777" w:rsidTr="00E92635">
+      <w:tr w:rsidR="00E92635" w:rsidRPr="000A7F73" w14:paraId="45BC667D" w14:textId="77777777" w:rsidTr="00453D42">
         <w:trPr>
-          <w:trHeight w:val="193"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2996" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37C926AA" w14:textId="77777777" w:rsidR="00E92635" w:rsidRPr="000A7F73" w:rsidRDefault="00E92635" w:rsidP="00BC1C9D">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9356"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
@@ -13723,92 +13696,85 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24F1D8CD" w14:textId="77777777" w:rsidR="00E92635" w:rsidRPr="000A7F73" w:rsidRDefault="00E92635" w:rsidP="0084649D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EBC3C23" w14:textId="77777777" w:rsidR="006632CB" w:rsidRPr="000A7F73" w:rsidRDefault="0084649D" w:rsidP="006632CB">
+    <w:p w14:paraId="3EBC3C23" w14:textId="77777777" w:rsidR="006632CB" w:rsidRPr="00453D42" w:rsidRDefault="0084649D" w:rsidP="006632CB">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A7F73">
+      <w:r w:rsidRPr="00453D42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Es ist unerlässlich, dass die Familien selbst eine Gastfamilie für ihr Kind suchen, indem sie ihre verschiedenen Netzwerke aktivieren (Verwandte, Bekannte, Arbeitskollegen, Sportvereine, soziale Netzwerke, Anzeigen in der Lokalzeitung usw.). Die Koordination ist nicht in der Lage, aktiv nach Gastfamilien zu suchen.</w:t>
       </w:r>
-      <w:r w:rsidR="006632CB" w:rsidRPr="000A7F73">
+      <w:r w:rsidR="006632CB" w:rsidRPr="00453D42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sie bietet jedoch im Rahmen ihrer Möglichkeiten Unterstützung an</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Sie bietet jedoch im Rahmen ihrer Möglichkeiten Unterstützung an.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74653FFD" w14:textId="77777777" w:rsidR="0084649D" w:rsidRPr="000A7F73" w:rsidRDefault="0084649D" w:rsidP="0084649D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AEC203E" w14:textId="7F1A282E" w:rsidR="00FB5C74" w:rsidRPr="000A7F73" w:rsidRDefault="009C2192" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Empfang einer Schülerin oder eines Schülers</w:t>
       </w:r>
     </w:p>
@@ -13849,189 +13815,186 @@
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3172"/>
         <w:gridCol w:w="3172"/>
         <w:gridCol w:w="3172"/>
       </w:tblGrid>
       <w:tr w:rsidR="0084649D" w:rsidRPr="000A7F73" w14:paraId="15F83E3B" w14:textId="77777777" w:rsidTr="00BC1C9D">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A9B7D5" w14:textId="6ACCB41A" w:rsidR="0084649D" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00BC1C9D">
+          <w:p w14:paraId="00A9B7D5" w14:textId="6ACCB41A" w:rsidR="0084649D" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00BC1C9D">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="483360806"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0084649D" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0084649D" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09FE15D0" w14:textId="4C3DD409" w:rsidR="0084649D" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00BC1C9D">
+          <w:p w14:paraId="09FE15D0" w14:textId="4C3DD409" w:rsidR="0084649D" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00BC1C9D">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-588083385"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0084649D" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0084649D" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mädchen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73977F36" w14:textId="76D8F8AF" w:rsidR="0084649D" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00BC1C9D">
+          <w:p w14:paraId="73977F36" w14:textId="76D8F8AF" w:rsidR="0084649D" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00BC1C9D">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="464317014"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0084649D" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0084649D" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jungen oder Mädchen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -15351,141 +15314,139 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Wird im Familienbereich geraucht (Haus / Wohnung)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7316F83A" w14:textId="143FBF6F" w:rsidR="007F19ED" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="007F19ED">
+          <w:p w14:paraId="7316F83A" w14:textId="143FBF6F" w:rsidR="007F19ED" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="007F19ED">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1457711446"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="533DAFA5" w14:textId="5346D31A" w:rsidR="007F19ED" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="007F19ED">
+          <w:p w14:paraId="533DAFA5" w14:textId="5346D31A" w:rsidR="007F19ED" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="007F19ED">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1275316155"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F19ED" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002835BD" w:rsidRPr="000A7F73" w14:paraId="0C583FA2" w14:textId="77777777" w:rsidTr="002835BD">
@@ -15676,51 +15637,50 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31A43973" w14:textId="77777777" w:rsidR="00FB5C74" w:rsidRPr="000A7F73" w:rsidRDefault="00CF03E0" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Von der Klassenlehrperson auszufüllen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="043CADD9" w14:textId="77777777" w:rsidR="00CF03E0" w:rsidRPr="000A7F73" w:rsidRDefault="00CF03E0" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7F73">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Personalien</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E612BC" w14:textId="77777777" w:rsidR="005D69A3" w:rsidRPr="000A7F73" w:rsidRDefault="00A14ED0" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="06aHaupttext"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
@@ -16130,141 +16090,139 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C2118">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Klassentypus:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02BF8B5A" w14:textId="77777777" w:rsidR="00ED2C76" w:rsidRPr="006C2118" w:rsidRDefault="00E05C96" w:rsidP="00386BD8">
+          <w:p w14:paraId="02BF8B5A" w14:textId="77777777" w:rsidR="00ED2C76" w:rsidRPr="006C2118" w:rsidRDefault="00000000" w:rsidP="00386BD8">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1339890621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00ED2C76" w:rsidRPr="00462613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sekundarklasse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2570" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0951C042" w14:textId="77777777" w:rsidR="00ED2C76" w:rsidRPr="006C2118" w:rsidRDefault="00E05C96" w:rsidP="00386BD8">
+          <w:p w14:paraId="0951C042" w14:textId="77777777" w:rsidR="00ED2C76" w:rsidRPr="006C2118" w:rsidRDefault="00000000" w:rsidP="00386BD8">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1882522883"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00ED2C76">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00ED2C76" w:rsidRPr="00462613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Realklasse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00364924" w:rsidRPr="000A7F73" w14:paraId="439BDAFF" w14:textId="77777777" w:rsidTr="001E7BE2">
@@ -16289,142 +16247,140 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Verstärkte sonderpädagogische Massnahmen: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="973" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="374CDD96" w14:textId="518909B8" w:rsidR="00364924" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00277850">
+          <w:p w14:paraId="374CDD96" w14:textId="518909B8" w:rsidR="00364924" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00277850">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="649103289"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00364924" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00364924" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4838" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADDA1FB" w14:textId="5588CEF1" w:rsidR="00364924" w:rsidRPr="000A7F73" w:rsidRDefault="00E05C96" w:rsidP="00277850">
+          <w:p w14:paraId="1ADDA1FB" w14:textId="5588CEF1" w:rsidR="00364924" w:rsidRPr="000A7F73" w:rsidRDefault="00000000" w:rsidP="00277850">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
                 <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1065494142"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00364924" w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00364924" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja, welche? </w:t>
             </w:r>
             <w:r w:rsidR="00950083" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -18377,186 +18333,182 @@
             </w:r>
             <w:r w:rsidR="003773AC" w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-144125737"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="626" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2E5B9249" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-517776339"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0A07C454" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1822023266"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="657" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="67037AC4" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1922624004"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="685" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0B89B083" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -18588,186 +18540,182 @@
             </w:pPr>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fleiss und Aufmerksamkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-621530026"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="626" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="139B3034" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1431031657"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4394E42D" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-169718938"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="657" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="42026F69" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1317420183"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="685" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7278D98C" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -18815,186 +18763,182 @@
             </w:r>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>fähigkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="385767687"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="626" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="38DA1EC1" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1534452413"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="22DA9A92" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-339540447"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="657" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="37689F51" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-198235491"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="685" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="43B4BCD1" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -19026,186 +18970,182 @@
             </w:pPr>
             <w:r w:rsidRPr="000A7F73">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Verhalten im Schulbereich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1486151481"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="626" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6F3FB399" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-437143750"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="624" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="79D9EF3D" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1896460643"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="657" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="38BBDE56" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="443196851"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="685" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1A4D67BB" w14:textId="77777777" w:rsidR="00DE2FA3" w:rsidRPr="000A7F73" w:rsidRDefault="00DE2FA3" w:rsidP="000D4126">
                 <w:pPr>
                   <w:pStyle w:val="06aHaupttext"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000A7F73">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -19261,181 +19201,178 @@
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3165"/>
         <w:gridCol w:w="3167"/>
         <w:gridCol w:w="3167"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AB4F6E" w:rsidRPr="006C2118" w14:paraId="3CF1B9C0" w14:textId="77777777" w:rsidTr="00386BD8">
         <w:trPr>
           <w:trHeight w:val="40"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3223" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2605A452" w14:textId="77777777" w:rsidR="00AB4F6E" w:rsidRPr="006C2118" w:rsidRDefault="00E05C96" w:rsidP="00386BD8">
+          <w:p w14:paraId="2605A452" w14:textId="77777777" w:rsidR="00AB4F6E" w:rsidRPr="006C2118" w:rsidRDefault="00000000" w:rsidP="00386BD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-2004266784"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB4F6E" w:rsidRPr="006C2118">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AB4F6E" w:rsidRPr="006C2118">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> B2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="417D987F" w14:textId="77777777" w:rsidR="00AB4F6E" w:rsidRPr="006C2118" w:rsidRDefault="00E05C96" w:rsidP="00386BD8">
+          <w:p w14:paraId="417D987F" w14:textId="77777777" w:rsidR="00AB4F6E" w:rsidRPr="006C2118" w:rsidRDefault="00000000" w:rsidP="00386BD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-9296399"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB4F6E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AB4F6E" w:rsidRPr="006C2118">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> C1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3224" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5012E6" w14:textId="77777777" w:rsidR="00AB4F6E" w:rsidRPr="006C2118" w:rsidRDefault="00E05C96" w:rsidP="00386BD8">
+          <w:p w14:paraId="0A5012E6" w14:textId="77777777" w:rsidR="00AB4F6E" w:rsidRPr="006C2118" w:rsidRDefault="00000000" w:rsidP="00386BD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="625734621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AB4F6E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AB4F6E" w:rsidRPr="006C2118">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> C2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -19790,51 +19727,50 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34848B8B" w14:textId="77777777" w:rsidR="00E66E48" w:rsidRPr="001A6520" w:rsidRDefault="00E66E48" w:rsidP="003630FB">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kenntnisnahme der Eltern</w:t>
       </w:r>
       <w:r w:rsidR="00C1265E" w:rsidRPr="001A6520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="32"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> und der Schülerin oder des Schülers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEA22D8" w14:textId="77777777" w:rsidR="00277850" w:rsidRPr="001A6520" w:rsidRDefault="00394900" w:rsidP="00277850">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -21329,64 +21265,93 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A6CCEB0" w14:textId="77777777" w:rsidR="00543168" w:rsidRPr="001A6520" w:rsidRDefault="00543168" w:rsidP="0049286E">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2670"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BF12D24" w14:textId="77777777" w:rsidR="00770AE9" w:rsidRPr="001A6520" w:rsidRDefault="00770AE9" w:rsidP="00770AE9">
+    <w:p w14:paraId="3D38F41C" w14:textId="4E644DC9" w:rsidR="00A444D0" w:rsidRPr="001A6520" w:rsidRDefault="00A444D0" w:rsidP="00A444D0">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A6520">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Entscheid der Schuldirektion</w:t>
+        <w:t>Entscheid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A6520">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>er Schuldirektion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6410">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>(der derzeit besuchten Schule)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1862"/>
         <w:gridCol w:w="4557"/>
@@ -21414,141 +21379,139 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A6520">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Die Schülerin oder der Schüler erfüllt alle Kriterien:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1399" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4280DEC2" w14:textId="77777777" w:rsidR="00770AE9" w:rsidRPr="001A6520" w:rsidRDefault="00E05C96" w:rsidP="00386BD8">
+          <w:p w14:paraId="4280DEC2" w14:textId="77777777" w:rsidR="00770AE9" w:rsidRPr="001A6520" w:rsidRDefault="00000000" w:rsidP="00386BD8">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="943569879"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00770AE9" w:rsidRPr="001A6520">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00770AE9" w:rsidRPr="001A6520">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64EE8906" w14:textId="77777777" w:rsidR="00770AE9" w:rsidRPr="001A6520" w:rsidRDefault="00E05C96" w:rsidP="00386BD8">
+          <w:p w14:paraId="64EE8906" w14:textId="77777777" w:rsidR="00770AE9" w:rsidRPr="001A6520" w:rsidRDefault="00000000" w:rsidP="00386BD8">
             <w:pPr>
               <w:pStyle w:val="06aHaupttext"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3686"/>
                 <w:tab w:val="right" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1699458032"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00770AE9" w:rsidRPr="001A6520">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:eastAsia="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00770AE9" w:rsidRPr="001A6520">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00770AE9" w:rsidRPr="001A6520" w14:paraId="7CF18609" w14:textId="77777777" w:rsidTr="00386BD8">
@@ -21875,65 +21838,86 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001A6520">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="509DB75A" w14:textId="77777777" w:rsidR="00770AE9" w:rsidRPr="001A6520" w:rsidRDefault="00770AE9" w:rsidP="00770AE9">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D8FCB64" w14:textId="77777777" w:rsidR="00770AE9" w:rsidRPr="001A6520" w:rsidRDefault="00770AE9" w:rsidP="00770AE9">
+    <w:p w14:paraId="4D8FCB64" w14:textId="3D86C4DC" w:rsidR="00770AE9" w:rsidRPr="001A6520" w:rsidRDefault="00A444D0" w:rsidP="00770AE9">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A6520">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
-        <w:t>Direktorin oder Direktor:</w:t>
+        <w:t>Schuld</w:t>
+      </w:r>
+      <w:r w:rsidR="00770AE9" w:rsidRPr="001A6520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irektorin oder </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Schuld</w:t>
+      </w:r>
+      <w:r w:rsidR="00770AE9" w:rsidRPr="001A6520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>irektor:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1822"/>
         <w:gridCol w:w="2508"/>
@@ -23177,58 +23161,58 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC690C" w:rsidRPr="00C044B1" w:rsidSect="002455B7">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1843" w:right="851" w:bottom="425" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B7ABD67" w14:textId="77777777" w:rsidR="006B6FAB" w:rsidRDefault="006B6FAB" w:rsidP="00822F08">
+    <w:p w14:paraId="347CEADE" w14:textId="77777777" w:rsidR="00654C17" w:rsidRDefault="00654C17" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F7B2345" w14:textId="77777777" w:rsidR="006B6FAB" w:rsidRDefault="006B6FAB" w:rsidP="00822F08">
+    <w:p w14:paraId="572A5897" w14:textId="77777777" w:rsidR="00654C17" w:rsidRDefault="00654C17" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -23410,58 +23394,58 @@
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
     <w:r w:rsidRPr="00E92CD6">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>DFAC</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3360A56E" w14:textId="77777777" w:rsidR="00D54000" w:rsidRPr="00DF49F8" w:rsidRDefault="00D54000" w:rsidP="00C11400">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EF904C4" w14:textId="77777777" w:rsidR="006B6FAB" w:rsidRDefault="006B6FAB" w:rsidP="00822F08">
+    <w:p w14:paraId="64E11E73" w14:textId="77777777" w:rsidR="00654C17" w:rsidRDefault="00654C17" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="004573D9" w14:textId="77777777" w:rsidR="006B6FAB" w:rsidRDefault="006B6FAB" w:rsidP="00822F08">
+    <w:p w14:paraId="3BB10D8A" w14:textId="77777777" w:rsidR="00654C17" w:rsidRDefault="00654C17" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="206FDD6F" w14:textId="77777777" w:rsidR="00AB4F6E" w:rsidRPr="00445D97" w:rsidRDefault="00AB4F6E" w:rsidP="00AB4F6E">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00445D97">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -24105,51 +24089,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:5.5pt;height:5.5pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:5.35pt;height:5.35pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -27119,127 +27103,130 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="581763876">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="677854130">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1047801205">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="168060764">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="815688962">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1099256628">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="80"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="gKfb5+JG3QyCAyGG05hI01hzrRPfRB5UJMJGpxSmJ391XJosYiRTjD2imEKl9itQPjSsx/uIXOGr8VnfjHFPKQ==" w:salt="2virCt0aGim2Qci0SRjSbQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="JnHs15MM1Y1i6zZm4FTtTtgGQrpfIrN+ouDBwNJKIQCGHzNQI76RRJQ9BMVR/zWQlgc7cagdQtA5fgsJCDlzTg==" w:salt="1ImZ3JdgyWqG1MCOuECbWQ=="/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C32CF7"/>
     <w:rsid w:val="000032B6"/>
     <w:rsid w:val="0000359A"/>
     <w:rsid w:val="000072C8"/>
     <w:rsid w:val="000117F6"/>
     <w:rsid w:val="000164D1"/>
     <w:rsid w:val="00024BF5"/>
     <w:rsid w:val="00027764"/>
     <w:rsid w:val="00027CA7"/>
     <w:rsid w:val="0003054F"/>
     <w:rsid w:val="00041909"/>
     <w:rsid w:val="00041EA2"/>
     <w:rsid w:val="0004249F"/>
     <w:rsid w:val="00043F13"/>
     <w:rsid w:val="00050E1B"/>
+    <w:rsid w:val="000530BE"/>
     <w:rsid w:val="00053484"/>
     <w:rsid w:val="00056A21"/>
     <w:rsid w:val="00056F55"/>
     <w:rsid w:val="00064F6A"/>
     <w:rsid w:val="00065DBC"/>
     <w:rsid w:val="000730D2"/>
     <w:rsid w:val="0007317C"/>
     <w:rsid w:val="0008343D"/>
     <w:rsid w:val="00085735"/>
     <w:rsid w:val="000876DC"/>
     <w:rsid w:val="00093D70"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000A4A1C"/>
     <w:rsid w:val="000A7F73"/>
     <w:rsid w:val="000B3132"/>
     <w:rsid w:val="000C7DBE"/>
     <w:rsid w:val="000D4126"/>
     <w:rsid w:val="000D4F54"/>
     <w:rsid w:val="000E0D67"/>
     <w:rsid w:val="000F03D6"/>
     <w:rsid w:val="000F0CF0"/>
     <w:rsid w:val="000F7347"/>
     <w:rsid w:val="0010070E"/>
     <w:rsid w:val="001007DC"/>
     <w:rsid w:val="00102FE4"/>
     <w:rsid w:val="00103E8A"/>
     <w:rsid w:val="00105E5E"/>
     <w:rsid w:val="00115FF7"/>
     <w:rsid w:val="00120928"/>
     <w:rsid w:val="00122D7D"/>
+    <w:rsid w:val="00123F5A"/>
     <w:rsid w:val="00142465"/>
     <w:rsid w:val="001604CA"/>
     <w:rsid w:val="001625B8"/>
     <w:rsid w:val="00170C86"/>
     <w:rsid w:val="001714C9"/>
     <w:rsid w:val="0017689F"/>
     <w:rsid w:val="0019730B"/>
     <w:rsid w:val="001A6520"/>
     <w:rsid w:val="001A7805"/>
     <w:rsid w:val="001B43A6"/>
     <w:rsid w:val="001B6FAC"/>
     <w:rsid w:val="001C382B"/>
     <w:rsid w:val="001D1CDA"/>
     <w:rsid w:val="001D4A94"/>
     <w:rsid w:val="001D5068"/>
     <w:rsid w:val="001E530D"/>
     <w:rsid w:val="001E7BE2"/>
     <w:rsid w:val="001F4FE9"/>
     <w:rsid w:val="001F7B84"/>
     <w:rsid w:val="0020118E"/>
     <w:rsid w:val="00203AE2"/>
     <w:rsid w:val="00205220"/>
     <w:rsid w:val="0020599E"/>
     <w:rsid w:val="002074CD"/>
     <w:rsid w:val="00216262"/>
@@ -27294,142 +27281,148 @@
     <w:rsid w:val="00377EAF"/>
     <w:rsid w:val="003861FD"/>
     <w:rsid w:val="003905E2"/>
     <w:rsid w:val="00394900"/>
     <w:rsid w:val="003A0408"/>
     <w:rsid w:val="003A6EDC"/>
     <w:rsid w:val="003B5C6F"/>
     <w:rsid w:val="003B6CC2"/>
     <w:rsid w:val="003B7400"/>
     <w:rsid w:val="003D1413"/>
     <w:rsid w:val="003D156D"/>
     <w:rsid w:val="003D5201"/>
     <w:rsid w:val="003E0E0F"/>
     <w:rsid w:val="003F00EE"/>
     <w:rsid w:val="003F2832"/>
     <w:rsid w:val="003F2A69"/>
     <w:rsid w:val="003F4318"/>
     <w:rsid w:val="003F53ED"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="00411E27"/>
     <w:rsid w:val="00421866"/>
     <w:rsid w:val="00425C70"/>
     <w:rsid w:val="00426CD0"/>
     <w:rsid w:val="0043136A"/>
     <w:rsid w:val="00447F1E"/>
+    <w:rsid w:val="00453D42"/>
     <w:rsid w:val="00457280"/>
     <w:rsid w:val="00457502"/>
     <w:rsid w:val="00462613"/>
     <w:rsid w:val="0046579D"/>
+    <w:rsid w:val="00470DF7"/>
     <w:rsid w:val="004754D1"/>
     <w:rsid w:val="00475786"/>
     <w:rsid w:val="00491FCA"/>
     <w:rsid w:val="0049286E"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="00496F82"/>
     <w:rsid w:val="004A0AD8"/>
     <w:rsid w:val="004A0D9B"/>
     <w:rsid w:val="004B37DF"/>
     <w:rsid w:val="004B41E5"/>
     <w:rsid w:val="004B6A5F"/>
     <w:rsid w:val="004D5C95"/>
     <w:rsid w:val="004D7864"/>
     <w:rsid w:val="004E4AAF"/>
     <w:rsid w:val="004E54C6"/>
     <w:rsid w:val="004F4074"/>
     <w:rsid w:val="004F62C4"/>
     <w:rsid w:val="00501395"/>
     <w:rsid w:val="00502FA0"/>
     <w:rsid w:val="00510C96"/>
     <w:rsid w:val="00512E6E"/>
+    <w:rsid w:val="0052039E"/>
     <w:rsid w:val="005263F4"/>
     <w:rsid w:val="00526C55"/>
     <w:rsid w:val="0053164A"/>
     <w:rsid w:val="00532CE3"/>
     <w:rsid w:val="00540F13"/>
     <w:rsid w:val="00543168"/>
     <w:rsid w:val="005444FE"/>
     <w:rsid w:val="00545D09"/>
     <w:rsid w:val="005522D2"/>
     <w:rsid w:val="00556813"/>
     <w:rsid w:val="005608B9"/>
     <w:rsid w:val="00575057"/>
     <w:rsid w:val="00577E91"/>
     <w:rsid w:val="00596C12"/>
     <w:rsid w:val="00597A17"/>
     <w:rsid w:val="005A1674"/>
     <w:rsid w:val="005A5312"/>
     <w:rsid w:val="005A5FD3"/>
     <w:rsid w:val="005A6552"/>
     <w:rsid w:val="005A726E"/>
     <w:rsid w:val="005B0993"/>
     <w:rsid w:val="005B1457"/>
     <w:rsid w:val="005B3433"/>
     <w:rsid w:val="005B369F"/>
     <w:rsid w:val="005B79B6"/>
     <w:rsid w:val="005C054F"/>
     <w:rsid w:val="005D69A3"/>
     <w:rsid w:val="005E1E97"/>
     <w:rsid w:val="005E2F80"/>
     <w:rsid w:val="005E466B"/>
     <w:rsid w:val="005E5172"/>
     <w:rsid w:val="005E7DFD"/>
     <w:rsid w:val="005F5300"/>
     <w:rsid w:val="005F5C64"/>
     <w:rsid w:val="00601998"/>
     <w:rsid w:val="006031DF"/>
     <w:rsid w:val="006070C9"/>
     <w:rsid w:val="00607494"/>
+    <w:rsid w:val="00612945"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="006279F2"/>
     <w:rsid w:val="00632FCE"/>
     <w:rsid w:val="00633234"/>
     <w:rsid w:val="00633EE8"/>
     <w:rsid w:val="00634AA6"/>
     <w:rsid w:val="00635EA8"/>
     <w:rsid w:val="00645E6C"/>
     <w:rsid w:val="0065184D"/>
     <w:rsid w:val="00652BB4"/>
+    <w:rsid w:val="00654C17"/>
     <w:rsid w:val="00661AFF"/>
     <w:rsid w:val="006632CB"/>
     <w:rsid w:val="00665503"/>
     <w:rsid w:val="00666FBC"/>
     <w:rsid w:val="00675677"/>
     <w:rsid w:val="00676D77"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="006831C5"/>
     <w:rsid w:val="006860C0"/>
     <w:rsid w:val="00686869"/>
     <w:rsid w:val="006875D1"/>
     <w:rsid w:val="00696320"/>
     <w:rsid w:val="006A0D9F"/>
     <w:rsid w:val="006A678E"/>
     <w:rsid w:val="006B0034"/>
     <w:rsid w:val="006B116C"/>
     <w:rsid w:val="006B18A2"/>
     <w:rsid w:val="006B6FAB"/>
     <w:rsid w:val="006C19A4"/>
+    <w:rsid w:val="006C2A1C"/>
     <w:rsid w:val="006C42FB"/>
     <w:rsid w:val="006C4449"/>
     <w:rsid w:val="006C5810"/>
     <w:rsid w:val="006D17EF"/>
     <w:rsid w:val="006D4174"/>
     <w:rsid w:val="006D594B"/>
     <w:rsid w:val="006D640F"/>
     <w:rsid w:val="006D6932"/>
     <w:rsid w:val="006D789C"/>
     <w:rsid w:val="006D7BB0"/>
     <w:rsid w:val="006E045A"/>
     <w:rsid w:val="006E4C70"/>
     <w:rsid w:val="006E6FCE"/>
     <w:rsid w:val="006F07C5"/>
     <w:rsid w:val="006F6518"/>
     <w:rsid w:val="007059FE"/>
     <w:rsid w:val="0070611A"/>
     <w:rsid w:val="00711836"/>
     <w:rsid w:val="00724C26"/>
     <w:rsid w:val="00724E6F"/>
     <w:rsid w:val="0072717B"/>
     <w:rsid w:val="00731C99"/>
     <w:rsid w:val="00731EE3"/>
     <w:rsid w:val="00734375"/>
     <w:rsid w:val="00740143"/>
@@ -27438,76 +27431,79 @@
     <w:rsid w:val="00755F59"/>
     <w:rsid w:val="00760DF4"/>
     <w:rsid w:val="00760EC8"/>
     <w:rsid w:val="00760F71"/>
     <w:rsid w:val="0076172C"/>
     <w:rsid w:val="00763938"/>
     <w:rsid w:val="00763B34"/>
     <w:rsid w:val="00765F7F"/>
     <w:rsid w:val="007702B8"/>
     <w:rsid w:val="00770AE9"/>
     <w:rsid w:val="00772169"/>
     <w:rsid w:val="00774120"/>
     <w:rsid w:val="007778AB"/>
     <w:rsid w:val="007803A8"/>
     <w:rsid w:val="007805FB"/>
     <w:rsid w:val="007822E7"/>
     <w:rsid w:val="00783E54"/>
     <w:rsid w:val="007852F6"/>
     <w:rsid w:val="0078559C"/>
     <w:rsid w:val="00787B63"/>
     <w:rsid w:val="00790D12"/>
     <w:rsid w:val="00793646"/>
     <w:rsid w:val="0079388E"/>
     <w:rsid w:val="00796600"/>
     <w:rsid w:val="007B0D82"/>
+    <w:rsid w:val="007B7AF9"/>
     <w:rsid w:val="007C01BE"/>
     <w:rsid w:val="007C21AA"/>
     <w:rsid w:val="007C3D12"/>
     <w:rsid w:val="007C51D2"/>
     <w:rsid w:val="007D66A0"/>
     <w:rsid w:val="007E7A07"/>
     <w:rsid w:val="007F19ED"/>
     <w:rsid w:val="007F2BB1"/>
     <w:rsid w:val="007F2EDC"/>
     <w:rsid w:val="007F7730"/>
     <w:rsid w:val="007F77BC"/>
     <w:rsid w:val="00804F70"/>
     <w:rsid w:val="00806F2D"/>
     <w:rsid w:val="00814BB1"/>
     <w:rsid w:val="00817F4D"/>
     <w:rsid w:val="00822F08"/>
     <w:rsid w:val="008335A3"/>
     <w:rsid w:val="00841636"/>
     <w:rsid w:val="0084649D"/>
     <w:rsid w:val="00846A41"/>
     <w:rsid w:val="00854593"/>
     <w:rsid w:val="008619F7"/>
     <w:rsid w:val="00861CB7"/>
+    <w:rsid w:val="00880BD9"/>
     <w:rsid w:val="00885047"/>
     <w:rsid w:val="0089562A"/>
     <w:rsid w:val="0089595F"/>
+    <w:rsid w:val="00896DBB"/>
     <w:rsid w:val="008A5D3B"/>
     <w:rsid w:val="008A69B1"/>
     <w:rsid w:val="008B2463"/>
     <w:rsid w:val="008C17B2"/>
     <w:rsid w:val="008C32A3"/>
     <w:rsid w:val="008C69B0"/>
     <w:rsid w:val="008D0559"/>
     <w:rsid w:val="008D4F13"/>
     <w:rsid w:val="008E0403"/>
     <w:rsid w:val="008E2A63"/>
     <w:rsid w:val="008E4918"/>
     <w:rsid w:val="008E598C"/>
     <w:rsid w:val="008E6CE2"/>
     <w:rsid w:val="008E7751"/>
     <w:rsid w:val="008F0585"/>
     <w:rsid w:val="008F1239"/>
     <w:rsid w:val="008F2539"/>
     <w:rsid w:val="008F44CC"/>
     <w:rsid w:val="008F5F7F"/>
     <w:rsid w:val="008F62B2"/>
     <w:rsid w:val="008F71CC"/>
     <w:rsid w:val="00900EED"/>
     <w:rsid w:val="009016DF"/>
     <w:rsid w:val="00903C66"/>
     <w:rsid w:val="009111BB"/>
@@ -27515,134 +27511,138 @@
     <w:rsid w:val="00922F78"/>
     <w:rsid w:val="00923963"/>
     <w:rsid w:val="00924599"/>
     <w:rsid w:val="00926A3C"/>
     <w:rsid w:val="00933AF3"/>
     <w:rsid w:val="00946D2E"/>
     <w:rsid w:val="00947621"/>
     <w:rsid w:val="00950083"/>
     <w:rsid w:val="00950C54"/>
     <w:rsid w:val="00951DF9"/>
     <w:rsid w:val="00952189"/>
     <w:rsid w:val="00957B53"/>
     <w:rsid w:val="00961F75"/>
     <w:rsid w:val="00966B08"/>
     <w:rsid w:val="00974FBE"/>
     <w:rsid w:val="00984F8A"/>
     <w:rsid w:val="00986B20"/>
     <w:rsid w:val="009937BE"/>
     <w:rsid w:val="00995D8A"/>
     <w:rsid w:val="009A1FBB"/>
     <w:rsid w:val="009A3D0D"/>
     <w:rsid w:val="009B12E8"/>
     <w:rsid w:val="009B18F9"/>
     <w:rsid w:val="009B709A"/>
     <w:rsid w:val="009C2192"/>
+    <w:rsid w:val="009C295D"/>
     <w:rsid w:val="009C73F8"/>
     <w:rsid w:val="009D0CFD"/>
     <w:rsid w:val="009D4EC0"/>
     <w:rsid w:val="009E3146"/>
     <w:rsid w:val="009F53D6"/>
     <w:rsid w:val="00A00549"/>
     <w:rsid w:val="00A01C0B"/>
     <w:rsid w:val="00A11242"/>
     <w:rsid w:val="00A1245F"/>
     <w:rsid w:val="00A12A8F"/>
     <w:rsid w:val="00A1425E"/>
     <w:rsid w:val="00A14ED0"/>
     <w:rsid w:val="00A16735"/>
     <w:rsid w:val="00A20E63"/>
     <w:rsid w:val="00A35192"/>
     <w:rsid w:val="00A42ABF"/>
+    <w:rsid w:val="00A444D0"/>
     <w:rsid w:val="00A44D9B"/>
     <w:rsid w:val="00A460F3"/>
     <w:rsid w:val="00A50D48"/>
     <w:rsid w:val="00A51ABD"/>
     <w:rsid w:val="00A525B6"/>
     <w:rsid w:val="00A7145B"/>
     <w:rsid w:val="00A72F51"/>
     <w:rsid w:val="00A72FA2"/>
     <w:rsid w:val="00A73657"/>
     <w:rsid w:val="00A84D3D"/>
     <w:rsid w:val="00AA7C83"/>
     <w:rsid w:val="00AB4F6E"/>
     <w:rsid w:val="00AC201A"/>
     <w:rsid w:val="00AC5867"/>
     <w:rsid w:val="00AC5BB7"/>
     <w:rsid w:val="00AC6D01"/>
     <w:rsid w:val="00AD0CD2"/>
     <w:rsid w:val="00AD4BFB"/>
+    <w:rsid w:val="00AD6A70"/>
     <w:rsid w:val="00AD7E67"/>
     <w:rsid w:val="00AE3EBF"/>
     <w:rsid w:val="00AE463B"/>
     <w:rsid w:val="00AE49B6"/>
     <w:rsid w:val="00AF11A7"/>
     <w:rsid w:val="00AF4287"/>
     <w:rsid w:val="00AF5D28"/>
     <w:rsid w:val="00B0093F"/>
     <w:rsid w:val="00B04CC7"/>
     <w:rsid w:val="00B11145"/>
     <w:rsid w:val="00B12E1D"/>
     <w:rsid w:val="00B16E27"/>
     <w:rsid w:val="00B2317B"/>
     <w:rsid w:val="00B24C60"/>
     <w:rsid w:val="00B27739"/>
     <w:rsid w:val="00B300A4"/>
     <w:rsid w:val="00B40C27"/>
     <w:rsid w:val="00B417BC"/>
     <w:rsid w:val="00B465CF"/>
     <w:rsid w:val="00B608BF"/>
     <w:rsid w:val="00B6219A"/>
     <w:rsid w:val="00B63AD0"/>
     <w:rsid w:val="00B64C48"/>
     <w:rsid w:val="00B65BD9"/>
     <w:rsid w:val="00B71737"/>
     <w:rsid w:val="00B73F81"/>
     <w:rsid w:val="00B743FE"/>
     <w:rsid w:val="00B748D9"/>
     <w:rsid w:val="00B76FA3"/>
     <w:rsid w:val="00B80E9F"/>
     <w:rsid w:val="00B843E4"/>
     <w:rsid w:val="00B84D62"/>
     <w:rsid w:val="00B92A93"/>
     <w:rsid w:val="00B93B03"/>
     <w:rsid w:val="00B96801"/>
     <w:rsid w:val="00BB0AD5"/>
     <w:rsid w:val="00BB5CDC"/>
     <w:rsid w:val="00BC0BBE"/>
     <w:rsid w:val="00BC1225"/>
     <w:rsid w:val="00BC759A"/>
     <w:rsid w:val="00BD03BD"/>
     <w:rsid w:val="00BD4F3B"/>
     <w:rsid w:val="00BD618F"/>
     <w:rsid w:val="00BE34E1"/>
     <w:rsid w:val="00BE5CD3"/>
     <w:rsid w:val="00BF0282"/>
     <w:rsid w:val="00BF6248"/>
     <w:rsid w:val="00C03476"/>
     <w:rsid w:val="00C044B1"/>
     <w:rsid w:val="00C05C6F"/>
+    <w:rsid w:val="00C101EE"/>
     <w:rsid w:val="00C104AF"/>
     <w:rsid w:val="00C11400"/>
     <w:rsid w:val="00C1265E"/>
     <w:rsid w:val="00C26DA8"/>
     <w:rsid w:val="00C32CF7"/>
     <w:rsid w:val="00C439BD"/>
     <w:rsid w:val="00C451BC"/>
     <w:rsid w:val="00C47AA2"/>
     <w:rsid w:val="00C70193"/>
     <w:rsid w:val="00C7169B"/>
     <w:rsid w:val="00C77297"/>
     <w:rsid w:val="00C8188F"/>
     <w:rsid w:val="00C85A0F"/>
     <w:rsid w:val="00C86AF5"/>
     <w:rsid w:val="00C86E66"/>
     <w:rsid w:val="00C92425"/>
     <w:rsid w:val="00CA0DF7"/>
     <w:rsid w:val="00CA2057"/>
     <w:rsid w:val="00CA6079"/>
     <w:rsid w:val="00CB0EB9"/>
     <w:rsid w:val="00CB2B1F"/>
     <w:rsid w:val="00CB6318"/>
     <w:rsid w:val="00CB63FC"/>
     <w:rsid w:val="00CC3D41"/>
     <w:rsid w:val="00CD4BB3"/>
@@ -27726,72 +27726,73 @@
     <w:rsid w:val="00F333E2"/>
     <w:rsid w:val="00F37EC0"/>
     <w:rsid w:val="00F438D0"/>
     <w:rsid w:val="00F625E5"/>
     <w:rsid w:val="00F711DE"/>
     <w:rsid w:val="00F72B3E"/>
     <w:rsid w:val="00F8058D"/>
     <w:rsid w:val="00F82574"/>
     <w:rsid w:val="00F84C1F"/>
     <w:rsid w:val="00F927BD"/>
     <w:rsid w:val="00FA0FE0"/>
     <w:rsid w:val="00FA1673"/>
     <w:rsid w:val="00FB58DB"/>
     <w:rsid w:val="00FB5C74"/>
     <w:rsid w:val="00FB6225"/>
     <w:rsid w:val="00FC223A"/>
     <w:rsid w:val="00FC467A"/>
     <w:rsid w:val="00FC5966"/>
     <w:rsid w:val="00FC6088"/>
     <w:rsid w:val="00FC690C"/>
     <w:rsid w:val="00FD0C90"/>
     <w:rsid w:val="00FD1CC2"/>
     <w:rsid w:val="00FD7FCC"/>
     <w:rsid w:val="00FE1E00"/>
     <w:rsid w:val="00FE21DA"/>
+    <w:rsid w:val="00FE3C05"/>
     <w:rsid w:val="00FE5675"/>
     <w:rsid w:val="00FE5E60"/>
     <w:rsid w:val="00FF29E1"/>
     <w:rsid w:val="00FF35EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:bidi="ta-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="00B89ED0"/>
   <w15:docId w15:val="{4E3D8DD6-5984-4D1D-9A8E-51DDC25DBCF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -29512,52 +29513,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{014A5542-BD9E-454F-BDEB-DC2A63B58FE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1811</Words>
-  <Characters>9963</Characters>
+  <Words>1819</Words>
+  <Characters>10009</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>83</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>19</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -29568,44 +29569,44 @@
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Allgemeine Bedingungen</vt:lpstr>
       <vt:lpstr>    Anmeldung</vt:lpstr>
       <vt:lpstr>    Zulassungsbedingungen</vt:lpstr>
       <vt:lpstr>    Allfälliger Rückzug der Anmeldung</vt:lpstr>
       <vt:lpstr>    Abbruch des 12. partnersprachlichen Schuljahres</vt:lpstr>
       <vt:lpstr>Persönliche Angaben</vt:lpstr>
       <vt:lpstr>    Schülerin oder Schüler</vt:lpstr>
       <vt:lpstr>    Hobbys und Interessen der Schülerin oder des Schülers</vt:lpstr>
       <vt:lpstr>    Spezifische medizinische Angaben der Schülerin oder des Schülers </vt:lpstr>
       <vt:lpstr>    Eltern</vt:lpstr>
       <vt:lpstr>Angaben zum 12. partnersprachlichen Schuljahr</vt:lpstr>
       <vt:lpstr>    Variante 2 – Bei einer Gastfamilie wohnen</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Empfang einer Schülerin oder eines Schülers</vt:lpstr>
       <vt:lpstr>Von der Klassenlehrperson auszufüllen </vt:lpstr>
       <vt:lpstr>    Personalien</vt:lpstr>
       <vt:lpstr>    Beurteilung der Selbst-und Sozialkompetenz</vt:lpstr>
       <vt:lpstr>Entscheid der Schuldirektion</vt:lpstr>
       <vt:lpstr>Motivationsschreiben der Schülerin oder des Schülers </vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11751</CharactersWithSpaces>
+  <CharactersWithSpaces>11805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>catillazl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>