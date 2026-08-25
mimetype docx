--- v0 (2025-12-05)
+++ v1 (2026-08-25)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="369" w:type="dxa"/>
           <w:left w:w="340" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="000E05F3" w:rsidRPr="00A3718A" w14:paraId="561F170E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
@@ -248,60 +248,58 @@
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Beschwerde </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>ist der Ausdruck einer Rechtsverletzung der Person (Bewohnende/r, Angehörige/r, Mitarbeiter/in) zu verstehen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71EB842E" w14:textId="531CC65F" w:rsidR="00F46763" w:rsidRPr="0019465D" w:rsidRDefault="0019465D" w:rsidP="0019465D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Beispiele :</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009A4A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733ADDEE" w14:textId="51B76CF3" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="009A1267" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Mangelnde Informationen zur Änderung </w:t>
@@ -365,60 +363,58 @@
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Beanstandung</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> ist eine Unzufriedenheit in Sachen Leistungsqualität zu verstehen (eine Nicht-Konformität). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6211E0" w14:textId="67822A16" w:rsidR="0019465D" w:rsidRPr="0019465D" w:rsidRDefault="0019465D" w:rsidP="0019465D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Beispiele :</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009A4A15">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E801F50" w14:textId="0696F593" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Das Essen ist nicht richtig warm, ein Kleidungsstück ging verloren, die Toiletten werden nicht richtig geputzt, im Gebäude ist es zu kalt u. Ä.</w:t>
@@ -453,122 +449,102 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Rechtmässigkeit und/oder Anzeigepflicht</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF0DE0B" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle Personen, die Leistungen der Einrichtungen beanspruchen, Angehörige sowie Zeugen unangebrachter Handlungen können Beschwerden einreichen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C832B4E" w14:textId="318BADAD" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="5C832B4E" w14:textId="088D5489" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alle Mitarbeitenden sind gemäss allgemeinem Recht (Strafgesetz) und ihrem Arbeitsvertrag angehalten, ihren Vorgesetzten jegliche Verletzung von </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Alle Mitarbeitenden sind gemäss allgemeinem Recht (Strafgesetz) und ihrem Arbeitsvertrag angehalten, ihren Vorgesetzten jegliche Verletzung von Bewohnendenrechten zu melden. Dazu verpflichten sie sich </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5601">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>durch</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Bewohnendenrechten</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Unterzeichnung des VFA</w:t>
+      </w:r>
+      <w:r w:rsidR="00D66DA5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zu melden. Dazu verpflichten sie sich </w:t>
-[...6 lines deleted...]
-        <w:t>durch</w:t>
+        <w:t xml:space="preserve">-Dokuments </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wahrung und Schutz der Integrität und der Rechte von </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Wahrung und Schutz der Integrität und der Rechte von HeimbewohnerInnen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F212AF9" w14:textId="07B19BA5" w:rsidR="00F46763" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:ind w:left="-1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Die Gesetzesbestimmungen des Zivil- und Strafgesetzes bleiben vorbehalten.</w:t>
       </w:r>
@@ -741,131 +717,99 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Massnahmen zur Verbesserung der Leistungsqualität festlegen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18FE2CE1" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Untersuchung, Berichtigung und bei Bedarf Wiedergutmachung von Misshandlungen gewährleisten, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Wohl der Bewohnenden steht dabei stets im Zentrum</w:t>
+        <w:t>Untersuchung, Berichtigung und bei Bedarf Wiedergutmachung von Misshandlungen gewährleisten, das Wohl der Bewohnenden steht dabei stets im Zentrum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0C6A0F" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Schutz von Personen gewährleisten, welche Misshandlungen sehen und melden </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794DB5BC" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Den </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Personen ihre Rechte und den Verfahrensablauf in Erinnerung rufen </w:t>
+        <w:t xml:space="preserve">Den beschwerdeführenden Personen ihre Rechte und den Verfahrensablauf in Erinnerung rufen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3541E9E7" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="264" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -1063,69 +1007,51 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Um </w:t>
       </w:r>
       <w:r w:rsidRPr="00A43178">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>den Anforderungen des KAA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu entsprechen, muss die Einrichtung ein Beschwerdemanagementverfahren umsetzen, das die folgenden Kriterien erfüllt: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A43178">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">interne Referenzpersonen, Beschwerdemanagement, Nachverfolgbarkeit und Feedback an die </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Person, externe Anfechtungsmöglichkeiten präzisiert nach Einrichtung. </w:t>
+        <w:t xml:space="preserve">interne Referenzpersonen, Beschwerdemanagement, Nachverfolgbarkeit und Feedback an die beschwerdeführende Person, externe Anfechtungsmöglichkeiten präzisiert nach Einrichtung. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580F784B" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Die Einrichtungen müssen ihre Dokumentation via Qualitätssystem oder Software aktualisieren (Beschwerderegister, Reporting).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486AEEF" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1141,349 +1067,211 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Entgegennahme einer Beschwerde: gute Praktiken</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF1F0ED" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eine Beschwerde einreichen oder erhalten ist für keine der Parteien angenehm. Dennoch kann eine Beschwerde, sofern sie gut aufgenommen wird, die Zufriedenheit und das Vertrauen der </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Person gegenüber der Einrichtung stärken und neue Ideen zur Verbesserung der Praxis liefern. </w:t>
+        <w:t xml:space="preserve">Eine Beschwerde einreichen oder erhalten ist für keine der Parteien angenehm. Dennoch kann eine Beschwerde, sofern sie gut aufgenommen wird, die Zufriedenheit und das Vertrauen der beschwerdeführenden Person gegenüber der Einrichtung stärken und neue Ideen zur Verbesserung der Praxis liefern. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B46F5D" w14:textId="0DA17FD4" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Ist die Person, welche die Beschwerde entgegennimmt, neutral und objektiv, stärkt dies ihre Vertrauenswürdigkeit. Ein respektvolles Verhalten wirkt in den meisten Fällen einer Eskalation der Situation entgegen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="562136A0" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wird eine Beschwerde geäussert, hat nicht oberste Priorität, WER verantwortlich ist oder OB die Beschwerde gerechtfertigt ist. Die </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Person anzuhören; Verständnis kann helfen, die Situation zu entschärfen. Bei schweren Fällen ist der Person zu versichern, dass Massnahmen getroffen werden und ihr Schutz gewährleistet ist.</w:t>
+        <w:t>Wird eine Beschwerde geäussert, hat nicht oberste Priorität, WER verantwortlich ist oder OB die Beschwerde gerechtfertigt ist. Die beschwerdeführende Person will in erster Linie angehört werden und sich ernst genommen fühlen. Oft reicht es schon, sich die Zeit zu nehmen und die beschwerdeführende Person anzuhören; Verständnis kann helfen, die Situation zu entschärfen. Bei schweren Fällen ist der Person zu versichern, dass Massnahmen getroffen werden und ihr Schutz gewährleistet ist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53396AEB" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Höre ich eine Beschwerde, bin ich für meine Gefühle, Worte und Taten sowie meine Reaktion auf die Reaktion der </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Person verantwortlich, jedoch nicht auf die Reaktion meines Gegenübers auf meine Worte. </w:t>
+        <w:t xml:space="preserve">Höre ich eine Beschwerde, bin ich für meine Gefühle, Worte und Taten sowie meine Reaktion auf die Reaktion der beschwerdeführenden Person verantwortlich, jedoch nicht auf die Reaktion meines Gegenübers auf meine Worte. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC7AE8F" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ist die </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Person aggressiv oder respektlos, bin ich nicht ihr Spiegelbild und heisse so die Gefühle der Person gut. Fühle ich mich von der Situation überfordert, hole ich Hilfe.</w:t>
+        <w:t>Ist die beschwerdeführende Person aggressiv oder respektlos, bin ich nicht ihr Spiegelbild und heisse so die Gefühle der Person gut. Fühle ich mich von der Situation überfordert, hole ich Hilfe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73808115" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ich nehme mir Zeit, damit die </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Person ihr Problem schildern kann: Der Wille, verstehen zu wollen, ist wichtig.</w:t>
+        <w:t>Ich nehme mir Zeit, damit die beschwerdeführende Person ihr Problem schildern kann: Der Wille, verstehen zu wollen, ist wichtig.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E4FA5E" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Beschwerde reformulieren, um der </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Person unser Verständnis zu zeigen.</w:t>
+        <w:t>Die Beschwerde reformulieren, um der beschwerdeführenden Person unser Verständnis zu zeigen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68AE2FD1" w14:textId="15710ED0" w:rsidR="0019465D" w:rsidRDefault="00F46763" w:rsidP="0019465D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Den Fehler nicht bei der </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Person suchen, nicht argumentieren.</w:t>
+        <w:t>Den Fehler nicht bei der beschwerdeführenden Person suchen, nicht argumentieren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D520AFE" w14:textId="77777777" w:rsidR="0019465D" w:rsidRPr="0019465D" w:rsidRDefault="0019465D" w:rsidP="0019465D">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D491EA1" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
@@ -1638,108 +1426,104 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Expertenkommission betreffend Beschwerden zum Pflegeniveau (z. H. Kantonsarztamt, Route de Villars 101, 1752 Villars-sur-Glâne)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F2649F" w14:textId="77777777" w:rsidR="00D10962" w:rsidRPr="00A3718A" w:rsidRDefault="00D10962" w:rsidP="00D10962">
+    <w:p w14:paraId="73F2649F" w14:textId="2B3CBEA0" w:rsidR="00D10962" w:rsidRPr="00A3718A" w:rsidRDefault="00D10962" w:rsidP="00D10962">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kommission für die Aufsicht über die Berufe des Gesundheitswesens und die Wahrung der Patientenrechte (z. H. Direktion für Gesundheit und Soziales, Route des </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Kommission für die Aufsicht über die Berufe des Gesundheitswesens und die Wahrung der Patientenrechte (z. H. Direktion für Gesundheit und Soziales, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84709">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Chemin des Mazots 2</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Cliniques</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, 170</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84709">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 17, Postfach, 1701 Freiburg) für alle anderen Beschwerden zu </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> und Misshandlung </w:t>
+        <w:t xml:space="preserve"> Freiburg) für alle anderen Beschwerden zu Bewohnendenrechten und Misshandlung </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350B1FDF" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00447A1C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06D28E73" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
@@ -1782,170 +1566,171 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Fachpersonen, Bewohnende oder ihre Angehörigen können eine externe Expertenmeinung anfordern, um einen Problemfall aufzuklären:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25478F6B" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="006039C2" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006039C2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Kantonsarztamt</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> KAA, Route de Villars 101, 1752 Villars-sur-Glâne</w:t>
+        <w:t>Kantonsarztamt KAA, Route de Villars 101, 1752 Villars-sur-Glâne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4555C4B4" w14:textId="3AA0402B" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="4555C4B4" w14:textId="01606F01" w:rsidR="00F46763" w:rsidRPr="00D66DA5" w:rsidRDefault="00B84709" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3718A">
-[...4 lines deleted...]
-        <w:t>Ethik</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00411335">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>kommission AFISA-VFAS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A3718A">
+        <w:t>FISA-VFAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46763" w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> c/o Ge</w:t>
       </w:r>
       <w:r w:rsidR="00411335">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>schäftsleitung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3718A">
+      <w:r w:rsidR="00F46763" w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00411335">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>bd</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00A3718A">
+        <w:t>bd de Pérolles 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46763" w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>, 1700 Freiburg</w:t>
       </w:r>
+      <w:r w:rsidR="00D66DA5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00D66DA5" w:rsidRPr="00753823">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="22"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>office@afisa-vfas.ch</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0667F626" w14:textId="753FE5E4" w:rsidR="00F46763" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="47E5A567" w14:textId="77777777" w:rsidR="00D66DA5" w:rsidRDefault="00D66DA5" w:rsidP="009D21E0">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51549157" w14:textId="77777777" w:rsidR="009D21E0" w:rsidRPr="00A3718A" w:rsidRDefault="009D21E0" w:rsidP="009D21E0">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F636001" w14:textId="01008935" w:rsidR="0072063E" w:rsidRDefault="0072063E" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C9C5F78" w14:textId="45E0466B" w:rsidR="0072063E" w:rsidRDefault="0072063E" w:rsidP="00F46763">
@@ -2083,67 +1868,51 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Anhang 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43136984" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Wahrung und Schutz der Integrität und der Rechte von </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (Anhang 2) </w:t>
+        <w:t xml:space="preserve">- Wahrung und Schutz der Integrität und der Rechte von HeimbewohnerInnen (Anhang 2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC3C73E" w14:textId="77777777" w:rsidR="00F46763" w:rsidRPr="00A3718A" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>- Rechte und Schutz von Heimbewohnerinnen und Heimbewohnern (Anhang 3)</w:t>
       </w:r>
     </w:p>
@@ -2190,335 +1959,324 @@
         </w:rPr>
         <w:t>AFISA-</w:t>
       </w:r>
       <w:r w:rsidR="00B441FC" w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>VFA</w:t>
       </w:r>
       <w:r w:rsidR="00B441FC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B96A181" w14:textId="4250F715" w:rsidR="005F4946" w:rsidRDefault="00F46763" w:rsidP="00F46763">
+    <w:p w14:paraId="78FA2E81" w14:textId="432D1E61" w:rsidR="005F4946" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Ethikcharta </w:t>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00263E01">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Ethische Werte der</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3718A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B441FC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>We</w:t>
+        <w:t>AFISA-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3718A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>bs</w:t>
+        <w:t>VFA</w:t>
       </w:r>
       <w:r w:rsidR="00B441FC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A3718A">
-[...12 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="000A60C4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="000A60C4" w:rsidRPr="00753823">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:sz w:val="22"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>www.afisa-vfas.ch/de/ressourcen/ethische-werte</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78FA2E81" w14:textId="6B2394AE" w:rsidR="005F4946" w:rsidRDefault="005F4946" w:rsidP="00F46763">
+    <w:p w14:paraId="11B05D3D" w14:textId="77777777" w:rsidR="000A60C4" w:rsidRDefault="000A60C4" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F0BD6D0" w14:textId="77777777" w:rsidR="0072063E" w:rsidRDefault="0072063E" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E375743" w14:textId="4CC78456" w:rsidR="00870DB2" w:rsidRDefault="00F46763" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00EC7234">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Dokumente stehen auf der Website des Kantonsarztamtes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2CB7FA" w14:textId="77E68364" w:rsidR="00525747" w:rsidRPr="00525747" w:rsidRDefault="00000000" w:rsidP="00F46763">
+    <w:p w14:paraId="1D2CB7FA" w14:textId="77E68364" w:rsidR="00525747" w:rsidRPr="00525747" w:rsidRDefault="00525747" w:rsidP="00F46763">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00525747" w:rsidRPr="00525747">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00525747">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.fr.ch/de/gesundheit/gesundheitsfachleute-und-institutionen/patientenrechte</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00525747" w:rsidRPr="00525747" w:rsidSect="00AB653D">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1418" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2177E55C" w14:textId="77777777" w:rsidR="00700952" w:rsidRDefault="00700952" w:rsidP="000E05F3">
+    <w:p w14:paraId="77C195BC" w14:textId="77777777" w:rsidR="00764424" w:rsidRDefault="00764424" w:rsidP="000E05F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B6F5F71" w14:textId="77777777" w:rsidR="00700952" w:rsidRDefault="00700952" w:rsidP="000E05F3">
+    <w:p w14:paraId="2E85A853" w14:textId="77777777" w:rsidR="00764424" w:rsidRDefault="00764424" w:rsidP="000E05F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64E2FC74" w14:textId="77777777" w:rsidR="00AB653D" w:rsidRPr="00AB653D" w:rsidRDefault="00AB653D" w:rsidP="00AB653D">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>Stand 11.02.2020</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2473DFFE" w14:textId="77777777" w:rsidR="00AB653D" w:rsidRDefault="00AB653D" w:rsidP="00AB653D">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F39B856" w14:textId="77777777" w:rsidR="00396CE1" w:rsidRPr="00A3718A" w:rsidRDefault="00396CE1" w:rsidP="00396CE1">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A3718A">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7461954E" w14:textId="77777777" w:rsidR="00396CE1" w:rsidRPr="00A3718A" w:rsidRDefault="00396CE1" w:rsidP="00396CE1">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A3718A">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
@@ -2575,80 +2333,80 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="5EA9B7E9" w14:textId="77777777" w:rsidR="00396CE1" w:rsidRPr="00D2137D" w:rsidRDefault="00396CE1" w:rsidP="00396CE1">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Direktion für Gesundheit und Soziales </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>GSD</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3001591C" w14:textId="77777777" w:rsidR="00396CE1" w:rsidRPr="00396CE1" w:rsidRDefault="00396CE1">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5258EF26" w14:textId="77777777" w:rsidR="00700952" w:rsidRDefault="00700952" w:rsidP="000E05F3">
+    <w:p w14:paraId="50A81A07" w14:textId="77777777" w:rsidR="00764424" w:rsidRDefault="00764424" w:rsidP="000E05F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="542681F7" w14:textId="77777777" w:rsidR="00700952" w:rsidRDefault="00700952" w:rsidP="000E05F3">
+    <w:p w14:paraId="55606EED" w14:textId="77777777" w:rsidR="00764424" w:rsidRDefault="00764424" w:rsidP="000E05F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="398C7F56" w14:textId="77777777" w:rsidR="00BE3D3D" w:rsidRDefault="00BE3D3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B95D24B" w14:textId="77777777" w:rsidR="00722283" w:rsidRDefault="00722283">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="009B618D" w14:paraId="2ED8C031" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -2790,51 +2548,51 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00525747">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00A124B4">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4C51DBD6" w14:textId="77777777" w:rsidR="009B618D" w:rsidRDefault="009B618D" w:rsidP="000E05F3"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1560"/>
       <w:gridCol w:w="8646"/>
     </w:tblGrid>
     <w:tr w:rsidR="009B618D" w:rsidRPr="004A0F2D" w14:paraId="2EE65B77" w14:textId="77777777" w:rsidTr="00F46763">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1560" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="13378DC2" w14:textId="77777777" w:rsidR="009B618D" w:rsidRPr="00AA545D" w:rsidRDefault="009B618D" w:rsidP="000E05F3">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
@@ -2973,159 +2731,168 @@
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:ind w:left="283"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A3718A">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Service du médecin cantonal SMC</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3F8BC5F9" w14:textId="4EEF6364" w:rsidR="0049712F" w:rsidRPr="00A3718A" w:rsidRDefault="0049712F" w:rsidP="00F46763">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:ind w:left="283"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00A3718A">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>Kantonsarztamt</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> KAA</w:t>
+            <w:t>Kantonsarztamt KAA</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7036C8C8" w14:textId="38F5933A" w:rsidR="009B618D" w:rsidRPr="00BE3D3D" w:rsidRDefault="0049712F" w:rsidP="00F46763">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:ind w:left="283"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A3718A">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Rte de Villars 101, 1752 Villars-sur-Glâne</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="00C18D02" w14:textId="5A6FEFA9" w:rsidR="009B618D" w:rsidRPr="00920A79" w:rsidRDefault="0049712F" w:rsidP="00F46763">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:ind w:left="283"/>
           </w:pPr>
           <w:r>
             <w:t>T +41 26 305 79 80</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1C4B2C04" w14:textId="77777777" w:rsidR="009B618D" w:rsidRDefault="0049712F" w:rsidP="00F46763">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:ind w:left="283"/>
           </w:pPr>
           <w:r>
             <w:t>www.fr.ch/kaa</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0AE46854" w14:textId="606D9D2D" w:rsidR="009B618D" w:rsidRDefault="009B618D" w:rsidP="000E05F3">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="6833A7DA" w14:textId="77777777" w:rsidR="0079626A" w:rsidRDefault="0079626A" w:rsidP="000E05F3">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7B741213" w14:textId="500489CD" w:rsidR="009B618D" w:rsidRPr="00D27620" w:rsidRDefault="00D27620" w:rsidP="00D27620">
+        <w:p w14:paraId="7B741213" w14:textId="25CBC03E" w:rsidR="009B618D" w:rsidRPr="00D27620" w:rsidRDefault="00D27620" w:rsidP="00D27620">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="5265"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:u w:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:tab/>
-            <w:t>Version 20.08.2020</w:t>
+            <w:t xml:space="preserve">Version </w:t>
+          </w:r>
+          <w:r w:rsidR="00722283">
+            <w:t>24</w:t>
+          </w:r>
+          <w:r w:rsidR="00B363E6">
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00B23954">
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00722283">
+            <w:t>8</w:t>
+          </w:r>
+          <w:r w:rsidR="00B363E6">
+            <w:t>.202</w:t>
+          </w:r>
+          <w:r w:rsidR="00722283">
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="564FA1BF" w14:textId="77777777" w:rsidR="009B618D" w:rsidRDefault="009B618D" w:rsidP="000E05F3"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048645B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="589E2B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
@@ -7196,206 +6963,235 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1441292903">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="530146992">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="734664376">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0049712F"/>
+    <w:rsid w:val="000623C3"/>
+    <w:rsid w:val="00082FD9"/>
+    <w:rsid w:val="000A60C4"/>
     <w:rsid w:val="000E05F3"/>
     <w:rsid w:val="00164C2E"/>
     <w:rsid w:val="0019465D"/>
+    <w:rsid w:val="001B6485"/>
     <w:rsid w:val="001F45D4"/>
     <w:rsid w:val="001F511B"/>
     <w:rsid w:val="001F52F5"/>
     <w:rsid w:val="00203780"/>
+    <w:rsid w:val="00216388"/>
+    <w:rsid w:val="00263E01"/>
     <w:rsid w:val="002E164B"/>
     <w:rsid w:val="0030424C"/>
     <w:rsid w:val="0032067A"/>
     <w:rsid w:val="00361889"/>
+    <w:rsid w:val="00367C93"/>
+    <w:rsid w:val="003866DB"/>
     <w:rsid w:val="00396CE1"/>
     <w:rsid w:val="0039781C"/>
     <w:rsid w:val="003F3DC8"/>
     <w:rsid w:val="00411335"/>
     <w:rsid w:val="00416145"/>
+    <w:rsid w:val="00423E89"/>
     <w:rsid w:val="004245A2"/>
     <w:rsid w:val="00447A1C"/>
     <w:rsid w:val="00450561"/>
+    <w:rsid w:val="00465CA3"/>
     <w:rsid w:val="00496C13"/>
     <w:rsid w:val="0049712F"/>
     <w:rsid w:val="004D5C7D"/>
     <w:rsid w:val="004E4E8A"/>
     <w:rsid w:val="00516F6B"/>
+    <w:rsid w:val="0052382E"/>
     <w:rsid w:val="00525747"/>
     <w:rsid w:val="005B625B"/>
     <w:rsid w:val="005E4157"/>
     <w:rsid w:val="005F4946"/>
     <w:rsid w:val="006039C2"/>
+    <w:rsid w:val="006349D7"/>
     <w:rsid w:val="0068345F"/>
+    <w:rsid w:val="006A52E0"/>
     <w:rsid w:val="006B6C44"/>
     <w:rsid w:val="006D6A93"/>
     <w:rsid w:val="006E34DA"/>
     <w:rsid w:val="00700952"/>
+    <w:rsid w:val="00715C95"/>
     <w:rsid w:val="0072063E"/>
+    <w:rsid w:val="00722283"/>
     <w:rsid w:val="00727AB7"/>
+    <w:rsid w:val="00764424"/>
     <w:rsid w:val="00772D21"/>
     <w:rsid w:val="0079626A"/>
     <w:rsid w:val="007B0EE0"/>
     <w:rsid w:val="007D10C3"/>
+    <w:rsid w:val="007F14F8"/>
     <w:rsid w:val="0085230D"/>
     <w:rsid w:val="00870DB2"/>
+    <w:rsid w:val="00881189"/>
+    <w:rsid w:val="008D39F2"/>
     <w:rsid w:val="008F3112"/>
     <w:rsid w:val="00904277"/>
     <w:rsid w:val="00915B2A"/>
+    <w:rsid w:val="0094781B"/>
     <w:rsid w:val="00967FFE"/>
     <w:rsid w:val="009A1267"/>
     <w:rsid w:val="009A4A15"/>
     <w:rsid w:val="009B618D"/>
+    <w:rsid w:val="009D21E0"/>
     <w:rsid w:val="009E58A0"/>
     <w:rsid w:val="00A124B4"/>
     <w:rsid w:val="00A2361A"/>
     <w:rsid w:val="00A3718A"/>
     <w:rsid w:val="00A43178"/>
     <w:rsid w:val="00A55D99"/>
     <w:rsid w:val="00A871DB"/>
     <w:rsid w:val="00A93AB1"/>
     <w:rsid w:val="00AB653D"/>
     <w:rsid w:val="00AD2BCD"/>
     <w:rsid w:val="00AE0519"/>
+    <w:rsid w:val="00B06EDB"/>
     <w:rsid w:val="00B1195A"/>
+    <w:rsid w:val="00B23954"/>
     <w:rsid w:val="00B340E0"/>
+    <w:rsid w:val="00B363E6"/>
     <w:rsid w:val="00B441FC"/>
+    <w:rsid w:val="00B84709"/>
     <w:rsid w:val="00B97E40"/>
     <w:rsid w:val="00BE3D3D"/>
     <w:rsid w:val="00BF50CB"/>
+    <w:rsid w:val="00C00B89"/>
     <w:rsid w:val="00C04BE0"/>
+    <w:rsid w:val="00C13CAA"/>
     <w:rsid w:val="00C47AFC"/>
     <w:rsid w:val="00C47B65"/>
     <w:rsid w:val="00C73401"/>
+    <w:rsid w:val="00C90292"/>
     <w:rsid w:val="00D10962"/>
     <w:rsid w:val="00D27620"/>
     <w:rsid w:val="00D31417"/>
     <w:rsid w:val="00D3326D"/>
+    <w:rsid w:val="00D66DA5"/>
     <w:rsid w:val="00D70D58"/>
     <w:rsid w:val="00D90BF7"/>
     <w:rsid w:val="00DB5E74"/>
+    <w:rsid w:val="00DE2CA6"/>
     <w:rsid w:val="00E0613F"/>
     <w:rsid w:val="00E42969"/>
     <w:rsid w:val="00E70896"/>
     <w:rsid w:val="00E91BF2"/>
     <w:rsid w:val="00EB5601"/>
     <w:rsid w:val="00EB6284"/>
     <w:rsid w:val="00EC122D"/>
     <w:rsid w:val="00EC7234"/>
     <w:rsid w:val="00ED2D18"/>
     <w:rsid w:val="00F0363A"/>
     <w:rsid w:val="00F0456D"/>
     <w:rsid w:val="00F32792"/>
     <w:rsid w:val="00F46763"/>
     <w:rsid w:val="00F75727"/>
     <w:rsid w:val="00FA3CB8"/>
     <w:rsid w:val="00FF7054"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4E9B5044"/>
   <w15:docId w15:val="{2642C69E-B5B9-4B65-8B19-89ECF312B721}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8382,55 +8178,67 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F0456D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:semiHidden/>
     <w:rsid w:val="00F0456D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="de-DE" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D66DA5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="225338899">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="401878150">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8460,51 +8268,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2109620907">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/de/gesundheit/gesundheitsfachleute-und-institutionen/patientenrechte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@afisa-vfas.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/de/gesundheit/gesundheitsfachleute-und-institutionen/patientenrechte" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afisa-vfas.ch/de/ressourcen/ethische-werte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8814,76 +8622,76 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:star_td="http://www.star-group.net/schemas/transit/filters/textdata" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{575E8FB0-B96C-4936-921D-CD5EB8CE400F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
     <ds:schemaRef ds:uri="http://www.star-group.net/schemas/transit/filters/textdata"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6127</Characters>
+  <Pages>3</Pages>
+  <Words>1128</Words>
+  <Characters>6205</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Correspondance</vt:lpstr>
       <vt:lpstr>Correspondance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7226</CharactersWithSpaces>
+  <CharactersWithSpaces>7319</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:creator>ducrestn</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>