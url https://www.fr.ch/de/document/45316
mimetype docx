--- v0 (2025-12-19)
+++ v1 (2026-10-25)
@@ -9,84 +9,97 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="377D0F21" w14:textId="73525ADF" w:rsidR="00D91137" w:rsidRDefault="00883CE8" w:rsidP="009A0C3A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="241DE23D" w14:textId="72163A64" w:rsidR="00892322" w:rsidRDefault="00892322" w:rsidP="009A0C3A">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Schulp</w:t>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00AD416C" w:rsidRPr="00E74B1F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>sychologischer Bericht</w:t>
       </w:r>
-      <w:r w:rsidR="00C95439">
+    </w:p>
+    <w:p w14:paraId="377D0F21" w14:textId="59CAFEB8" w:rsidR="00D91137" w:rsidRDefault="00892322" w:rsidP="009A0C3A">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vom </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum: </w:t>
       </w:r>
       <w:r w:rsidR="00C95439">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Texte7"/>
       <w:r w:rsidR="00C95439">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C95439">
         <w:rPr>
@@ -128,96 +141,154 @@
       <w:r w:rsidR="00C95439">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C95439">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C95439">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="35F985DC" w14:textId="4984A79A" w:rsidR="009206CC" w:rsidRPr="002E4168" w:rsidRDefault="003D2016" w:rsidP="002E4168">
+    <w:p w14:paraId="35F985DC" w14:textId="4984A79A" w:rsidR="009206CC" w:rsidRPr="00892322" w:rsidRDefault="003D2016" w:rsidP="002E4168">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002E4168">
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892322">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Beziehen Sie sich gegebenenfalls auf den Leitfaden für das Erstellen des Berichtes. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="_Hlk59174165"/>
-    <w:p w14:paraId="725C678F" w14:textId="7608678C" w:rsidR="00D555B4" w:rsidRPr="00E74B1F" w:rsidRDefault="00F13694" w:rsidP="00D555B4">
+    <w:p w14:paraId="46106CF3" w14:textId="1588BAD1" w:rsidR="00892322" w:rsidRPr="00892322" w:rsidRDefault="004F0A15" w:rsidP="00D555B4">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:id w:val="574937019"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00955C06">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="32"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00892322" w:rsidRPr="00892322">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00892322" w:rsidRPr="00256B42">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Abklärung im Hinblick auf den Schuleintritt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725C678F" w14:textId="061AB80A" w:rsidR="00D555B4" w:rsidRPr="00E74B1F" w:rsidRDefault="004F0A15" w:rsidP="00D555B4">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="1886366213"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005A2D53">
+          <w:r w:rsidR="00955C06">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D555B4" w:rsidRPr="00E74B1F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD416C" w:rsidRPr="00856CEE">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Neues Dossier</w:t>
       </w:r>
       <w:r w:rsidR="00D555B4" w:rsidRPr="00E74B1F">
@@ -226,52 +297,53 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E93F68">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="5718716"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005E5905">
+          <w:r w:rsidR="00955C06">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BC6ABA" w:rsidRPr="00E74B1F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E840C7">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Verlauf</w:t>
       </w:r>
       <w:r w:rsidR="00856CEE">
@@ -292,281 +364,371 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D555B4" w:rsidRPr="00E74B1F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="566383711"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00441E5B" w:rsidRPr="00441E5B">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00441E5B" w:rsidRPr="00441E5B">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E840C7">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Schlussbericht</w:t>
       </w:r>
       <w:r w:rsidR="00D555B4" w:rsidRPr="00E74B1F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="_Hlk176444303"/>
-    <w:p w14:paraId="5DFDD448" w14:textId="22DB9ED3" w:rsidR="00D555B4" w:rsidRPr="00E74B1F" w:rsidRDefault="00F13694" w:rsidP="00D555B4">
+    <w:p w14:paraId="5DFDD448" w14:textId="12983DB4" w:rsidR="00D555B4" w:rsidRPr="00E74B1F" w:rsidRDefault="004F0A15" w:rsidP="00955C06">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="-1076661608"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A4775">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00441E5B" w:rsidRPr="00441E5B">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E74B1F" w:rsidRPr="00E74B1F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Zuhanden der</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00E74B1F" w:rsidRPr="00E74B1F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Abklärungsstelle des SoA (Frist </w:t>
+        <w:t xml:space="preserve"> Abklärungsstelle des SoA</w:t>
+      </w:r>
+      <w:r w:rsidR="00892322">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für </w:t>
+      </w:r>
+      <w:r w:rsidR="00955C06">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>einen</w:t>
+      </w:r>
+      <w:r w:rsidR="00892322">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VM-Antrag</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74B1F" w:rsidRPr="00E74B1F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Frist </w:t>
       </w:r>
       <w:r w:rsidR="00E74B1F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>28. Februar</w:t>
       </w:r>
       <w:r w:rsidR="00D555B4" w:rsidRPr="00E74B1F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72561C9C" w14:textId="7E3BEEA2" w:rsidR="009A50F6" w:rsidRPr="00E74B1F" w:rsidRDefault="00F13694" w:rsidP="009A50F6">
+    <w:p w14:paraId="72561C9C" w14:textId="6BB3B4B0" w:rsidR="009A50F6" w:rsidRPr="00E74B1F" w:rsidRDefault="004F0A15" w:rsidP="009A50F6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w:lang w:val="de-CH"/>
           </w:rPr>
           <w:id w:val="330342873"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00172625">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00441E5B" w:rsidRPr="00441E5B">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC6ABA" w:rsidRPr="005F59EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Zuhanden de</w:t>
       </w:r>
       <w:r w:rsidR="00561EE5" w:rsidRPr="005F59EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>s Sonderschulinspektorats vom SoA für die VM-Verlängerung (Frist 28. Februa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F59EC">
+        <w:t xml:space="preserve">s Sonderschulinspektorats </w:t>
+      </w:r>
+      <w:r w:rsidR="00955C06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidR="00561EE5" w:rsidRPr="005F59EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SoA für </w:t>
+      </w:r>
+      <w:r w:rsidR="00955C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>eine</w:t>
+      </w:r>
+      <w:r w:rsidR="00561EE5" w:rsidRPr="005F59EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VM-Verlängerung</w:t>
+      </w:r>
+      <w:r w:rsidR="00892322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder VM-</w:t>
+      </w:r>
+      <w:r w:rsidR="00955C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Änderung</w:t>
+      </w:r>
+      <w:r w:rsidR="00561EE5" w:rsidRPr="005F59EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Frist 28. Februa</w:t>
+      </w:r>
+      <w:r w:rsidR="005F59EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
+        </w:rPr>
         <w:t>r)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C981FC7" w14:textId="732078EC" w:rsidR="00A708E6" w:rsidRPr="00937C68" w:rsidRDefault="005D0D23" w:rsidP="00D03F2B">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Administrative </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Angaben</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2547"/>
-        <w:gridCol w:w="6662"/>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="6237"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A708E6" w14:paraId="4EB6D158" w14:textId="77777777" w:rsidTr="00934CF9">
+      <w:tr w:rsidR="00A708E6" w14:paraId="4EB6D158" w14:textId="77777777" w:rsidTr="00372D01">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0307E0E6" w14:textId="6CDE166B" w:rsidR="00A708E6" w:rsidRDefault="004647B4" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r w:rsidR="00981E07">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>-n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="604B9598" w14:textId="77777777" w:rsidR="00A708E6" w:rsidRPr="000552A9" w:rsidRDefault="00A708E6" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000552A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000552A9">
@@ -617,84 +779,86 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000552A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000552A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A708E6" w14:paraId="2CF8A3B1" w14:textId="77777777" w:rsidTr="00934CF9">
+      <w:tr w:rsidR="00A708E6" w14:paraId="2CF8A3B1" w14:textId="77777777" w:rsidTr="00372D01">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="568A07BE" w14:textId="35121C18" w:rsidR="00A708E6" w:rsidRDefault="004647B4" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Vorname</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00867F20">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>-n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0857D7A6" w14:textId="77777777" w:rsidR="00A708E6" w:rsidRPr="000552A9" w:rsidRDefault="00A708E6" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000552A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000552A9">
@@ -745,78 +909,80 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000552A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000552A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A708E6" w14:paraId="064E8780" w14:textId="77777777" w:rsidTr="00934CF9">
+      <w:tr w:rsidR="00A708E6" w14:paraId="064E8780" w14:textId="77777777" w:rsidTr="00372D01">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59AC9378" w14:textId="48A7D3B7" w:rsidR="00A708E6" w:rsidRDefault="004647B4" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Geburtsdatum</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CA23816" w14:textId="77777777" w:rsidR="00A708E6" w:rsidRPr="000552A9" w:rsidRDefault="00A708E6" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000552A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000552A9">
@@ -867,78 +1033,78 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000552A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000552A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A708E6" w14:paraId="240782EB" w14:textId="77777777" w:rsidTr="00934CF9">
+      <w:tr w:rsidR="00A708E6" w14:paraId="240782EB" w14:textId="77777777" w:rsidTr="00372D01">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DB0F55F" w14:textId="77777777" w:rsidR="00A708E6" w:rsidRDefault="00A708E6" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58C1F602" w14:textId="77777777" w:rsidR="00A708E6" w:rsidRPr="00937C68" w:rsidRDefault="00A708E6" w:rsidP="001E5084">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
             </w:pPr>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -952,78 +1118,114 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A708E6" w14:paraId="30D835F9" w14:textId="77777777" w:rsidTr="00934CF9">
+      <w:tr w:rsidR="00A708E6" w14:paraId="30D835F9" w14:textId="77777777" w:rsidTr="00372D01">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F364331" w14:textId="4DB26A9E" w:rsidR="00A708E6" w:rsidRDefault="005402EF" w:rsidP="00A708E6">
+          <w:p w14:paraId="4F364331" w14:textId="27DA0414" w:rsidR="00A708E6" w:rsidRDefault="005402EF" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Gesetzliche Vertretung</w:t>
+              <w:t>Gesetzliche</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Vertret</w:t>
+            </w:r>
+            <w:r w:rsidR="00372D01">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00372D01">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00372D01">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Eltern</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FBC9620" w14:textId="77777777" w:rsidR="00A708E6" w:rsidRPr="00937C68" w:rsidRDefault="00A708E6" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1038,78 +1240,122 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00962347" w14:paraId="5D7298AB" w14:textId="77777777" w:rsidTr="00934CF9">
+      <w:tr w:rsidR="00962347" w14:paraId="5D7298AB" w14:textId="77777777" w:rsidTr="00372D01">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DBE11D0" w14:textId="39DBB358" w:rsidR="00962347" w:rsidRPr="00FE4CBF" w:rsidRDefault="005402EF" w:rsidP="00A708E6">
+          <w:p w14:paraId="1DBE11D0" w14:textId="6F34A5DC" w:rsidR="00962347" w:rsidRPr="00FE4CBF" w:rsidRDefault="005402EF" w:rsidP="00643ADE">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Aktueller Schulort</w:t>
+              <w:t>Schulort</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00892322">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00892322">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>oder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00892322">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00892322">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>andere</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00892322">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00892322">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Einrichtung</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FBE2A89" w14:textId="109C4784" w:rsidR="00962347" w:rsidRPr="00D42705" w:rsidRDefault="00962347" w:rsidP="00A708E6">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -1124,401 +1370,256 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D42705">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C51985" w14:paraId="0E6A852B" w14:textId="77777777" w:rsidTr="00934CF9">
+      <w:tr w:rsidR="00C51985" w:rsidRPr="00643ADE" w14:paraId="0E6A852B" w14:textId="77777777" w:rsidTr="00372D01">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B84A285" w14:textId="25108D1E" w:rsidR="00C51985" w:rsidRPr="00FE4CBF" w:rsidRDefault="00D32545" w:rsidP="00937487">
+          <w:p w14:paraId="6B84A285" w14:textId="68041969" w:rsidR="00C51985" w:rsidRPr="00FE4CBF" w:rsidRDefault="00A927C7" w:rsidP="00643ADE">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5245"/>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00765FC9">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Programmjahr</w:t>
+              <w:t>Schulstufe</w:t>
             </w:r>
-            <w:r w:rsidR="00666F70">
-[...22 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5BCA3E" w14:textId="1941E5A9" w:rsidR="00C51985" w:rsidRPr="00D42705" w:rsidRDefault="00924BD4" w:rsidP="00A708E6">
+          <w:p w14:paraId="5A5BCA3E" w14:textId="1941E5A9" w:rsidR="00C51985" w:rsidRPr="00643ADE" w:rsidRDefault="00924BD4" w:rsidP="00643ADE">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00643ADE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Texte5"/>
-            <w:r>
+            <w:r w:rsidRPr="00643ADE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00643ADE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00643ADE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00643ADE">
               <w:rPr>
-                <w:noProof/>
+                <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00643ADE">
               <w:rPr>
-                <w:noProof/>
+                <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00643ADE">
               <w:rPr>
-                <w:noProof/>
+                <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00643ADE">
               <w:rPr>
-                <w:noProof/>
+                <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00643ADE">
               <w:rPr>
-                <w:noProof/>
+                <w:b/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00643ADE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="068A42F6" w14:textId="77777777" w:rsidR="00A708E6" w:rsidRDefault="00A708E6" w:rsidP="009A50F6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3397"/>
-        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="6237"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A606B" w:rsidRPr="00176CD7" w14:paraId="68D12508" w14:textId="77777777" w:rsidTr="044FB3A2">
+      <w:tr w:rsidR="000A606B" w:rsidRPr="00176CD7" w14:paraId="29CA4ABB" w14:textId="77777777" w:rsidTr="00372D01">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="111A94B7" w14:textId="3B890B05" w:rsidR="000A606B" w:rsidRPr="008A3BBE" w:rsidRDefault="7B08F93B" w:rsidP="044FB3A2">
-[...72 lines deleted...]
-          <w:p w14:paraId="43C7F364" w14:textId="77777777" w:rsidR="009A0C3A" w:rsidRPr="00176CD7" w:rsidRDefault="009A0C3A" w:rsidP="00030434">
+          <w:p w14:paraId="3A869EB7" w14:textId="7EC75337" w:rsidR="000A606B" w:rsidRPr="00176CD7" w:rsidRDefault="00F96173" w:rsidP="00030434">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00176CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...94 lines deleted...]
-              </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B819B5" w:rsidRPr="00176CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> der </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00955C06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="00A00152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>sychologischen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A00152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B819B5" w:rsidRPr="00176CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Abklärung</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00971751" w:rsidRPr="00176CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5983A127" w14:textId="77777777" w:rsidR="000A606B" w:rsidRPr="00176CD7" w:rsidRDefault="009A0C3A" w:rsidP="00030434">
             <w:pPr>
               <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00176CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00176CD7">
               <w:rPr>
@@ -1566,87 +1667,87 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00176CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00176CD7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="477339B2" w14:textId="77777777" w:rsidR="00FC4817" w:rsidRDefault="00FC4817" w:rsidP="00505D85">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc310498401"/>
       <w:bookmarkStart w:id="5" w:name="_Toc310498402"/>
       <w:bookmarkStart w:id="6" w:name="_Toc310498403"/>
       <w:bookmarkStart w:id="7" w:name="_Toc310500604"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="14FC17BE" w14:textId="5463F442" w:rsidR="00A45D2D" w:rsidRPr="00FC4817" w:rsidRDefault="00190A3B" w:rsidP="00D03F2B">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4817">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontext und Auslöser </w:t>
       </w:r>
       <w:r w:rsidR="00E958B3" w:rsidRPr="00FC4817">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>des Antrages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563A4ED0" w14:textId="6473E386" w:rsidR="006F3A2F" w:rsidRPr="001357F4" w:rsidRDefault="001357F4" w:rsidP="00962347">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52C7599F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Beschreibung der aktuellen Situation in den </w:t>
       </w:r>
       <w:r w:rsidR="06FE5005" w:rsidRPr="52C7599F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">unterschiedlichen </w:t>
       </w:r>
       <w:r w:rsidRPr="52C7599F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontexten </w:t>
       </w:r>
       <w:r w:rsidR="00797508">
         <w:rPr>
           <w:lang w:val="de-CH"/>
@@ -1724,51 +1825,51 @@
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="145AFFA6" w14:textId="36915E5E" w:rsidR="00D03F2B" w:rsidRPr="00CE75F9" w:rsidRDefault="00CE75F9" w:rsidP="009A2C1D">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE75F9">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Bisherige Massnahmen und Einschätzung </w:t>
       </w:r>
       <w:r w:rsidR="00932387">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>ihrer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Auswirkungen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E3D8F0A" w14:textId="1DD6847D" w:rsidR="009A2C1D" w:rsidRDefault="009A2C1D" w:rsidP="009A2C1D">
       <w:pPr>
@@ -1834,51 +1935,51 @@
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A7213D" w14:textId="44F41053" w:rsidR="00CB3595" w:rsidRPr="00D1422B" w:rsidRDefault="008F4701" w:rsidP="00CB3595">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52C7599F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Anamnese und </w:t>
       </w:r>
       <w:r w:rsidR="00F73B97">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Beschreibung des familiären Umfeldes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EEDBD75" w14:textId="77777777" w:rsidR="00CB3595" w:rsidRDefault="00CB3595" w:rsidP="00CB3595">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A2F">
@@ -1938,73 +2039,74 @@
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C36DA3F" w14:textId="5E8363E1" w:rsidR="001B356B" w:rsidRPr="001B356B" w:rsidRDefault="00786BCC">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Schulisches Umfeld und Laufbahn</w:t>
       </w:r>
       <w:r w:rsidR="001B356B" w:rsidRPr="52C7599F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311AA911" w14:textId="7778B14D" w:rsidR="003C2A6B" w:rsidRPr="001B356B" w:rsidRDefault="003C2A6B" w:rsidP="001B356B">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B356B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="001B356B">
         <w:rPr>
@@ -2049,51 +2151,51 @@
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B356B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="389FC42A" w14:textId="287E7278" w:rsidR="00CB3595" w:rsidRDefault="004B29CA" w:rsidP="004B29CA">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="52C7599F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Situation </w:t>
       </w:r>
       <w:r w:rsidR="0080122C" w:rsidRPr="52C7599F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">und </w:t>
       </w:r>
       <w:r w:rsidR="00684F80">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Umstände</w:t>
       </w:r>
       <w:r w:rsidR="00786BCC">
         <w:rPr>
           <w:lang w:val="de-CH"/>
@@ -2105,51 +2207,51 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Abklärung</w:t>
       </w:r>
       <w:r w:rsidR="00786BCC">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> und/oder </w:t>
       </w:r>
       <w:r w:rsidR="00571F97">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">der </w:t>
       </w:r>
       <w:r w:rsidR="00786BCC">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Intervention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="463D8E1B" w14:textId="21A2C551" w:rsidR="00786BCC" w:rsidRPr="00786BCC" w:rsidRDefault="00786BCC" w:rsidP="00786BCC">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Beschreibung des </w:t>
       </w:r>
       <w:r w:rsidR="00883CE8">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>etting</w:t>
       </w:r>
       <w:r w:rsidR="00797508">
         <w:rPr>
           <w:lang w:val="de-CH"/>
@@ -2223,63 +2325,81 @@
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="51F1F0D8" w14:textId="6978E7A1" w:rsidR="00FD3B71" w:rsidRDefault="00786BCC" w:rsidP="00786BCC">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-      </w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Klinische B</w:t>
+        <w:t>Klinische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="008F1988">
         <w:t>eobachtung</w:t>
       </w:r>
       <w:r w:rsidR="000E7033">
         <w:t>en</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F1988">
-        <w:t xml:space="preserve"> und Entwicklung</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F1988">
+        <w:t>und</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F1988">
+        <w:t xml:space="preserve"> Entwicklung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43CF3867" w14:textId="77777777" w:rsidR="008F1988" w:rsidRDefault="008F1988" w:rsidP="008F1988">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
@@ -2324,51 +2444,51 @@
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B09BFF7" w14:textId="7C78863E" w:rsidR="00491A94" w:rsidRPr="00F06A8F" w:rsidRDefault="0012242C">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F06A8F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Ergebnisse der psychometrischen Test</w:t>
       </w:r>
       <w:r w:rsidR="002D5178">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>s/</w:t>
       </w:r>
       <w:r w:rsidR="00797508">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">der </w:t>
       </w:r>
       <w:r w:rsidRPr="00F06A8F">
@@ -2376,51 +2496,51 @@
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>getestete</w:t>
       </w:r>
       <w:r w:rsidR="00797508">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00F06A8F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Funktionen</w:t>
       </w:r>
       <w:r w:rsidR="00FE1519">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> und psycho-affektiven Beurteilung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7031B4" w14:textId="58B10B42" w:rsidR="0012242C" w:rsidRPr="001D5839" w:rsidRDefault="0012242C" w:rsidP="00491A94">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5839">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="001D5839">
@@ -2467,89 +2587,95 @@
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5839">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1794ADE7" w14:textId="0DC5E946" w:rsidR="004B29CA" w:rsidRDefault="0012242C" w:rsidP="00162721">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Schlussfolgerung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B94F895" w14:textId="243C59C9" w:rsidR="00D81AF9" w:rsidRPr="0012242C" w:rsidRDefault="0012242C" w:rsidP="00FD3B71">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">und </w:t>
+    <w:p w14:paraId="42256755" w14:textId="17574C0A" w:rsidR="00892322" w:rsidRDefault="00892322" w:rsidP="00892322">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96F05">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verdachtsdiagnose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Einfluss auf die Funktionen der Schülerin/des Schülers</w:t>
+        <w:t>und/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96F05">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>oder Diagnose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (gemäss einer anerkannten Klassifizierung)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BB7E7D" w14:textId="3C7CA539" w:rsidR="00FD3B71" w:rsidRDefault="00FD3B71" w:rsidP="004B29CA">
+    <w:p w14:paraId="03E784C8" w14:textId="7FB39224" w:rsidR="00892322" w:rsidRPr="00643ADE" w:rsidRDefault="00892322" w:rsidP="00256B42">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
@@ -2589,266 +2715,480 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08511EC8" w14:textId="1EB6AA97" w:rsidR="00FD3B71" w:rsidRPr="00E96F05" w:rsidRDefault="00130C22" w:rsidP="52C7599F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3B94F895" w14:textId="6D90D8A1" w:rsidR="00D81AF9" w:rsidRPr="0012242C" w:rsidRDefault="0012242C" w:rsidP="00FD3B71">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012242C">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bio-psycho-soziale Interpretation </w:t>
+      </w:r>
+      <w:r w:rsidR="00797508">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Einfluss auf die Funktionen</w:t>
+      </w:r>
+      <w:r w:rsidR="00892322">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Kindes/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>der Schülerin/des Schülers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1932A2C5" w14:textId="727A58A8" w:rsidR="00FD3B71" w:rsidRPr="00643ADE" w:rsidRDefault="00FD3B71" w:rsidP="52C7599F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="de-CH"/>
-[...92 lines deleted...]
-      <w:r w:rsidRPr="004F59EB">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A76765B" w14:textId="7123D377" w:rsidR="004F59EB" w:rsidRPr="0087064C" w:rsidRDefault="004D676D">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mögliche Schritte und Empfehlungen </w:t>
+      </w:r>
+      <w:r w:rsidR="00643ADE">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>für das</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7AB5">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kind, </w:t>
+      </w:r>
+      <w:r w:rsidR="00643ADE">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00453F29">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schülerin bzw. </w:t>
+      </w:r>
+      <w:r w:rsidR="00643ADE">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidR="00453F29">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schüler</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC643F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00643ADE">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC643F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Familie und </w:t>
+      </w:r>
+      <w:r w:rsidR="00643ADE">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC643F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schule</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1F48FA" w14:textId="38074889" w:rsidR="00FD3B71" w:rsidRDefault="00FD3B71" w:rsidP="004F59EB">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
       <w:r w:rsidRPr="004F59EB">
-        <w:rPr>
-[...88 lines deleted...]
-      <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r w:rsidRPr="004F59EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004F59EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="004F59EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F59EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41348133" w14:textId="49E790BE" w:rsidR="00FD3B71" w:rsidRPr="00801903" w:rsidRDefault="00156DAE" w:rsidP="00FD3B71">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ziele für </w:t>
+      </w:r>
+      <w:r w:rsidR="00883CE8">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>die weitere Betreuung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14686BF1" w14:textId="1114E69B" w:rsidR="002522BE" w:rsidRDefault="002522BE" w:rsidP="004B29CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798D77D9" w14:textId="3D49B112" w:rsidR="00892322" w:rsidRDefault="00892322" w:rsidP="00892322">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Zusätzliche</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Informationen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="05D49DA9" w14:textId="77777777" w:rsidR="00892322" w:rsidRDefault="00892322" w:rsidP="00892322">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F3A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="006F3A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
@@ -2985,260 +3325,526 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Vorliegender Bericht ist Teil des Schülerdossiers.</w:t>
       </w:r>
       <w:r w:rsidR="00CD0A9E" w:rsidRPr="00CD0A9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57338A01" w14:textId="77777777" w:rsidR="00097D12" w:rsidRPr="00CD0A9E" w:rsidRDefault="00097D12" w:rsidP="000A606B">
+    <w:p w14:paraId="57338A01" w14:textId="77777777" w:rsidR="00097D12" w:rsidRPr="00A561A3" w:rsidRDefault="00097D12" w:rsidP="000A606B">
       <w:pPr>
         <w:pStyle w:val="rpertoire1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A7B19F3" w14:textId="3D8E1D87" w:rsidR="00AB43F7" w:rsidRPr="001F4B11" w:rsidRDefault="001F4B11" w:rsidP="000A21F7">
+    <w:p w14:paraId="77EF063B" w14:textId="26362CE3" w:rsidR="00892322" w:rsidRPr="00A561A3" w:rsidRDefault="00892322" w:rsidP="000A21F7">
       <w:pPr>
         <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...32 lines deleted...]
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name und Vorname der Psychologin/des Psychologen: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731F212C" w14:textId="395DD4B0" w:rsidR="00892322" w:rsidRPr="00A561A3" w:rsidRDefault="00892322" w:rsidP="000A21F7">
+      <w:pPr>
+        <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionaler Schuldienst/Einrichtung: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7B19F3" w14:textId="7C7036B0" w:rsidR="00AB43F7" w:rsidRPr="00A561A3" w:rsidRDefault="001F4B11" w:rsidP="000A21F7">
+      <w:pPr>
+        <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unterschrift der Psychologin/des </w:t>
+      </w:r>
+      <w:r w:rsidR="00B155E4" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Psychologen:</w:t>
+      </w:r>
+      <w:r w:rsidR="00097D12" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
       <w:bookmarkStart w:id="9" w:name="Texte3"/>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="001F4B11">
-        <w:rPr>
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="72F639DB" w14:textId="77777777" w:rsidR="00AB43F7" w:rsidRPr="001F4B11" w:rsidRDefault="00AB43F7" w:rsidP="000A21F7">
+    <w:p w14:paraId="72F639DB" w14:textId="77777777" w:rsidR="00AB43F7" w:rsidRPr="00A561A3" w:rsidRDefault="00AB43F7" w:rsidP="000A21F7">
       <w:pPr>
         <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="592A961E" w14:textId="76B4447D" w:rsidR="00097D12" w:rsidRPr="0075383C" w:rsidRDefault="003E21B9" w:rsidP="000A21F7">
+    <w:p w14:paraId="592A961E" w14:textId="76B4447D" w:rsidR="00097D12" w:rsidRPr="00A561A3" w:rsidRDefault="003E21B9" w:rsidP="000A21F7">
       <w:pPr>
         <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Unterschrift </w:t>
       </w:r>
-      <w:r w:rsidR="0075383C" w:rsidRPr="0075383C">
-        <w:rPr>
+      <w:r w:rsidR="0075383C" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Abteilungsleiter</w:t>
       </w:r>
-      <w:r w:rsidR="00AB6044">
-        <w:rPr>
+      <w:r w:rsidR="00AB6044" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="0075383C" w:rsidRPr="0075383C">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="0075383C" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>in (bei Schuldiensten)</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1635" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="0075383C">
-        <w:rPr>
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Texte4"/>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="0075383C">
-        <w:rPr>
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="004E55F4" w:rsidRPr="002522BE">
+      <w:r w:rsidR="004E55F4" w:rsidRPr="00A561A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="1AF3E225" w14:textId="77777777" w:rsidR="002522BE" w:rsidRPr="0075383C" w:rsidRDefault="002522BE" w:rsidP="000A21F7">
       <w:pPr>
         <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BB0D4FD" w14:textId="22BB0242" w:rsidR="003B3D41" w:rsidRDefault="002628A2" w:rsidP="002628A2">
       <w:pPr>
         <w:pStyle w:val="08annexecontactrenseignementsetc"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kopie</w:t>
       </w:r>
@@ -3301,50 +3907,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="485FA494" w14:textId="1839A32D" w:rsidR="0077414C" w:rsidRDefault="0077414C" w:rsidP="0095117D">
       <w:pPr>
         <w:pStyle w:val="08annexecontactrenseignementsetc"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Texte9"/>
       <w:r>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -3432,157 +4039,156 @@
       <w:pPr>
         <w:pStyle w:val="08annexecontactrenseignementsetc"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="199676BC" w14:textId="77777777" w:rsidR="0095117D" w:rsidRPr="00F5554D" w:rsidRDefault="0095117D" w:rsidP="0095117D">
       <w:pPr>
         <w:pStyle w:val="08annexecontactrenseignementsetc"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0095117D" w:rsidRPr="00F5554D" w:rsidSect="002E46EB">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1701" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31CF363B" w14:textId="77777777" w:rsidR="00B63916" w:rsidRDefault="00B63916" w:rsidP="000A606B">
+    <w:p w14:paraId="619767A1" w14:textId="77777777" w:rsidR="004F0A15" w:rsidRDefault="004F0A15" w:rsidP="000A606B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="096C7203" w14:textId="77777777" w:rsidR="00B63916" w:rsidRDefault="00B63916" w:rsidP="000A606B">
+    <w:p w14:paraId="35A02CE7" w14:textId="77777777" w:rsidR="004F0A15" w:rsidRDefault="004F0A15" w:rsidP="000A606B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6807CEE5" w14:textId="77777777" w:rsidR="00B63916" w:rsidRDefault="00B63916">
+    <w:p w14:paraId="35119981" w14:textId="77777777" w:rsidR="004F0A15" w:rsidRDefault="004F0A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13440FA4" w14:textId="65E83848" w:rsidR="00217AC6" w:rsidRPr="004E55F4" w:rsidRDefault="004E55F4" w:rsidP="00F32407">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="13" w:name="_Hlk94796375"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:b/>
@@ -3711,144 +4317,142 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
     <w:bookmarkEnd w:id="13"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="386CB55B" w14:textId="77777777" w:rsidR="00B63916" w:rsidRDefault="00B63916" w:rsidP="000A606B">
+    <w:p w14:paraId="02EFD35A" w14:textId="77777777" w:rsidR="004F0A15" w:rsidRDefault="004F0A15" w:rsidP="000A606B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B2BDDFE" w14:textId="77777777" w:rsidR="00B63916" w:rsidRDefault="00B63916" w:rsidP="000A606B">
+    <w:p w14:paraId="1E12E3F5" w14:textId="77777777" w:rsidR="004F0A15" w:rsidRDefault="004F0A15" w:rsidP="000A606B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A499ECB" w14:textId="77777777" w:rsidR="00B63916" w:rsidRDefault="00B63916">
+    <w:p w14:paraId="409576B0" w14:textId="77777777" w:rsidR="004F0A15" w:rsidRDefault="004F0A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00217AC6" w:rsidRPr="00E13EC6" w14:paraId="0BD63972" w14:textId="77777777">
+    <w:tr w:rsidR="00217AC6" w:rsidRPr="00372D01" w14:paraId="0BD63972" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1EBFE15B" w14:textId="20A33836" w:rsidR="00217AC6" w:rsidRPr="00176CD7" w:rsidRDefault="00176CD7" w:rsidP="000A606B">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00176CD7">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Amt für Sonderpädagogik</w:t>
           </w:r>
           <w:r w:rsidR="00217AC6" w:rsidRPr="00176CD7">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00217AC6" w:rsidRPr="00176CD7">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidRPr="00176CD7">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>oA</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
         </w:p>
         <w:p w14:paraId="423524EC" w14:textId="41F36C80" w:rsidR="00217AC6" w:rsidRPr="00176CD7" w:rsidRDefault="00176CD7" w:rsidP="000A606B">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
-              <w:rStyle w:val="PageNumber"/>
+              <w:rStyle w:val="Numrodepage"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>Seite</w:t>
           </w:r>
           <w:r w:rsidR="00217AC6" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="007D4854" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00217AC6" w:rsidRPr="0064336A">
@@ -3999,75 +4603,75 @@
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3466775F" w14:textId="32963042" w:rsidR="00217AC6" w:rsidRPr="00176CD7" w:rsidRDefault="00176CD7" w:rsidP="00176CD7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="889"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="00217AC6" w:rsidRPr="00BA6BF7" w14:paraId="66712270" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7EE93438" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRPr="00AA545D" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="TM1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA545D">
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ACAA616" wp14:editId="5B527B66">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-2963</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>847</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795866"/>
                 <wp:effectExtent l="25400" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Image 6" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -4134,76 +4738,76 @@
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>et des mesures d’aide</w:t>
           </w:r>
           <w:r w:rsidRPr="00BF50CB">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>ESAM</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="63B3822A" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRPr="00BA6BF7" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
+        <w:p w14:paraId="63B3822A" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRPr="00892322" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00BA6BF7">
+          <w:r w:rsidRPr="00892322">
             <w:rPr>
               <w:b/>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für Sonderpädagogik </w:t>
           </w:r>
-          <w:r w:rsidRPr="00BA6BF7">
+          <w:r w:rsidRPr="00892322">
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>SoA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="789569BC" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRPr="00BA6BF7" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
+        <w:p w14:paraId="789569BC" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRPr="00892322" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:lang w:val="fr-CH"/>
+              <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="17064164" w14:textId="47784EB3" w:rsidR="00217AC6" w:rsidRPr="00B72D0B" w:rsidRDefault="00B72D0B" w:rsidP="000A606B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B72D0B">
             <w:rPr>
               <w:szCs w:val="12"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Spitalgasse</w:t>
           </w:r>
           <w:r w:rsidR="00217AC6" w:rsidRPr="00B72D0B">
             <w:rPr>
               <w:szCs w:val="12"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> 3, 1701 </w:t>
           </w:r>
           <w:r>
@@ -4246,70 +4850,70 @@
           <w:r w:rsidRPr="00B72D0B">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>www.fr.ch/s</w:t>
           </w:r>
           <w:r w:rsidR="00B72D0B" w:rsidRPr="00B72D0B">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>oa</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="692D379E" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRPr="00B72D0B" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="06BB9C8B" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRPr="00B72D0B" w:rsidRDefault="00217AC6" w:rsidP="000A606B">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rStyle w:val="Lienhypertexte"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1D430765" w14:textId="77777777" w:rsidR="00217AC6" w:rsidRPr="00B72D0B" w:rsidRDefault="00217AC6" w:rsidP="00057B48">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03480922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="232CC166"/>
     <w:lvl w:ilvl="0" w:tplc="99640A8A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7161,189 +7765,189 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="766A475A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="Titre2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="767878"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
+      <w:pStyle w:val="Titre3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading4"/>
+      <w:pStyle w:val="Titre4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading5"/>
+      <w:pStyle w:val="Titre5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="992"/>
         </w:tabs>
         <w:ind w:left="992" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="17"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
@@ -9131,389 +9735,410 @@
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="358356860">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="976447094">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="2088575047">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="752239014">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="631400674">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="346521008">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085086F"/>
     <w:rsid w:val="00007046"/>
     <w:rsid w:val="00012F5A"/>
     <w:rsid w:val="000136D0"/>
     <w:rsid w:val="00016006"/>
     <w:rsid w:val="000257F2"/>
     <w:rsid w:val="00030434"/>
+    <w:rsid w:val="00047387"/>
     <w:rsid w:val="000504D4"/>
     <w:rsid w:val="00051DDC"/>
     <w:rsid w:val="000552A9"/>
     <w:rsid w:val="00055D1D"/>
     <w:rsid w:val="0005725F"/>
     <w:rsid w:val="00057B48"/>
     <w:rsid w:val="00060E6A"/>
     <w:rsid w:val="0006605B"/>
     <w:rsid w:val="000676FC"/>
     <w:rsid w:val="00073FFB"/>
+    <w:rsid w:val="000823CE"/>
     <w:rsid w:val="00092241"/>
     <w:rsid w:val="00097D12"/>
     <w:rsid w:val="000A0234"/>
     <w:rsid w:val="000A21F7"/>
     <w:rsid w:val="000A606B"/>
     <w:rsid w:val="000B4DAF"/>
     <w:rsid w:val="000B7044"/>
     <w:rsid w:val="000C5364"/>
     <w:rsid w:val="000C6301"/>
     <w:rsid w:val="000E25BD"/>
     <w:rsid w:val="000E7033"/>
     <w:rsid w:val="000F368E"/>
     <w:rsid w:val="000F70CD"/>
     <w:rsid w:val="001021E5"/>
     <w:rsid w:val="00106BA8"/>
     <w:rsid w:val="00106E60"/>
     <w:rsid w:val="00111545"/>
     <w:rsid w:val="00112DA9"/>
     <w:rsid w:val="00116800"/>
     <w:rsid w:val="0012242C"/>
     <w:rsid w:val="00123347"/>
     <w:rsid w:val="00130C22"/>
     <w:rsid w:val="00130F03"/>
     <w:rsid w:val="00131629"/>
     <w:rsid w:val="0013293E"/>
     <w:rsid w:val="001357F4"/>
     <w:rsid w:val="00144AEB"/>
     <w:rsid w:val="001545EF"/>
     <w:rsid w:val="00156DAE"/>
     <w:rsid w:val="0016002A"/>
+    <w:rsid w:val="001612E4"/>
     <w:rsid w:val="00162721"/>
     <w:rsid w:val="00164C2E"/>
     <w:rsid w:val="00167D2E"/>
     <w:rsid w:val="00172625"/>
     <w:rsid w:val="00176CD7"/>
     <w:rsid w:val="00190A3B"/>
     <w:rsid w:val="001A4775"/>
     <w:rsid w:val="001A4BC9"/>
     <w:rsid w:val="001B356B"/>
     <w:rsid w:val="001B3B47"/>
     <w:rsid w:val="001B7E12"/>
     <w:rsid w:val="001D242D"/>
     <w:rsid w:val="001D45C6"/>
     <w:rsid w:val="001D5839"/>
+    <w:rsid w:val="001D6383"/>
     <w:rsid w:val="001D7F58"/>
     <w:rsid w:val="001E5084"/>
     <w:rsid w:val="001F1B5C"/>
     <w:rsid w:val="001F4B11"/>
     <w:rsid w:val="001F6EE1"/>
     <w:rsid w:val="001F7EB6"/>
+    <w:rsid w:val="0020671C"/>
     <w:rsid w:val="00207DD4"/>
     <w:rsid w:val="00217AC6"/>
     <w:rsid w:val="00236423"/>
     <w:rsid w:val="00237373"/>
     <w:rsid w:val="002522BE"/>
+    <w:rsid w:val="00256B42"/>
     <w:rsid w:val="002628A2"/>
     <w:rsid w:val="00263996"/>
     <w:rsid w:val="00272F5B"/>
     <w:rsid w:val="002748EA"/>
     <w:rsid w:val="00276608"/>
     <w:rsid w:val="00281570"/>
     <w:rsid w:val="00285F0B"/>
     <w:rsid w:val="0029226D"/>
     <w:rsid w:val="002B27FD"/>
     <w:rsid w:val="002C0244"/>
     <w:rsid w:val="002C19BE"/>
     <w:rsid w:val="002D5178"/>
     <w:rsid w:val="002E4168"/>
     <w:rsid w:val="002E46EB"/>
     <w:rsid w:val="002E7C66"/>
     <w:rsid w:val="002F3FC0"/>
     <w:rsid w:val="002F5FEC"/>
     <w:rsid w:val="003045DD"/>
     <w:rsid w:val="00310C3B"/>
     <w:rsid w:val="00313E18"/>
     <w:rsid w:val="00315725"/>
     <w:rsid w:val="00323A6B"/>
     <w:rsid w:val="0033461A"/>
     <w:rsid w:val="00334C32"/>
     <w:rsid w:val="00336A30"/>
     <w:rsid w:val="003500EB"/>
     <w:rsid w:val="00353A54"/>
     <w:rsid w:val="00356A7C"/>
     <w:rsid w:val="003640B7"/>
+    <w:rsid w:val="00372D01"/>
     <w:rsid w:val="00383F35"/>
     <w:rsid w:val="00386A11"/>
     <w:rsid w:val="003B3D41"/>
     <w:rsid w:val="003B4352"/>
     <w:rsid w:val="003B49F5"/>
     <w:rsid w:val="003C2A6B"/>
     <w:rsid w:val="003C4437"/>
     <w:rsid w:val="003C68A9"/>
     <w:rsid w:val="003D1A2E"/>
     <w:rsid w:val="003D2016"/>
     <w:rsid w:val="003E21B9"/>
     <w:rsid w:val="003E2F50"/>
     <w:rsid w:val="003E61EB"/>
     <w:rsid w:val="0040067D"/>
     <w:rsid w:val="00405C61"/>
     <w:rsid w:val="0041703D"/>
     <w:rsid w:val="0042376E"/>
     <w:rsid w:val="00434C92"/>
     <w:rsid w:val="0043605B"/>
     <w:rsid w:val="00441E5B"/>
     <w:rsid w:val="004476DA"/>
     <w:rsid w:val="00453F29"/>
     <w:rsid w:val="00455ED4"/>
     <w:rsid w:val="004568CB"/>
     <w:rsid w:val="00464291"/>
     <w:rsid w:val="004647B4"/>
     <w:rsid w:val="004737FF"/>
     <w:rsid w:val="00491A94"/>
     <w:rsid w:val="00493631"/>
     <w:rsid w:val="004A430E"/>
     <w:rsid w:val="004A674B"/>
     <w:rsid w:val="004B29CA"/>
     <w:rsid w:val="004C7689"/>
     <w:rsid w:val="004D0B3D"/>
     <w:rsid w:val="004D5C7D"/>
     <w:rsid w:val="004D676D"/>
     <w:rsid w:val="004E4E8A"/>
     <w:rsid w:val="004E55F4"/>
     <w:rsid w:val="004E620C"/>
     <w:rsid w:val="004F0067"/>
+    <w:rsid w:val="004F0A15"/>
     <w:rsid w:val="004F1635"/>
     <w:rsid w:val="004F2673"/>
     <w:rsid w:val="004F59EB"/>
     <w:rsid w:val="005029A4"/>
     <w:rsid w:val="00505D85"/>
     <w:rsid w:val="00506166"/>
     <w:rsid w:val="00512F82"/>
     <w:rsid w:val="00520A11"/>
     <w:rsid w:val="00521DA1"/>
     <w:rsid w:val="0052251B"/>
     <w:rsid w:val="00522A6F"/>
     <w:rsid w:val="00523C74"/>
     <w:rsid w:val="00524E7B"/>
     <w:rsid w:val="00532C21"/>
     <w:rsid w:val="005372F5"/>
     <w:rsid w:val="005402EF"/>
     <w:rsid w:val="00547A5F"/>
     <w:rsid w:val="00561EE5"/>
     <w:rsid w:val="005633D9"/>
     <w:rsid w:val="00570E79"/>
     <w:rsid w:val="005719BF"/>
     <w:rsid w:val="00571F97"/>
     <w:rsid w:val="005756A2"/>
     <w:rsid w:val="00577B83"/>
     <w:rsid w:val="00581A9F"/>
+    <w:rsid w:val="005A0C91"/>
+    <w:rsid w:val="005A2A23"/>
     <w:rsid w:val="005A2D53"/>
     <w:rsid w:val="005A2F7D"/>
     <w:rsid w:val="005B1B8C"/>
     <w:rsid w:val="005B1E9C"/>
     <w:rsid w:val="005B529C"/>
     <w:rsid w:val="005B7D0C"/>
     <w:rsid w:val="005C2FFA"/>
     <w:rsid w:val="005D0D23"/>
     <w:rsid w:val="005E057E"/>
     <w:rsid w:val="005E111B"/>
     <w:rsid w:val="005E3460"/>
     <w:rsid w:val="005E5356"/>
     <w:rsid w:val="005E54EB"/>
     <w:rsid w:val="005E5905"/>
     <w:rsid w:val="005E5E32"/>
+    <w:rsid w:val="005E63B9"/>
     <w:rsid w:val="005F59EC"/>
+    <w:rsid w:val="005F6052"/>
     <w:rsid w:val="005F70B7"/>
     <w:rsid w:val="00603465"/>
     <w:rsid w:val="00610B56"/>
     <w:rsid w:val="00613870"/>
     <w:rsid w:val="00614E54"/>
+    <w:rsid w:val="00643ADE"/>
     <w:rsid w:val="00666F70"/>
     <w:rsid w:val="00673373"/>
     <w:rsid w:val="00684F80"/>
     <w:rsid w:val="00685524"/>
     <w:rsid w:val="00687AF9"/>
     <w:rsid w:val="006A4EE5"/>
     <w:rsid w:val="006B0FCA"/>
     <w:rsid w:val="006C164D"/>
     <w:rsid w:val="006C3792"/>
     <w:rsid w:val="006F3A2F"/>
     <w:rsid w:val="006F48BD"/>
     <w:rsid w:val="00703CE1"/>
     <w:rsid w:val="00710A5B"/>
     <w:rsid w:val="00721D7A"/>
     <w:rsid w:val="007248EF"/>
     <w:rsid w:val="00726956"/>
     <w:rsid w:val="00747773"/>
     <w:rsid w:val="0075383C"/>
     <w:rsid w:val="00765FC9"/>
     <w:rsid w:val="007675A3"/>
     <w:rsid w:val="00767F36"/>
     <w:rsid w:val="0077414C"/>
     <w:rsid w:val="007750AE"/>
     <w:rsid w:val="0078033E"/>
     <w:rsid w:val="00786BCC"/>
     <w:rsid w:val="00786DCE"/>
     <w:rsid w:val="00795ED9"/>
     <w:rsid w:val="00797508"/>
     <w:rsid w:val="007A0BC5"/>
     <w:rsid w:val="007A0BFB"/>
     <w:rsid w:val="007A1FDA"/>
     <w:rsid w:val="007A61FF"/>
     <w:rsid w:val="007D0CEA"/>
     <w:rsid w:val="007D4854"/>
     <w:rsid w:val="007E0D6A"/>
     <w:rsid w:val="007E5E32"/>
     <w:rsid w:val="007E6A09"/>
     <w:rsid w:val="007F003D"/>
     <w:rsid w:val="007F6758"/>
     <w:rsid w:val="007F7B1A"/>
     <w:rsid w:val="007F7BFB"/>
     <w:rsid w:val="0080122C"/>
     <w:rsid w:val="00801535"/>
     <w:rsid w:val="00801903"/>
     <w:rsid w:val="0080377F"/>
     <w:rsid w:val="00804FBC"/>
     <w:rsid w:val="00833971"/>
     <w:rsid w:val="00837A01"/>
     <w:rsid w:val="0085086F"/>
+    <w:rsid w:val="00851CAB"/>
     <w:rsid w:val="00856CEE"/>
     <w:rsid w:val="008570D5"/>
     <w:rsid w:val="008615FF"/>
     <w:rsid w:val="00861F52"/>
     <w:rsid w:val="0086482A"/>
     <w:rsid w:val="00867F20"/>
     <w:rsid w:val="0087064C"/>
     <w:rsid w:val="00870AF2"/>
     <w:rsid w:val="0087515B"/>
     <w:rsid w:val="00883CE8"/>
+    <w:rsid w:val="00892322"/>
     <w:rsid w:val="00895B0D"/>
     <w:rsid w:val="008970DD"/>
+    <w:rsid w:val="008A194C"/>
     <w:rsid w:val="008A3BBE"/>
     <w:rsid w:val="008A3BE6"/>
     <w:rsid w:val="008B1271"/>
     <w:rsid w:val="008C1417"/>
     <w:rsid w:val="008C5DF3"/>
     <w:rsid w:val="008D44BC"/>
     <w:rsid w:val="008E59B7"/>
     <w:rsid w:val="008E6095"/>
     <w:rsid w:val="008F1988"/>
     <w:rsid w:val="008F468E"/>
     <w:rsid w:val="008F4701"/>
     <w:rsid w:val="00902BF7"/>
     <w:rsid w:val="00904277"/>
     <w:rsid w:val="009055B1"/>
     <w:rsid w:val="009113DF"/>
     <w:rsid w:val="009206CC"/>
     <w:rsid w:val="0092239E"/>
     <w:rsid w:val="0092252F"/>
     <w:rsid w:val="00924BD4"/>
     <w:rsid w:val="00932387"/>
     <w:rsid w:val="00932631"/>
+    <w:rsid w:val="009335C1"/>
     <w:rsid w:val="00933F22"/>
     <w:rsid w:val="00934CF9"/>
     <w:rsid w:val="00937487"/>
     <w:rsid w:val="0095117D"/>
+    <w:rsid w:val="00955C06"/>
     <w:rsid w:val="00962347"/>
     <w:rsid w:val="00965309"/>
     <w:rsid w:val="009669C3"/>
     <w:rsid w:val="00971751"/>
     <w:rsid w:val="00973A36"/>
     <w:rsid w:val="009802DC"/>
     <w:rsid w:val="00981E07"/>
     <w:rsid w:val="00983C14"/>
+    <w:rsid w:val="00985EE8"/>
     <w:rsid w:val="00987B2A"/>
     <w:rsid w:val="009A0C3A"/>
     <w:rsid w:val="009A26B0"/>
     <w:rsid w:val="009A2C1D"/>
     <w:rsid w:val="009A50F6"/>
     <w:rsid w:val="009B2C1A"/>
     <w:rsid w:val="009B7D06"/>
     <w:rsid w:val="009C13FA"/>
     <w:rsid w:val="009C5806"/>
     <w:rsid w:val="009D0CA3"/>
     <w:rsid w:val="009D0D50"/>
     <w:rsid w:val="009D1134"/>
     <w:rsid w:val="009D2C69"/>
     <w:rsid w:val="009E019E"/>
     <w:rsid w:val="009E2548"/>
     <w:rsid w:val="009E5773"/>
     <w:rsid w:val="009F5865"/>
     <w:rsid w:val="009F7A7F"/>
+    <w:rsid w:val="00A00152"/>
     <w:rsid w:val="00A1140E"/>
     <w:rsid w:val="00A14FB0"/>
     <w:rsid w:val="00A26EFB"/>
     <w:rsid w:val="00A306E7"/>
     <w:rsid w:val="00A41D70"/>
     <w:rsid w:val="00A45D2D"/>
+    <w:rsid w:val="00A561A3"/>
     <w:rsid w:val="00A614AC"/>
     <w:rsid w:val="00A63242"/>
     <w:rsid w:val="00A642C4"/>
     <w:rsid w:val="00A708E6"/>
     <w:rsid w:val="00A871DB"/>
     <w:rsid w:val="00A927C7"/>
     <w:rsid w:val="00A96644"/>
     <w:rsid w:val="00A966BF"/>
     <w:rsid w:val="00AB00CA"/>
     <w:rsid w:val="00AB3DF6"/>
     <w:rsid w:val="00AB43F7"/>
     <w:rsid w:val="00AB6044"/>
     <w:rsid w:val="00AD31D9"/>
     <w:rsid w:val="00AD416C"/>
     <w:rsid w:val="00AD65EC"/>
     <w:rsid w:val="00AE0194"/>
     <w:rsid w:val="00AE5403"/>
     <w:rsid w:val="00AF04B9"/>
     <w:rsid w:val="00AF2D0B"/>
     <w:rsid w:val="00B057E7"/>
     <w:rsid w:val="00B1195A"/>
     <w:rsid w:val="00B155E4"/>
     <w:rsid w:val="00B30CFD"/>
     <w:rsid w:val="00B36A3F"/>
     <w:rsid w:val="00B42B7B"/>
@@ -9575,50 +10200,51 @@
     <w:rsid w:val="00CF1C25"/>
     <w:rsid w:val="00CF6193"/>
     <w:rsid w:val="00D03F2B"/>
     <w:rsid w:val="00D1422B"/>
     <w:rsid w:val="00D17871"/>
     <w:rsid w:val="00D21D62"/>
     <w:rsid w:val="00D239F8"/>
     <w:rsid w:val="00D31417"/>
     <w:rsid w:val="00D32545"/>
     <w:rsid w:val="00D34F14"/>
     <w:rsid w:val="00D45442"/>
     <w:rsid w:val="00D555B4"/>
     <w:rsid w:val="00D55A52"/>
     <w:rsid w:val="00D61E22"/>
     <w:rsid w:val="00D65CA4"/>
     <w:rsid w:val="00D70D00"/>
     <w:rsid w:val="00D81AF9"/>
     <w:rsid w:val="00D85684"/>
     <w:rsid w:val="00D91137"/>
     <w:rsid w:val="00D926FA"/>
     <w:rsid w:val="00D9353A"/>
     <w:rsid w:val="00D978B4"/>
     <w:rsid w:val="00D97ECC"/>
     <w:rsid w:val="00DA6D49"/>
     <w:rsid w:val="00DB012A"/>
+    <w:rsid w:val="00DB7AB5"/>
     <w:rsid w:val="00DC2027"/>
     <w:rsid w:val="00DC7A9D"/>
     <w:rsid w:val="00DD262C"/>
     <w:rsid w:val="00DD2C60"/>
     <w:rsid w:val="00DD2F90"/>
     <w:rsid w:val="00DE5610"/>
     <w:rsid w:val="00DF3E81"/>
     <w:rsid w:val="00E069A0"/>
     <w:rsid w:val="00E13EC6"/>
     <w:rsid w:val="00E143B7"/>
     <w:rsid w:val="00E2688D"/>
     <w:rsid w:val="00E41CE3"/>
     <w:rsid w:val="00E42252"/>
     <w:rsid w:val="00E464E0"/>
     <w:rsid w:val="00E50548"/>
     <w:rsid w:val="00E50B48"/>
     <w:rsid w:val="00E54073"/>
     <w:rsid w:val="00E74B1F"/>
     <w:rsid w:val="00E840C7"/>
     <w:rsid w:val="00E93766"/>
     <w:rsid w:val="00E93F68"/>
     <w:rsid w:val="00E958B3"/>
     <w:rsid w:val="00E96F05"/>
     <w:rsid w:val="00EA0E0F"/>
     <w:rsid w:val="00EA45B7"/>
@@ -9718,58 +10344,58 @@
     <w:rsid w:val="7C8DFC04"/>
     <w:rsid w:val="7F3305DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7FC88711"/>
   <w15:docId w15:val="{72D98E8D-7880-4742-B561-4BCE7529F7D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10115,280 +10741,280 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0012242C"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Titre1Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Titre2Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="767878"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Titre4Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Titre5Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Titre6Car"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00E06965"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Titre2"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="198"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
     <w:name w:val="01_en_tête_et_bas_de_page"/>
     <w:qFormat/>
     <w:rsid w:val="003521DC"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
     <w:name w:val="09_en_tête_page_2"/>
     <w:basedOn w:val="01entteetbasdepage"/>
     <w:qFormat/>
     <w:rsid w:val="00837C57"/>
@@ -10401,237 +11027,237 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05objet">
     <w:name w:val="05_objet"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
     <w:name w:val="06a_texte_principal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D47086"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
     <w:name w:val="07_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="227" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08annexecontactrenseignementsetc">
     <w:name w:val="08_annexe_contact_renseignements_etc."/>
     <w:qFormat/>
     <w:rsid w:val="00E04101"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D47086"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
     <w:name w:val="répertoire_1"/>
-    <w:basedOn w:val="TOC1"/>
+    <w:basedOn w:val="TM1"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
     <w:name w:val="répertoire_2"/>
-    <w:basedOn w:val="TOC2"/>
+    <w:basedOn w:val="TM2"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
     <w:name w:val="répertoire_3"/>
-    <w:basedOn w:val="TOC3"/>
+    <w:basedOn w:val="TM3"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces2">
     <w:name w:val="07_puces_2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="454" w:hanging="227"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces3">
     <w:name w:val="07_puces_3"/>
     <w:basedOn w:val="07puces2"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="681" w:hanging="227"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="TM4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="595"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="TM5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="794"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00532108"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06btexteprincipalsansespacebloc">
     <w:name w:val="06b_texte_principal_sans_espace_bloc"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04date">
     <w:name w:val="04_date"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
@@ -10644,91 +11270,91 @@
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
       <w:spacing w:after="0"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02expditeurfentre">
     <w:name w:val="02_expéditeur_fenêtre"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00EB6284"/>
     <w:pPr>
       <w:keepLines/>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1419" w:y="2553"/>
       <w:spacing w:line="170" w:lineRule="exact"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
     <w:semiHidden/>
     <w:rsid w:val="00E06965"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
     <w:name w:val="10_numérotation"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
     <w:name w:val="11_Chapitre"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Titre1"/>
     <w:next w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:rsid w:val="00B44F22"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10bnumrotation2eniveau">
     <w:name w:val="10b_numérotation_2e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00D43596"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="738" w:hanging="369"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
@@ -10741,176 +11367,176 @@
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10dnumrotation4eniveau">
     <w:name w:val="10d_numérotation_4e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00D43596"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="000A606B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000A606B"/>
     <w:rPr>
       <w:b/>
       <w:kern w:val="32"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000A606B"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="767878"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000A606B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="En-ttedetabledesmatires">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Titre1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000A606B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TextedebullesCar"/>
     <w:rsid w:val="000A606B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
     <w:rsid w:val="000A606B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005E5356"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+  <w:style w:type="table" w:styleId="Grillemoyenne1-Accent3">
     <w:name w:val="Medium Grid 1 Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -10926,53 +11552,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+  <w:style w:type="table" w:styleId="Grillemoyenne1-Accent4">
     <w:name w:val="Medium Grid 1 Accent 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -10988,53 +11614,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+  <w:style w:type="table" w:styleId="Grilleclaire-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -11107,53 +11733,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Grilleclaire-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -11226,53 +11852,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+  <w:style w:type="table" w:styleId="Grillecouleur-Accent1">
     <w:name w:val="Colorful Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -11295,53 +11921,53 @@
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent3">
+  <w:style w:type="table" w:styleId="Trameclaire-Accent3">
     <w:name w:val="Light Shading Accent 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="nil"/>
@@ -11387,53 +12013,53 @@
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+  <w:style w:type="table" w:styleId="Grilleclaire-Accent5">
     <w:name w:val="Light Grid Accent 5"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:rsid w:val="0040067D"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -11506,203 +12132,203 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="Notedefin">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:link w:val="NotedefinCar"/>
     <w:rsid w:val="0029226D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
+    <w:name w:val="Note de fin Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedefin"/>
     <w:rsid w:val="0029226D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="Appeldenotedefin">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="0029226D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="NotedebasdepageCar"/>
     <w:rsid w:val="00BC594C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
     <w:rsid w:val="00BC594C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00BC594C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
     <w:name w:val="tlid-translation"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="008C5DF3"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A50F6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="CommentaireCar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A50F6"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:rsid w:val="009A50F6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A50F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:semiHidden/>
     <w:rsid w:val="009A50F6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:semiHidden/>
     <w:rsid w:val="00883CE8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="170461442">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="931857977">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12531,61 +13157,74 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="52708702-6309-439d-9c98-b9c43ac45196">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="475a5db5-90ef-423b-9eee-95a2fc40fb0a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100842BCCBD12F54A49843C4BBEFE36A667" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="878474d7286c80d33b30354c927ee455">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="52708702-6309-439d-9c98-b9c43ac45196" xmlns:ns3="475a5db5-90ef-423b-9eee-95a2fc40fb0a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d78f8caedfcc1c3a1b38e0bbe2816756" ns2:_="" ns3:_="">
     <xsd:import namespace="52708702-6309-439d-9c98-b9c43ac45196"/>
     <xsd:import namespace="475a5db5-90ef-423b-9eee-95a2fc40fb0a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -12784,125 +13423,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EF337C1-F42B-4D58-9966-CB0B24E31F80}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1B939E1-9A47-4E42-A521-BC7704C4C29D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54E6DB53-8957-4875-BBEF-B50EED03FCE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="52708702-6309-439d-9c98-b9c43ac45196"/>
     <ds:schemaRef ds:uri="475a5db5-90ef-423b-9eee-95a2fc40fb0a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17A5BA56-992D-4D8F-ABA0-AE56D58A5B29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="52708702-6309-439d-9c98-b9c43ac45196"/>
     <ds:schemaRef ds:uri="475a5db5-90ef-423b-9eee-95a2fc40fb0a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Note SESAM.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1854</Characters>
+  <Pages>3</Pages>
+  <Words>373</Words>
+  <Characters>2055</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>15</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Correspondance</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2175</CharactersWithSpaces>
+  <CharactersWithSpaces>2424</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:subject/>
   <dc:creator>siebermar</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">