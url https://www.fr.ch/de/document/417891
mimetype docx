--- v0 (2025-12-19)
+++ v1 (2026-09-15)
@@ -8,51 +8,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9644" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="369" w:type="dxa"/>
           <w:left w:w="340" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9644"/>
       </w:tblGrid>
       <w:tr w:rsidR="00204601" w:rsidRPr="00E434CE" w14:paraId="16C719B7" w14:textId="77777777" w:rsidTr="006B7D69">
         <w:trPr>
           <w:trHeight w:val="12389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9644" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="284" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
@@ -127,51 +127,50 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4812"/>
               <w:gridCol w:w="4812"/>
             </w:tblGrid>
             <w:tr w:rsidR="00112D2B" w:rsidRPr="00112D2B" w14:paraId="09B08988" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4812" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="7A8B760C" w14:textId="7DC52FDC" w:rsidR="00AB0AF6" w:rsidRPr="00112D2B" w:rsidRDefault="002A6258" w:rsidP="000C62C2">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">1. </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
@@ -303,143 +302,141 @@
           </w:p>
           <w:p w14:paraId="68D297C4" w14:textId="77777777" w:rsidR="00EB0CAC" w:rsidRPr="00112D2B" w:rsidRDefault="00EB0CAC" w:rsidP="004B6119">
             <w:pPr>
               <w:pStyle w:val="10numrotation"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4812"/>
               <w:gridCol w:w="4812"/>
             </w:tblGrid>
-            <w:tr w:rsidR="007D185F" w:rsidRPr="0031370B" w14:paraId="705796FA" w14:textId="77777777" w:rsidTr="00EB0CAC">
+            <w:tr w:rsidR="007D185F" w:rsidRPr="00045582" w14:paraId="705796FA" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4812" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="1EE21BF0" w14:textId="285E7ED8" w:rsidR="007D185F" w:rsidRPr="006B67E3" w:rsidRDefault="007D185F" w:rsidP="00112D2B">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">2. </w:t>
                   </w:r>
                   <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Mitarbeiter/in</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4812" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="4962DA25" w14:textId="42A91FBC" w:rsidR="007D185F" w:rsidRPr="006B67E3" w:rsidRDefault="007D185F" w:rsidP="00112D2B">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">3. </w:t>
                   </w:r>
                   <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Vorgesetzte/r</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00112D2B" w:rsidRPr="0031370B" w14:paraId="793FEF02" w14:textId="77777777" w:rsidTr="00EB0CAC">
+            <w:tr w:rsidR="00112D2B" w:rsidRPr="00045582" w14:paraId="793FEF02" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4812" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="6B47F758" w14:textId="6683E38B" w:rsidR="00AB0AF6" w:rsidRPr="006B67E3" w:rsidRDefault="00AB0AF6" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="rpertoire1"/>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
@@ -739,51 +736,51 @@
                       <w:noProof/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00112D2B">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00112D2B">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007D185F" w:rsidRPr="0031370B" w14:paraId="464398B8" w14:textId="77777777" w:rsidTr="00EB0CAC">
+            <w:tr w:rsidR="007D185F" w:rsidRPr="00045582" w14:paraId="464398B8" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4812" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="4FB1E7C1" w14:textId="6CBD313F" w:rsidR="007D185F" w:rsidRPr="006B67E3" w:rsidRDefault="006B67E3" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="rpertoire1"/>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
@@ -1048,51 +1045,51 @@
                       <w:noProof/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="007D185F" w:rsidRPr="00112D2B">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="007D185F" w:rsidRPr="00112D2B">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="007D185F" w:rsidRPr="0031370B" w14:paraId="0C8A4B96" w14:textId="77777777" w:rsidTr="00EB0CAC">
+            <w:tr w:rsidR="007D185F" w:rsidRPr="00045582" w14:paraId="0C8A4B96" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4812" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="2E2DFD3F" w14:textId="3117315A" w:rsidR="007D185F" w:rsidRPr="006B67E3" w:rsidRDefault="006B67E3" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="rpertoire1"/>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
@@ -1332,51 +1329,51 @@
                       <w:noProof/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00112D2B">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:noProof/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00112D2B">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EB0CAC" w:rsidRPr="0031370B" w14:paraId="3DF8B391" w14:textId="77777777" w:rsidTr="0057635D">
+            <w:tr w:rsidR="00EB0CAC" w:rsidRPr="00045582" w14:paraId="3DF8B391" w14:textId="77777777" w:rsidTr="0057635D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4812" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="2AD47EC0" w14:textId="764BDAA5" w:rsidR="00EB0CAC" w:rsidRPr="006B67E3" w:rsidRDefault="006B67E3" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="rpertoire1"/>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
@@ -1584,93 +1581,92 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EF98A42" w14:textId="77777777" w:rsidR="00CD1BF7" w:rsidRPr="006B67E3" w:rsidRDefault="00CD1BF7" w:rsidP="00AB0AF6">
             <w:pPr>
               <w:pStyle w:val="10numrotation"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9624"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C66994" w:rsidRPr="0031370B" w14:paraId="3B3CCDFE" w14:textId="77777777" w:rsidTr="00EB0CAC">
+            <w:tr w:rsidR="00C66994" w:rsidRPr="00045582" w14:paraId="3B3CCDFE" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9624" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="64FF8FCE" w14:textId="62962B2A" w:rsidR="00AB0AF6" w:rsidRPr="006B67E3" w:rsidRDefault="005C3CFA" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="rpertoire1"/>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>4</w:t>
                   </w:r>
                   <w:r w:rsidR="002A6258" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. </w:t>
                   </w:r>
                   <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Dauer der mobilen Arbeit und Kündigung der Vereinbarung</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C66994" w:rsidRPr="0031370B" w14:paraId="6623A350" w14:textId="77777777" w:rsidTr="00EB0CAC">
+            <w:tr w:rsidR="00C66994" w:rsidRPr="00045582" w14:paraId="6623A350" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9624" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2F8B5924" w14:textId="77777777" w:rsidR="006B67E3" w:rsidRPr="006B67E3" w:rsidRDefault="006B67E3" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="rpertoire1"/>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Die Vereinbarung gilt ab folgendem Datum: </w:t>
                   </w:r>
@@ -1816,102 +1812,101 @@
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9624"/>
             </w:tblGrid>
             <w:tr w:rsidR="00C66994" w:rsidRPr="00C66994" w14:paraId="7D380FC6" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9624" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6F17C045" w14:textId="7BEE02CF" w:rsidR="004B6119" w:rsidRPr="00C66994" w:rsidRDefault="005C3CFA" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="rpertoire1"/>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C66994">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidR="002A6258" w:rsidRPr="00C66994">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                     </w:rPr>
                     <w:t>Mobilen</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidR="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                     </w:rPr>
                     <w:t>arbeitsanteil</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C66994" w:rsidRPr="0031370B" w14:paraId="320945EE" w14:textId="77777777" w:rsidTr="00EB0CAC">
+            <w:tr w:rsidR="00C66994" w:rsidRPr="00045582" w14:paraId="320945EE" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:trPr>
                 <w:trHeight w:val="440"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9624" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6AC210BE" w14:textId="1EFDD93E" w:rsidR="004B6119" w:rsidRPr="006B67E3" w:rsidRDefault="00880611" w:rsidP="008B460B">
                   <w:pPr>
                     <w:pStyle w:val="rpertoire1"/>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C66994">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                     </w:rPr>
@@ -2046,94 +2041,93 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B8ECB8B" w14:textId="77777777" w:rsidR="00EB0CAC" w:rsidRPr="006B67E3" w:rsidRDefault="00EB0CAC" w:rsidP="009113CF">
             <w:pPr>
               <w:pStyle w:val="rpertoire1"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9624"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00C66994" w:rsidRPr="0031370B" w14:paraId="134130D0" w14:textId="77777777" w:rsidTr="00EB0CAC">
+            <w:tr w:rsidR="00C66994" w:rsidRPr="00045582" w14:paraId="134130D0" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9624" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="4A5AAA39" w14:textId="5ADF67A6" w:rsidR="004B6119" w:rsidRPr="006B67E3" w:rsidRDefault="005C3CFA" w:rsidP="000D2C6D">
                   <w:pPr>
                     <w:pStyle w:val="rpertoire1"/>
                     <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>6</w:t>
                   </w:r>
                   <w:r w:rsidR="002A6258" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. </w:t>
                   </w:r>
                   <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Aktualisierung des Outlook-Kalenders (oder eines anderen gemeinsamen elektronischen Kalenders)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C66994" w:rsidRPr="0031370B" w14:paraId="0F93D7D2" w14:textId="77777777" w:rsidTr="00EB0CAC">
+            <w:tr w:rsidR="00C66994" w:rsidRPr="00045582" w14:paraId="0F93D7D2" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:trPr>
                 <w:trHeight w:val="823"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9624" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="46FA68D0" w14:textId="422A8FE2" w:rsidR="00BC30AD" w:rsidRPr="006B67E3" w:rsidDel="005C3CFA" w:rsidRDefault="006B67E3" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="rpertoire1"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
@@ -2205,253 +2199,249 @@
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9624"/>
             </w:tblGrid>
             <w:tr w:rsidR="00C66994" w:rsidRPr="00E434CE" w14:paraId="1C7DFA14" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9624" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="528D9445" w14:textId="1A280B52" w:rsidR="00C66994" w:rsidRPr="00E434CE" w:rsidRDefault="00C66994" w:rsidP="00C66994">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:ind w:left="369" w:hanging="369"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C66994">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>7</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">. </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Ausstattung</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00C66994" w:rsidRPr="0031370B" w14:paraId="673EC6C2" w14:textId="77777777" w:rsidTr="00EB0CAC">
+            <w:tr w:rsidR="00C66994" w:rsidRPr="00045582" w14:paraId="673EC6C2" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:trPr>
                 <w:trHeight w:val="2886"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9624" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="028B2CA7" w14:textId="77777777" w:rsidR="006B67E3" w:rsidRPr="006B67E3" w:rsidRDefault="006B67E3" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Die Mitarbeiterin/der Mitarbeiter verfügt über:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="303CC535" w14:textId="77777777" w:rsidR="006B67E3" w:rsidRPr="006B67E3" w:rsidRDefault="00A124BC" w:rsidP="006B67E3">
+                <w:p w14:paraId="303CC535" w14:textId="77777777" w:rsidR="006B67E3" w:rsidRPr="006B67E3" w:rsidRDefault="00000000" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                         <w:sz w:val="22"/>
                         <w:lang w:val="de-CH"/>
                       </w:rPr>
                       <w:id w:val="2038778331"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="22"/>
                           <w:lang w:val="de-CH"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> beruflichen Laptop</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="2666411F" w14:textId="77777777" w:rsidR="006B67E3" w:rsidRPr="006B67E3" w:rsidRDefault="00A124BC" w:rsidP="006B67E3">
+                <w:p w14:paraId="2666411F" w14:textId="77777777" w:rsidR="006B67E3" w:rsidRPr="006B67E3" w:rsidRDefault="00000000" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                         <w:sz w:val="22"/>
                         <w:lang w:val="de-CH"/>
                       </w:rPr>
                       <w:id w:val="-1419704114"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="22"/>
                           <w:lang w:val="de-CH"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> eigenen PC (mit Verbindung zum Netzwerk des Staates, z.B. Citrix)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3BDD1BF4" w14:textId="77777777" w:rsidR="006B67E3" w:rsidRPr="006B67E3" w:rsidRDefault="00A124BC" w:rsidP="006B67E3">
+                <w:p w14:paraId="3BDD1BF4" w14:textId="77777777" w:rsidR="006B67E3" w:rsidRPr="006B67E3" w:rsidRDefault="00000000" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                         <w:sz w:val="22"/>
                         <w:lang w:val="de-CH"/>
                       </w:rPr>
                       <w:id w:val="372971555"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="22"/>
                           <w:lang w:val="de-CH"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> anderes: </w:t>
                   </w:r>
                   <w:r w:rsidR="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                     </w:rPr>
@@ -2519,81 +2509,81 @@
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3107FB82" w14:textId="77777777" w:rsidR="006B67E3" w:rsidRDefault="006B67E3" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Sie/er ist verantwortlich für die Betriebsfähigkeit der Hardware und der privaten Internetverbindung (ohne Anspruch auf Vergütung für die Benützung dieser Ausstattung).</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6CD51A5A" w14:textId="72EB9963" w:rsidR="00F74DDD" w:rsidRPr="006B67E3" w:rsidRDefault="00F74DDD" w:rsidP="006B67E3">
+                <w:p w14:paraId="6CD51A5A" w14:textId="7E2D7C10" w:rsidR="00F74DDD" w:rsidRPr="006B67E3" w:rsidRDefault="00F74DDD" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F74DDD">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Die Mitarbeiterin oder der Mitarbeiter nimmt die Empfehlungen zur Gestaltung und Durchführung des mobilen Arbeitens zur Kenntnis</w:t>
                   </w:r>
                   <w:r w:rsidR="0031370B">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:hyperlink r:id="rId8" w:history="1">
-                    <w:r w:rsidR="0031370B" w:rsidRPr="0031370B">
+                    <w:r w:rsidR="0031370B" w:rsidRPr="00045582">
                       <w:rPr>
                         <w:rStyle w:val="Lienhypertexte"/>
                         <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                         <w:sz w:val="22"/>
                         <w:lang w:val="de-CH"/>
                       </w:rPr>
                       <w:t>Leitfaden - Tipps mobile Arbeiten</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
                 <w:p w14:paraId="1A4877B4" w14:textId="109D5859" w:rsidR="006B67E3" w:rsidRPr="006B67E3" w:rsidRDefault="00852BD0" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003543C0">
                     <w:rPr>
@@ -2664,85 +2654,84 @@
               <w:pStyle w:val="10numrotation"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9634"/>
             </w:tblGrid>
             <w:tr w:rsidR="00EB0CAC" w:rsidRPr="00C66994" w14:paraId="48232391" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9634" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="6C02F2A2" w14:textId="2501D362" w:rsidR="00EB0CAC" w:rsidRPr="00C66994" w:rsidRDefault="006B67E3" w:rsidP="00EB0CAC">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:ind w:left="369" w:hanging="369"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve">8. </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Kostenübernahme</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EB0CAC" w:rsidRPr="0031370B" w14:paraId="4A9FD26B" w14:textId="77777777" w:rsidTr="00EB0CAC">
+            <w:tr w:rsidR="00EB0CAC" w:rsidRPr="00045582" w14:paraId="4A9FD26B" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:trPr>
                 <w:trHeight w:val="411"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9634" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="07184F1D" w14:textId="5D285BB9" w:rsidR="00EB0CAC" w:rsidRPr="006B67E3" w:rsidRDefault="006B67E3" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
@@ -2772,51 +2761,50 @@
               <w:pStyle w:val="10numrotation"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="9634" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9634"/>
             </w:tblGrid>
             <w:tr w:rsidR="00C66994" w:rsidRPr="00C66994" w14:paraId="5A9C7B20" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9634" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="00EE8CCE" w14:textId="6B807A8E" w:rsidR="00EE587D" w:rsidRPr="00C66994" w:rsidRDefault="00EE587D" w:rsidP="00EE587D">
                   <w:pPr>
                     <w:pStyle w:val="10numrotation"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:ind w:left="369" w:hanging="369"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C66994">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>9</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
@@ -2845,51 +2833,51 @@
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>und</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="006B67E3" w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>Vertraulichkeit</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="006B67E3" w:rsidRPr="0031370B" w14:paraId="51F1B361" w14:textId="77777777" w:rsidTr="00EB0CAC">
+            <w:tr w:rsidR="006B67E3" w:rsidRPr="00045582" w14:paraId="51F1B361" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9634" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="330B420D" w14:textId="7E716F9B" w:rsidR="006B67E3" w:rsidRPr="006B67E3" w:rsidRDefault="006B67E3" w:rsidP="006B67E3">
                   <w:pPr>
                     <w:pStyle w:val="rpertoire1"/>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006B67E3">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b w:val="0"/>
                       <w:sz w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Die Mitarbeiter/der Mitarbeiter verpflichtet sich, ganz besonders auf die Einhaltung des Amtsgeheimnisses und der Vertraulichkeit zu achten. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
@@ -2914,51 +2902,50 @@
               <w:pStyle w:val="10numrotation"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grilledutableau"/>
               <w:tblW w:w="9634" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9634"/>
             </w:tblGrid>
             <w:tr w:rsidR="00C66994" w:rsidRPr="00C66994" w14:paraId="3A17620E" w14:textId="77777777" w:rsidTr="00EB0CAC">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9634" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="21B1B91D" w14:textId="4DF635D9" w:rsidR="003503B2" w:rsidRPr="00C66994" w:rsidRDefault="003503B2" w:rsidP="00BC30AD">
                   <w:pPr>
                     <w:pStyle w:val="08puces"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="0"/>
                     </w:numPr>
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C66994">
                     <w:rPr>
                       <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
                       <w:b/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="00EB2B9A" w:rsidRPr="00C66994">
                     <w:rPr>
@@ -3655,70 +3642,70 @@
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaNeueLT Std" w:hAnsi="HelveticaNeueLT Std"/>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A70A4B" w:rsidRPr="00E434CE" w:rsidSect="00E434CE">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F6824C0" w14:textId="77777777" w:rsidR="00D75A72" w:rsidRDefault="00D75A72" w:rsidP="00204601">
+    <w:p w14:paraId="55E20A4B" w14:textId="77777777" w:rsidR="001970B3" w:rsidRDefault="001970B3" w:rsidP="00204601">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78357E96" w14:textId="77777777" w:rsidR="00D75A72" w:rsidRDefault="00D75A72" w:rsidP="00204601">
+    <w:p w14:paraId="505AA185" w14:textId="77777777" w:rsidR="001970B3" w:rsidRDefault="001970B3" w:rsidP="00204601">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3753,57 +3740,57 @@
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60D17ADE" w14:textId="77777777" w:rsidR="00BC30AD" w:rsidRDefault="00BC30AD" w:rsidP="00957219">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F6376B4" w14:textId="77777777" w:rsidR="00BC30AD" w:rsidRDefault="00BC30AD" w:rsidP="00957219">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004C3273">
       <w:t>Direction des finances</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
@@ -3811,51 +3798,51 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="05CDD25A" w14:textId="77777777" w:rsidR="00BC30AD" w:rsidRDefault="00BC30AD" w:rsidP="00957219">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="004C3273">
       <w:t>Finanzdirektion</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="004C3273">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>FIND</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71447271" w14:textId="77777777" w:rsidR="00BC30AD" w:rsidRDefault="00BC30AD" w:rsidP="00C060F3">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="69E756A1" w14:textId="77777777" w:rsidR="00BC30AD" w:rsidRDefault="00BC30AD" w:rsidP="00C060F3">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004C3273">
       <w:t>Direction des finances</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
@@ -3869,70 +3856,70 @@
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00BB4A9B">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Finanzdirektion</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00BB4A9B">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="004C3273">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>FIND</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1518C52F" w14:textId="77777777" w:rsidR="00D75A72" w:rsidRDefault="00D75A72" w:rsidP="00204601">
+    <w:p w14:paraId="5AE22930" w14:textId="77777777" w:rsidR="001970B3" w:rsidRDefault="001970B3" w:rsidP="00204601">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3822DAD4" w14:textId="77777777" w:rsidR="00D75A72" w:rsidRDefault="00D75A72" w:rsidP="00204601">
+    <w:p w14:paraId="57E98DAB" w14:textId="77777777" w:rsidR="001970B3" w:rsidRDefault="001970B3" w:rsidP="00204601">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BC30AD" w14:paraId="154F891F" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -4115,51 +4102,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="274C28FB" w14:textId="4E33EF4A" w:rsidR="00BC30AD" w:rsidRDefault="00BC30AD"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BC30AD" w:rsidRPr="004A0F2D" w14:paraId="47BDF247" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="07C516E0" w14:textId="25EA4755" w:rsidR="00BC30AD" w:rsidRPr="00AA545D" w:rsidRDefault="00BC30AD" w:rsidP="00204601">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
@@ -4305,73 +4292,73 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5D04696E" w14:textId="342B1610" w:rsidR="00BC30AD" w:rsidRDefault="00BC30AD" w:rsidP="00C060F3"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:10.7pt;height:10.7pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.7pt;height:10.7pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -9194,116 +9181,119 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2014454466">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="2096632004">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="859778538">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="69891515">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1515801064">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="805782712">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="124"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00444666"/>
     <w:rsid w:val="00013A15"/>
     <w:rsid w:val="00014ACA"/>
     <w:rsid w:val="00016C23"/>
     <w:rsid w:val="00026674"/>
     <w:rsid w:val="000345D0"/>
     <w:rsid w:val="000400DF"/>
     <w:rsid w:val="00042CF7"/>
+    <w:rsid w:val="00045582"/>
     <w:rsid w:val="000469F1"/>
     <w:rsid w:val="00056721"/>
     <w:rsid w:val="00067EB5"/>
     <w:rsid w:val="000704AB"/>
     <w:rsid w:val="00097757"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000A012B"/>
     <w:rsid w:val="000B3605"/>
     <w:rsid w:val="000B6787"/>
     <w:rsid w:val="000C5A07"/>
     <w:rsid w:val="000C62C2"/>
     <w:rsid w:val="000D0445"/>
     <w:rsid w:val="000D2C6D"/>
     <w:rsid w:val="000E3C59"/>
     <w:rsid w:val="000E4CD8"/>
     <w:rsid w:val="000E74D5"/>
     <w:rsid w:val="00112D2B"/>
     <w:rsid w:val="00114F2E"/>
     <w:rsid w:val="001229B7"/>
+    <w:rsid w:val="00123EB1"/>
     <w:rsid w:val="001369E4"/>
     <w:rsid w:val="00146A74"/>
     <w:rsid w:val="001510FE"/>
     <w:rsid w:val="0016138C"/>
     <w:rsid w:val="001739DD"/>
     <w:rsid w:val="001846A2"/>
     <w:rsid w:val="00190880"/>
+    <w:rsid w:val="001970B3"/>
     <w:rsid w:val="001B1FF0"/>
     <w:rsid w:val="001B321E"/>
     <w:rsid w:val="001D3B91"/>
     <w:rsid w:val="001F0D65"/>
     <w:rsid w:val="001F24EE"/>
     <w:rsid w:val="001F67D8"/>
     <w:rsid w:val="001F73A8"/>
     <w:rsid w:val="00204601"/>
     <w:rsid w:val="002141BB"/>
     <w:rsid w:val="00226235"/>
     <w:rsid w:val="00241092"/>
     <w:rsid w:val="00243330"/>
     <w:rsid w:val="00265E09"/>
     <w:rsid w:val="00273EB5"/>
     <w:rsid w:val="00282493"/>
     <w:rsid w:val="00286EC7"/>
     <w:rsid w:val="00294B55"/>
     <w:rsid w:val="00296AE6"/>
     <w:rsid w:val="002A04BF"/>
     <w:rsid w:val="002A3FEF"/>
     <w:rsid w:val="002A6258"/>
     <w:rsid w:val="002B57D9"/>
     <w:rsid w:val="002C77AA"/>
     <w:rsid w:val="002C7ADC"/>
     <w:rsid w:val="002D07A8"/>
@@ -9626,64 +9616,64 @@
     <w:rsid w:val="00FD4B2F"/>
     <w:rsid w:val="00FD4FBF"/>
     <w:rsid w:val="00FF1350"/>
     <w:rsid w:val="00FF1454"/>
     <w:rsid w:val="00FF3F81"/>
     <w:rsid w:val="00FF4E6D"/>
     <w:rsid w:val="00FF5136"/>
     <w:rsid w:val="00FF52FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0FBB0D16"/>
   <w15:docId w15:val="{0C65432E-9CBF-4907-8FE1-E120866E8058}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10868,73 +10858,73 @@
     <w:semiHidden/>
     <w:rsid w:val="00114F2E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0031370B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1407651261">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/sites/default/files/2023-07/leitfaden--tipps-mobile-arbeiten.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/de/document/410116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11206,78 +11196,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74D72F16-FF5B-4952-9539-08FAE9A20530}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>461</Words>
-  <Characters>2538</Characters>
+  <Words>453</Words>
+  <Characters>2497</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2994</CharactersWithSpaces>
+  <CharactersWithSpaces>2945</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>QuarrozS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>