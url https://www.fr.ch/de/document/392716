--- v0 (2025-12-05)
+++ v1 (2026-05-17)
@@ -1,3712 +1,2881 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00CD59BC" w:rsidR="008C69B0" w:rsidP="00C32CF7" w:rsidRDefault="00CD59BC" w14:paraId="5BB5C0B2" w14:textId="701E555A">
+    <w:p w14:paraId="688A3BE4" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00C6684B">
       <w:pPr>
-        <w:pStyle w:val="05titreprincipalouobjetgras"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB7AF10" w14:textId="060222D8" w:rsidR="004A1E15" w:rsidRPr="004A1E15" w:rsidRDefault="004A1E15" w:rsidP="004A1E15">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:lang w:val="de-CH"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t>ANMELD</w:t>
+        <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F5254" w:rsidR="00986B20">
+      <w:r w:rsidRPr="004A1E15">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:lang w:val="de-CH"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t>EFORMULAR</w:t>
+        <w:t>NMELDEFORMULAR / PRIJAV</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB0EB9" w:rsidR="00986B20">
+      <w:r w:rsidR="004F0268">
         <w:rPr>
-          <w:lang w:val="de-DE"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00052483">
+      <w:r w:rsidRPr="004A1E15">
         <w:rPr>
-          <w:lang w:val="de-DE"/>
-[...11 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD59BC">
+      <w:r w:rsidRPr="00B5401E">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dem/der </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> zustellen (Liste im Anhang)</w:t>
+        <w:t>Der/dem HSK-Koordinator:in zustellen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CB0EB9" w:rsidR="008E0403" w:rsidP="000714BB" w:rsidRDefault="008E0403" w14:paraId="66AE4EBE" w14:textId="77777777">
+    <w:p w14:paraId="04C3BC2D" w14:textId="2B9DA041" w:rsidR="004A1E15" w:rsidRPr="004A1E15" w:rsidRDefault="004A1E15" w:rsidP="004A1E15">
       <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arrus BT" w:hAnsi="Arrus BT"/>
-          <w:lang w:val="de-DE"/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008F5F7F">
+      <w:r w:rsidRPr="004A1E15">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="de-DE"/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t>Kurs</w:t>
+        <w:t>Kurs in „Heimatlicher Sprache und Kultur“ (HSK-</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5F7F" w:rsidR="00B748D9">
+      <w:r w:rsidR="00B5401E">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="de-DE"/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in </w:t>
+        <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5F7F" w:rsidR="00633234">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="de-DE"/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t>„H</w:t>
+        <w:t>erbisch</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5F7F" w:rsidR="00B748D9">
+      <w:r w:rsidRPr="004A1E15">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="de-DE"/>
-[...18 lines deleted...]
-        <w:rPr>
           <w:bCs/>
-          <w:lang w:val="de-DE"/>
-[...20 lines deleted...]
-          <w:lang w:val="de-DE"/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A075B3" w:rsidR="0059733B">
-[...52 lines deleted...]
-      <w:r w:rsidR="0059733B">
+      <w:r w:rsidRPr="0074677B">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00DD356D" w:rsidR="00113D7C">
+      <w:r w:rsidRPr="006D22DC">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="sr-Cyrl-RS"/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t xml:space="preserve">Вишејезична деца имају могућност, да поред наставе на немачком језику, похађају курсеве свог матерњег језика и културе (ХСК). </w:t>
+        <w:t xml:space="preserve">Nastava </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B3384" w:rsidR="00113D7C">
+      <w:r w:rsidR="004F0268" w:rsidRPr="006D22DC">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="sr-Cyrl-RS"/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t xml:space="preserve">Родитељи могу уписати </w:t>
+        <w:t xml:space="preserve">maternjeg </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD356D" w:rsidR="00113D7C">
+      <w:r w:rsidRPr="006D22DC">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="sr-Cyrl-RS"/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t xml:space="preserve">своју децу </w:t>
-[...6 lines deleted...]
-        <w:t>на ове курсеве. Упис важи за наредну школску годину и наредне школске године.</w:t>
+        <w:t>srpskog jezika i kulture (HSK - srpski)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00982BB7" w:rsidP="00113D7C" w:rsidRDefault="000B3132" w14:paraId="14B64F9B" w14:textId="77777777">
+    <w:p w14:paraId="6416C923" w14:textId="4582DCA6" w:rsidR="004A1E15" w:rsidRPr="004A1E15" w:rsidRDefault="004A1E15" w:rsidP="004A1E15">
       <w:pPr>
-        <w:pStyle w:val="07atexteprincipal"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001625B8">
+      <w:r w:rsidRPr="004A1E15">
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Träger der Kurse informieren die Eltern vor Kursbeginn über den Kursort, den Kurstag und die Kurszeit. </w:t>
+        <w:t xml:space="preserve">Mehrsprachige Kinder haben die Möglichkeit, zusätzlich zum deutschsprachigen Klassenunterricht, Kurse in ihrer Herkunftssprache und Kultur zu besuchen (HSK). Die Eltern können sie für diese Kurse einschreiben. Die Einschreibung ist gültig für das folgende Schuljahr und die kommenden Schuljahre. Die jährlichen Kurskosten betragen </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="07atexteprincipal"/>
+      <w:r>
         <w:rPr>
-          <w:i/>
-          <w:lang w:val="de-DE"/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DD356D">
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E15">
         <w:rPr>
-          <w:i/>
-          <w:lang w:val="sr-Cyrl-RS"/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t>Организатор</w:t>
+        <w:t xml:space="preserve">CHF pro Kind. Bei zwei oder mehr Kindern pro Familie gilt ein Pauschalbetrag von </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD356D">
+      <w:r>
         <w:rPr>
-          <w:i/>
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F466D1">
+        <w:rPr>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD356D">
+      <w:r w:rsidRPr="004A1E15">
+        <w:rPr>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>CHF pro Schuljahr. Die unten aufgeführten Informationen werden vertraulich behandelt und dienen ausschliesslich schulischen Zwecken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592F25CB" w14:textId="60D636CD" w:rsidR="004A1E15" w:rsidRPr="006D22DC" w:rsidRDefault="004A1E15" w:rsidP="004A1E15">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:i/>
-          <w:lang w:val="de-CH"/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t>курсева</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD356D">
+      </w:pPr>
+      <w:r w:rsidRPr="006D22DC">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="de-CH"/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Višejezična deca, kao dodatak svom školovanju na nemačkom jeziku, imaju mogućnost pohađati nastavu na svom maternjem jeziku. Upisuju ih njihovi roditelji. Upis v</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD356D">
+      <w:r w:rsidR="004F0268" w:rsidRPr="006D22DC">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="de-CH"/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t>обавештава</w:t>
+        <w:t xml:space="preserve">aži </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DD356D">
+      <w:r w:rsidRPr="006D22DC">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="de-CH"/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>za sledeće školske godine i godine koje slede. Troškovi po detetu godišnje iznose  0 CHF, a za dvoje ili više dece unutar jedne obitelji plaća se jedinstveni iznos od  0 CHF za jednu školsku godinu. Dole navedeni podaci poverlivo se obrađuju i služe isključivo u školske svrhe.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD356D">
+    </w:p>
+    <w:p w14:paraId="7750573E" w14:textId="77777777" w:rsidR="006D22DC" w:rsidRDefault="004A1E15" w:rsidP="004A1E15">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D22DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>Die Träger</w:t>
+      </w:r>
+      <w:r w:rsidR="006D22DC" w:rsidRPr="006D22DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t>:innen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D22DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Kurse informieren die Eltern vor Kursbeginn über den Kursort, den Kurstag und die Kurszeit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B8F0BF" w14:textId="7A83600C" w:rsidR="00C6684B" w:rsidRPr="00B5401E" w:rsidRDefault="004A1E15" w:rsidP="1409D83F">
+      <w:pPr>
+        <w:spacing w:before="60" w:beforeAutospacing="1" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="sr-Latn-RS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D22DC">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="de-CH"/>
+          <w:iCs/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
-        <w:t>родитеље</w:t>
-[...92 lines deleted...]
-        <w:br/>
+        <w:t>Roditelji će biti obaviješteni o mestu i vremenu održavanja srpske nastave pre početka nastave.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="9607" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-[...4 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3387"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1969"/>
+        <w:gridCol w:w="3133"/>
+        <w:gridCol w:w="2193"/>
+        <w:gridCol w:w="1413"/>
+        <w:gridCol w:w="707"/>
+        <w:gridCol w:w="2161"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F5F7F" w:rsidTr="00DD356D" w14:paraId="26E5B151" w14:textId="77777777">
+      <w:tr w:rsidR="00C6684B" w14:paraId="6119F0BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="3133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B50C5" w:rsidR="008F5F7F" w:rsidP="0059733B" w:rsidRDefault="008F5F7F" w14:paraId="1C104BD6" w14:textId="229E0B71">
+          <w:p w14:paraId="16F88351" w14:textId="78EC57DA" w:rsidR="00C6684B" w:rsidRPr="00BD37E5" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...2 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F5F7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BD37E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD37E5" w:rsidRPr="00BD37E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD37E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>me und Vorname des Kindes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD37E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00DD356D" w:rsidR="002B50C5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Име</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>презиме</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>детета</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6220" w:type="dxa"/>
+            <w:tcW w:w="6474" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="008F5F7F" w:rsidP="00FB58DB" w:rsidRDefault="00FB58DB" w14:paraId="383A1288" w14:textId="77777777">
+          <w:p w14:paraId="56D2692E" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:iCs/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...134 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidTr="00DD356D" w14:paraId="3464F7E5" w14:textId="77777777">
+      <w:tr w:rsidR="00C6684B" w14:paraId="6322F90A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="3133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B50C5" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="54D035F5" w14:textId="7E8FE182">
+          <w:p w14:paraId="3B355322" w14:textId="6BFEDA8C" w:rsidR="00C6684B" w:rsidRDefault="00F041EF">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...2 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F5F7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD37E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BD37E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>und</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BD37E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0059733B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BD37E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Geburtsdatum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00DD356D" w:rsidR="002B50C5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Место</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>t</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>датум</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>рођења</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6220" w:type="dxa"/>
+            <w:tcW w:w="6474" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="52B2E76C" w14:textId="77777777">
+          <w:p w14:paraId="07C31C57" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...88 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidTr="00DD356D" w14:paraId="72B1D24F" w14:textId="77777777">
+      <w:tr w:rsidR="00C6684B" w14:paraId="62C1EC33" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="3133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B50C5" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="2086E7FB" w14:textId="3297A783">
+          <w:p w14:paraId="4FB8E0C1" w14:textId="3A9C3AB6" w:rsidR="00C6684B" w:rsidRPr="00F041EF" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...2 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F5F7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F041EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00F041EF" w:rsidRPr="00F041EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...1 lines deleted...]
-                <w:lang w:val="de-DE"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ame und Vorn</w:t>
+            </w:r>
+            <w:r w:rsidR="00F041EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ame des Vaters</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F041EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00DD356D" w:rsidR="002B50C5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004A2141" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Име</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004A2141" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A2141" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...10 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD356D" w:rsidR="002B50C5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="004A2141" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004A2141" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>презиме</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004A2141" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>оца</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6220" w:type="dxa"/>
+            <w:tcW w:w="6474" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="727E4F36" w14:textId="77777777">
+          <w:p w14:paraId="02932A14" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...88 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidTr="00DD356D" w14:paraId="3548DFBE" w14:textId="77777777">
+      <w:tr w:rsidR="00C6684B" w14:paraId="773C347D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="3133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B50C5" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="2ADE1F1B" w14:textId="77777777">
+          <w:p w14:paraId="448F3D71" w14:textId="76DD12FB" w:rsidR="00C6684B" w:rsidRDefault="00F041EF">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...2 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD356D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Herkunftsland</w:t>
             </w:r>
-            <w:r w:rsidR="0059733B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00DD356D" w:rsidR="002B50C5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Земља</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>порекла</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6220" w:type="dxa"/>
+            <w:tcW w:w="6474" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="265C12C5" w14:textId="77777777">
+          <w:p w14:paraId="4634EB85" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...88 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidTr="00DD356D" w14:paraId="6E36A079" w14:textId="77777777">
+      <w:tr w:rsidR="00C6684B" w14:paraId="19F9037A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="3133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B50C5" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="47BC3D23" w14:textId="0471D388">
+          <w:p w14:paraId="5BB6A42F" w14:textId="030E9A51" w:rsidR="00C6684B" w:rsidRPr="00F041EF" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...2 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F5F7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F041EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00F041EF" w:rsidRPr="00F041EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...1 lines deleted...]
-                <w:lang w:val="de-DE"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ame und Vorname der </w:t>
+            </w:r>
+            <w:r w:rsidR="00F041EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Mutter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F041EF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00DD356D" w:rsidR="002B50C5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Име</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>презиме</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0074677B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>мајке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6220" w:type="dxa"/>
+            <w:tcW w:w="6474" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="1B823BA3" w14:textId="77777777">
+          <w:p w14:paraId="08C573D2" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...88 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidTr="00DD356D" w14:paraId="3B2F3F38" w14:textId="77777777">
+      <w:tr w:rsidR="00C6684B" w14:paraId="7CB8F6A5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="3133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B50C5" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="40B72E01" w14:textId="77777777">
+          <w:p w14:paraId="01071E0A" w14:textId="0A4D6F36" w:rsidR="00C6684B" w:rsidRDefault="00F041EF">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...2 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F5F7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Herkunftsland</w:t>
             </w:r>
-            <w:r w:rsidR="0059733B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00DD356D" w:rsidR="002B50C5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Земља</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>порекла</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6220" w:type="dxa"/>
+            <w:tcW w:w="6474" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="4E6CB381" w14:textId="77777777">
+          <w:p w14:paraId="09181A63" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...88 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901F1" w:rsidTr="00DD356D" w14:paraId="34753AAF" w14:textId="77777777">
+      <w:tr w:rsidR="00C6684B" w14:paraId="669849D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="3133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B50C5" w:rsidR="00B901F1" w:rsidP="00DD356D" w:rsidRDefault="00B901F1" w14:paraId="1E991BA4" w14:textId="5E606FA9">
+          <w:p w14:paraId="5EDB0380" w14:textId="51FE54A0" w:rsidR="00C6684B" w:rsidRDefault="00364E15">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...2 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F5F7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Strasse</w:t>
             </w:r>
-            <w:r w:rsidR="00DD356D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00AD0D5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00DD356D" w:rsidR="002B50C5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...24 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Улица</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3275" w:type="dxa"/>
+            <w:tcW w:w="3606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B901F1" w:rsidP="00447F1E" w:rsidRDefault="00B901F1" w14:paraId="72C62350" w14:textId="77777777">
+          <w:p w14:paraId="132228C8" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...43 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="976" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidR="00B901F1" w:rsidP="00447F1E" w:rsidRDefault="00B901F1" w14:paraId="3645B1DE" w14:textId="77777777">
+          <w:p w14:paraId="20834DFC" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F5F7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>N.°</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="21"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Бр</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="21"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1969" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="2161" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B901F1" w:rsidP="00447F1E" w:rsidRDefault="00B901F1" w14:paraId="23274455" w14:textId="77777777">
+          <w:p w14:paraId="68538167" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901F1" w:rsidTr="00DD356D" w14:paraId="0C655373" w14:textId="77777777">
+      <w:tr w:rsidR="00C6684B" w14:paraId="2CE9FCD1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="3133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B50C5" w:rsidR="00B901F1" w:rsidP="00205426" w:rsidRDefault="00B901F1" w14:paraId="10592232" w14:textId="77777777">
+          <w:p w14:paraId="7B55E637" w14:textId="3F225DDB" w:rsidR="00C6684B" w:rsidRDefault="00364E15">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...2 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F5F7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Postleitzahl</w:t>
             </w:r>
-            <w:r w:rsidR="0059733B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00DD356D" w:rsidR="002B50C5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Поштански</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>број</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="2193" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B901F1" w:rsidP="00960098" w:rsidRDefault="00B901F1" w14:paraId="46818ABE" w14:textId="77777777">
+          <w:p w14:paraId="296DCAC3" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...88 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B50C5" w:rsidR="00B901F1" w:rsidP="00810A5B" w:rsidRDefault="00B901F1" w14:paraId="72B465CD" w14:textId="51E3676C">
+          <w:p w14:paraId="74085B33" w14:textId="79F5D5DF" w:rsidR="00C6684B" w:rsidRDefault="00364E15">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...2 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F5F7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Wohnort</w:t>
             </w:r>
-            <w:r w:rsidR="0059733B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00DD356D" w:rsidR="002B50C5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Место</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>становања</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2945" w:type="dxa"/>
+            <w:tcW w:w="2868" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B901F1" w:rsidP="00810A5B" w:rsidRDefault="00B901F1" w14:paraId="0DB24DF4" w14:textId="77777777">
+          <w:p w14:paraId="7F9FB4DA" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...88 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901F1" w:rsidTr="00DD356D" w14:paraId="4A76399C" w14:textId="77777777">
+      <w:tr w:rsidR="00C6684B" w14:paraId="4831F032" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="3133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F5F7F" w:rsidR="00B901F1" w:rsidP="0096653C" w:rsidRDefault="00B901F1" w14:paraId="263F1308" w14:textId="77777777">
+          <w:p w14:paraId="2794ADE0" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F5F7F">
-[...5 lines deleted...]
-              <w:t>(</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>🕿</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6220" w:type="dxa"/>
+            <w:tcW w:w="6474" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B901F1" w:rsidP="00960098" w:rsidRDefault="00B901F1" w14:paraId="5CC9F2D8" w14:textId="77777777">
+          <w:p w14:paraId="0DDF3CF3" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...88 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901F1" w:rsidTr="00DD356D" w14:paraId="121C0E35" w14:textId="77777777">
+      <w:tr w:rsidR="00C6684B" w14:paraId="0F7B85D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="3133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F5F7F" w:rsidR="00B901F1" w:rsidP="00960098" w:rsidRDefault="00B901F1" w14:paraId="348CFA27" w14:textId="77777777">
+          <w:p w14:paraId="3ED897AA" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F5F7F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
-            <w:r w:rsidR="0059733B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6220" w:type="dxa"/>
+            <w:tcW w:w="6474" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B901F1" w:rsidP="00960098" w:rsidRDefault="00B901F1" w14:paraId="1F6573E6" w14:textId="77777777">
+          <w:p w14:paraId="163F2502" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...88 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B901F1" w:rsidTr="00DD356D" w14:paraId="3A7D01FF" w14:textId="77777777">
+      <w:tr w:rsidR="00C6684B" w14:paraId="5CDD3960" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="3133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B50C5" w:rsidR="00B901F1" w:rsidP="00960098" w:rsidRDefault="00B901F1" w14:paraId="5959BDF3" w14:textId="77777777">
+          <w:p w14:paraId="10C92600" w14:textId="337DF519" w:rsidR="00C6684B" w:rsidRPr="00364E15" w:rsidRDefault="00364E15">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00364E15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Erstsprache des Kindes</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00364E15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...23 lines deleted...]
-                <w:b/>
+              </w:rPr>
+              <w:t>Први</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>језик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AD0D5E" w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>детета</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6220" w:type="dxa"/>
+            <w:tcW w:w="6474" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B901F1" w:rsidP="00960098" w:rsidRDefault="00B901F1" w14:paraId="62D9040B" w14:textId="77777777">
+          <w:p w14:paraId="0FC392A3" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...88 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0059733B" w:rsidTr="00DD356D" w14:paraId="09D6651B" w14:textId="77777777">
+      <w:tr w:rsidR="00C6684B" w14:paraId="7229C0CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:tcW w:w="3133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B50C5" w:rsidR="0059733B" w:rsidP="0059733B" w:rsidRDefault="0059733B" w14:paraId="68C271F8" w14:textId="77777777">
+          <w:p w14:paraId="2DEF00A0" w14:textId="1F992BC1" w:rsidR="00C6684B" w:rsidRPr="00364E15" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00364E15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Dat</w:t>
+            </w:r>
+            <w:r w:rsidR="00364E15" w:rsidRPr="00364E15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>um und Unterschrift</w:t>
+            </w:r>
+            <w:r w:rsidR="00B81D72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> der Eltern</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00364E15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...41 lines deleted...]
-                <w:b/>
+              </w:rPr>
+              <w:t>Датум</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>потпис</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FA1999">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>родитеља</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6220" w:type="dxa"/>
+            <w:tcW w:w="6474" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="0059733B" w:rsidP="00960098" w:rsidRDefault="0059733B" w14:paraId="069B2B3D" w14:textId="77777777">
+          <w:p w14:paraId="44F7D16B" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+                <w:tab w:val="left" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB58DB">
-[...88 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00CD59BC" w:rsidR="00742954" w:rsidP="00742954" w:rsidRDefault="00742954" w14:paraId="4B0E3F70" w14:textId="4E5E7C0F">
+    <w:p w14:paraId="7F301864" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00C6684B">
       <w:pPr>
-        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="280" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="de-CH"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A6EDC" w:rsidP="00D06207" w:rsidRDefault="00195FDF" w14:paraId="7CA49556" w14:textId="77777777">
-[...54 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+    <w:sectPr w:rsidR="00C6684B">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="426" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EE190D" w:rsidP="00822F08" w:rsidRDefault="00EE190D" w14:paraId="2D4C5025" w14:textId="77777777">
+    <w:p w14:paraId="44DA69C9" w14:textId="77777777" w:rsidR="005D4EBE" w:rsidRDefault="005D4EBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EE190D" w:rsidP="00822F08" w:rsidRDefault="00EE190D" w14:paraId="3FE82010" w14:textId="77777777">
+    <w:p w14:paraId="01956759" w14:textId="77777777" w:rsidR="005D4EBE" w:rsidRDefault="005D4EBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C148D496-CB58-4CD5-B259-E5B9088982E2}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{F6768F22-BE3E-4484-9BD2-09EBBC416F77}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...30 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{77F9D211-0868-41BB-A7F6-D522F898B336}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{42E011D7-4F44-41DD-BC47-F87231C561D4}"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{59E53E73-81BA-49A8-8C1F-20EDDBF55D82}"/>
+  </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="009937BE" w:rsidRDefault="009937BE" w14:paraId="4C0FA7A3" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07EDFF93" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00C6684B">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
-[...13 lines deleted...]
-      <w:pStyle w:val="01entteetbasdepage"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
       <w:rPr>
-        <w:b w:val="1"/>
-[...1 lines deleted...]
-        <w:lang w:val="pt-PT"/>
+        <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="66BF63A7" w:rsidR="66BF63A7">
-[...65 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00BF50CB" w:rsidR="009937BE" w:rsidP="00041EA2" w:rsidRDefault="009937BE" w14:paraId="1D8EBB7C" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C54EBC2" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00C6684B">
     <w:pPr>
-      <w:pStyle w:val="01entteetbasdepage"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF50CB">
+  </w:p>
+  <w:p w14:paraId="70E54CF6" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="220" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00BF50CB" w:rsidR="009B3384" w:rsidP="66BF63A7" w:rsidRDefault="009B3384" w14:paraId="64F23445" w14:textId="77777777" w14:noSpellErr="1">
+  <w:p w14:paraId="27C67141" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
     <w:pPr>
-      <w:pStyle w:val="01entteetbasdepage"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="220" w:lineRule="auto"/>
       <w:rPr>
-        <w:b w:val="1"/>
-[...1 lines deleted...]
-        <w:lang w:val="pt-PT"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="66BF63A7" w:rsidR="66BF63A7">
+    <w:r>
       <w:rPr>
-        <w:lang w:val="pt-PT"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Direction de </w:t>
+      <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
-    <w:r w:rsidRPr="66BF63A7" w:rsidR="66BF63A7">
+    <w:r>
       <w:rPr>
-        <w:lang w:val="pt-PT"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>la formation et des affaires culturelles</w:t>
-[...21 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">DFAC </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00041EA2" w:rsidR="009937BE" w:rsidP="009B3384" w:rsidRDefault="009B3384" w14:paraId="41FB1B2C" w14:textId="643FEAE8">
+  <w:p w14:paraId="02F39612" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRPr="00B5401E" w:rsidRDefault="00AD0D5E">
     <w:pPr>
-      <w:pStyle w:val="01entteetbasdepage"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="200" w:lineRule="auto"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF50CB">
+    <w:r w:rsidRPr="00B5401E">
       <w:rPr>
-        <w:lang w:val="de-DE"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t xml:space="preserve">Direktion für </w:t>
+      <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B5401E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>BKAD</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="55D0E0A4" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRPr="00B5401E" w:rsidRDefault="00C6684B">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="220" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69BC43CC" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="220" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>—</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7681E4AA" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="220" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:lang w:val="de-DE"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Bildung und kulturelle Angelegenheiten</w:t>
+      <w:t xml:space="preserve">DFAC </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF50CB">
+  </w:p>
+  <w:p w14:paraId="702E3BC0" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRPr="00B5401E" w:rsidRDefault="00AD0D5E">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="200" w:lineRule="auto"/>
       <w:rPr>
-        <w:lang w:val="de-DE"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+    </w:pPr>
+    <w:r w:rsidRPr="00B5401E">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B5401E">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
-        <w:lang w:val="de-DE"/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="38B72777" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRPr="00B5401E" w:rsidRDefault="00C6684B">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="200" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EE190D" w:rsidP="00822F08" w:rsidRDefault="00EE190D" w14:paraId="4DDEDBF5" w14:textId="77777777">
+    <w:p w14:paraId="1C08E858" w14:textId="77777777" w:rsidR="005D4EBE" w:rsidRDefault="005D4EBE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EE190D" w:rsidP="00822F08" w:rsidRDefault="00EE190D" w14:paraId="66E8923E" w14:textId="77777777">
+    <w:p w14:paraId="7E31EFE5" w14:textId="77777777" w:rsidR="005D4EBE" w:rsidRDefault="005D4EBE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A2FB3D6" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00C6684B">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18C311DF" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00C6684B">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009937BE" w14:paraId="05E4B28B" w14:textId="77777777">
+    <w:tr w:rsidR="00C6684B" w14:paraId="5FEDC684" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="009937BE" w:rsidP="007F77BC" w:rsidRDefault="009937BE" w14:paraId="6D3A9D9C" w14:textId="77777777">
+        <w:p w14:paraId="0E91669D" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
           <w:pPr>
-            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:spacing w:line="220" w:lineRule="auto"/>
             <w:rPr>
-              <w:b/>
-[...43 lines deleted...]
-              <w:rStyle w:val="Seitenzahl"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Seite</w:t>
+            <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue française </w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A" w:rsidR="009937BE">
+          <w:r>
             <w:rPr>
-              <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>SEnOF</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A" w:rsidR="006A678E">
+        </w:p>
+        <w:p w14:paraId="7B1A5D43" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
+          <w:pPr>
+            <w:spacing w:line="220" w:lineRule="auto"/>
             <w:rPr>
-              <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue allemande </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>DOA</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="3D78D770" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00AD0D5E">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:spacing w:line="200" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A" w:rsidR="009937BE">
+          <w:r>
             <w:rPr>
-              <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            <w:instrText>PAGE</w:instrText>
           </w:r>
-          <w:r w:rsidRPr="0064336A" w:rsidR="006A678E">
+          <w:r>
             <w:rPr>
-              <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00DD356D">
+          <w:r w:rsidR="004A1E15">
             <w:rPr>
-              <w:b w:val="0"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:val="de-DE"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A" w:rsidR="006A678E">
+          <w:r>
             <w:rPr>
-              <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A" w:rsidR="009937BE">
+          <w:r>
             <w:rPr>
-              <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve"> de </w:t>
           </w:r>
-          <w:r w:rsidR="009B3384">
+          <w:r>
             <w:rPr>
-              <w:b w:val="0"/>
-[...13 lines deleted...]
-              <w:lang w:val="de-DE"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A" w:rsidR="009937BE">
+          <w:r>
             <w:rPr>
-              <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
-            <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            <w:instrText>NUMPAGES</w:instrText>
           </w:r>
-          <w:r w:rsidRPr="0064336A" w:rsidR="006A678E">
+          <w:r>
             <w:rPr>
-              <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00DD356D">
+          <w:r w:rsidR="004A1E15">
             <w:rPr>
-              <w:b w:val="0"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
-              <w:lang w:val="de-DE"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>3</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A" w:rsidR="006A678E">
+          <w:r>
             <w:rPr>
-              <w:b w:val="0"/>
-              <w:lang w:val="de-DE"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidR="009937BE">
+          <w:r>
             <w:rPr>
-              <w:b w:val="0"/>
               <w:noProof/>
-              <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C34B4E3" wp14:editId="1D0C38F1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="44D9E9C2" wp14:editId="76E997AE">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>-215265</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-1115694</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="page">
-                  <wp:posOffset>25400</wp:posOffset>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="116205" cy="220980"/>
-                <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="4" name="image2.jpg" descr="ecusson_seite_2_300.jpg"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="0" name="image2.jpg" descr="ecusson_seite_2_300.jpg"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="116205" cy="220980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...5 lines deleted...]
-                        </a:ln>
+                        <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="009937BE" w:rsidP="00C11400" w:rsidRDefault="009937BE" w14:paraId="31A2418F" w14:textId="77777777"/>
+  <w:p w14:paraId="3FE5A632" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRDefault="00C6684B"/>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="004A0F2D" w:rsidR="009937BE" w:rsidTr="66BF63A7" w14:paraId="33714309" w14:textId="77777777">
+    <w:tr w:rsidR="00F35953" w:rsidRPr="00F35953" w14:paraId="6286FFA8" w14:textId="77777777" w:rsidTr="00DB0E42">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidRPr="00AA545D" w:rsidR="009937BE" w:rsidP="00822F08" w:rsidRDefault="009937BE" w14:paraId="53E69DE9" w14:textId="77777777">
+        <w:p w14:paraId="4C73F9FB" w14:textId="77777777" w:rsidR="00F35953" w:rsidRPr="00F35953" w:rsidRDefault="00F35953" w:rsidP="00F35953">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis1"/>
+            <w:spacing w:line="260" w:lineRule="exact"/>
             <w:rPr>
               <w:noProof/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00F35953">
             <w:rPr>
               <w:noProof/>
-              <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
+              <w:sz w:val="20"/>
+              <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78F12C2C" wp14:editId="57387DC8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="700ACA89" wp14:editId="6908E94C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795655"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Image 2" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Image 2" descr="logo_fr_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -3720,2922 +2889,701 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="935990" cy="795655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4139" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="005A0357" w:rsidP="00274E60" w:rsidRDefault="005A0357" w14:paraId="5144DFD7" w14:textId="77777777">
+        <w:p w14:paraId="1849E68E" w14:textId="77777777" w:rsidR="00F35953" w:rsidRPr="00F35953" w:rsidRDefault="00F35953" w:rsidP="00F35953">
           <w:pPr>
-            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
-              <w:lang w:val="de-CH"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005A0357">
+          <w:r w:rsidRPr="00F35953">
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
-              <w:lang w:val="de-CH"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für deutschsprachigen obligatorischen Unterricht </w:t>
           </w:r>
-          <w:r w:rsidRPr="005A0357">
+          <w:r w:rsidRPr="00F35953">
             <w:rPr>
-              <w:lang w:val="de-CH"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:t>DOA</w:t>
           </w:r>
-          <w:r w:rsidRPr="005A0357">
+          <w:r w:rsidRPr="00F35953">
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
-              <w:lang w:val="de-CH"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidRPr="005A0357" w:rsidR="00274E60" w:rsidP="00274E60" w:rsidRDefault="005A0357" w14:paraId="5A4C2008" w14:textId="77777777">
+        <w:p w14:paraId="661E9D4A" w14:textId="77777777" w:rsidR="00F35953" w:rsidRPr="00F35953" w:rsidRDefault="00F35953" w:rsidP="00F35953">
           <w:pPr>
-            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
-              <w:lang w:val="de-CH"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="005A0357">
+          <w:r w:rsidRPr="00F35953">
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
-              <w:lang w:val="de-CH"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
             </w:rPr>
-            <w:t>Amt für französischsprachigen obligatorischen Unterricht</w:t>
+            <w:t xml:space="preserve">Amt für französischsprachigen obligatorischen Unterricht </w:t>
           </w:r>
-          <w:r w:rsidR="00483728">
+          <w:r w:rsidRPr="00F35953">
             <w:rPr>
-              <w:b/>
-[...6 lines deleted...]
-              <w:lang w:val="de-CH"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:t>SEnOF</w:t>
           </w:r>
-          <w:r w:rsidRPr="005A0357" w:rsidR="00133E8C">
+          <w:r w:rsidRPr="00F35953">
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               <w:b/>
-              <w:lang w:val="de-CH"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:br/>
           </w:r>
         </w:p>
-        <w:p w:rsidRPr="00CD59BC" w:rsidR="00274E60" w:rsidP="008F5F7F" w:rsidRDefault="008F5F7F" w14:paraId="111B48E3" w14:textId="2D9F718F" w14:noSpellErr="1">
+        <w:p w14:paraId="3F851991" w14:textId="77777777" w:rsidR="00F35953" w:rsidRPr="00F35953" w:rsidRDefault="00F35953" w:rsidP="00F35953">
           <w:pPr>
-            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:spacing w:line="220" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:eastAsia="fr-FR"/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="66BF63A7" w:rsidR="66BF63A7">
+          <w:r w:rsidRPr="00F35953">
             <w:rPr>
-              <w:lang w:val="pt-PT"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:t>Mariahilfstrasse 2, 1712 Tafers</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00F35953">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:eastAsia="fr-FR"/>
+            </w:rPr>
             <w:br/>
           </w:r>
-          <w:r w:rsidRPr="66BF63A7" w:rsidR="66BF63A7">
+          <w:r w:rsidRPr="00F35953">
             <w:rPr>
-              <w:lang w:val="pt-PT"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
             </w:rPr>
             <w:t>T +41 26 305 40 80</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidRPr="00CD59BC" w:rsidR="009937BE" w:rsidP="00AC201A" w:rsidRDefault="00195FDF" w14:paraId="5EC7D633" w14:textId="6C334D15">
+        <w:p w14:paraId="7032A8EA" w14:textId="77777777" w:rsidR="00F35953" w:rsidRPr="00F35953" w:rsidRDefault="00F35953" w:rsidP="00F35953">
           <w:pPr>
-            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:spacing w:line="220" w:lineRule="exact"/>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-              <w:u w:val="none"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" r:id="rId2">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink r:id="rId2" w:history="1">
+            <w:r w:rsidRPr="00F35953">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>www.fr.ch/doa</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="00CD59BC" w:rsidR="00262C55">
+          <w:r w:rsidRPr="00F35953">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:eastAsia="fr-FR"/>
+            </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="0048504E" w:rsidP="00CA0DF7" w:rsidRDefault="0048504E" w14:paraId="1B258850" w14:textId="77777777"/>
+  <w:p w14:paraId="306455F9" w14:textId="77777777" w:rsidR="00C6684B" w:rsidRPr="00F35953" w:rsidRDefault="00C6684B">
+    <w:pPr>
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...25 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="297CE232"/>
+    <w:nsid w:val="4706753D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EDD46C8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...234 lines deleted...]
-      <w:pStyle w:val="10dnumrotation4eniveau"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="08puces2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1475"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1475" w:hanging="369"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...19 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
-    </w:lvl>
-[...114 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...140 lines deleted...]
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...471 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...1263 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="126825716">
+  <w:num w:numId="1" w16cid:durableId="2143576405">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1828205527">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="2" w16cid:durableId="1414086450">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="342822220">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="3" w16cid:durableId="291793107">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="294869342">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="4" w16cid:durableId="738090848">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1505170698">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="5" w16cid:durableId="1006859426">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1370688394">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="6" w16cid:durableId="913584724">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="2126387740">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="7" w16cid:durableId="145754579">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1808279420">
-[...8 lines deleted...]
-  <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...7 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotShadeFormData/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C32CF7"/>
-[...190 lines deleted...]
-    <w:rsid w:val="66BF63A7"/>
+    <w:rsidRoot w:val="00C6684B"/>
+    <w:rsid w:val="00021BD1"/>
+    <w:rsid w:val="00024D82"/>
+    <w:rsid w:val="002F1A4B"/>
+    <w:rsid w:val="00364E15"/>
+    <w:rsid w:val="00466686"/>
+    <w:rsid w:val="004A1B25"/>
+    <w:rsid w:val="004A1E15"/>
+    <w:rsid w:val="004A2141"/>
+    <w:rsid w:val="004F0268"/>
+    <w:rsid w:val="00561D2F"/>
+    <w:rsid w:val="005D4EBE"/>
+    <w:rsid w:val="00620EA0"/>
+    <w:rsid w:val="00654733"/>
+    <w:rsid w:val="006D22DC"/>
+    <w:rsid w:val="006E60F9"/>
+    <w:rsid w:val="0074677B"/>
+    <w:rsid w:val="007B7EC8"/>
+    <w:rsid w:val="007B7FA1"/>
+    <w:rsid w:val="00A57049"/>
+    <w:rsid w:val="00AD046E"/>
+    <w:rsid w:val="00AD0D5E"/>
+    <w:rsid w:val="00B5401E"/>
+    <w:rsid w:val="00B81D72"/>
+    <w:rsid w:val="00B931E2"/>
+    <w:rsid w:val="00BD37E5"/>
+    <w:rsid w:val="00C6684B"/>
+    <w:rsid w:val="00D34B28"/>
+    <w:rsid w:val="00DD6E2A"/>
+    <w:rsid w:val="00E479A4"/>
+    <w:rsid w:val="00F041EF"/>
+    <w:rsid w:val="00F35953"/>
+    <w:rsid w:val="00F466D1"/>
+    <w:rsid w:val="00FA1999"/>
+    <w:rsid w:val="00FC0F39"/>
+    <w:rsid w:val="1409D83F"/>
+    <w:rsid w:val="4D7E4507"/>
+    <w:rsid w:val="7AF1B6EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-CH" w:eastAsia="ja-JP" w:bidi="ta-IN"/>
+  <w:themeFontLang w:val="sr-Latn-RS"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{A53EB719-DA28-40DE-8FA0-78CE81E4D7F7}"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3ACC54F4"/>
+  <w15:docId w15:val="{4724BD38-3C37-4865-AEBD-4F766FE50328}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="fr-CH" w:eastAsia="sr-Latn-RS" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6657,74 +3605,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6767,52 +3716,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6873,888 +3822,1177 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Standard" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008E0403"/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:spacing w:after="100"/>
+      <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:kern w:val="32"/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:after="100"/>
+      <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
-    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:after="100"/>
+      <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
-    <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:after="100"/>
+      <w:ind w:left="851" w:hanging="851"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
-      <w:szCs w:val="28"/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
-    <w:link w:val="berschrift5Zchn"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00A654C1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:after="100"/>
+      <w:ind w:left="992" w:hanging="992"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
-    <w:link w:val="berschrift6Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00E06965"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="NormaleTabelle" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="KeineListe" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Verzeichnis1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Verzeichnis2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="berschrift2"/>
     <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:after="0"/>
       <w:ind w:left="198"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Verzeichnis3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="01entteetbasdepage" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
     <w:name w:val="01_en_tête_et_bas_de_page"/>
     <w:qFormat/>
     <w:rsid w:val="002815CF"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="09enttepage2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
     <w:name w:val="09_en_tête_page_2"/>
     <w:basedOn w:val="01entteetbasdepage"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="05titreprincipalouobjetgras" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05titreprincipalouobjetgras">
     <w:name w:val="05_titre_principal_ou_objet_gras"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="07atexteprincipal" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07atexteprincipal">
     <w:name w:val="07a_texte_principal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="berschrift4Zchn" w:customStyle="1">
-    <w:name w:val="Überschrift 4 Zchn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:link w:val="berschrift4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C03476"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="08puces" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces">
     <w:name w:val="08_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00995D8A"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="12annexecontactrenseignementsetc" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12annexecontactrenseignementsetc">
     <w:name w:val="12_annexe_contact_renseignements_etc."/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="berschrift5Zchn" w:customStyle="1">
-    <w:name w:val="Überschrift 5 Zchn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:link w:val="berschrift5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A654C1"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="rpertoire1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
     <w:name w:val="répertoire_1"/>
     <w:basedOn w:val="Verzeichnis1"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="rpertoire2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
     <w:name w:val="répertoire_2"/>
     <w:basedOn w:val="Verzeichnis2"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="0"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="rpertoire3" w:customStyle="1">
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
     <w:name w:val="répertoire_3"/>
     <w:basedOn w:val="Verzeichnis3"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="08puces2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces2">
     <w:name w:val="08_puces_2"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:ind w:left="454" w:hanging="227"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="08puces3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces3">
     <w:name w:val="08_puces_3"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
       <w:ind w:left="681" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Verzeichnis4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="595"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Verzeichnis5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="794"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00532108"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="07btexteprincipalsansespacebloc" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07btexteprincipalsansespacebloc">
     <w:name w:val="07b_texte_principal_sans_espace_bloc"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="03date" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03date">
     <w:name w:val="03_date"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="02adressedestinataire" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02adressedestinataire">
     <w:name w:val="02_adresse_destinataire"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="002815CF"/>
     <w:pPr>
-      <w:framePr w:wrap="around" w:hAnchor="page" w:vAnchor="page" w:x="1362" w:y="2553"/>
+      <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
       <w:spacing w:after="0"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="06lead" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06lead">
     <w:name w:val="06_lead"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="berschrift6Zchn" w:customStyle="1">
-    <w:name w:val="Überschrift 6 Zchn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:link w:val="berschrift6"/>
     <w:semiHidden/>
     <w:rsid w:val="00E06965"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10numrotation" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
     <w:name w:val="10_numérotation"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="369"/>
+        <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="369" w:hanging="369"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="11Chapitre" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
     <w:name w:val="11_Chapitre"/>
-    <w:basedOn w:val="berschrift1"/>
     <w:next w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="04titreprincipalouobjetnormal" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04titreprincipalouobjetnormal">
     <w:name w:val="04_titre_principal_ou_objet_normal"/>
     <w:basedOn w:val="05titreprincipalouobjetgras"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="002815CF"/>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="KeinLeerraum1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KeinLeerraum1">
     <w:name w:val="Kein Leerraum1"/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10bnumrotation2eniveau" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10bnumrotation2eniveau">
     <w:name w:val="10b_numérotation_2e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="738" w:hanging="369"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10cnumrotation3eniveau" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10cnumrotation3eniveau">
     <w:name w:val="10c_numérotation_3e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10dnumrotation4eniveau" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10dnumrotation4eniveau">
     <w:name w:val="10d_numérotation_4e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
       <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:rsid w:val="00FA1673"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SprechblasentextZchn" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:rsid w:val="00FA1673"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FuzeileZchn" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009937BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009937BE"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="008F5F7F"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="07puces" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
     <w:name w:val="07_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00D06207"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
-    </w:rPr>
-[...50 lines deleted...]
-      <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B3384"/>
+    <w:rsid w:val="0035402F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NurText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="NurTextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0078515C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NurTextZchn">
+    <w:name w:val="Nur Text Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="NurText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0078515C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Untertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="85" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="85" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1032993279">
+    <w:div w:id="715617695">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1002121664">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="629945836">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1552033542">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2064936710">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="744456104">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="2029141591">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="615869020">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="11953156">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1693145893">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1992247721">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1752703315">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1837916349">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2111460928">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1245796238">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="758864974">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="789906577">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="374543159">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="2003045581">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1192261537">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/doa" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
-<file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/doa" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8013,56 +5251,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="be95a4dde3fcc19eab8ebcd0d1ef9677" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="5f148aa271782c65d30da5fd005ba325">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b5e241cea9bd067bda2b590a0b22fee" ns2:_="" ns3:_="">
     <xsd:import namespace="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
     <xsd:import namespace="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8271,130 +5505,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mj5A3G8Jyhmu5rBh8W1UFfiuexggw==">CgMxLjA4AHIhMVRpekxCaTlCbUswczU4bkhDdDRvYndzMllqZ3hyQ2RF</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6716E910-25ED-46C6-B701-AD1FA9A6A0DF}">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="af61a408-0ce3-49be-8151-8ed024b7efa5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6455b11c-ba34-410d-8c6a-32bfc9959fab">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5388CDFA-00C8-4A4E-83DB-7690BD81CBE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
     <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B503EAB9-1D51-4B70-B97F-DDC83B6F6871}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68461A79-F524-4A9F-9084-A5F4E48064E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAABEAA6-27CA-41DC-BD30-A44495648CCA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
+    <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...10 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>260</Words>
+  <Characters>1643</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Naslov</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1900</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Général_portrait</dc:title>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>catillazl</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FD389CD5566B9348976D3681DFE8B521</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>