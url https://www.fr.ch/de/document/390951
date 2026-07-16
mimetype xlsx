--- v0 (2025-12-23)
+++ v1 (2026-07-16)
@@ -5,995 +5,217 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://etatfr.sharepoint.com/sites/Formationdesadultes/Documents partages/General/3.9 Formation d'adultes/3.9.4 Progr. cant. CBA/3.9.4.1 Subv/1. Cycle de subv/1.1 Appel à projets/Appel d'offre 2025-26/Allemand/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://etatfr.sharepoint.com/sites/Formationdesadultes/Documents partages/General/3.9 Formation d'adultes/3.9.4 Progr. cant. CBA/3.9.4.1 Subv/1. Cycle de subv/1.1 Appel à projets/Appel d'offre 2027-28/Allemand/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{4292F6A3-5920-48DF-976E-D4D26326F522}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4AFBCFCE-45CC-4951-8C24-45E385630669}"/>
+  <xr:revisionPtr revIDLastSave="23" documentId="8_{9FC20919-C29B-4C67-962C-8543DE86C43B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{74265E98-AC0C-458A-B42A-DC7AD95B9B7C}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="2" xr2:uid="{AD16C840-9709-43B0-9643-3DBC0FB8D3D1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{AD16C840-9709-43B0-9643-3DBC0FB8D3D1}"/>
   </bookViews>
   <sheets>
-    <sheet name="Budget 25-26" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Budget 2026" sheetId="3" r:id="rId3"/>
+    <sheet name="Budget 27-28" sheetId="1" r:id="rId1"/>
+    <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
+    <sheet name="Tabelle3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_ftn1" localSheetId="0">'Budget 25-26'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_Hlk103075574" localSheetId="0">'Budget 25-26'!#REF!</definedName>
+    <definedName name="_ftn1" localSheetId="0">'Budget 27-28'!#REF!</definedName>
+    <definedName name="_ftnref1" localSheetId="0">'Budget 27-28'!#REF!</definedName>
+    <definedName name="_Hlk103075574" localSheetId="0">'Budget 27-28'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B37" i="1" l="1"/>
+  <c r="B38" i="1" l="1"/>
   <c r="B20" i="1"/>
-  <c r="B38" i="1" s="1"/>
-  <c r="B37" i="3"/>
+  <c r="B39" i="1" s="1"/>
+  <c r="B38" i="2"/>
+  <c r="B20" i="2"/>
+  <c r="B39" i="2" s="1"/>
+  <c r="B39" i="3" l="1"/>
+  <c r="B38" i="3"/>
   <c r="B20" i="3"/>
-  <c r="B38" i="3" s="1"/>
-[...2 lines deleted...]
-  <c r="B38" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
-[...881 lines deleted...]
-    <t>Koordinationskosten</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="35">
+  <si>
+    <t>Ausgaben</t>
+  </si>
+  <si>
+    <t>Betrag CHF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entlohnung Kursleitende </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Übrige Lohnkosten </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Freiwilligenarbeit </t>
+  </si>
+  <si>
+    <t>Raummiete</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andere </t>
+  </si>
+  <si>
+    <t>Total Ausgaben</t>
+  </si>
+  <si>
+    <t>Einnahmen</t>
+  </si>
+  <si>
+    <t>Andere Bundesstellen (Bitte angeben, welche)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andere kantonale Direktionen (Bitte angeben, welche; </t>
+  </si>
+  <si>
+    <t>Abrechnung Caritas, ORS Service (Integrationspauschale GSD)</t>
+  </si>
+  <si>
+    <t>Gemeinde(n)</t>
+  </si>
+  <si>
+    <t>Kostenbeteiligung der Teilnehmenden</t>
+  </si>
+  <si>
+    <t>TOTAL Einnahmen</t>
+  </si>
+  <si>
+    <t>Differenz Ausgaben - Einnahmen</t>
+  </si>
+  <si>
+    <t>Name des Bildungsanbieters:</t>
+  </si>
+  <si>
+    <t>Kursmaterial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Overhead: Werbung und Kommunikation </t>
+  </si>
+  <si>
+    <t>Overhead: Administration</t>
+  </si>
+  <si>
+    <t>Overhead: Anderes</t>
+  </si>
+  <si>
+    <t>Andere</t>
+  </si>
+  <si>
+    <t>SOPFA (beantragte Subvention)</t>
+  </si>
+  <si>
+    <t>IMR / KIP</t>
+  </si>
+  <si>
+    <t>Andere private Beiträge (Stiftungen, LoRo, etc.)</t>
+  </si>
+  <si>
+    <t>Rückerstattung Teilnahmegebühren durch RAV, Sozialdienst, IV, etc.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Das Budget muss ausgeglichen sein. Die Budgetposten dürfen verändert und ergänzt werden. Es dürfen neue Linien eingefügt werden. Bitte führen Sie jede einzelne Quelle auf einer eigenen Linie auf. Es muss auf jeden Fall ein Budget für beide Jahre in Tabelle 1 eingereicht werden. Falls für Sie hilfreich, können Sie auch zwei separate Budgets (in Tabelle 2 und 3) erstellen. </t>
+  </si>
+  <si>
+    <t>Budget 2023 für neues Gesuch beim BEA</t>
+  </si>
+  <si>
+    <t>Overhead: Koordination</t>
+  </si>
+  <si>
+    <t>Beitrag des Anbieters / Eigenmittel</t>
+  </si>
+  <si>
+    <t>Kostenlose Bereitstellung von Räumlichkeiten, Material, usw. (beispielsweise durch die Gemeinde/n)</t>
+  </si>
+  <si>
+    <t>Rückerstattung Teilnahmegebühren durch RAV, Sozialdienste, IV, etc.)</t>
+  </si>
+  <si>
+    <t>exkl. Integrationspauschale (GSD))</t>
+  </si>
+  <si>
+    <t>Aus-/Weiterbildungen</t>
+  </si>
+  <si>
+    <t>Budget 2027 und 2028 für neues Gesuch beim BEA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -1026,312 +248,291 @@
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF548DD4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBE5F1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF17365D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="double">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...2 lines deleted...]
-      <bottom style="thick">
+      <top/>
+      <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
-      <top style="thick">
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
-        <color indexed="64"/>
-[...39 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
@@ -1612,823 +813,910 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2083208B-F13A-4FD4-980D-266701301B8B}">
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:D41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A11" sqref="A11"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="52" customWidth="1"/>
-    <col min="2" max="2" width="15.1796875" customWidth="1"/>
+    <col min="1" max="1" width="48.85546875" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="20"/>
+    </row>
+    <row r="2" spans="1:2" ht="6.6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+    </row>
+    <row r="3" spans="1:2" ht="30" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="17"/>
+    </row>
+    <row r="4" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23"/>
-[...6 lines deleted...]
-      <c r="A3" s="17" t="s">
+      <c r="B4" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="16"/>
-[...2 lines deleted...]
-      <c r="A4" s="11" t="s">
+    </row>
+    <row r="5" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="3"/>
+    </row>
+    <row r="6" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="B6" s="3"/>
+    </row>
+    <row r="7" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="2" t="s">
+      <c r="B7" s="3"/>
+    </row>
+    <row r="8" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="3"/>
+    </row>
+    <row r="9" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="3"/>
+    </row>
+    <row r="10" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="3"/>
+    </row>
+    <row r="11" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="3"/>
+    </row>
+    <row r="12" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="3"/>
+    </row>
+    <row r="13" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="3"/>
+    </row>
+    <row r="14" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="3"/>
-[...46 lines deleted...]
-      <c r="A14" s="2"/>
       <c r="B14" s="3"/>
     </row>
-    <row r="15" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="2"/>
+    <row r="15" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="B15" s="3"/>
     </row>
-    <row r="16" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
       <c r="B16" s="3"/>
     </row>
-    <row r="17" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="2"/>
       <c r="B17" s="3"/>
     </row>
-    <row r="18" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="2"/>
       <c r="B18" s="3"/>
     </row>
-    <row r="19" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
     </row>
-    <row r="20" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="20" spans="1:2" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
+        <v>7</v>
       </c>
       <c r="B20" s="6">
         <f>SUM(B5:B19)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A21" s="13" t="s">
+    <row r="21" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="3"/>
+    </row>
+    <row r="23" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="3"/>
+    </row>
+    <row r="24" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="3"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" s="21"/>
+    </row>
+    <row r="26" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="22"/>
+    </row>
+    <row r="27" spans="1:2" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="3"/>
+    </row>
+    <row r="28" spans="1:2" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="3"/>
+    </row>
+    <row r="29" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="B29" s="3"/>
+    </row>
+    <row r="30" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="3"/>
+    </row>
+    <row r="31" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3"/>
+    </row>
+    <row r="32" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
         <v>13</v>
       </c>
-    </row>
-[...61 lines deleted...]
-      <c r="A32" s="2"/>
       <c r="B32" s="3"/>
     </row>
-    <row r="33" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A33" s="2"/>
+    <row r="33" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
+        <v>4</v>
+      </c>
       <c r="B33" s="3"/>
     </row>
-    <row r="34" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A34" s="2"/>
+    <row r="34" spans="1:4" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="B34" s="3"/>
     </row>
-    <row r="35" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A35" s="2"/>
+    <row r="35" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="2" t="s">
+        <v>6</v>
+      </c>
       <c r="B35" s="3"/>
     </row>
-    <row r="36" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="2"/>
       <c r="B36" s="3"/>
     </row>
-    <row r="37" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-        <f>SUM(B22:B36)</f>
+    <row r="37" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="2"/>
+      <c r="B37" s="3"/>
+    </row>
+    <row r="38" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" s="8">
+        <f>SUM(B22:B37)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:4" ht="27.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-        <f>B20-B37</f>
+    <row r="39" spans="1:4" ht="27.6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="9">
+        <f>B20-B38</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:4" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="B40" s="18"/>
+    <row r="40" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="15"/>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+    </row>
+    <row r="41" spans="1:4" ht="68.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B41" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="3">
+    <mergeCell ref="A41:B41"/>
     <mergeCell ref="A1:B1"/>
+    <mergeCell ref="B25:B26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06917E6D-9E7F-4779-A856-173AAACBA9DB}">
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:D41"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="52" customWidth="1"/>
-    <col min="2" max="2" width="15.1796875" customWidth="1"/>
+    <col min="1" max="1" width="48.85546875" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...10 lines deleted...]
-      <c r="A3" s="17" t="s">
+    <row r="1" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="20"/>
+    </row>
+    <row r="2" spans="1:2" ht="6.6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+    </row>
+    <row r="3" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="16"/>
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="B3" s="17"/>
+    </row>
+    <row r="4" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:2" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="B5" s="3"/>
     </row>
-    <row r="6" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="B6" s="3"/>
     </row>
-    <row r="7" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="B7" s="3"/>
     </row>
-    <row r="8" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="3"/>
     </row>
-    <row r="9" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="B9" s="3"/>
     </row>
-    <row r="10" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="B10" s="3"/>
     </row>
-    <row r="11" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B11" s="3"/>
     </row>
-    <row r="12" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="2"/>
+    <row r="12" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>19</v>
+      </c>
       <c r="B12" s="3"/>
     </row>
-    <row r="13" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="2"/>
+    <row r="13" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>20</v>
+      </c>
       <c r="B13" s="3"/>
     </row>
-    <row r="14" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="2"/>
+    <row r="14" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
+        <v>4</v>
+      </c>
       <c r="B14" s="3"/>
     </row>
-    <row r="15" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="2"/>
+    <row r="15" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="B15" s="3"/>
     </row>
-    <row r="16" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
       <c r="B16" s="3"/>
     </row>
-    <row r="17" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="2"/>
       <c r="B17" s="3"/>
     </row>
-    <row r="18" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="2"/>
       <c r="B18" s="3"/>
     </row>
-    <row r="19" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
     </row>
-    <row r="20" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="20" spans="1:2" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
+        <v>7</v>
       </c>
       <c r="B20" s="6">
         <f>SUM(B5:B19)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-        <v>38</v>
+    <row r="21" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="14" t="s">
+        <v>8</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>39</v>
-[...63 lines deleted...]
-      <c r="A32" s="2"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="3"/>
+    </row>
+    <row r="23" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="3"/>
+    </row>
+    <row r="24" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="3"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" s="21"/>
+    </row>
+    <row r="26" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="22"/>
+    </row>
+    <row r="27" spans="1:2" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="3"/>
+    </row>
+    <row r="28" spans="1:2" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="3"/>
+    </row>
+    <row r="29" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="3"/>
+    </row>
+    <row r="30" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="3"/>
+    </row>
+    <row r="31" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3"/>
+    </row>
+    <row r="32" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="B32" s="3"/>
     </row>
-    <row r="33" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A33" s="2"/>
+    <row r="33" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
+        <v>4</v>
+      </c>
       <c r="B33" s="3"/>
     </row>
-    <row r="34" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A34" s="2"/>
+    <row r="34" spans="1:4" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="B34" s="3"/>
     </row>
-    <row r="35" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A35" s="2"/>
+    <row r="35" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="2" t="s">
+        <v>6</v>
+      </c>
       <c r="B35" s="3"/>
     </row>
-    <row r="36" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="2"/>
       <c r="B36" s="3"/>
     </row>
-    <row r="37" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-        <f>SUM(B22:B36)</f>
+    <row r="37" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="2"/>
+      <c r="B37" s="3"/>
+    </row>
+    <row r="38" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" s="8">
+        <f>SUM(B22:B37)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:4" ht="27.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-        <f>B20-B37</f>
+    <row r="39" spans="1:4" ht="27.6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="9">
+        <f>B20-B38</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:4" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="B40" s="18"/>
+    <row r="40" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="15"/>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="19"/>
+      <c r="B41" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
+    <mergeCell ref="B25:B26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57A610EC-04D0-4439-966D-D0F4DE00D28C}">
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:D41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="52" customWidth="1"/>
-    <col min="2" max="2" width="15.1796875" customWidth="1"/>
+    <col min="1" max="1" width="48.85546875" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...17 lines deleted...]
-        <v>54</v>
+    <row r="1" spans="1:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="20"/>
+    </row>
+    <row r="2" spans="1:2" ht="6.6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+    </row>
+    <row r="3" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="17"/>
+    </row>
+    <row r="4" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="12" t="s">
+        <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-        <v>77</v>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>5</v>
       </c>
       <c r="B5" s="3"/>
     </row>
-    <row r="6" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
-        <v>56</v>
+        <v>2</v>
       </c>
       <c r="B6" s="3"/>
     </row>
-    <row r="7" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
-        <v>57</v>
+        <v>3</v>
       </c>
       <c r="B7" s="3"/>
     </row>
-    <row r="8" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="B8" s="3"/>
     </row>
-    <row r="9" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="B9" s="3"/>
     </row>
-    <row r="10" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="B10" s="3"/>
     </row>
-    <row r="11" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="B11" s="3"/>
     </row>
-    <row r="12" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="2"/>
+    <row r="12" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>19</v>
+      </c>
       <c r="B12" s="3"/>
     </row>
-    <row r="13" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="2"/>
+    <row r="13" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>20</v>
+      </c>
       <c r="B13" s="3"/>
     </row>
-    <row r="14" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="2"/>
+    <row r="14" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
+        <v>4</v>
+      </c>
       <c r="B14" s="3"/>
     </row>
-    <row r="15" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="2"/>
+    <row r="15" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="B15" s="3"/>
     </row>
-    <row r="16" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="2"/>
       <c r="B16" s="3"/>
     </row>
-    <row r="17" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="2"/>
       <c r="B17" s="3"/>
     </row>
-    <row r="18" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="2"/>
       <c r="B18" s="3"/>
     </row>
-    <row r="19" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
     </row>
-    <row r="20" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="20" spans="1:2" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
+        <v>7</v>
       </c>
       <c r="B20" s="6">
         <f>SUM(B5:B19)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="21" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="14" t="s">
+        <v>8</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>64</v>
-[...63 lines deleted...]
-      <c r="A32" s="2"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="3"/>
+    </row>
+    <row r="23" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="3"/>
+    </row>
+    <row r="24" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="3"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" s="21"/>
+    </row>
+    <row r="26" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="22"/>
+    </row>
+    <row r="27" spans="1:2" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="3"/>
+    </row>
+    <row r="28" spans="1:2" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="3"/>
+    </row>
+    <row r="29" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="3"/>
+    </row>
+    <row r="30" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="3"/>
+    </row>
+    <row r="31" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3"/>
+    </row>
+    <row r="32" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="B32" s="3"/>
     </row>
-    <row r="33" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A33" s="2"/>
+    <row r="33" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
+        <v>4</v>
+      </c>
       <c r="B33" s="3"/>
     </row>
-    <row r="34" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A34" s="2"/>
+    <row r="34" spans="1:4" ht="26.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
+        <v>30</v>
+      </c>
       <c r="B34" s="3"/>
     </row>
-    <row r="35" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A35" s="2"/>
+    <row r="35" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="2" t="s">
+        <v>6</v>
+      </c>
       <c r="B35" s="3"/>
     </row>
-    <row r="36" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="36" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="2"/>
       <c r="B36" s="3"/>
     </row>
-    <row r="37" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-        <f>SUM(B22:B36)</f>
+    <row r="37" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="2"/>
+      <c r="B37" s="3"/>
+    </row>
+    <row r="38" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" s="8">
+        <f>SUM(B22:B37)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:4" ht="27.65" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-        <f>B20-B37</f>
+    <row r="39" spans="1:4" ht="27.6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="9">
+        <f>B20-B38</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:4" ht="15" thickTop="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-      <c r="B40" s="18"/>
+    <row r="40" spans="1:4" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="15"/>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="19"/>
+      <c r="B41" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
+    <mergeCell ref="B25:B26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B6CBB6806963542BDEE447B5A703DED" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="8172a71b78cf5cad8a79f030eb2a6035">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e01359d1-a216-4b81-bfbb-a38ab4b6a836" xmlns:ns3="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="383e2b83f5262375db8894f6dc7f891e" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e01359d1-a216-4b81-bfbb-a38ab4b6a836">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007B6CBB6806963542BDEE447B5A703DED" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="de7e05c12e51afcb8fa50e430b0eee55">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e01359d1-a216-4b81-bfbb-a38ab4b6a836" xmlns:ns3="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c612a016a372dabef3307b15bb5b937d" ns2:_="" ns3:_="">
     <xsd:import namespace="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
     <xsd:import namespace="0b0b199b-8c9a-474a-8a69-daeb10a92fcb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e01359d1-a216-4b81-bfbb-a38ab4b6a836" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2464,50 +1752,55 @@
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c70c61eb-e79b-4637-bec8-a34fd4ab4953" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0b0b199b-8c9a-474a-8a69-daeb10a92fcb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -2607,129 +1900,109 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E3E88BF-D551-4ABE-A9CB-13DA1F39A6AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21C6BBB8-6A3C-419E-A04F-D72110A8807A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E761818B-CD3F-416A-9D0D-5A4C4547E941}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0b0b199b-8c9a-474a-8a69-daeb10a92fcb"/>
+    <ds:schemaRef ds:uri="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2E9DAEA-C794-4F9D-BA18-EAF628E8D1CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
     <ds:schemaRef ds:uri="0b0b199b-8c9a-474a-8a69-daeb10a92fcb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="e01359d1-a216-4b81-bfbb-a38ab4b6a836"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Budget 25-26</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Budget 2026</vt:lpstr>
+      <vt:lpstr>Budget 27-28</vt:lpstr>
+      <vt:lpstr>Tabelle2</vt:lpstr>
+      <vt:lpstr>Tabelle3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Schärli Talitha</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007B6CBB6806963542BDEE447B5A703DED</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">