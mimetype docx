--- v1 (2025-12-18)
+++ v2 (2026-10-25)
@@ -1867,55 +1867,53 @@
       <w:bookmarkEnd w:id="8"/>
     </w:tbl>
     <w:p w14:paraId="5ACC2D48" w14:textId="77777777" w:rsidR="007838FA" w:rsidRDefault="007838FA" w:rsidP="008D519F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="505325FD" w14:textId="7B89F522" w:rsidR="004000DF" w:rsidRPr="00E37C4E" w:rsidRDefault="0000619B" w:rsidP="00A6302E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D39A4">
         <w:t>Staatsangehörigkeit</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004000DF" w:rsidRPr="00E37C4E">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblInd w:w="959" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D39A4" w:rsidRPr="00D67CDA" w14:paraId="31B3E1B3" w14:textId="77777777" w:rsidTr="00C95B6B">
         <w:tc>
           <w:tcPr>
@@ -2048,94 +2046,81 @@
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D9AC7E8" w14:textId="1DAB16B7" w:rsidR="00E2132F" w:rsidRDefault="00E2132F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F3EB71" w14:textId="77777777" w:rsidR="004000DF" w:rsidRPr="00E37C4E" w:rsidRDefault="0000619B" w:rsidP="004000DF">
+    <w:p w14:paraId="75F3EB71" w14:textId="23CD1BF4" w:rsidR="004000DF" w:rsidRPr="00E37C4E" w:rsidRDefault="0000619B" w:rsidP="004000DF">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37C4E">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Personalien </w:t>
       </w:r>
       <w:r w:rsidR="00F2050A">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>der</w:t>
       </w:r>
       <w:r w:rsidR="00C35808">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> gesetzlichen Vertreter</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-        <w:t>Mutter</w:t>
+      <w:r w:rsidR="0013090F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>/Eltern</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691A4BE6" w14:textId="77777777" w:rsidR="004000DF" w:rsidRPr="00E37C4E" w:rsidRDefault="00DF67F9" w:rsidP="0000619B">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Famil</w:t>
       </w:r>
       <w:r w:rsidR="0000619B" w:rsidRPr="00E37C4E">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>ienname</w:t>
       </w:r>
       <w:r w:rsidR="0000619B" w:rsidRPr="00E37C4E">
@@ -3521,85 +3506,73 @@
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00EB0636" w:rsidRPr="00EB0636">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00EB0636" w:rsidRPr="0065051C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00EB0636" w:rsidRPr="0065051C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009B6C6F">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EA53DD" w14:textId="77777777" w:rsidR="004000DF" w:rsidRPr="008D519F" w:rsidRDefault="004000DF" w:rsidP="00E2132F">
+    <w:p w14:paraId="07EA53DD" w14:textId="77777777" w:rsidR="004000DF" w:rsidRDefault="004000DF" w:rsidP="00E2132F">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FCC8F22" w14:textId="77777777" w:rsidR="004000DF" w:rsidRPr="00E37C4E" w:rsidRDefault="00E37C4E" w:rsidP="00E12693">
-[...16 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2BC01D5E" w14:textId="77777777" w:rsidR="0013090F" w:rsidRPr="0013090F" w:rsidRDefault="0013090F" w:rsidP="0013090F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="659BF5F9" w14:textId="77777777" w:rsidR="004000DF" w:rsidRPr="00E37C4E" w:rsidRDefault="00E37C4E" w:rsidP="004000DF">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37C4E">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Familienname</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblInd w:w="959" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -4858,50 +4831,51 @@
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64BE90D8" w14:textId="77777777" w:rsidR="004000DF" w:rsidRPr="00E37C4E" w:rsidRDefault="00E37C4E" w:rsidP="004000DF">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E37C4E">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ermächtigung zur Erteilung von Auskünften</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC78B27" w14:textId="0C0EF830" w:rsidR="004000DF" w:rsidRPr="007838FA" w:rsidRDefault="00E37C4E" w:rsidP="003C3E58">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007838FA">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Mit der Unterzeich</w:t>
       </w:r>
       <w:r w:rsidR="003D0B59" w:rsidRPr="007838FA">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>nung dieses Formulars ermächtigen</w:t>
       </w:r>
       <w:r w:rsidRPr="007838FA">
         <w:rPr>
           <w:lang w:val="de-CH"/>
@@ -5748,58 +5722,58 @@
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007D613B" w:rsidRPr="00B170C5" w:rsidSect="00E2132F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1843" w:right="851" w:bottom="993" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78653CFA" w14:textId="77777777" w:rsidR="00FC4A23" w:rsidRDefault="00FC4A23" w:rsidP="00D43596">
+    <w:p w14:paraId="39562A11" w14:textId="77777777" w:rsidR="009D736C" w:rsidRDefault="009D736C" w:rsidP="00D43596">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03A86C64" w14:textId="77777777" w:rsidR="00FC4A23" w:rsidRDefault="00FC4A23" w:rsidP="00D43596">
+    <w:p w14:paraId="3232DEF4" w14:textId="77777777" w:rsidR="009D736C" w:rsidRDefault="009D736C" w:rsidP="00D43596">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5935,129 +5909,127 @@
       </w:tabs>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007838FA">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>S-001-DE</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56F498C5" w14:textId="77777777" w:rsidR="00FC4A23" w:rsidRDefault="00FC4A23" w:rsidP="00D43596">
+    <w:p w14:paraId="570A7091" w14:textId="77777777" w:rsidR="009D736C" w:rsidRDefault="009D736C" w:rsidP="00D43596">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07AFED82" w14:textId="77777777" w:rsidR="00FC4A23" w:rsidRDefault="00FC4A23" w:rsidP="00D43596">
+    <w:p w14:paraId="341752CD" w14:textId="77777777" w:rsidR="009D736C" w:rsidRDefault="009D736C" w:rsidP="00D43596">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D43596" w:rsidRPr="006D39A4" w14:paraId="74C53104" w14:textId="77777777">
+    <w:tr w:rsidR="00D43596" w:rsidRPr="0013090F" w14:paraId="74C53104" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5ADF7300" w14:textId="77777777" w:rsidR="00632A66" w:rsidRPr="009445B6" w:rsidRDefault="009445B6" w:rsidP="00D43596">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009445B6">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Amt für Sonderpädagogik</w:t>
           </w:r>
           <w:r w:rsidR="00EB6284" w:rsidRPr="009445B6">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00EB6284" w:rsidRPr="009445B6">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidRPr="009445B6">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>oA</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
         </w:p>
         <w:p w14:paraId="494B9CA5" w14:textId="77777777" w:rsidR="00632A66" w:rsidRPr="009445B6" w:rsidRDefault="009445B6" w:rsidP="00E37C4E">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:rStyle w:val="Numrodepage"/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Seite </w:t>
           </w:r>
           <w:r w:rsidR="00111ED8" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00EB6284" w:rsidRPr="0064336A">
             <w:rPr>
@@ -7789,137 +7761,140 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1207524059">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="96753561">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="596523963">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1848519408">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1142385609">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2028674065">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC4A23"/>
     <w:rsid w:val="0000619B"/>
     <w:rsid w:val="00036F42"/>
     <w:rsid w:val="0004255E"/>
+    <w:rsid w:val="00047387"/>
     <w:rsid w:val="00082F4F"/>
     <w:rsid w:val="000D0BD8"/>
     <w:rsid w:val="000D2F16"/>
     <w:rsid w:val="00103392"/>
     <w:rsid w:val="00111ED8"/>
     <w:rsid w:val="001158CC"/>
+    <w:rsid w:val="0013090F"/>
     <w:rsid w:val="00164C2E"/>
     <w:rsid w:val="001F1FCF"/>
     <w:rsid w:val="00214638"/>
     <w:rsid w:val="00224C27"/>
     <w:rsid w:val="0029353E"/>
     <w:rsid w:val="002B2627"/>
     <w:rsid w:val="002D4CDA"/>
     <w:rsid w:val="00302C8B"/>
     <w:rsid w:val="00314F1F"/>
     <w:rsid w:val="00331357"/>
     <w:rsid w:val="00333E17"/>
     <w:rsid w:val="00391760"/>
     <w:rsid w:val="003C06CF"/>
     <w:rsid w:val="003C3E58"/>
     <w:rsid w:val="003C442A"/>
     <w:rsid w:val="003D0B59"/>
     <w:rsid w:val="004000DF"/>
     <w:rsid w:val="004039D7"/>
     <w:rsid w:val="004C1065"/>
     <w:rsid w:val="004D5C7D"/>
     <w:rsid w:val="004D765B"/>
     <w:rsid w:val="004E4E8A"/>
     <w:rsid w:val="004F4D8F"/>
     <w:rsid w:val="005218E4"/>
     <w:rsid w:val="00540B61"/>
     <w:rsid w:val="006258C4"/>
     <w:rsid w:val="00632A66"/>
     <w:rsid w:val="00644085"/>
     <w:rsid w:val="0065051C"/>
     <w:rsid w:val="006B6256"/>
     <w:rsid w:val="006D39A4"/>
     <w:rsid w:val="00727F6F"/>
     <w:rsid w:val="007838FA"/>
     <w:rsid w:val="00786EC7"/>
     <w:rsid w:val="007A1EC9"/>
     <w:rsid w:val="007D613B"/>
     <w:rsid w:val="00811E4B"/>
     <w:rsid w:val="008D519F"/>
     <w:rsid w:val="008E3000"/>
     <w:rsid w:val="008E604B"/>
     <w:rsid w:val="00904277"/>
     <w:rsid w:val="00926E0E"/>
     <w:rsid w:val="0093766A"/>
     <w:rsid w:val="009445B6"/>
     <w:rsid w:val="00976072"/>
     <w:rsid w:val="00987B6C"/>
     <w:rsid w:val="009B6C6F"/>
+    <w:rsid w:val="009D736C"/>
     <w:rsid w:val="00A4739B"/>
     <w:rsid w:val="00A577BF"/>
     <w:rsid w:val="00A6302E"/>
     <w:rsid w:val="00A77DC7"/>
     <w:rsid w:val="00A871DB"/>
     <w:rsid w:val="00AA7BDB"/>
     <w:rsid w:val="00B01FAC"/>
     <w:rsid w:val="00B1195A"/>
     <w:rsid w:val="00B170C5"/>
     <w:rsid w:val="00B57597"/>
     <w:rsid w:val="00B92148"/>
     <w:rsid w:val="00BA01A5"/>
     <w:rsid w:val="00BA6AFB"/>
     <w:rsid w:val="00BF50CB"/>
     <w:rsid w:val="00BF5F54"/>
     <w:rsid w:val="00C04BE0"/>
     <w:rsid w:val="00C139E4"/>
     <w:rsid w:val="00C35808"/>
     <w:rsid w:val="00C5506E"/>
     <w:rsid w:val="00C85DBA"/>
     <w:rsid w:val="00C94FFE"/>
     <w:rsid w:val="00CD2744"/>
     <w:rsid w:val="00CF01F0"/>
     <w:rsid w:val="00CF6AF4"/>
     <w:rsid w:val="00D03003"/>
@@ -7941,53 +7916,53 @@
     <w:rsid w:val="00EB0636"/>
     <w:rsid w:val="00EB3EC8"/>
     <w:rsid w:val="00EB6284"/>
     <w:rsid w:val="00EC122D"/>
     <w:rsid w:val="00EC7516"/>
     <w:rsid w:val="00F2050A"/>
     <w:rsid w:val="00FC4A23"/>
     <w:rsid w:val="00FD4AB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1E9065C9"/>
   <w15:docId w15:val="{9D36E902-B4FD-4AB7-BC8B-F60E5E98EF7C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8536,50 +8511,51 @@
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre9Car"/>
     <w:qFormat/>
     <w:rsid w:val="004000DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1584"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1584" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
@@ -9556,67 +9532,67 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EAA63D9-78A6-4D01-B65B-DF512ABB1E05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>488</Words>
-  <Characters>2689</Characters>
+  <Characters>2684</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Correspondance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3171</CharactersWithSpaces>
+  <CharactersWithSpaces>3166</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:creator>Perritaz Pierre</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>