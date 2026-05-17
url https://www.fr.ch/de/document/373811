--- v0 (2025-12-05)
+++ v1 (2026-05-17)
@@ -11,447 +11,2495 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48F5841E" w14:textId="1D984F13" w:rsidR="008C69B0" w:rsidRPr="006678F4" w:rsidRDefault="009E7A3D" w:rsidP="00C32CF7">
+    <w:p w14:paraId="6B052D80" w14:textId="6D171145" w:rsidR="008C69B0" w:rsidRDefault="00FA6D0F" w:rsidP="00C32CF7">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ANMELD</w:t>
+      </w:r>
+      <w:r w:rsidR="00986B20" w:rsidRPr="005F5254">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>EFORMULAR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Der/dem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...80 lines deleted...]
-      <w:r w:rsidR="006678F4" w:rsidRPr="006678F4">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der/dem </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="006678F4" w:rsidRPr="006678F4">
+        <w:t>HSK-Koordinator:in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>HSK-Koordinator:in</w:t>
-[...5 lines deleted...]
-          <w:lang w:val="de-CH"/>
+        <w:t xml:space="preserve"> zustellen</w:t>
+      </w:r>
+      <w:r w:rsidR="00986B20" w:rsidRPr="00CB0EB9">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00882672">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0DDA3CA2" w14:textId="77777777" w:rsidR="008B4523" w:rsidRPr="00AA600F" w:rsidRDefault="008B4523" w:rsidP="00041FD5">
+    <w:p w14:paraId="515F727B" w14:textId="5AB74F81" w:rsidR="00E41021" w:rsidRPr="00E41021" w:rsidRDefault="00E41021" w:rsidP="00C32CF7">
+      <w:pPr>
+        <w:pStyle w:val="05titreprincipalouobjetgras"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E41021">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mẫu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E41021">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E41021">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>đơn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E41021">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E41021">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ghi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E41021">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E41021">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>danh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="40AF84C8" w14:textId="77777777" w:rsidR="008E0403" w:rsidRPr="00CB0EB9" w:rsidRDefault="008E0403" w:rsidP="000714BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arrus BT" w:hAnsi="Arrus BT"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2885BB1C" w14:textId="26E4B4C1" w:rsidR="008E0403" w:rsidRDefault="00986B20" w:rsidP="00C32CF7">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:rPr>
-          <w:strike/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5F7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Kurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00B748D9" w:rsidRPr="008F5F7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00633234" w:rsidRPr="008F5F7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>„H</w:t>
+      </w:r>
+      <w:r w:rsidR="00B748D9" w:rsidRPr="008F5F7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>eimatlicher Sprache und Kultur</w:t>
+      </w:r>
+      <w:r w:rsidR="00633234" w:rsidRPr="008F5F7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE386C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (HSK</w:t>
+      </w:r>
+      <w:r w:rsidR="00B748D9" w:rsidRPr="008F5F7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0854BC24" w14:textId="77777777" w:rsidR="00041FD5" w:rsidRPr="00A62659" w:rsidRDefault="00041FD5" w:rsidP="00041FD5">
+    <w:p w14:paraId="11E67C41" w14:textId="749685CD" w:rsidR="00E41021" w:rsidRPr="00C17FBA" w:rsidRDefault="00C17FBA" w:rsidP="00C32CF7">
       <w:pPr>
         <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="de-CH"/>
-[...19 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Lớp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>nguồn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>gốc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>văn-hóa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Việt (LCO – Việt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ngữ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C17FBA">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C267C7" w14:textId="77777777" w:rsidR="006A0FC1" w:rsidRPr="006D0C1F" w:rsidRDefault="006D0C1F" w:rsidP="006A0FC1">
-[...2 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="2D67DB78" w14:textId="77777777" w:rsidR="008E0403" w:rsidRPr="000714BB" w:rsidRDefault="008E0403" w:rsidP="000714BB">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72EAADD7" w14:textId="66655861" w:rsidR="00375272" w:rsidRDefault="00986B20" w:rsidP="00632FCE">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001625B8">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Mehrsprachige Kinder haben die Möglichkeit, zusätzlich zum deutschsprachigen Klassenunterricht, Kurse in ihrer Herkunftssprache und Kultur zu besuchen (HSK). Die Eltern können sie für diese Kurse einschreiben. Die Einschreibung ist gültig für das folgende Schuljahr und die kommenden Schuljahre.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001625B8">
+        <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00375272" w:rsidRPr="00375272">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Die jährlichen Kurskosten betragen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C60038">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 160</w:t>
+      </w:r>
+      <w:r w:rsidR="00375272" w:rsidRPr="00375272">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHF pro Kind. Bei zwei oder mehr Kindern pro Familie gilt ein Pauschalbetrag von</w:t>
+      </w:r>
+      <w:r w:rsidR="00D911A7">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 260</w:t>
+      </w:r>
+      <w:r w:rsidR="00375272" w:rsidRPr="00375272">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHF </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1314">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bzw. 360 CHF </w:t>
+      </w:r>
+      <w:r w:rsidR="00375272" w:rsidRPr="00375272">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pro Schuljahr. Die unten aufgeführten Informationen werden vertraulich behandelt und dienen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375272" w:rsidRPr="00375272">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ausschliesslich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375272" w:rsidRPr="00375272">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schulischen Zwecken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DB8571" w14:textId="07CE14B1" w:rsidR="00772F4A" w:rsidRDefault="00772F4A" w:rsidP="00C60038">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Những</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>trẻ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>biết</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>nhiều</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>thứ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ngoài</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pháp </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ở </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>trừơng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>đều</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>có</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>thể</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>thêm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>văn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>hóa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>mẹ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>đẻ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (LCO). Các </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>huynh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ghi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>danh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>cho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>vào</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>niên</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>tới</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>những</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>năm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>kế</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>tiếp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00772F4A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7250ED4A" w14:textId="75D42F14" w:rsidR="00C60038" w:rsidRPr="00375294" w:rsidRDefault="00C60038" w:rsidP="00C60038">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Học </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>phí</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>hàng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>năm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>là</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 160 CHF </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>cho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>mỗi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>trẻ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Gói</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>phí</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>là</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 260 CHF </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>cho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>trẻ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 360 CHF </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>cho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>trẻ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>trong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>cùng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>một</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>gia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>đình</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60038">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00375294">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Những</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>thông</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dưới</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>đây</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>được</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>giữ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>kín</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>chỉ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>được</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>sử</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dụng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>với</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>mục</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>đích</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>liên</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>quan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>đến</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nhà</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>trường</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tập</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00375294" w:rsidRPr="00375294">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimSun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C180D9E" w14:textId="77777777" w:rsidR="00C60038" w:rsidRPr="00772F4A" w:rsidRDefault="00C60038" w:rsidP="00632FCE">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618D0581" w14:textId="77777777" w:rsidR="00215EFF" w:rsidRDefault="000B3132" w:rsidP="000714BB">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Lớp học tiếng và nguồn gốc văn-hóa Việt (</w:t>
-[...3 lines deleted...]
-          <w:i/>
+      </w:pPr>
+      <w:r w:rsidRPr="001625B8">
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>HSK</w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001625B8">
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Việt ngữ)</w:t>
+        <w:t>Träger</w:t>
+      </w:r>
+      <w:r w:rsidR="000C548F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001625B8">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Kurse informieren die Eltern vor Kursbeginn über den Kursort, den Kurstag und die Kurszeit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1407B1" w14:textId="77777777" w:rsidR="008B4523" w:rsidRPr="008B4523" w:rsidRDefault="00041FD5" w:rsidP="008B4523">
+    <w:p w14:paraId="3D3AB543" w14:textId="6C2B4EC8" w:rsidR="008E0403" w:rsidRPr="000714BB" w:rsidRDefault="00215EFF" w:rsidP="000714BB">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
-        <w:rPr>
-          <w:rtl/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00041FD5">
-[...24 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Những</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA600F" w:rsidRPr="00AA600F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
         <w:rPr>
           <w:i/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Những trẻ em biết nhiều thứ tiếng, ngoài tiếng Đức học ở trừơng, đều có thể học thêm văn hóa và tiếng mẹ đẻ (HSK).Các phụ huynh ghi danh cho con em vào niên học tới và những năm kế tiếp.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+        <w:t>thông</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>tin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>về</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>trường</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ngày</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>và</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>giờ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>của</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>lớp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Việt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ngữ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>sẽ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>đựơc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>báo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>cho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>các</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>phụ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>huynh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>trứơc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>khi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>nhập</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>học</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00215EFF">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000714BB">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...45 lines deleted...]
-          <w:i/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblCellMar>
-          <w:top w:w="28" w:type="dxa"/>
-          <w:bottom w:w="28" w:type="dxa"/>
+          <w:top w:w="113" w:type="dxa"/>
+          <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3583"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2109"/>
+        <w:gridCol w:w="3176"/>
+        <w:gridCol w:w="70"/>
+        <w:gridCol w:w="1874"/>
+        <w:gridCol w:w="1542"/>
+        <w:gridCol w:w="976"/>
+        <w:gridCol w:w="1969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F5F7F" w14:paraId="6FC480C1" w14:textId="77777777" w:rsidTr="0047130E">
+      <w:tr w:rsidR="008F5F7F" w14:paraId="11D3832C" w14:textId="77777777" w:rsidTr="0098637A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="58639B17" w14:textId="77777777" w:rsidR="00BA3BFF" w:rsidRPr="008B4523" w:rsidRDefault="00041FD5" w:rsidP="00BA3BFF">
+          <w:p w14:paraId="6236DF07" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00041FD5">
+            <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name und Vorname des Kindes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0041B580" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="006D0C1F" w:rsidRDefault="006D0C1F" w:rsidP="008B4523">
+          <w:p w14:paraId="1048954C" w14:textId="5C2FE9F0" w:rsidR="00215EFF" w:rsidRPr="00F21FD6" w:rsidRDefault="00F21FD6" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="de-CH" w:bidi="ar-SY"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r w:rsidRPr="00F21FD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Họ và tên của học sinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="73DC9171" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="00FB58DB" w:rsidP="00FB58DB">
+          <w:p w14:paraId="4B9442CD" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="00FB58DB" w:rsidP="00FB58DB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -534,136 +2582,148 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="008F5F7F" w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="008F5F7F" w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AA13AF">
-[...6 lines deleted...]
-            <w:r w:rsidR="00AA13AF">
+            <w:r w:rsidR="008F5F7F" w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008F5F7F" w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="008F5F7F" w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w14:paraId="2243D72B" w14:textId="77777777" w:rsidTr="0047130E">
+      <w:tr w:rsidR="008F5F7F" w14:paraId="487F4080" w14:textId="77777777" w:rsidTr="0098637A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="608C5922" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="008B4523" w:rsidRDefault="00041FD5" w:rsidP="00CB63FC">
+          <w:p w14:paraId="4F96E91B" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...2 lines deleted...]
-                <w:lang w:val="de-CH"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Ort und Geburtsdatum</w:t>
             </w:r>
+            <w:r w:rsidRPr="008F5F7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="03445249" w14:textId="77777777" w:rsidR="00BA3BFF" w:rsidRPr="00BA3BFF" w:rsidRDefault="006D0C1F" w:rsidP="008B4523">
+          <w:p w14:paraId="7A5BFA82" w14:textId="311A2E4B" w:rsidR="00F21FD6" w:rsidRPr="000C6673" w:rsidRDefault="000C6673" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6673">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>Nơi, ngày, tháng và năm sanh</w:t>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Họ và tên của học sinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F156154" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w14:paraId="35A65107" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -726,111 +2786,238 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w14:paraId="1C4E1124" w14:textId="77777777" w:rsidTr="0047130E">
+      <w:tr w:rsidR="008F5F7F" w14:paraId="4C75796B" w14:textId="77777777" w:rsidTr="0098637A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA25C92" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="008B4523" w:rsidRDefault="00041FD5" w:rsidP="00CB63FC">
+          <w:p w14:paraId="03FC738C" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Name und Vorname des Vaters</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32C61F9C" w14:textId="77777777" w:rsidR="008B4523" w:rsidRPr="0082176B" w:rsidRDefault="006D0C1F" w:rsidP="008B4523">
+          <w:p w14:paraId="54DA48DD" w14:textId="77C5105C" w:rsidR="000C6673" w:rsidRPr="00613671" w:rsidRDefault="00613671" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="de-CH"/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0082176B">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00613671">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="21"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00613671">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00613671">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00613671">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00613671">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>tên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00613671">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00613671">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00613671">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00613671">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>học</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00613671">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00613671">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>sinh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="75B783F4" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w14:paraId="552A225F" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -893,104 +3080,109 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w14:paraId="7CD194F9" w14:textId="77777777" w:rsidTr="0047130E">
+      <w:tr w:rsidR="008F5F7F" w14:paraId="757EA5E4" w14:textId="77777777" w:rsidTr="0098637A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="79F46253" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="00041FD5" w:rsidP="00CB63FC">
+          <w:p w14:paraId="3C751BF2" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Herkunftsland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6CF899" w14:textId="77777777" w:rsidR="00BA3BFF" w:rsidRPr="00BA3BFF" w:rsidRDefault="006D0C1F" w:rsidP="008B4523">
+          <w:p w14:paraId="51BFCEB8" w14:textId="16D2F497" w:rsidR="00613671" w:rsidRPr="008F5F7F" w:rsidRDefault="00804A43" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="4395"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>nguyên quán</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0289D589" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w14:paraId="466A424F" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1053,111 +3245,205 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w14:paraId="283198C6" w14:textId="77777777" w:rsidTr="0047130E">
+      <w:tr w:rsidR="008F5F7F" w14:paraId="5224F3B9" w14:textId="77777777" w:rsidTr="0098637A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4D1B1C" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="008B4523" w:rsidRDefault="00041FD5" w:rsidP="00CB63FC">
+          <w:p w14:paraId="23667D9A" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Name und Vorname der Mutter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C15B4F3" w14:textId="77777777" w:rsidR="00BA3BFF" w:rsidRPr="006D0C1F" w:rsidRDefault="006D0C1F" w:rsidP="008B4523">
+          <w:p w14:paraId="16AF09D3" w14:textId="7FA0E045" w:rsidR="00804A43" w:rsidRPr="0030606B" w:rsidRDefault="0030606B" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="de-CH"/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D0C1F">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0030606B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Họ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0030606B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0030606B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>và</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0030606B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0030606B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>tên</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0030606B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0030606B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>của</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0030606B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0030606B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>mẹ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="07CB9577" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w14:paraId="5418B001" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1220,107 +3506,110 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w14:paraId="1B498D14" w14:textId="77777777" w:rsidTr="0047130E">
+      <w:tr w:rsidR="008F5F7F" w14:paraId="526D4625" w14:textId="77777777" w:rsidTr="0098637A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="11BEB3A8" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="00041FD5" w:rsidP="00CB63FC">
+          <w:p w14:paraId="7E9CF9C9" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Herkunftsland</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BFEF1B2" w14:textId="77777777" w:rsidR="00BA3BFF" w:rsidRPr="008B4523" w:rsidRDefault="006D0C1F" w:rsidP="008B4523">
+          <w:p w14:paraId="6EA6E67B" w14:textId="024A5A39" w:rsidR="000A11D8" w:rsidRPr="008F5F7F" w:rsidRDefault="000A11D8" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="4395"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="fr-CH"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>nguyên quán</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8B264F" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
+          <w:p w14:paraId="13E4FA91" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1383,113 +3672,113 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B327FA" w14:paraId="0B8871E5" w14:textId="77777777" w:rsidTr="0047130E">
+      <w:tr w:rsidR="00B901F1" w14:paraId="0913E5A1" w14:textId="77777777" w:rsidTr="0098637A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB5ECB6" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRDefault="00041FD5" w:rsidP="00CB63FC">
+          <w:p w14:paraId="3E05808F" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRDefault="00B901F1" w:rsidP="00E40706">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
-              <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Strasse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31470804" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="008B4523" w:rsidRDefault="006D0C1F" w:rsidP="008B4523">
+          <w:p w14:paraId="4528DF7E" w14:textId="00BF0053" w:rsidR="000A11D8" w:rsidRPr="00E40706" w:rsidRDefault="00E40706" w:rsidP="00E40706">
             <w:pPr>
-              <w:tabs>
-[...5 lines deleted...]
-                <w:b/>
+              <w:pStyle w:val="StandardWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0"/>
+              <w:rPr>
+                <w:i/>
                 <w:iCs/>
-                <w:sz w:val="21"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E40706">
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="21"/>
-[...2 lines deleted...]
-              <w:t>đừơng</w:t>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Đường</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E40706">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3486" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0B4BB6" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="00FB58DB" w:rsidRDefault="00B327FA" w:rsidP="00447F1E">
+          <w:p w14:paraId="4C12CDBF" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00447F1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1572,125 +3861,131 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AA13AF">
-[...6 lines deleted...]
-            <w:r w:rsidR="00AA13AF">
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="056438D2" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="00166311" w:rsidRDefault="00B327FA" w:rsidP="00A62659">
+          <w:p w14:paraId="6CCE57E6" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRDefault="00B901F1" w:rsidP="00447F1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>N.°</w:t>
             </w:r>
-            <w:r w:rsidR="006D0C1F">
-[...7 lines deleted...]
-            <w:r w:rsidR="006D0C1F" w:rsidRPr="001349C0">
+          </w:p>
+          <w:p w14:paraId="086C0496" w14:textId="67FB85DF" w:rsidR="001D43E7" w:rsidRPr="00FB58DB" w:rsidRDefault="001D43E7" w:rsidP="00447F1E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>số nhà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2156" w:type="dxa"/>
+            <w:tcW w:w="1969" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="70E49080" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="00FB58DB" w:rsidRDefault="00B327FA" w:rsidP="00222574">
+          <w:p w14:paraId="32F8AD0F" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00447F1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1753,110 +4048,138 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B327FA" w14:paraId="75C39C51" w14:textId="77777777" w:rsidTr="0047130E">
+      <w:tr w:rsidR="00B901F1" w14:paraId="178B7054" w14:textId="77777777" w:rsidTr="0098637A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C86072E" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRDefault="00041FD5" w:rsidP="00205426">
+          <w:p w14:paraId="5A898D99" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRDefault="00B901F1" w:rsidP="00205426">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Postleitzahl</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CCE30E7" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="008B4523" w:rsidRDefault="006D0C1F" w:rsidP="008B4523">
+          <w:p w14:paraId="5B5D0869" w14:textId="34AE28F2" w:rsidR="001D43E7" w:rsidRPr="008F5F7F" w:rsidRDefault="005E01A9" w:rsidP="00205426">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="4395"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+              <w:t>bưu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>bưu chính</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>chính</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1944" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="5D36C271" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="00FB58DB" w:rsidRDefault="00B327FA" w:rsidP="00960098">
+          <w:p w14:paraId="1B188375" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1920,117 +4243,108 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1542" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="18CE4F8E" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRDefault="00041FD5" w:rsidP="008A0000">
+          <w:p w14:paraId="643FD1C9" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRDefault="00B901F1" w:rsidP="00810A5B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Wohnort</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Wohnort </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DCEC0A5" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="008B4523" w:rsidRDefault="006D0C1F" w:rsidP="008B4523">
+          <w:p w14:paraId="1677D4C8" w14:textId="78BFC788" w:rsidR="005E01A9" w:rsidRPr="008F5F7F" w:rsidRDefault="00BA6FDD" w:rsidP="00810A5B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>chỗ ở</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3148" w:type="dxa"/>
+            <w:tcW w:w="2945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC14D69" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="00FB58DB" w:rsidRDefault="00B327FA" w:rsidP="00960098">
+          <w:p w14:paraId="0E2AB5C1" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00810A5B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2093,87 +4407,87 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B327FA" w14:paraId="5F77AAB0" w14:textId="77777777" w:rsidTr="0047130E">
+      <w:tr w:rsidR="00B901F1" w14:paraId="146AE122" w14:textId="77777777" w:rsidTr="0098637A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C50D432" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="008F5F7F" w:rsidRDefault="00B327FA" w:rsidP="0096653C">
+          <w:p w14:paraId="5B60F75E" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="008F5F7F" w:rsidRDefault="00B901F1" w:rsidP="0096653C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F028"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="73E97D45" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="00FB58DB" w:rsidRDefault="00B327FA" w:rsidP="00960098">
+          <w:p w14:paraId="31FEBB79" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2236,87 +4550,88 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B327FA" w14:paraId="2F051471" w14:textId="77777777" w:rsidTr="0047130E">
+      <w:tr w:rsidR="00B901F1" w14:paraId="3062C76E" w14:textId="77777777" w:rsidTr="0098637A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDC0E10" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="00BA3BFF" w:rsidRDefault="00B327FA" w:rsidP="00A62659">
+          <w:p w14:paraId="634B9676" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="008F5F7F" w:rsidRDefault="00B901F1" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="71143368" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="00FB58DB" w:rsidRDefault="00B327FA" w:rsidP="00960098">
+          <w:p w14:paraId="65D82726" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2379,110 +4694,160 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B327FA" w14:paraId="5F56C4A5" w14:textId="77777777" w:rsidTr="0047130E">
+      <w:tr w:rsidR="00B901F1" w14:paraId="0F90E23F" w14:textId="77777777" w:rsidTr="0098637A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="70EE1009" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="008B4523" w:rsidRDefault="00041FD5" w:rsidP="00960098">
+          <w:p w14:paraId="0CB8B9EC" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRDefault="00B901F1" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Erstsprache des Kindes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77EA1311" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="0082176B" w:rsidRDefault="006D0C1F" w:rsidP="008B4523">
+          <w:p w14:paraId="58898CA5" w14:textId="40F277FB" w:rsidR="00BA6FDD" w:rsidRPr="008F5F7F" w:rsidRDefault="003653AF" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:lang w:val="de-CH"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001349C0">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>tiếng</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>mẹ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>đẻ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6431" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="69EA5F4C" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="00FB58DB" w:rsidRDefault="00B327FA" w:rsidP="00960098">
+          <w:p w14:paraId="2FE56CEF" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2545,133 +4910,121 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B327FA" w14:paraId="2D89363B" w14:textId="77777777" w:rsidTr="0047130E">
+      <w:tr w:rsidR="0098637A" w14:paraId="71E0ECE8" w14:textId="77777777" w:rsidTr="0098637A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:tcW w:w="3246" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC2C636" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="004D7084" w:rsidRDefault="00041FD5" w:rsidP="00BA3BFF">
+          <w:p w14:paraId="16490366" w14:textId="4BAD14A0" w:rsidR="0098637A" w:rsidRDefault="0098637A" w:rsidP="008F5F7F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Datum</w:t>
+              <w:t xml:space="preserve">Datum </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> und</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B327FA" w:rsidRPr="008F5F7F">
+              <w:t>und Unterschrift der Eltern</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4444410F" w14:textId="7ABFDF92" w:rsidR="0098637A" w:rsidRPr="0098637A" w:rsidRDefault="0098637A" w:rsidP="008F5F7F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...19 lines deleted...]
-                <w:lang w:val="de-CH"/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001349C0">
+            <w:r w:rsidRPr="0098637A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Ngày và chữ ký của phụ huynh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6125" w:type="dxa"/>
+            <w:tcW w:w="6361" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="34B36134" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="00FB58DB" w:rsidRDefault="00B327FA" w:rsidP="00960098">
+          <w:p w14:paraId="2264B491" w14:textId="77777777" w:rsidR="0098637A" w:rsidRPr="00FB58DB" w:rsidRDefault="0098637A" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2732,613 +5085,689 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60A4CE3F" w14:textId="77777777" w:rsidR="00B327FA" w:rsidRPr="00FB58DB" w:rsidRDefault="00B327FA" w:rsidP="00960098">
+          <w:p w14:paraId="359D62B8" w14:textId="323E7D96" w:rsidR="0098637A" w:rsidRPr="00FB58DB" w:rsidRDefault="0098637A" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F48196D" w14:textId="091E2AC8" w:rsidR="00A62659" w:rsidRPr="006678F4" w:rsidRDefault="00A62659" w:rsidP="006678F4">
+    <w:p w14:paraId="42F534B2" w14:textId="77777777" w:rsidR="00FA6D0F" w:rsidRDefault="00FA6D0F" w:rsidP="00D06207">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A64B50A" w14:textId="1DC5A91B" w:rsidR="003A6EDC" w:rsidRDefault="00000000" w:rsidP="00D06207">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9637"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
-          <w:lang w:bidi="ar-SY"/>
-[...2 lines deleted...]
-          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:pict w14:anchorId="6B25246C">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B21A47C" w14:textId="77777777" w:rsidR="00B756E2" w:rsidRDefault="00B756E2" w:rsidP="0072717B">
+    <w:p w14:paraId="782629F9" w14:textId="166AE451" w:rsidR="00D06207" w:rsidRPr="002073E4" w:rsidRDefault="00D06207" w:rsidP="006F2FAA">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DD14527" w14:textId="77777777" w:rsidR="00882672" w:rsidRDefault="00882672" w:rsidP="0072717B">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="001539DC" w:rsidRPr="001539DC" w:rsidSect="008F5F7F">
+    <w:sectPr w:rsidR="00D06207" w:rsidRPr="002073E4" w:rsidSect="008F5F7F">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="426" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E4CAB95" w14:textId="77777777" w:rsidR="006C6137" w:rsidRDefault="006C6137" w:rsidP="00822F08">
+    <w:p w14:paraId="34F28A9B" w14:textId="77777777" w:rsidR="00AD266A" w:rsidRDefault="00AD266A" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3424F0CD" w14:textId="77777777" w:rsidR="006C6137" w:rsidRDefault="006C6137" w:rsidP="00822F08">
+    <w:p w14:paraId="69F1E76C" w14:textId="77777777" w:rsidR="00AD266A" w:rsidRDefault="00AD266A" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arrus BT">
+    <w:altName w:val="Garamond"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Latha">
     <w:panose1 w:val="02000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00100003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="23E23FD7" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FEF2C78" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="39B7D94C" w14:textId="77777777" w:rsidR="0072717B" w:rsidRPr="00BF50CB" w:rsidRDefault="0072717B" w:rsidP="0072717B">
+  <w:p w14:paraId="3589B782" w14:textId="77777777" w:rsidR="0072717B" w:rsidRPr="00BF50CB" w:rsidRDefault="0072717B" w:rsidP="0072717B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="66CE0523" w14:textId="77777777" w:rsidR="00B756E2" w:rsidRPr="00BF50CB" w:rsidRDefault="00B756E2" w:rsidP="00B756E2">
+  <w:p w14:paraId="1408AAE1" w14:textId="77777777" w:rsidR="002073E4" w:rsidRPr="00BF50CB" w:rsidRDefault="5BC5857F" w:rsidP="5BC5857F">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
+        <w:bCs/>
+        <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF50CB">
-      <w:t xml:space="preserve">Direction de </w:t>
+    <w:r w:rsidRPr="5BC5857F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="5BC5857F">
       <w:rPr>
         <w:b/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+        <w:bCs/>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">DFAC </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7E29E739" w14:textId="590756D4" w:rsidR="009937BE" w:rsidRPr="0072717B" w:rsidRDefault="00B756E2" w:rsidP="00B756E2">
+  <w:p w14:paraId="004ED1DC" w14:textId="1F0FDB50" w:rsidR="009937BE" w:rsidRPr="0072717B" w:rsidRDefault="002073E4" w:rsidP="002073E4">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>Bildung und kulturelle Angelegenheiten</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="27D40D7A" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00BF50CB" w:rsidRDefault="009937BE" w:rsidP="00041EA2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B4CE3EB" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00BF50CB" w:rsidRDefault="009937BE" w:rsidP="00041EA2">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7DC54898" w14:textId="77777777" w:rsidR="00B756E2" w:rsidRPr="00BF50CB" w:rsidRDefault="00B756E2" w:rsidP="00B756E2">
+  <w:p w14:paraId="38660F28" w14:textId="77777777" w:rsidR="002073E4" w:rsidRPr="00BF50CB" w:rsidRDefault="5BC5857F" w:rsidP="5BC5857F">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
+        <w:bCs/>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="5BC5857F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
+    </w:r>
+    <w:r w:rsidRPr="5BC5857F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">DFAC </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="75013F52" w14:textId="56C688B7" w:rsidR="009937BE" w:rsidRPr="00041EA2" w:rsidRDefault="002073E4" w:rsidP="002073E4">
+    <w:pPr>
+      <w:pStyle w:val="01entteetbasdepage"/>
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
-      <w:t xml:space="preserve">Direction de </w:t>
+      <w:rPr>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Direktion für </w:t>
     </w:r>
     <w:r>
-      <w:t>la formation et des affaires culturelles</w:t>
+      <w:rPr>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t>Bildung und kulturelle Angelegenheiten</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF50CB">
+      <w:rPr>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
-      </w:rPr>
-[...36 lines deleted...]
-        <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
-  </w:p>
-[...6 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C237FC7" w14:textId="77777777" w:rsidR="006C6137" w:rsidRDefault="006C6137" w:rsidP="00822F08">
+    <w:p w14:paraId="57F52B06" w14:textId="77777777" w:rsidR="00AD266A" w:rsidRDefault="00AD266A" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C156485" w14:textId="77777777" w:rsidR="006C6137" w:rsidRDefault="006C6137" w:rsidP="00822F08">
+    <w:p w14:paraId="1F768CBB" w14:textId="77777777" w:rsidR="00AD266A" w:rsidRDefault="00AD266A" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009937BE" w14:paraId="4752D8C6" w14:textId="77777777">
+    <w:tr w:rsidR="009937BE" w14:paraId="7DC9AC2C" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="454C131F" w14:textId="77777777" w:rsidR="004D7084" w:rsidRDefault="004D7084" w:rsidP="004D7084">
+        <w:p w14:paraId="77B45DF9" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="007F77BC">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AC201A">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für deutschsprachigen obligatorischen Unterricht DOA </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00910FB4">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:br/>
           </w:r>
-          <w:r w:rsidRPr="005A0357">
+          <w:r w:rsidR="00910FB4" w:rsidRPr="005A0357">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Amt für französischsprachigen obligatorischen Unterricht</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00910FB4">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00910FB4">
+          <w:r w:rsidR="00910FB4" w:rsidRPr="00910FB4">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>SEnOF</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="12865AB7" w14:textId="284C195B" w:rsidR="009937BE" w:rsidRPr="0064336A" w:rsidRDefault="004D7084" w:rsidP="004D7084">
+        <w:p w14:paraId="5D8621C0" w14:textId="369EF5E8" w:rsidR="009937BE" w:rsidRPr="0064336A" w:rsidRDefault="004A6116" w:rsidP="00822F08">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:rStyle w:val="Seitenzahl"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>Seite</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="005C1BD5">
+          <w:r w:rsidR="006F2FAA">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00B756E2">
+          <w:r w:rsidR="002073E4">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t>von</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="005C1BD5">
+          <w:r w:rsidR="006F2FAA">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidR="009937BE">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="69B03C2E" wp14:editId="2901A7EC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7742C3E9" wp14:editId="5762BF73">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-215265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="116205" cy="220980"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -3351,91 +5780,91 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="116205" cy="220980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="505309E8" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00C11400"/>
+  <w:p w14:paraId="3CDF03A1" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00C11400"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009937BE" w:rsidRPr="004A0F2D" w14:paraId="77783F46" w14:textId="77777777">
+    <w:tr w:rsidR="009937BE" w:rsidRPr="004A0F2D" w14:paraId="6CA24784" w14:textId="77777777" w:rsidTr="7F488C71">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7C7A372E" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00AA545D" w:rsidRDefault="009937BE" w:rsidP="00822F08">
+        <w:p w14:paraId="211BBD85" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00AA545D" w:rsidRDefault="009937BE" w:rsidP="00822F08">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F93E233" wp14:editId="275993B9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="025777B9" wp14:editId="7098989F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795655"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Image 2" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Image 2" descr="logo_fr_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -3450,193 +5879,192 @@
                           <a:ext cx="935990" cy="795655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4139" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="77A3E06F" w14:textId="77777777" w:rsidR="004D7084" w:rsidRDefault="004D7084" w:rsidP="004D7084">
+        <w:p w14:paraId="4042676A" w14:textId="77777777" w:rsidR="005A0357" w:rsidRDefault="005A0357" w:rsidP="00274E60">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005A0357">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für deutschsprachigen obligatorischen Unterricht </w:t>
           </w:r>
           <w:r w:rsidRPr="005A0357">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>DOA</w:t>
           </w:r>
           <w:r w:rsidRPr="005A0357">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="64E604EC" w14:textId="77777777" w:rsidR="004D7084" w:rsidRPr="005A0357" w:rsidRDefault="004D7084" w:rsidP="004D7084">
+        <w:p w14:paraId="4E862E04" w14:textId="77777777" w:rsidR="00274E60" w:rsidRPr="005A0357" w:rsidRDefault="005A0357" w:rsidP="00274E60">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005A0357">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Amt für französischsprachigen obligatorischen Unterricht</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00483728">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="005A0357">
+          <w:r w:rsidR="00133E8C" w:rsidRPr="005A0357">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>SEnOF</w:t>
           </w:r>
-          <w:r w:rsidRPr="005A0357">
+          <w:r w:rsidR="00133E8C" w:rsidRPr="005A0357">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:br/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1EE7EBED" w14:textId="01714A9E" w:rsidR="004D7084" w:rsidRPr="009E7A3D" w:rsidRDefault="004D7084" w:rsidP="004D7084">
+        <w:p w14:paraId="733A1D45" w14:textId="1C1EAE81" w:rsidR="00274E60" w:rsidRPr="00FA6D0F" w:rsidRDefault="7F488C71" w:rsidP="008F5F7F">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
-          <w:r w:rsidRPr="009E7A3D">
+          <w:r w:rsidRPr="7F488C71">
+            <w:rPr>
+              <w:lang w:val="pt-PT"/>
+            </w:rPr>
             <w:t>Mariahilfstrasse 2, 1712 Tafers</w:t>
           </w:r>
-          <w:r w:rsidRPr="009E7A3D">
+          <w:r w:rsidR="008F5F7F">
             <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="7F488C71">
+            <w:rPr>
+              <w:lang w:val="pt-PT"/>
+            </w:rPr>
             <w:t>T +41 26 305 40 80</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4252A45C" w14:textId="6E6F2635" w:rsidR="009937BE" w:rsidRPr="00763C19" w:rsidRDefault="00AA13AF" w:rsidP="004D7084">
+        <w:p w14:paraId="1781E105" w14:textId="469E27D8" w:rsidR="009937BE" w:rsidRPr="00FA6D0F" w:rsidRDefault="002073E4" w:rsidP="00AC201A">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:color w:val="auto"/>
               <w:u w:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidR="00B756E2" w:rsidRPr="009E7A3D">
+            <w:r w:rsidRPr="00FA6D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>www.fr.ch/d</w:t>
             </w:r>
-            <w:r w:rsidR="00B756E2" w:rsidRPr="00C02D99">
+            <w:r w:rsidRPr="00C02D99">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>oa</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="004D7084" w:rsidRPr="009E7A3D">
-[...8 lines deleted...]
-          <w:r w:rsidR="00763C19">
+          <w:r w:rsidR="00262C55" w:rsidRPr="00FA6D0F">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5B20692C" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00CA0DF7"/>
+  <w:p w14:paraId="289E96D4" w14:textId="77777777" w:rsidR="0048504E" w:rsidRDefault="0048504E" w:rsidP="00CA0DF7"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.4pt;height:11.4pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -5913,401 +8341,378 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="485510766">
+  <w:num w:numId="1" w16cid:durableId="1352609651">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="511646667">
+  <w:num w:numId="2" w16cid:durableId="711655968">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1981616205">
+  <w:num w:numId="3" w16cid:durableId="215508100">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1230992112">
+  <w:num w:numId="4" w16cid:durableId="2102409407">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="468984229">
+  <w:num w:numId="5" w16cid:durableId="1864394990">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2084982364">
+  <w:num w:numId="6" w16cid:durableId="227880433">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1706100290">
+  <w:num w:numId="7" w16cid:durableId="149373395">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1252347919">
+  <w:num w:numId="8" w16cid:durableId="1000547009">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1644697851">
+  <w:num w:numId="9" w16cid:durableId="2026978680">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1265847597">
+  <w:num w:numId="10" w16cid:durableId="1270695745">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1043485444">
+  <w:num w:numId="11" w16cid:durableId="1085103779">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="170225604">
+  <w:num w:numId="12" w16cid:durableId="2134207974">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="566847056">
+  <w:num w:numId="13" w16cid:durableId="2072531359">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="564989867">
+  <w:num w:numId="14" w16cid:durableId="1251112895">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1878078502">
+  <w:num w:numId="15" w16cid:durableId="1747726632">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1603806617">
+  <w:num w:numId="16" w16cid:durableId="260919964">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="355271755">
+  <w:num w:numId="17" w16cid:durableId="471412257">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1341809914">
+  <w:num w:numId="18" w16cid:durableId="720325793">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1710178771">
+  <w:num w:numId="19" w16cid:durableId="811949433">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="24714835">
+  <w:num w:numId="20" w16cid:durableId="2055882744">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C32CF7"/>
-    <w:rsid w:val="000008C3"/>
     <w:rsid w:val="00027764"/>
     <w:rsid w:val="00027CA7"/>
-    <w:rsid w:val="00041808"/>
     <w:rsid w:val="00041909"/>
     <w:rsid w:val="00041EA2"/>
-    <w:rsid w:val="00041FD5"/>
     <w:rsid w:val="00043F13"/>
+    <w:rsid w:val="000516FC"/>
+    <w:rsid w:val="000714BB"/>
     <w:rsid w:val="0008343D"/>
     <w:rsid w:val="00097A55"/>
+    <w:rsid w:val="000A11D8"/>
     <w:rsid w:val="000B3132"/>
+    <w:rsid w:val="000C548F"/>
+    <w:rsid w:val="000C6673"/>
     <w:rsid w:val="00102FE4"/>
     <w:rsid w:val="00115FF7"/>
     <w:rsid w:val="00122D7D"/>
-    <w:rsid w:val="00137FDC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001539DC"/>
+    <w:rsid w:val="00133E8C"/>
     <w:rsid w:val="001625B8"/>
-    <w:rsid w:val="00166311"/>
+    <w:rsid w:val="00184331"/>
     <w:rsid w:val="001B6FAC"/>
-    <w:rsid w:val="001E5376"/>
+    <w:rsid w:val="001D43E7"/>
     <w:rsid w:val="001F4FE9"/>
-    <w:rsid w:val="00203E18"/>
     <w:rsid w:val="00205220"/>
-    <w:rsid w:val="00211637"/>
+    <w:rsid w:val="002073E4"/>
+    <w:rsid w:val="00215EFF"/>
     <w:rsid w:val="0021694D"/>
     <w:rsid w:val="002513B4"/>
+    <w:rsid w:val="00262C55"/>
     <w:rsid w:val="00274E60"/>
     <w:rsid w:val="002815CF"/>
+    <w:rsid w:val="002A69C5"/>
+    <w:rsid w:val="002B141D"/>
     <w:rsid w:val="002B239F"/>
     <w:rsid w:val="002C7120"/>
     <w:rsid w:val="002D49D0"/>
-    <w:rsid w:val="002E081C"/>
     <w:rsid w:val="002E1185"/>
     <w:rsid w:val="002F3E35"/>
     <w:rsid w:val="002F7A28"/>
+    <w:rsid w:val="0030606B"/>
     <w:rsid w:val="00324F84"/>
-    <w:rsid w:val="0033058A"/>
-    <w:rsid w:val="00337104"/>
     <w:rsid w:val="00343A87"/>
-    <w:rsid w:val="00347AEE"/>
     <w:rsid w:val="00357F13"/>
     <w:rsid w:val="00360D7D"/>
-    <w:rsid w:val="00372F68"/>
+    <w:rsid w:val="003653AF"/>
+    <w:rsid w:val="00375272"/>
+    <w:rsid w:val="00375294"/>
     <w:rsid w:val="003861FD"/>
-    <w:rsid w:val="003A3FEB"/>
+    <w:rsid w:val="003A1314"/>
     <w:rsid w:val="003A6EDC"/>
     <w:rsid w:val="003B6CC2"/>
-    <w:rsid w:val="003C60B8"/>
     <w:rsid w:val="003D156D"/>
     <w:rsid w:val="003F53ED"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="00421866"/>
-    <w:rsid w:val="00446C3F"/>
     <w:rsid w:val="00447F1E"/>
     <w:rsid w:val="00457502"/>
-    <w:rsid w:val="0047130E"/>
-    <w:rsid w:val="00486D02"/>
+    <w:rsid w:val="00483728"/>
+    <w:rsid w:val="0048504E"/>
     <w:rsid w:val="004969A2"/>
+    <w:rsid w:val="004A6116"/>
     <w:rsid w:val="004B41E5"/>
     <w:rsid w:val="004D5C95"/>
-    <w:rsid w:val="004D7084"/>
-    <w:rsid w:val="00507107"/>
     <w:rsid w:val="00510C96"/>
     <w:rsid w:val="00575057"/>
     <w:rsid w:val="00597A17"/>
+    <w:rsid w:val="005A0357"/>
     <w:rsid w:val="005A6552"/>
     <w:rsid w:val="005B369F"/>
-    <w:rsid w:val="005C1BD5"/>
-    <w:rsid w:val="005C4B38"/>
+    <w:rsid w:val="005E01A9"/>
     <w:rsid w:val="005E1E97"/>
-    <w:rsid w:val="005E3E2C"/>
-    <w:rsid w:val="005E62E6"/>
     <w:rsid w:val="005F5C64"/>
+    <w:rsid w:val="0060756E"/>
+    <w:rsid w:val="00613671"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="006279F2"/>
-    <w:rsid w:val="00627B76"/>
     <w:rsid w:val="00632FCE"/>
     <w:rsid w:val="00633234"/>
     <w:rsid w:val="00635EA8"/>
     <w:rsid w:val="0065184D"/>
-    <w:rsid w:val="006678F4"/>
-    <w:rsid w:val="00671CD5"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="006860C0"/>
-    <w:rsid w:val="006A0FC1"/>
     <w:rsid w:val="006A678E"/>
-    <w:rsid w:val="006A6D5D"/>
     <w:rsid w:val="006B18A2"/>
     <w:rsid w:val="006C5810"/>
-    <w:rsid w:val="006C6137"/>
-    <w:rsid w:val="006D0C1F"/>
     <w:rsid w:val="006D17EF"/>
     <w:rsid w:val="006D640F"/>
+    <w:rsid w:val="006E4E01"/>
     <w:rsid w:val="006F07C5"/>
+    <w:rsid w:val="006F2FAA"/>
     <w:rsid w:val="00711836"/>
     <w:rsid w:val="00724E6F"/>
     <w:rsid w:val="0072717B"/>
     <w:rsid w:val="00731C99"/>
-    <w:rsid w:val="00736F75"/>
     <w:rsid w:val="00755F59"/>
-    <w:rsid w:val="00760EC8"/>
-    <w:rsid w:val="00763C19"/>
     <w:rsid w:val="00772169"/>
+    <w:rsid w:val="00772F4A"/>
     <w:rsid w:val="007805FB"/>
     <w:rsid w:val="0078559C"/>
     <w:rsid w:val="00790D12"/>
     <w:rsid w:val="007B0D82"/>
     <w:rsid w:val="007C01BE"/>
     <w:rsid w:val="007C21AA"/>
     <w:rsid w:val="007C3D12"/>
     <w:rsid w:val="007D66A0"/>
-    <w:rsid w:val="007E4B1B"/>
-    <w:rsid w:val="007E6FC3"/>
     <w:rsid w:val="007E7A07"/>
     <w:rsid w:val="007F77BC"/>
-    <w:rsid w:val="0082176B"/>
+    <w:rsid w:val="00804A43"/>
     <w:rsid w:val="00822F08"/>
-    <w:rsid w:val="00861FD0"/>
-    <w:rsid w:val="00882672"/>
+    <w:rsid w:val="008817B9"/>
     <w:rsid w:val="00885047"/>
-    <w:rsid w:val="008A0000"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008B4523"/>
     <w:rsid w:val="008C17B2"/>
     <w:rsid w:val="008C32A3"/>
     <w:rsid w:val="008C69B0"/>
     <w:rsid w:val="008D0559"/>
     <w:rsid w:val="008E0403"/>
     <w:rsid w:val="008E4918"/>
     <w:rsid w:val="008E598C"/>
     <w:rsid w:val="008F0585"/>
     <w:rsid w:val="008F2539"/>
     <w:rsid w:val="008F5F7F"/>
     <w:rsid w:val="008F71CC"/>
+    <w:rsid w:val="00910FB4"/>
+    <w:rsid w:val="00984CA1"/>
+    <w:rsid w:val="0098637A"/>
     <w:rsid w:val="00986B20"/>
     <w:rsid w:val="009937BE"/>
     <w:rsid w:val="00995D8A"/>
-    <w:rsid w:val="009D49ED"/>
     <w:rsid w:val="009D4EC0"/>
-    <w:rsid w:val="009E7A3D"/>
     <w:rsid w:val="00A01C0B"/>
     <w:rsid w:val="00A11242"/>
-    <w:rsid w:val="00A219A8"/>
     <w:rsid w:val="00A42ABF"/>
     <w:rsid w:val="00A460F3"/>
     <w:rsid w:val="00A50D48"/>
     <w:rsid w:val="00A525B6"/>
-    <w:rsid w:val="00A62659"/>
-    <w:rsid w:val="00A7327B"/>
     <w:rsid w:val="00A73657"/>
-    <w:rsid w:val="00AA13AF"/>
-    <w:rsid w:val="00AA600F"/>
+    <w:rsid w:val="00A811EB"/>
+    <w:rsid w:val="00A83BDA"/>
     <w:rsid w:val="00AC201A"/>
     <w:rsid w:val="00AC5867"/>
+    <w:rsid w:val="00AD266A"/>
     <w:rsid w:val="00AF5D28"/>
     <w:rsid w:val="00B0093F"/>
     <w:rsid w:val="00B16E27"/>
     <w:rsid w:val="00B24C60"/>
-    <w:rsid w:val="00B327FA"/>
     <w:rsid w:val="00B73F81"/>
     <w:rsid w:val="00B748D9"/>
-    <w:rsid w:val="00B74C74"/>
-    <w:rsid w:val="00B756E2"/>
     <w:rsid w:val="00B76FA3"/>
+    <w:rsid w:val="00B901F1"/>
     <w:rsid w:val="00B92A93"/>
     <w:rsid w:val="00B93B03"/>
-    <w:rsid w:val="00B94EF4"/>
-    <w:rsid w:val="00BA3BFF"/>
+    <w:rsid w:val="00BA6FDD"/>
     <w:rsid w:val="00BB5CDC"/>
     <w:rsid w:val="00BD03BD"/>
     <w:rsid w:val="00BE5CD3"/>
     <w:rsid w:val="00BF6248"/>
     <w:rsid w:val="00C03476"/>
     <w:rsid w:val="00C11400"/>
-    <w:rsid w:val="00C14D8A"/>
+    <w:rsid w:val="00C17FBA"/>
+    <w:rsid w:val="00C20596"/>
     <w:rsid w:val="00C32CF7"/>
     <w:rsid w:val="00C439BD"/>
+    <w:rsid w:val="00C60038"/>
     <w:rsid w:val="00C77297"/>
     <w:rsid w:val="00C86E66"/>
     <w:rsid w:val="00CA0DF7"/>
     <w:rsid w:val="00CB0EB9"/>
     <w:rsid w:val="00CB63FC"/>
     <w:rsid w:val="00CD4BB3"/>
-    <w:rsid w:val="00CF3C65"/>
     <w:rsid w:val="00D06207"/>
-    <w:rsid w:val="00D20BAE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DA4C32"/>
+    <w:rsid w:val="00D911A7"/>
     <w:rsid w:val="00DB46D0"/>
     <w:rsid w:val="00DB6779"/>
-    <w:rsid w:val="00DB6BFA"/>
-    <w:rsid w:val="00DC4220"/>
     <w:rsid w:val="00DE15EE"/>
+    <w:rsid w:val="00DE386C"/>
     <w:rsid w:val="00DF24C9"/>
     <w:rsid w:val="00E24A5D"/>
-    <w:rsid w:val="00E37F68"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E82B9E"/>
+    <w:rsid w:val="00E40706"/>
+    <w:rsid w:val="00E41021"/>
     <w:rsid w:val="00E875BA"/>
     <w:rsid w:val="00E87CF2"/>
-    <w:rsid w:val="00EA0E36"/>
-    <w:rsid w:val="00EB3F62"/>
     <w:rsid w:val="00EC5A21"/>
     <w:rsid w:val="00ED1DB8"/>
     <w:rsid w:val="00ED1E28"/>
+    <w:rsid w:val="00EE6069"/>
+    <w:rsid w:val="00F048A3"/>
     <w:rsid w:val="00F13FFE"/>
     <w:rsid w:val="00F16915"/>
+    <w:rsid w:val="00F21FD6"/>
     <w:rsid w:val="00F711DE"/>
-    <w:rsid w:val="00F82B94"/>
     <w:rsid w:val="00FA1673"/>
+    <w:rsid w:val="00FA6D0F"/>
     <w:rsid w:val="00FB58DB"/>
-    <w:rsid w:val="00FB7337"/>
     <w:rsid w:val="00FC223A"/>
     <w:rsid w:val="00FC6088"/>
     <w:rsid w:val="00FD1CC2"/>
-    <w:rsid w:val="00FD3955"/>
     <w:rsid w:val="00FE21DA"/>
+    <w:rsid w:val="5BC5857F"/>
+    <w:rsid w:val="7F488C71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:bidi="ta-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5121"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2FBEEF75"/>
+  <w14:docId w14:val="62C45B41"/>
   <w15:docId w15:val="{A7DEE78A-A1C9-4242-B204-13E6CD58DD1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6361,51 +8766,51 @@
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7378,84 +9783,74 @@
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
     <w:name w:val="07_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00D06207"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B756E2"/>
+    <w:rsid w:val="002073E4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster1">
-[...4 lines deleted...]
-    <w:rsid w:val="008A2AD3"/>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E40706"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1032993279">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7748,52 +10143,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="3a1c71870d7c9703eab9101153c37fd7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="be95a4dde3fcc19eab8ebcd0d1ef9677" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="5f148aa271782c65d30da5fd005ba325">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b5e241cea9bd067bda2b590a0b22fee" ns2:_="" ns3:_="">
     <xsd:import namespace="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
     <xsd:import namespace="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8002,143 +10410,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6455b11c-ba34-410d-8c6a-32bfc9959fab">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="af61a408-0ce3-49be-8151-8ed024b7efa5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B87A34D-BA8C-49BF-A410-4BE8471472C4}"/>
-[...14 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB0B44CF-4271-4A56-9F9C-EC8693B68ABF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39FB12CA-4151-49DA-A14B-440148271922}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D626416-06E7-4A87-A268-AD1E889238C6}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C102EA1E-CA07-4FFB-85FD-56AD39B0C988}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7305802B-1B91-4566-A088-752D73EFA563}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97B32D46-B1DB-4726-A795-7F4FC725A6AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
+    <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>226</Words>
-  <Characters>1430</Characters>
+  <Words>293</Words>
+  <Characters>1853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1653</CharactersWithSpaces>
+  <CharactersWithSpaces>2142</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>catillazl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FD389CD5566B9348976D3681DFE8B521</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>