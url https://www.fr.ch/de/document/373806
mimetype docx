--- v0 (2025-12-05)
+++ v1 (2026-05-17)
@@ -11,393 +11,1456 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0060246F" w:rsidR="008C69B0" w:rsidP="00C32CF7" w:rsidRDefault="0060246F" w14:paraId="1A80A11C" w14:textId="6AD9E7EC">
+    <w:p w14:paraId="6B052D80" w14:textId="3F4CD76C" w:rsidR="008C69B0" w:rsidRDefault="00FA6D0F" w:rsidP="00C32CF7">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060246F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>ANMELD</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060246F" w:rsidR="00041FD5">
+      <w:r w:rsidR="00986B20" w:rsidRPr="005F5254">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>EFORMULAR</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060246F" w:rsidR="00BA3BFF">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der/dem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>HSK-Koordinator:in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zustellen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D13D106" w14:textId="32398538" w:rsidR="00467E86" w:rsidRPr="00115D49" w:rsidRDefault="00467E86" w:rsidP="00C32CF7">
+      <w:pPr>
+        <w:pStyle w:val="05titreprincipalouobjetgras"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E15EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>KAYIT FORMU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AF84C8" w14:textId="77777777" w:rsidR="008E0403" w:rsidRPr="00CB0EB9" w:rsidRDefault="008E0403" w:rsidP="000714BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arrus BT" w:hAnsi="Arrus BT"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B905D9" w14:textId="7329F75F" w:rsidR="00467E86" w:rsidRDefault="00986B20" w:rsidP="00C32CF7">
+      <w:pPr>
+        <w:pStyle w:val="04titreprincipalouobjetnormal"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F5F7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Kurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00B748D9" w:rsidRPr="008F5F7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="00633234" w:rsidRPr="008F5F7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>„H</w:t>
+      </w:r>
+      <w:r w:rsidR="00B748D9" w:rsidRPr="008F5F7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>eimatlicher Sprache und Kultur</w:t>
+      </w:r>
+      <w:r w:rsidR="00633234" w:rsidRPr="008F5F7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE386C">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (HSK</w:t>
+      </w:r>
+      <w:r w:rsidR="009E15EC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>-Türkisch</w:t>
+      </w:r>
+      <w:r w:rsidR="00B748D9" w:rsidRPr="008F5F7F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA2F3DD" w14:textId="0DB6ADD7" w:rsidR="009E15EC" w:rsidRPr="009E15EC" w:rsidRDefault="009E15EC" w:rsidP="00C32CF7">
+      <w:pPr>
+        <w:pStyle w:val="04titreprincipalouobjetnormal"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E15EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anadil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E15EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E15EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0060246F" w:rsidR="006A0FC1">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E15EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:lang w:val="de-CH"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0060246F">
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>kültür</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E15EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:lang w:val="de-CH"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0060246F">
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E15EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Der/dem </w:t>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>dersi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E15EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0060246F">
+      <w:r w:rsidRPr="009E15EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-        <w:t>HSK-Koordinator:in</w:t>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>kursları</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0060246F">
+      <w:r w:rsidRPr="009E15EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> zustellen (Liste im Anhang)</w:t>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (LCO –</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E15EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Türkçe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E15EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00037410" w:rsidR="008B4523" w:rsidP="00041FD5" w:rsidRDefault="008B4523" w14:paraId="53B178E7" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:lang w:val="de-CH"/>
+    <w:p w14:paraId="2D67DB78" w14:textId="77777777" w:rsidR="008E0403" w:rsidRPr="000714BB" w:rsidRDefault="008E0403" w:rsidP="000714BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A62659" w:rsidR="00041FD5" w:rsidP="00041FD5" w:rsidRDefault="00041FD5" w14:paraId="5A780591" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="04titreprincipalouobjetnormal"/>
+    <w:p w14:paraId="045B4A36" w14:textId="3A1790D0" w:rsidR="00632FCE" w:rsidRDefault="00986B20" w:rsidP="00632FCE">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001625B8">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Mehrsprachige Kinder haben die Möglichkeit, zusätzlich zum deutschsprachigen Klassenunterricht, Kurse in ihrer Herkunftssprache und Kultur zu besuchen (HSK). Die Eltern können sie für diese Kurse einschreiben. Die Einschreibung ist gültig für das folgende Schuljahr und die kommenden Schuljahre.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001625B8">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005770F" w:rsidRPr="0005770F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Die jährlichen Kurskosten betragen</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1298">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidR="0005770F" w:rsidRPr="0005770F">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHF pro Kind. Die unten aufgeführten Informationen werden vertraulich behandelt und dienen ausschliesslich schulischen Zwecken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C6E95A" w14:textId="77777777" w:rsidR="005E1298" w:rsidRPr="005C7872" w:rsidRDefault="005E1298" w:rsidP="005E1298">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Birden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>fazla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>dil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>konuşan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>çocuklar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>fransızca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>dilinde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>gördükleri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>eğitim-öğretimlerine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>olarak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>anadil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>kültür</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>dersi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>kurslarna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (HSK) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>katılabilirler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Çocukların</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>kaydı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>anne-babalar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>tarafından</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>yaptrıılır</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Kayıt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>gelecek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>öğretim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>yılı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>sonraki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>yıllar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>için</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>geçerlidir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kursun </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>yıllık</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ücreti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>çocuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>başına</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0.-'dır. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Aşağıdaki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>bilgiler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>gizli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>tutulacak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>yalnızca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>okul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>amaçları</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>için</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>kullanılacaktır</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E1298">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC766FF" w14:textId="77777777" w:rsidR="005E1298" w:rsidRPr="001625B8" w:rsidRDefault="005E1298" w:rsidP="00632FCE">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED091AC" w14:textId="77777777" w:rsidR="005A1964" w:rsidRDefault="000B3132" w:rsidP="000714BB">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A62659">
+      <w:r w:rsidRPr="001625B8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Kurs in „Heimatlicher Sprache und Kultur“ (HSK-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A0FC1">
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001625B8">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Türkisch</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A62659">
+        <w:t>Träger</w:t>
+      </w:r>
+      <w:r w:rsidR="0005770F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001625B8">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Kurse informieren die Eltern vor Kursbeginn über den Kursort, den Kurstag und die Kurszeit. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A0FC1" w:rsidR="006A0FC1" w:rsidP="006A0FC1" w:rsidRDefault="006A0FC1" w14:paraId="497A68BD" w14:textId="77777777">
-[...33 lines deleted...]
-    <w:p w:rsidRPr="008B4523" w:rsidR="00037410" w:rsidP="00037410" w:rsidRDefault="00041FD5" w14:paraId="7810E510" w14:textId="77777777">
+    <w:p w14:paraId="3D3AB543" w14:textId="635A5FC1" w:rsidR="008E0403" w:rsidRPr="000714BB" w:rsidRDefault="005A1964" w:rsidP="000714BB">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
-        <w:rPr>
-[...35 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Türkçe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>kurslarının</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>yapılacağı</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>okul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>gün</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>saatle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ilgili</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>bilgiler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>kurslardan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>önce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>anne-babalara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>iletilecektir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A1964">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000714BB">
+        <w:rPr>
+          <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00037410" w:rsidR="00037410">
-[...59 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
         <w:tblCellMar>
-          <w:top w:w="28" w:type="dxa"/>
-          <w:bottom w:w="28" w:type="dxa"/>
+          <w:top w:w="113" w:type="dxa"/>
+          <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3310"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1972"/>
+        <w:gridCol w:w="3174"/>
+        <w:gridCol w:w="72"/>
+        <w:gridCol w:w="1873"/>
+        <w:gridCol w:w="1543"/>
+        <w:gridCol w:w="975"/>
+        <w:gridCol w:w="1970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F5F7F" w:rsidTr="00846B43" w14:paraId="655278C7" w14:textId="77777777">
+      <w:tr w:rsidR="008F5F7F" w14:paraId="11D3832C" w14:textId="77777777" w:rsidTr="00A97852">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008B4523" w:rsidR="00BA3BFF" w:rsidP="00BA3BFF" w:rsidRDefault="00041FD5" w14:paraId="4E7DCFE6" w14:textId="77777777">
+          <w:p w14:paraId="64B73BE7" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00041FD5">
+            <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name und Vorname des Kindes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006D0C1F" w:rsidR="008F5F7F" w:rsidP="008B4523" w:rsidRDefault="007E4B1B" w14:paraId="4B9D7854" w14:textId="77777777">
+          <w:p w14:paraId="1048954C" w14:textId="2E8A01BC" w:rsidR="005A1964" w:rsidRPr="008F5F7F" w:rsidRDefault="0084318C" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="de-CH" w:bidi="ar-SY"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Çocuğun soyadı ve adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6408" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="008F5F7F" w:rsidP="00FB58DB" w:rsidRDefault="00FB58DB" w14:paraId="731E1D2F" w14:textId="77777777">
+          <w:p w14:paraId="4B9442CD" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="00FB58DB" w:rsidP="00FB58DB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -457,159 +1520,170 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00FB58DB" w:rsidR="008F5F7F">
+            <w:r w:rsidR="008F5F7F" w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00FB58DB" w:rsidR="008F5F7F">
+            <w:r w:rsidR="008F5F7F" w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B23703">
-[...6 lines deleted...]
-            <w:r w:rsidR="00B23703">
+            <w:r w:rsidR="008F5F7F" w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008F5F7F" w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FB58DB" w:rsidR="008F5F7F">
+            <w:r w:rsidR="008F5F7F" w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidTr="00846B43" w14:paraId="66332D3D" w14:textId="77777777">
+      <w:tr w:rsidR="008F5F7F" w14:paraId="487F4080" w14:textId="77777777" w:rsidTr="00A97852">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008B4523" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="00041FD5" w14:paraId="27F048EE" w14:textId="77777777">
+          <w:p w14:paraId="34BE320B" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...2 lines deleted...]
-                <w:lang w:val="de-CH"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Ort und Geburtsdatum</w:t>
             </w:r>
+            <w:r w:rsidRPr="008F5F7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BA3BFF" w:rsidR="00BA3BFF" w:rsidP="008B4523" w:rsidRDefault="007E4B1B" w14:paraId="482A95BF" w14:textId="77777777">
+          <w:p w14:paraId="7A5BFA82" w14:textId="4FC0BE31" w:rsidR="0084318C" w:rsidRPr="008F5F7F" w:rsidRDefault="00132908" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Doğum yeri ve tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6408" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="24BF9E93" w14:textId="77777777">
+          <w:p w14:paraId="35A65107" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -672,111 +1746,182 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidTr="00846B43" w14:paraId="0C977D47" w14:textId="77777777">
+      <w:tr w:rsidR="008F5F7F" w14:paraId="4C75796B" w14:textId="77777777" w:rsidTr="00A97852">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008B4523" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="00041FD5" w14:paraId="545B7412" w14:textId="77777777">
+          <w:p w14:paraId="28811AAD" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Name und Vorname des Vaters</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00846B43" w:rsidR="008B4523" w:rsidP="008B4523" w:rsidRDefault="007E4B1B" w14:paraId="5380BA7E" w14:textId="77777777">
+          <w:p w14:paraId="54DA48DD" w14:textId="2ADE9B6A" w:rsidR="00132908" w:rsidRPr="008F5F7F" w:rsidRDefault="008265E3" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B350C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00846B43">
+              <w:t>Babanın</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B350C9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Babanın soyadı ve adı</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B350C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>soyadı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B350C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B350C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B350C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B350C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6408" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="0C7F5974" w14:textId="77777777">
+          <w:p w14:paraId="552A225F" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -839,104 +1984,109 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidTr="00846B43" w14:paraId="39096692" w14:textId="77777777">
+      <w:tr w:rsidR="008F5F7F" w14:paraId="757EA5E4" w14:textId="77777777" w:rsidTr="00A97852">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="00041FD5" w14:paraId="2AADC0DF" w14:textId="77777777">
+          <w:p w14:paraId="63CA44AD" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Herkunftsland</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BA3BFF" w:rsidR="00BA3BFF" w:rsidP="008B4523" w:rsidRDefault="007E4B1B" w14:paraId="66CCE7B4" w14:textId="77777777">
+          <w:p w14:paraId="51BFCEB8" w14:textId="39FD1667" w:rsidR="008265E3" w:rsidRPr="008F5F7F" w:rsidRDefault="00DB0931" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="4395"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Geldiği ülke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6408" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="5DE1C32C" w14:textId="77777777">
+          <w:p w14:paraId="466A424F" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -999,111 +2149,170 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidTr="00846B43" w14:paraId="0083A588" w14:textId="77777777">
+      <w:tr w:rsidR="008F5F7F" w14:paraId="5224F3B9" w14:textId="77777777" w:rsidTr="00A97852">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008B4523" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="00041FD5" w14:paraId="38B0C4FC" w14:textId="77777777">
+          <w:p w14:paraId="0246BB62" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
+                <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Name und Vorname der Mutter</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006D0C1F" w:rsidR="00BA3BFF" w:rsidP="008B4523" w:rsidRDefault="007E4B1B" w14:paraId="7081B822" w14:textId="77777777">
+          <w:p w14:paraId="16AF09D3" w14:textId="734541AD" w:rsidR="00DB0931" w:rsidRPr="008F5F7F" w:rsidRDefault="009A4D3B" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B350C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00846B43">
+              <w:t xml:space="preserve">Annenin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B350C9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Annenin soyadı ve adı</w:t>
-            </w:r>
+              <w:t>soyadı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B350C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B350C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B350C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B350C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6408" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="3B81E038" w14:textId="77777777">
+          <w:p w14:paraId="5418B001" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1166,107 +2375,109 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F5F7F" w:rsidTr="00846B43" w14:paraId="51179A71" w14:textId="77777777">
+      <w:tr w:rsidR="008F5F7F" w14:paraId="526D4625" w14:textId="77777777" w:rsidTr="00A97852">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="00041FD5" w14:paraId="5571F612" w14:textId="77777777">
+          <w:p w14:paraId="1F73F311" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Herkunftsland</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008B4523" w:rsidR="00BA3BFF" w:rsidP="008B4523" w:rsidRDefault="007E4B1B" w14:paraId="0FF9FC11" w14:textId="77777777">
+          <w:p w14:paraId="6EA6E67B" w14:textId="46CF5356" w:rsidR="009A4D3B" w:rsidRPr="008F5F7F" w:rsidRDefault="00F233B4" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="4395"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:lang w:val="fr-CH"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Geldiği ülke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6408" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="008F5F7F" w:rsidP="00CB63FC" w:rsidRDefault="008F5F7F" w14:paraId="0447C9DB" w14:textId="77777777">
+          <w:p w14:paraId="13E4FA91" w14:textId="77777777" w:rsidR="008F5F7F" w:rsidRPr="00FB58DB" w:rsidRDefault="008F5F7F" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1329,113 +2540,112 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B327FA" w:rsidTr="00846B43" w14:paraId="64B434F3" w14:textId="77777777">
+      <w:tr w:rsidR="00B901F1" w14:paraId="0913E5A1" w14:textId="77777777" w:rsidTr="00A97852">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B327FA" w:rsidP="00CB63FC" w:rsidRDefault="00041FD5" w14:paraId="118CD09F" w14:textId="77777777">
+          <w:p w14:paraId="2104EADA" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRDefault="00B901F1" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Strasse</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008B4523" w:rsidR="00B327FA" w:rsidP="008B4523" w:rsidRDefault="007E4B1B" w14:paraId="622C28FE" w14:textId="77777777">
+          <w:p w14:paraId="4528DF7E" w14:textId="0F541037" w:rsidR="00F233B4" w:rsidRPr="008F5F7F" w:rsidRDefault="00F41DFC" w:rsidP="00CB63FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Sokak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3685" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B327FA" w:rsidP="00447F1E" w:rsidRDefault="00B327FA" w14:paraId="532D922E" w14:textId="77777777">
+          <w:p w14:paraId="4C12CDBF" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00447F1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1518,108 +2728,109 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B23703">
-[...6 lines deleted...]
-            <w:r w:rsidR="00B23703">
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="975" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00166311" w:rsidR="00B327FA" w:rsidP="00A62659" w:rsidRDefault="00B327FA" w14:paraId="164DDCDC" w14:textId="77777777">
+          <w:p w14:paraId="086C0496" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00447F1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>N.°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2014" w:type="dxa"/>
+            <w:tcW w:w="1970" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B327FA" w:rsidP="00222574" w:rsidRDefault="00B327FA" w14:paraId="441E97D9" w14:textId="77777777">
+          <w:p w14:paraId="32F8AD0F" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00447F1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1682,109 +2893,111 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B327FA" w:rsidTr="00846B43" w14:paraId="30EB1D19" w14:textId="77777777">
+      <w:tr w:rsidR="00B901F1" w14:paraId="178B7054" w14:textId="77777777" w:rsidTr="00A97852">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B327FA" w:rsidP="00205426" w:rsidRDefault="00041FD5" w14:paraId="7060354D" w14:textId="77777777">
+          <w:p w14:paraId="0BF92FAC" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRDefault="00B901F1" w:rsidP="00205426">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Postleitzahl</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008B4523" w:rsidR="00B327FA" w:rsidP="008B4523" w:rsidRDefault="007E4B1B" w14:paraId="35E9C1CF" w14:textId="77777777">
+          <w:p w14:paraId="5B5D0869" w14:textId="3ABAFD0F" w:rsidR="00F41DFC" w:rsidRPr="008F5F7F" w:rsidRDefault="008F043F" w:rsidP="00205426">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:leader="dot" w:pos="4395"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:i/>
-                <w:lang w:val="fr-CH"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Posta kodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1945" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B327FA" w:rsidP="00960098" w:rsidRDefault="00B327FA" w14:paraId="63BCFF55" w14:textId="77777777">
+          <w:p w14:paraId="1B188375" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -1848,117 +3061,108 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1543" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B327FA" w:rsidP="008A0000" w:rsidRDefault="00041FD5" w14:paraId="649C579D" w14:textId="77777777">
+          <w:p w14:paraId="0124E510" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRDefault="00B901F1" w:rsidP="00810A5B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Wohnort</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Wohnort </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008B4523" w:rsidR="00B327FA" w:rsidP="008B4523" w:rsidRDefault="007E4B1B" w14:paraId="5CDA05EA" w14:textId="77777777">
+          <w:p w14:paraId="1677D4C8" w14:textId="23355E16" w:rsidR="008F043F" w:rsidRPr="008F5F7F" w:rsidRDefault="00C01DEC" w:rsidP="00810A5B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Şehir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2723" w:type="dxa"/>
+            <w:tcW w:w="2945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B327FA" w:rsidP="00960098" w:rsidRDefault="00B327FA" w14:paraId="3321C0B8" w14:textId="77777777">
+          <w:p w14:paraId="0E2AB5C1" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00810A5B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2021,87 +3225,87 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B327FA" w:rsidTr="00846B43" w14:paraId="5FE9A8D7" w14:textId="77777777">
+      <w:tr w:rsidR="00B901F1" w14:paraId="146AE122" w14:textId="77777777" w:rsidTr="00A97852">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F5F7F" w:rsidR="00B327FA" w:rsidP="0096653C" w:rsidRDefault="00B327FA" w14:paraId="46C82225" w14:textId="77777777">
+          <w:p w14:paraId="5B60F75E" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="008F5F7F" w:rsidRDefault="00B901F1" w:rsidP="0096653C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6408" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B327FA" w:rsidP="00960098" w:rsidRDefault="00B327FA" w14:paraId="06D2CC06" w14:textId="77777777">
+          <w:p w14:paraId="31FEBB79" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2164,87 +3368,88 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B327FA" w:rsidTr="00846B43" w14:paraId="31277536" w14:textId="77777777">
+      <w:tr w:rsidR="00B901F1" w14:paraId="3062C76E" w14:textId="77777777" w:rsidTr="00A97852">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA3BFF" w:rsidR="00B327FA" w:rsidP="00A62659" w:rsidRDefault="00B327FA" w14:paraId="21FF35D2" w14:textId="77777777">
+          <w:p w14:paraId="634B9676" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="008F5F7F" w:rsidRDefault="00B901F1" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6408" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B327FA" w:rsidP="00960098" w:rsidRDefault="00B327FA" w14:paraId="56C07A7A" w14:textId="77777777">
+          <w:p w14:paraId="65D82726" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2307,109 +3512,111 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B327FA" w:rsidTr="00846B43" w14:paraId="6FB26A55" w14:textId="77777777">
+      <w:tr w:rsidR="00B901F1" w14:paraId="0F90E23F" w14:textId="77777777" w:rsidTr="00A97852">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008B4523" w:rsidR="00B327FA" w:rsidP="00960098" w:rsidRDefault="00041FD5" w14:paraId="51C858C1" w14:textId="77777777">
+          <w:p w14:paraId="67C7B4A4" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRDefault="00B901F1" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Erstsprache des Kindes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00846B43" w:rsidR="00B327FA" w:rsidP="008B4523" w:rsidRDefault="007E4B1B" w14:paraId="0E01D08A" w14:textId="77777777">
+          <w:p w14:paraId="58898CA5" w14:textId="2E4C9E23" w:rsidR="0098243D" w:rsidRPr="008F5F7F" w:rsidRDefault="0098243D" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:i/>
-                <w:lang w:val="de-CH"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F84C1F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Öğrencinin ana dili</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6408" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6433" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B327FA" w:rsidP="00960098" w:rsidRDefault="00B327FA" w14:paraId="76A9EB3D" w14:textId="77777777">
+          <w:p w14:paraId="2FE56CEF" w14:textId="77777777" w:rsidR="00B901F1" w:rsidRPr="00FB58DB" w:rsidRDefault="00B901F1" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2472,133 +3679,143 @@
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B327FA" w:rsidTr="00846B43" w14:paraId="58CFBAEC" w14:textId="77777777">
+      <w:tr w:rsidR="00A97852" w14:paraId="71E0ECE8" w14:textId="77777777" w:rsidTr="00B350C9">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3246" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D7084" w:rsidR="00B327FA" w:rsidP="00BA3BFF" w:rsidRDefault="00041FD5" w14:paraId="2AA643BA" w14:textId="77777777">
+          <w:p w14:paraId="403EF274" w14:textId="77777777" w:rsidR="00C37F59" w:rsidRDefault="00A97852" w:rsidP="00C37F59">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5F7F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Datum</w:t>
+              <w:t xml:space="preserve">Datum </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> und</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008F5F7F" w:rsidR="00B327FA">
+              <w:t>und Unterschrift der Eltern</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F6BA1E9" w14:textId="1D90349B" w:rsidR="00C37F59" w:rsidRPr="00C37F59" w:rsidRDefault="00C37F59" w:rsidP="00C37F59">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C37F59">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ebeveynlerin imzası</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C37F59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0072717B">
+          </w:p>
+          <w:p w14:paraId="4444410F" w14:textId="548E3B29" w:rsidR="00A97852" w:rsidRPr="008F5F7F" w:rsidRDefault="00A97852" w:rsidP="008F5F7F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="21"/>
-[...10 lines deleted...]
-                <w:lang w:val="de-CH"/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F84C1F">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6408" w:type="dxa"/>
+            <w:tcW w:w="6361" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B327FA" w:rsidP="00960098" w:rsidRDefault="00B327FA" w14:paraId="3DAA1A74" w14:textId="77777777">
+          <w:p w14:paraId="7F34AA68" w14:textId="77777777" w:rsidR="00A97852" w:rsidRPr="00FB58DB" w:rsidRDefault="00A97852" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -2659,807 +3876,681 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB58DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FB58DB" w:rsidR="00B327FA" w:rsidP="00960098" w:rsidRDefault="00B327FA" w14:paraId="41C5B579" w14:textId="77777777">
+          <w:p w14:paraId="359D62B8" w14:textId="55B79750" w:rsidR="00A97852" w:rsidRPr="00FB58DB" w:rsidRDefault="00A97852" w:rsidP="00960098">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="9637"/>
               </w:tabs>
               <w:spacing w:before="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB58DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0060246F" w:rsidR="007E4B1B" w:rsidP="0060246F" w:rsidRDefault="007E4B1B" w14:paraId="02A60DC8" w14:textId="74BB95DD">
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00BA3BFF" w:rsidR="00BA3BFF" w:rsidP="008B4523" w:rsidRDefault="00B23703" w14:paraId="30AE7D06" w14:textId="77777777">
+    <w:p w14:paraId="42F534B2" w14:textId="77777777" w:rsidR="00FA6D0F" w:rsidRDefault="00FA6D0F" w:rsidP="00D06207">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A64B50A" w14:textId="1DC5A91B" w:rsidR="003A6EDC" w:rsidRDefault="00B350C9" w:rsidP="00D06207">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9637"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
-          <w:lang w:bidi="ar-SY"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
-          <w:lang w:bidi="ar-SY"/>
-[...2 lines deleted...]
-          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hr="t" o:hrstd="t" fillcolor="#a0a0a0" stroked="f"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:pict w14:anchorId="6B25246C">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00037410" w:rsidR="00041FD5" w:rsidP="00041FD5" w:rsidRDefault="00041FD5" w14:paraId="30FF1C35" w14:textId="2B341D32">
-[...20 lines deleted...]
-    <w:p w:rsidRPr="0060246F" w:rsidR="00D06207" w:rsidP="0072717B" w:rsidRDefault="00D06207" w14:paraId="6610C758" w14:textId="5431D7C4">
+    <w:p w14:paraId="782629F9" w14:textId="166AE451" w:rsidR="00D06207" w:rsidRPr="002073E4" w:rsidRDefault="00D06207" w:rsidP="006F2FAA">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0060246F" w:rsidR="00BF0142" w:rsidP="00BF0142" w:rsidRDefault="00BF0142" w14:paraId="172F5C83" w14:textId="0EFCCD0F"/>
-[...26 lines deleted...]
-    <w:sectPr w:rsidRPr="0060246F" w:rsidR="00BF0142" w:rsidSect="008F5F7F">
+    <w:sectPr w:rsidR="00D06207" w:rsidRPr="002073E4" w:rsidSect="008F5F7F">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="426" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D66A0" w:rsidP="00822F08" w:rsidRDefault="007D66A0" w14:paraId="5ECBCD87" w14:textId="77777777">
+    <w:p w14:paraId="7F46DA6C" w14:textId="77777777" w:rsidR="00C3323B" w:rsidRDefault="00C3323B" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D66A0" w:rsidP="00822F08" w:rsidRDefault="007D66A0" w14:paraId="3A731BA4" w14:textId="77777777">
+    <w:p w14:paraId="2D1F7931" w14:textId="77777777" w:rsidR="00C3323B" w:rsidRDefault="00C3323B" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arrus BT">
+    <w:altName w:val="Garamond"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Latha">
     <w:panose1 w:val="02000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00100003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="009937BE" w:rsidRDefault="009937BE" w14:paraId="1F8ACE5F" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FEF2C78" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="00BF50CB" w:rsidR="0072717B" w:rsidP="0072717B" w:rsidRDefault="0072717B" w14:paraId="2B1BD0DB" w14:textId="77777777">
+  <w:p w14:paraId="3589B782" w14:textId="77777777" w:rsidR="0072717B" w:rsidRPr="00BF50CB" w:rsidRDefault="0072717B" w:rsidP="0072717B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00BF50CB" w:rsidR="00BF0142" w:rsidP="03C599DC" w:rsidRDefault="00BF0142" w14:paraId="6DF10274" w14:textId="77777777" w14:noSpellErr="1">
+  <w:p w14:paraId="1408AAE1" w14:textId="77777777" w:rsidR="002073E4" w:rsidRPr="00BF50CB" w:rsidRDefault="5BC5857F" w:rsidP="5BC5857F">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="03C599DC" w:rsidR="03C599DC">
+    <w:r w:rsidRPr="5BC5857F">
       <w:rPr>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t xml:space="preserve">Direction de </w:t>
+      <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
-    <w:r w:rsidRPr="03C599DC" w:rsidR="03C599DC">
-      <w:rPr>
+    <w:r w:rsidRPr="5BC5857F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t xml:space="preserve">la </w:t>
-[...75 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">DFAC </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00174C85" w:rsidR="00BF0142" w:rsidP="00BF0142" w:rsidRDefault="00BF0142" w14:paraId="51F804D1" w14:textId="77777777">
+  <w:p w14:paraId="004ED1DC" w14:textId="1F0FDB50" w:rsidR="009937BE" w:rsidRPr="0072717B" w:rsidRDefault="002073E4" w:rsidP="002073E4">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>Bildung und kulturelle Angelegenheiten</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
-  </w:p>
-[...6 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidRPr="00BF50CB" w:rsidR="009937BE" w:rsidP="00041EA2" w:rsidRDefault="009937BE" w14:paraId="5DA5040E" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B4CE3EB" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00BF50CB" w:rsidRDefault="009937BE" w:rsidP="00041EA2">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00BF50CB" w:rsidR="00BF0142" w:rsidP="03C599DC" w:rsidRDefault="00BF0142" w14:paraId="1797AE36" w14:textId="77777777" w14:noSpellErr="1">
+  <w:p w14:paraId="38660F28" w14:textId="77777777" w:rsidR="002073E4" w:rsidRPr="00BF50CB" w:rsidRDefault="5BC5857F" w:rsidP="5BC5857F">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="03C599DC" w:rsidR="03C599DC">
+    <w:r w:rsidRPr="5BC5857F">
       <w:rPr>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t xml:space="preserve">Direction de </w:t>
+      <w:t xml:space="preserve">Direction de la formation et des affaires culturelles </w:t>
     </w:r>
-    <w:r w:rsidRPr="03C599DC" w:rsidR="03C599DC">
-      <w:rPr>
+    <w:r w:rsidRPr="5BC5857F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t xml:space="preserve">la </w:t>
-[...75 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">DFAC </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00174C85" w:rsidR="009937BE" w:rsidP="00041EA2" w:rsidRDefault="00BF0142" w14:paraId="026F7156" w14:textId="402612FD">
+  <w:p w14:paraId="75013F52" w14:textId="56C688B7" w:rsidR="009937BE" w:rsidRPr="00041EA2" w:rsidRDefault="002073E4" w:rsidP="002073E4">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>Bildung und kulturelle Angelegenheiten</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
-  </w:p>
-[...6 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D66A0" w:rsidP="00822F08" w:rsidRDefault="007D66A0" w14:paraId="523921E9" w14:textId="77777777">
+    <w:p w14:paraId="2E27B5E1" w14:textId="77777777" w:rsidR="00C3323B" w:rsidRDefault="00C3323B" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D66A0" w:rsidP="00822F08" w:rsidRDefault="007D66A0" w14:paraId="6F4212C6" w14:textId="77777777">
+    <w:p w14:paraId="790F1B3A" w14:textId="77777777" w:rsidR="00C3323B" w:rsidRDefault="00C3323B" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009937BE" w14:paraId="66D15D73" w14:textId="77777777">
+    <w:tr w:rsidR="009937BE" w14:paraId="7DC9AC2C" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="004D7084" w:rsidP="004D7084" w:rsidRDefault="004D7084" w14:paraId="074FE7C9" w14:textId="77777777">
+        <w:p w14:paraId="77B45DF9" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="007F77BC">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AC201A">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für deutschsprachigen obligatorischen Unterricht DOA </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00910FB4">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:br/>
           </w:r>
-          <w:r w:rsidRPr="005A0357">
+          <w:r w:rsidR="00910FB4" w:rsidRPr="005A0357">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Amt für französischsprachigen obligatorischen Unterricht</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00910FB4">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="00910FB4">
+          <w:r w:rsidR="00910FB4" w:rsidRPr="00910FB4">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>SEnOF</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidRPr="0064336A" w:rsidR="009937BE" w:rsidP="004D7084" w:rsidRDefault="004D7084" w14:paraId="1F7BAE10" w14:textId="3B21FFDC">
+        <w:p w14:paraId="5D8621C0" w14:textId="369EF5E8" w:rsidR="009937BE" w:rsidRPr="0064336A" w:rsidRDefault="004A6116" w:rsidP="00822F08">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:rStyle w:val="Seitenzahl"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>Seite</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00B57E3A">
+          <w:r w:rsidR="006F2FAA">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00BF0142">
+          <w:r w:rsidR="002073E4">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t>von</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00B57E3A">
+          <w:r w:rsidR="006F2FAA">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="0064336A">
+          <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidR="009937BE">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A485436" wp14:editId="53D37CF3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7742C3E9" wp14:editId="5762BF73">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-215265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="116205" cy="220980"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -3472,92 +4563,91 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="116205" cy="220980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="009937BE" w:rsidP="00C11400" w:rsidRDefault="009937BE" w14:paraId="08FAE31E" w14:textId="77777777"/>
+  <w:p w14:paraId="3CDF03A1" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00C11400"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidRPr="004A0F2D" w:rsidR="009937BE" w:rsidTr="03C599DC" w14:paraId="1B90732D" w14:textId="77777777">
+    <w:tr w:rsidR="009937BE" w:rsidRPr="004A0F2D" w14:paraId="6CA24784" w14:textId="77777777" w:rsidTr="7F488C71">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidRPr="00AA545D" w:rsidR="009937BE" w:rsidP="00822F08" w:rsidRDefault="009937BE" w14:paraId="35E3B9C1" w14:textId="77777777">
+        <w:p w14:paraId="211BBD85" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00AA545D" w:rsidRDefault="009937BE" w:rsidP="00822F08">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="736D4E3E" wp14:editId="435F83CE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="025777B9" wp14:editId="7098989F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795655"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Image 2" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Image 2" descr="logo_fr_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -3571,465 +4661,449 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="935990" cy="795655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4139" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="004D7084" w:rsidP="004D7084" w:rsidRDefault="004D7084" w14:paraId="7C59F1A8" w14:textId="77777777">
+        <w:p w14:paraId="4042676A" w14:textId="77777777" w:rsidR="005A0357" w:rsidRDefault="005A0357" w:rsidP="00274E60">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005A0357">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für deutschsprachigen obligatorischen Unterricht </w:t>
           </w:r>
           <w:r w:rsidRPr="005A0357">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>DOA</w:t>
           </w:r>
           <w:r w:rsidRPr="005A0357">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidRPr="005A0357" w:rsidR="004D7084" w:rsidP="004D7084" w:rsidRDefault="004D7084" w14:paraId="2198C45A" w14:textId="77777777">
+        <w:p w14:paraId="4E862E04" w14:textId="77777777" w:rsidR="00274E60" w:rsidRPr="005A0357" w:rsidRDefault="005A0357" w:rsidP="00274E60">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005A0357">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Amt für französischsprachigen obligatorischen Unterricht</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00483728">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidRPr="005A0357">
+          <w:r w:rsidR="00133E8C" w:rsidRPr="005A0357">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>SEnOF</w:t>
           </w:r>
-          <w:r w:rsidRPr="005A0357">
+          <w:r w:rsidR="00133E8C" w:rsidRPr="005A0357">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:br/>
           </w:r>
         </w:p>
-        <w:p w:rsidRPr="0060246F" w:rsidR="004D7084" w:rsidP="004D7084" w:rsidRDefault="004D7084" w14:paraId="0BE270A6" w14:textId="30DB3B17" w14:noSpellErr="1">
+        <w:p w14:paraId="733A1D45" w14:textId="1C1EAE81" w:rsidR="00274E60" w:rsidRPr="00FA6D0F" w:rsidRDefault="7F488C71" w:rsidP="008F5F7F">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
-          <w:r w:rsidRPr="03C599DC" w:rsidR="03C599DC">
+          <w:r w:rsidRPr="7F488C71">
             <w:rPr>
               <w:lang w:val="pt-PT"/>
             </w:rPr>
-            <w:t>Mariahilfstrasse</w:t>
+            <w:t>Mariahilfstrasse 2, 1712 Tafers</w:t>
           </w:r>
-          <w:r w:rsidRPr="03C599DC" w:rsidR="03C599DC">
-[...5 lines deleted...]
-          <w:r>
+          <w:r w:rsidR="008F5F7F">
             <w:br/>
           </w:r>
-          <w:r w:rsidRPr="03C599DC" w:rsidR="03C599DC">
+          <w:r w:rsidRPr="7F488C71">
             <w:rPr>
               <w:lang w:val="pt-PT"/>
             </w:rPr>
             <w:t>T +41 26 305 40 80</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidRPr="00763C19" w:rsidR="009937BE" w:rsidP="004D7084" w:rsidRDefault="00B23703" w14:paraId="09083972" w14:textId="48DF5499">
+        <w:p w14:paraId="1781E105" w14:textId="469E27D8" w:rsidR="009937BE" w:rsidRPr="00FA6D0F" w:rsidRDefault="002073E4" w:rsidP="00AC201A">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:color w:val="auto"/>
               <w:u w:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" r:id="rId2">
-            <w:r w:rsidRPr="0060246F" w:rsidR="00BF0142">
+          <w:hyperlink r:id="rId2" w:history="1">
+            <w:r w:rsidRPr="00FA6D0F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>www.fr.ch/d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C02D99" w:rsidR="00BF0142">
+            <w:r w:rsidRPr="00C02D99">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>oa</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="0060246F" w:rsidR="004D7084">
-[...8 lines deleted...]
-          <w:r w:rsidR="00763C19">
+          <w:r w:rsidR="00262C55" w:rsidRPr="00FA6D0F">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="009937BE" w:rsidP="00CA0DF7" w:rsidRDefault="009937BE" w14:paraId="0F9F57FF" w14:textId="77777777"/>
+  <w:p w14:paraId="289E96D4" w14:textId="77777777" w:rsidR="0048504E" w:rsidRDefault="0048504E" w:rsidP="00CA0DF7"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
-        <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" style="width:10.5pt;height:10.5pt" o:bullet="t" type="#_x0000_t75">
-        <v:imagedata o:title="ecusson" r:id="rId1"/>
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CE009614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="89BEE35C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F2845774"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9E8CE1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C652912"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0840D6F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10583E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF54310E"/>
     <w:lvl w:ilvl="0" w:tplc="7232654E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:pStyle w:val="10dnumrotation4eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1475"/>
         </w:tabs>
         <w:ind w:left="1475" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4096,575 +5170,575 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22C93BF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A3B49B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2841032F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1B2C066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="646"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="141"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44330E24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65586536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546A1B12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3996AFE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="10cnumrotation3eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1106"/>
         </w:tabs>
         <w:ind w:left="1106" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1361"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1361"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1361"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1361"/>
         </w:tabs>
         <w:ind w:left="1361" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
@@ -4722,51 +5796,51 @@
         </w:tabs>
         <w:ind w:left="4686" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57260FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20CB4C"/>
     <w:lvl w:ilvl="0" w:tplc="E168CDEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="10bnumrotation2eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="737"/>
         </w:tabs>
         <w:ind w:left="737" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4830,320 +5904,320 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57D372EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9372DF3A"/>
     <w:lvl w:ilvl="0" w:tplc="FA1452D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces3"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A897F7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96A0DD84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="992"/>
         </w:tabs>
         <w:ind w:left="992" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="17"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
@@ -5202,189 +6276,189 @@
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60AE4E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="404040"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="992"/>
         </w:tabs>
         <w:ind w:left="992" w:hanging="992"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="17"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
@@ -5529,166 +6603,166 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697A4428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1326DE60"/>
     <w:lvl w:ilvl="0" w:tplc="3906FA6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A3E0F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC16712E"/>
     <w:lvl w:ilvl="0" w:tplc="1F6495CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="10numrotation"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5751,788 +6825,773 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA973F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9662C768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77856DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3563D80"/>
     <w:lvl w:ilvl="0" w:tplc="7C8EBB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces2"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="706102742">
+  <w:num w:numId="1" w16cid:durableId="1352609651">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="310256084">
+  <w:num w:numId="2" w16cid:durableId="711655968">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="160708157">
+  <w:num w:numId="3" w16cid:durableId="215508100">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1843815408">
+  <w:num w:numId="4" w16cid:durableId="2102409407">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="535432756">
+  <w:num w:numId="5" w16cid:durableId="1864394990">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="644047494">
+  <w:num w:numId="6" w16cid:durableId="227880433">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1480266520">
+  <w:num w:numId="7" w16cid:durableId="149373395">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="462773549">
+  <w:num w:numId="8" w16cid:durableId="1000547009">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1081413671">
+  <w:num w:numId="9" w16cid:durableId="2026978680">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="855535936">
+  <w:num w:numId="10" w16cid:durableId="1270695745">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="765349192">
+  <w:num w:numId="11" w16cid:durableId="1085103779">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1820685934">
+  <w:num w:numId="12" w16cid:durableId="2134207974">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="877549381">
+  <w:num w:numId="13" w16cid:durableId="2072531359">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="971055758">
+  <w:num w:numId="14" w16cid:durableId="1251112895">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="644313753">
+  <w:num w:numId="15" w16cid:durableId="1747726632">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1042048596">
+  <w:num w:numId="16" w16cid:durableId="260919964">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="2000306219">
+  <w:num w:numId="17" w16cid:durableId="471412257">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1630042632">
+  <w:num w:numId="18" w16cid:durableId="720325793">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="144326490">
+  <w:num w:numId="19" w16cid:durableId="811949433">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1164396540">
+  <w:num w:numId="20" w16cid:durableId="2055882744">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="3073"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C32CF7"/>
-    <w:rsid w:val="000008C3"/>
     <w:rsid w:val="00027764"/>
     <w:rsid w:val="00027CA7"/>
-    <w:rsid w:val="00037410"/>
-    <w:rsid w:val="00041808"/>
     <w:rsid w:val="00041909"/>
     <w:rsid w:val="00041EA2"/>
-    <w:rsid w:val="00041FD5"/>
     <w:rsid w:val="00043F13"/>
+    <w:rsid w:val="000516FC"/>
+    <w:rsid w:val="0005770F"/>
+    <w:rsid w:val="000714BB"/>
     <w:rsid w:val="0008343D"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000B3132"/>
     <w:rsid w:val="00102FE4"/>
+    <w:rsid w:val="00115D49"/>
     <w:rsid w:val="00115FF7"/>
     <w:rsid w:val="00122D7D"/>
-    <w:rsid w:val="00142074"/>
+    <w:rsid w:val="00132908"/>
+    <w:rsid w:val="00133E8C"/>
+    <w:rsid w:val="001350EC"/>
     <w:rsid w:val="001625B8"/>
-    <w:rsid w:val="00166311"/>
+    <w:rsid w:val="00184331"/>
     <w:rsid w:val="001B6FAC"/>
-    <w:rsid w:val="001E5376"/>
     <w:rsid w:val="001F4FE9"/>
-    <w:rsid w:val="00203E18"/>
     <w:rsid w:val="00205220"/>
-    <w:rsid w:val="00211637"/>
+    <w:rsid w:val="002073E4"/>
     <w:rsid w:val="0021694D"/>
     <w:rsid w:val="002513B4"/>
-    <w:rsid w:val="00265C33"/>
+    <w:rsid w:val="00262C55"/>
     <w:rsid w:val="00274E60"/>
+    <w:rsid w:val="00280DC2"/>
     <w:rsid w:val="002815CF"/>
+    <w:rsid w:val="002B141D"/>
     <w:rsid w:val="002B239F"/>
     <w:rsid w:val="002C7120"/>
     <w:rsid w:val="002D49D0"/>
     <w:rsid w:val="002E1185"/>
     <w:rsid w:val="002F3E35"/>
     <w:rsid w:val="002F7A28"/>
-    <w:rsid w:val="0032177E"/>
     <w:rsid w:val="00324F84"/>
-    <w:rsid w:val="0033058A"/>
-    <w:rsid w:val="00337104"/>
     <w:rsid w:val="00343A87"/>
-    <w:rsid w:val="00347AEE"/>
+    <w:rsid w:val="00356E76"/>
     <w:rsid w:val="00357F13"/>
     <w:rsid w:val="00360D7D"/>
-    <w:rsid w:val="00372F68"/>
     <w:rsid w:val="003861FD"/>
     <w:rsid w:val="003A6EDC"/>
     <w:rsid w:val="003B6CC2"/>
     <w:rsid w:val="003D156D"/>
     <w:rsid w:val="003F53ED"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="00421866"/>
-    <w:rsid w:val="00426657"/>
     <w:rsid w:val="00447F1E"/>
     <w:rsid w:val="00457502"/>
+    <w:rsid w:val="00467E86"/>
+    <w:rsid w:val="00483728"/>
+    <w:rsid w:val="0048504E"/>
     <w:rsid w:val="004969A2"/>
-    <w:rsid w:val="004A011C"/>
+    <w:rsid w:val="004A6116"/>
     <w:rsid w:val="004B41E5"/>
     <w:rsid w:val="004D5C95"/>
-    <w:rsid w:val="004D7084"/>
     <w:rsid w:val="00510C96"/>
-    <w:rsid w:val="005711C9"/>
     <w:rsid w:val="00575057"/>
     <w:rsid w:val="00597A17"/>
+    <w:rsid w:val="005A0357"/>
+    <w:rsid w:val="005A1964"/>
     <w:rsid w:val="005A6552"/>
     <w:rsid w:val="005B369F"/>
-    <w:rsid w:val="005C4B38"/>
+    <w:rsid w:val="005B5A82"/>
+    <w:rsid w:val="005E1298"/>
     <w:rsid w:val="005E1E97"/>
-    <w:rsid w:val="005E3E2C"/>
-    <w:rsid w:val="005E62E6"/>
     <w:rsid w:val="005F5C64"/>
-    <w:rsid w:val="0060246F"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="006279F2"/>
-    <w:rsid w:val="00627B76"/>
     <w:rsid w:val="00632FCE"/>
     <w:rsid w:val="00633234"/>
     <w:rsid w:val="00635EA8"/>
     <w:rsid w:val="0065184D"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="006860C0"/>
-    <w:rsid w:val="006A0FC1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A309A"/>
     <w:rsid w:val="006A678E"/>
     <w:rsid w:val="006B18A2"/>
     <w:rsid w:val="006C5810"/>
-    <w:rsid w:val="006D0C1F"/>
     <w:rsid w:val="006D17EF"/>
     <w:rsid w:val="006D640F"/>
     <w:rsid w:val="006F07C5"/>
+    <w:rsid w:val="006F2FAA"/>
     <w:rsid w:val="00711836"/>
     <w:rsid w:val="00724E6F"/>
     <w:rsid w:val="0072717B"/>
     <w:rsid w:val="00731C99"/>
-    <w:rsid w:val="00736F75"/>
     <w:rsid w:val="00755F59"/>
-    <w:rsid w:val="00760EC8"/>
-    <w:rsid w:val="00763C19"/>
     <w:rsid w:val="00772169"/>
     <w:rsid w:val="007805FB"/>
     <w:rsid w:val="0078559C"/>
     <w:rsid w:val="00790D12"/>
     <w:rsid w:val="007B0D82"/>
     <w:rsid w:val="007C01BE"/>
     <w:rsid w:val="007C21AA"/>
     <w:rsid w:val="007C3D12"/>
     <w:rsid w:val="007D66A0"/>
-    <w:rsid w:val="007E4B1B"/>
-    <w:rsid w:val="007E6FC3"/>
     <w:rsid w:val="007E7A07"/>
     <w:rsid w:val="007F77BC"/>
+    <w:rsid w:val="0080368E"/>
     <w:rsid w:val="00822F08"/>
-    <w:rsid w:val="00846B43"/>
+    <w:rsid w:val="008265E3"/>
+    <w:rsid w:val="0084318C"/>
     <w:rsid w:val="00885047"/>
-    <w:rsid w:val="008A0000"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B4523"/>
     <w:rsid w:val="008C17B2"/>
     <w:rsid w:val="008C32A3"/>
     <w:rsid w:val="008C69B0"/>
     <w:rsid w:val="008D0559"/>
     <w:rsid w:val="008E0403"/>
     <w:rsid w:val="008E4918"/>
     <w:rsid w:val="008E598C"/>
+    <w:rsid w:val="008F043F"/>
     <w:rsid w:val="008F0585"/>
     <w:rsid w:val="008F2539"/>
     <w:rsid w:val="008F5F7F"/>
     <w:rsid w:val="008F71CC"/>
+    <w:rsid w:val="00910FB4"/>
+    <w:rsid w:val="0098243D"/>
     <w:rsid w:val="00986B20"/>
-    <w:rsid w:val="00987D23"/>
     <w:rsid w:val="009937BE"/>
     <w:rsid w:val="00995D8A"/>
-    <w:rsid w:val="009D49ED"/>
+    <w:rsid w:val="009A4D3B"/>
     <w:rsid w:val="009D4EC0"/>
+    <w:rsid w:val="009E15EC"/>
     <w:rsid w:val="00A01C0B"/>
     <w:rsid w:val="00A11242"/>
-    <w:rsid w:val="00A219A8"/>
     <w:rsid w:val="00A42ABF"/>
     <w:rsid w:val="00A460F3"/>
     <w:rsid w:val="00A50D48"/>
     <w:rsid w:val="00A525B6"/>
-    <w:rsid w:val="00A57838"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A7327B"/>
     <w:rsid w:val="00A73657"/>
+    <w:rsid w:val="00A811EB"/>
+    <w:rsid w:val="00A83BDA"/>
+    <w:rsid w:val="00A97852"/>
     <w:rsid w:val="00AC201A"/>
     <w:rsid w:val="00AC5867"/>
     <w:rsid w:val="00AF5D28"/>
     <w:rsid w:val="00B0093F"/>
     <w:rsid w:val="00B16E27"/>
-    <w:rsid w:val="00B23703"/>
     <w:rsid w:val="00B24C60"/>
-    <w:rsid w:val="00B327FA"/>
-    <w:rsid w:val="00B57E3A"/>
+    <w:rsid w:val="00B350C9"/>
     <w:rsid w:val="00B73F81"/>
     <w:rsid w:val="00B748D9"/>
     <w:rsid w:val="00B76FA3"/>
+    <w:rsid w:val="00B771DE"/>
+    <w:rsid w:val="00B901F1"/>
     <w:rsid w:val="00B92A93"/>
     <w:rsid w:val="00B93B03"/>
-    <w:rsid w:val="00B94EF4"/>
-    <w:rsid w:val="00BA3BFF"/>
     <w:rsid w:val="00BB5CDC"/>
     <w:rsid w:val="00BD03BD"/>
     <w:rsid w:val="00BE5CD3"/>
-    <w:rsid w:val="00BF0142"/>
     <w:rsid w:val="00BF6248"/>
+    <w:rsid w:val="00C01DEC"/>
     <w:rsid w:val="00C03476"/>
     <w:rsid w:val="00C11400"/>
-    <w:rsid w:val="00C14D8A"/>
+    <w:rsid w:val="00C20596"/>
     <w:rsid w:val="00C32CF7"/>
+    <w:rsid w:val="00C3323B"/>
+    <w:rsid w:val="00C37F59"/>
     <w:rsid w:val="00C439BD"/>
     <w:rsid w:val="00C77297"/>
     <w:rsid w:val="00C86E66"/>
     <w:rsid w:val="00CA0DF7"/>
     <w:rsid w:val="00CB0EB9"/>
     <w:rsid w:val="00CB63FC"/>
     <w:rsid w:val="00CD4BB3"/>
-    <w:rsid w:val="00CF362D"/>
     <w:rsid w:val="00D06207"/>
-    <w:rsid w:val="00D13CBC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DA4C32"/>
+    <w:rsid w:val="00DB0931"/>
     <w:rsid w:val="00DB46D0"/>
     <w:rsid w:val="00DB6779"/>
-    <w:rsid w:val="00DC4220"/>
     <w:rsid w:val="00DE15EE"/>
+    <w:rsid w:val="00DE386C"/>
     <w:rsid w:val="00DF24C9"/>
     <w:rsid w:val="00E24A5D"/>
-    <w:rsid w:val="00E72B95"/>
-    <w:rsid w:val="00E82B9E"/>
     <w:rsid w:val="00E875BA"/>
     <w:rsid w:val="00E87CF2"/>
-    <w:rsid w:val="00EB3F62"/>
     <w:rsid w:val="00EC5A21"/>
     <w:rsid w:val="00ED1DB8"/>
     <w:rsid w:val="00ED1E28"/>
+    <w:rsid w:val="00EE6069"/>
+    <w:rsid w:val="00F048A3"/>
     <w:rsid w:val="00F13FFE"/>
     <w:rsid w:val="00F16915"/>
+    <w:rsid w:val="00F233B4"/>
+    <w:rsid w:val="00F41DFC"/>
     <w:rsid w:val="00F711DE"/>
-    <w:rsid w:val="00F82B94"/>
     <w:rsid w:val="00FA1673"/>
+    <w:rsid w:val="00FA6D0F"/>
     <w:rsid w:val="00FB58DB"/>
     <w:rsid w:val="00FC223A"/>
     <w:rsid w:val="00FC6088"/>
     <w:rsid w:val="00FD1CC2"/>
-    <w:rsid w:val="00FD3955"/>
     <w:rsid w:val="00FE21DA"/>
-    <w:rsid w:val="03C599DC"/>
+    <w:rsid w:val="5BC5857F"/>
+    <w:rsid w:val="7F488C71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:bidi="ta-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="3073"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C3046FD"/>
+  <w14:docId w14:val="62C45B41"/>
   <w15:docId w15:val="{A7DEE78A-A1C9-4242-B204-13E6CD58DD1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6547,75 +7606,74 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6658,52 +7716,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6764,57 +7822,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Standard" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008E0403"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -6914,72 +7972,72 @@
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift6Zchn"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00E06965"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="NormaleTabelle" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="KeineListe" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Verzeichnis1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
@@ -7014,244 +8072,244 @@
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="01entteetbasdepage" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
     <w:name w:val="01_en_tête_et_bas_de_page"/>
     <w:qFormat/>
     <w:rsid w:val="002815CF"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="09enttepage2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
     <w:name w:val="09_en_tête_page_2"/>
     <w:basedOn w:val="01entteetbasdepage"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="05titreprincipalouobjetgras" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05titreprincipalouobjetgras">
     <w:name w:val="05_titre_principal_ou_objet_gras"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="07atexteprincipal" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07atexteprincipal">
     <w:name w:val="07a_texte_principal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="berschrift4Zchn" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
     <w:name w:val="Überschrift 4 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C03476"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="08puces" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces">
     <w:name w:val="08_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00995D8A"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="12annexecontactrenseignementsetc" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12annexecontactrenseignementsetc">
     <w:name w:val="12_annexe_contact_renseignements_etc."/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="berschrift5Zchn" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
     <w:name w:val="Überschrift 5 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A654C1"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="rpertoire1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
     <w:name w:val="répertoire_1"/>
     <w:basedOn w:val="Verzeichnis1"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="rpertoire2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
     <w:name w:val="répertoire_2"/>
     <w:basedOn w:val="Verzeichnis2"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="rpertoire3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
     <w:name w:val="répertoire_3"/>
     <w:basedOn w:val="Verzeichnis3"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="08puces2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces2">
     <w:name w:val="08_puces_2"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="454" w:hanging="227"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="08puces3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08puces3">
     <w:name w:val="08_puces_3"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:ind w:left="681" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Verzeichnis4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
@@ -7267,364 +8325,336 @@
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="794"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00532108"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="07btexteprincipalsansespacebloc" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07btexteprincipalsansespacebloc">
     <w:name w:val="07b_texte_principal_sans_espace_bloc"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="03date" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03date">
     <w:name w:val="03_date"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="02adressedestinataire" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02adressedestinataire">
     <w:name w:val="02_adresse_destinataire"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="002815CF"/>
     <w:pPr>
-      <w:framePr w:wrap="around" w:hAnchor="page" w:vAnchor="page" w:x="1362" w:y="2553"/>
+      <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
       <w:spacing w:after="0"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="06lead" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06lead">
     <w:name w:val="06_lead"/>
     <w:basedOn w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="berschrift6Zchn" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
     <w:name w:val="Überschrift 6 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift6"/>
     <w:semiHidden/>
     <w:rsid w:val="00E06965"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10numrotation" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
     <w:name w:val="10_numérotation"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="369"/>
       </w:tabs>
       <w:ind w:left="369" w:hanging="369"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="11Chapitre" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
     <w:name w:val="11_Chapitre"/>
     <w:basedOn w:val="berschrift1"/>
     <w:next w:val="07atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="04titreprincipalouobjetnormal" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04titreprincipalouobjetnormal">
     <w:name w:val="04_titre_principal_ou_objet_normal"/>
     <w:basedOn w:val="05titreprincipalouobjetgras"/>
     <w:qFormat/>
     <w:rsid w:val="002815CF"/>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="KeinLeerraum1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KeinLeerraum1">
     <w:name w:val="Kein Leerraum1"/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10bnumrotation2eniveau" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10bnumrotation2eniveau">
     <w:name w:val="10b_numérotation_2e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="738" w:hanging="369"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10cnumrotation3eniveau" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10cnumrotation3eniveau">
     <w:name w:val="10c_numérotation_3e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="19"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10dnumrotation4eniveau" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10dnumrotation4eniveau">
     <w:name w:val="10d_numérotation_4e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00C03476"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="20"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:rsid w:val="00FA1673"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SprechblasentextZchn" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:rsid w:val="00FA1673"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FuzeileZchn" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009937BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009937BE"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
-    <w:uiPriority w:val="59"/>
     <w:rsid w:val="008F5F7F"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="07puces" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
     <w:name w:val="07_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00D06207"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF0142"/>
+    <w:rsid w:val="002073E4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NurText">
-    <w:name w:val="Plain Text"/>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standard"/>
-    <w:link w:val="NurTextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0060246F"/>
+    <w:rsid w:val="00C37F59"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...16 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="913903908">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="1032993279">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/doa" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7895,52 +8925,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="3a1c71870d7c9703eab9101153c37fd7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="be95a4dde3fcc19eab8ebcd0d1ef9677" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6455b11c-ba34-410d-8c6a-32bfc9959fab">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="af61a408-0ce3-49be-8151-8ed024b7efa5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="5f148aa271782c65d30da5fd005ba325">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b5e241cea9bd067bda2b590a0b22fee" ns2:_="" ns3:_="">
     <xsd:import namespace="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
     <xsd:import namespace="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8149,117 +9190,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAD67783-1748-4915-9D06-7942311F1054}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97B32D46-B1DB-4726-A795-7F4FC725A6AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
+    <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03F6E297-A1F4-4065-9336-DB8EF2965111}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34401B70-704A-4629-B330-51A868942CE4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
+    <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="49cc0094-dde3-4354-8375-a021715e117c"/>
-    <ds:schemaRef ds:uri="41fedba5-5431-4545-9dd3-5f022a6b80a6"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD8A1C0E-A8B6-46AE-866B-D1CC1C9CE041}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C102EA1E-CA07-4FFB-85FD-56AD39B0C988}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39FB12CA-4151-49DA-A14B-440148271922}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...10 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>275</Words>
+  <Characters>1733</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>MACMAC Media SA</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2004</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>catillazl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FD389CD5566B9348976D3681DFE8B521</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>