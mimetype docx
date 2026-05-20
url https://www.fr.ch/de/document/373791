--- v0 (2025-12-05)
+++ v1 (2026-05-20)
@@ -1,5855 +1,1734 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="56780778" w14:textId="182D4D65" w:rsidR="007E7738" w:rsidRPr="004B0B98" w:rsidRDefault="004B0B98" w:rsidP="007E7738">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="695D8761" w14:textId="70E1956C" w:rsidR="00053C75" w:rsidRPr="00053C75" w:rsidRDefault="00053C75" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ANMELDEFORMULAR / FORMULARIO DE INSCRIPCIÓN</w:t>
+      </w:r>
+      <w:r w:rsidR="500CE3D2" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="500CE3D2" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidR="41AFAD92" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="500CE3D2" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>/de</w:t>
+      </w:r>
+      <w:r w:rsidR="4CA62F84" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="500CE3D2" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="10F4CC24" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>HSK-</w:t>
+      </w:r>
+      <w:r w:rsidR="500CE3D2" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Koordinator:in zustellen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441F720C" w14:textId="77777777" w:rsidR="00053C75" w:rsidRPr="00053C75" w:rsidRDefault="00053C75" w:rsidP="175B60F0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="175B60F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Kurse für Sprache und Kultur des Herkunftslandes (HSK - Spanisch)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="175B60F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clases de lengua y cultura españolas (LCO – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="175B60F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Español</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="175B60F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05672016" w14:textId="4BA62014" w:rsidR="00053C75" w:rsidRPr="00053C75" w:rsidRDefault="00053C75" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mehrsprachige Kinder haben ergänzend zu ihrer Schulbildung in </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5696" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>deutscher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sprache die Möglichkeit, Kurse in ihrer Herkunftssprache und -kultur (HSK) zu besuchen. Sie werden von ihren Eltern angemeldet. Die Anmeldung gilt für das kommende Schuljahr und die darauffolgenden Jahre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6046AAC8" w14:textId="1C17EE86" w:rsidR="00053C75" w:rsidRPr="00053C75" w:rsidRDefault="00053C75" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Los niños multilingües, además de sus estudios en</w:t>
+      </w:r>
+      <w:r w:rsidR="001B2181" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alemán</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, tienen la oportunidad de seguir cursos en su lengua y cultura de origen (HSK). El alumnado será inscrito por sus padres. La matrícula es válida para el siguiente año escolar y los años de continuación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773E089D" w14:textId="61FA62B4" w:rsidR="1C8C8091" w:rsidRDefault="1C8C8091" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12129CBE" w14:textId="77777777" w:rsidR="00053C75" w:rsidRPr="00AE5696" w:rsidRDefault="00053C75" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0B98">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>ANMELD</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t>Informationen über die Schule, den Wochentag und die Uhrzeit des Spanischunterrichts werden den Eltern vor Beginn des Unterrichts mitgeteilt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F13CF95" w14:textId="77777777" w:rsidR="00053C75" w:rsidRPr="00053C75" w:rsidRDefault="00053C75" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La información sobre la escuela (lugar), la fecha y hora de los cursos de español se enviará a los padres antes del inicio de clases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4664956B" w14:textId="070D5B21" w:rsidR="1C8C8091" w:rsidRDefault="1C8C8091" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3E0CDE" w14:textId="77777777" w:rsidR="00E01ADE" w:rsidRPr="00AE5696" w:rsidRDefault="00053C75" w:rsidP="00292EE7">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>EFORMULAR</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:t>Die Anmeldung erfolgt über ein Online-Formular auf folgender Website:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="1C8C8091">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>https://www.educacionfpydeportes.gob.es/suiza/alce-berna/portada.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06A1F8FD" w14:textId="28392402" w:rsidR="00E72551" w:rsidRPr="00AE5696" w:rsidRDefault="00E01ADE" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="1C8C8091">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>https://www.educacionfpydeportes.gob.es/suiza/alce-berna/portada/informationen.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4ABB1BA9" w14:textId="73FE41A5" w:rsidR="1C8C8091" w:rsidRDefault="1C8C8091" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7804D075" w14:textId="77777777" w:rsidR="00053C75" w:rsidRPr="00292EE7" w:rsidRDefault="00053C75" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La inscripción se realiza a través de un formulario en línea disponible en la siguiente página web:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="1C8C8091">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>https://www.educacionfpydeportes.gob.es/suiza/alce-berna/portada.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5ACD276F" w14:textId="6B90D918" w:rsidR="00E01ADE" w:rsidRPr="00292EE7" w:rsidRDefault="00E01ADE" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00292EE7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="de-CH"/>
+          </w:rPr>
+          <w:t>https://www.educacionfpydeportes.gob.es/suiza/alce-berna/portada/informationen.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="58FEBDC8" w14:textId="60CB90C2" w:rsidR="1C8C8091" w:rsidRDefault="1C8C8091" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:spacing w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36FF564F" w14:textId="20679DF7" w:rsidR="00053C75" w:rsidRPr="00053C75" w:rsidRDefault="00053C75" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Die jährlichen Kurskosten betragen 0 Franken.</w:t>
+      </w:r>
+      <w:r w:rsidR="758F3142" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die für die Anmeldung des zukünftigen Schülers / der zukünftigen Schülerin erhobenen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="758F3142" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Daten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="758F3142" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA3BFF" w:rsidRPr="004B0B98">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="758F3142" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>werden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="758F3142" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="758F3142" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>vertraulich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="758F3142" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="758F3142" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>behandelt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="758F3142" w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und ausschliesslich für schulische Zwecke verwendet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7525DC53" w14:textId="1834A5F9" w:rsidR="00053C75" w:rsidRPr="00053C75" w:rsidRDefault="00053C75" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>El coste anual del curso es de 0 francos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB66576" w14:textId="72C76FD9" w:rsidR="00053C75" w:rsidRDefault="00053C75" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1C8C8091">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La información solicitada para la inscripción del futuro alumno o alumna será tratada de forma confidencial y se utilizará exclusivamente con fines escolares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC3D40C" w14:textId="77777777" w:rsidR="00F33FA3" w:rsidRPr="00053C75" w:rsidRDefault="00F33FA3" w:rsidP="1C8C8091">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C69305E" w14:textId="77777777" w:rsidR="008459FD" w:rsidRDefault="00053C75" w:rsidP="00F33FA3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="175B60F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Anmeldevoraussetzungen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008459FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC1BA28" w14:textId="77777777" w:rsidR="008459FD" w:rsidRDefault="00053C75" w:rsidP="00F33FA3">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der Schüler / die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Schülerin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>muss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>spanische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Staatsangehörigkeit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>besitzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>oder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>mindestens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>ein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Elternteil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>muss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diese </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>haben.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="39D2CA9B" w14:textId="77777777" w:rsidR="00F33FA3" w:rsidRDefault="00053C75" w:rsidP="00F33FA3">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Kind </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>muss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>im</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Kalenderjahr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Kursbeginns mindestens sieben Jahre alt werden und darf zu Beginn des Kurses noch nicht </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>achtzehn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Jahre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>alt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>sein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9F4F06" w14:textId="77777777" w:rsidR="00F33FA3" w:rsidRPr="00F33FA3" w:rsidRDefault="00053C75" w:rsidP="00F33FA3">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Kind </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>muss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>im</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>selben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schuljahr, für das die Anmeldung beantragt wird, im regulären Schweizer Schulsystem auf einer voruniversitären Stufe eingeschrieben sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6590B069" w14:textId="77777777" w:rsidR="00F33FA3" w:rsidRPr="00F33FA3" w:rsidRDefault="00053C75" w:rsidP="00F33FA3">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008459FD">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00F568B8" w:rsidRPr="004B0B98">
+        <w:t>Das Zertifikat für Spanische Sprache und Kultur darf in früheren Schuljahren noch nicht erworben worden sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5F3B22" w14:textId="28A88F5D" w:rsidR="00053C75" w:rsidRPr="00F33FA3" w:rsidRDefault="00053C75" w:rsidP="00F33FA3">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008459FD">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>FORMULARIO DE INSCRIPCIÓN</w:t>
-[...18 lines deleted...]
-        <w:br/>
+        <w:t>Es darf keine frühere Abmeldung aufgrund unentschuldigter Fehlzeiten erfolgt sein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C37C3B" w14:textId="77777777" w:rsidR="006E7BAF" w:rsidRPr="008F5F7F" w:rsidRDefault="006E7BAF" w:rsidP="006E7BAF">
-[...1 lines deleted...]
-        <w:pStyle w:val="04titreprincipalouobjetnormal"/>
+    <w:p w14:paraId="6D9F2701" w14:textId="77777777" w:rsidR="00F33FA3" w:rsidRPr="008459FD" w:rsidRDefault="00F33FA3" w:rsidP="00F33FA3">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A311FF" w14:textId="77777777" w:rsidR="008459FD" w:rsidRPr="008459FD" w:rsidRDefault="00053C75" w:rsidP="008459FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008459FD">
         <w:rPr>
           <w:b/>
-          <w:lang w:val="de-DE"/>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+        <w:t>Requisitos para la matrícula:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4781C404" w14:textId="77777777" w:rsidR="00E5448D" w:rsidRPr="003E481E" w:rsidRDefault="007E7738" w:rsidP="00E5448D">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="003E481E">
+    <w:p w14:paraId="40B4B460" w14:textId="77777777" w:rsidR="008459FD" w:rsidRPr="008459FD" w:rsidRDefault="00053C75" w:rsidP="008459FD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006E7BAF" w:rsidRPr="003E481E">
+          <w:iCs/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008459FD">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003E481E">
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Tener nacionalidad española el estudiante o al menos uno de sus progenitores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F63D96D" w14:textId="77777777" w:rsidR="008459FD" w:rsidRPr="008459FD" w:rsidRDefault="00053C75" w:rsidP="008459FD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:lang w:val="es-ES"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> – Español)</w:t>
+          <w:iCs/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008459FD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Cumplir siete años o más durante el año natural en el que comienza el curso y no haber cumplido dieciocho en el momento de inicio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5849AC76" w14:textId="77777777" w:rsidR="006B52A5" w:rsidRPr="008D13A6" w:rsidRDefault="006E7BAF" w:rsidP="006B52A5">
-[...35 lines deleted...]
-      <w:r w:rsidR="006B52A5" w:rsidRPr="003E481E">
+    <w:p w14:paraId="1BF349FE" w14:textId="77777777" w:rsidR="008459FD" w:rsidRPr="008459FD" w:rsidRDefault="00053C75" w:rsidP="008459FD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006B52A5" w:rsidRPr="006B52A5">
+          <w:iCs/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008459FD">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006B52A5" w:rsidRPr="003E481E">
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Estar escolarizados en los niveles educativos previos a la universidad en el sistema escolar reglado de Suiza durante el mismo curso para el que se solicita la inscripción.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BBC28A" w14:textId="77777777" w:rsidR="008459FD" w:rsidRPr="008459FD" w:rsidRDefault="00053C75" w:rsidP="008459FD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006B52A5">
+          <w:iCs/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008459FD">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006B52A5" w:rsidRPr="003E481E">
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>No haber obtenido el Certificado de Lengua y Cultura Españolas en cursos anteriores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61633A2C" w14:textId="3AF590AB" w:rsidR="0062640C" w:rsidRPr="008459FD" w:rsidRDefault="00053C75" w:rsidP="008459FD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006B52A5">
+          <w:iCs/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008459FD">
         <w:rPr>
           <w:i/>
-          <w:lang w:val="es-ES"/>
-[...50 lines deleted...]
-        <w:t>.</w:t>
+          <w:iCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>No haber causado baja anteriormente por ausencias injustificadas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6A10FF" w14:textId="77777777" w:rsidR="00E5448D" w:rsidRPr="003E481E" w:rsidRDefault="00E5448D" w:rsidP="00154BD3">
-[...5059 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidR="0062640C" w:rsidRPr="008459FD" w:rsidSect="008F5F7F">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="426" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F0CE044" w14:textId="77777777" w:rsidR="007D66A0" w:rsidRDefault="007D66A0" w:rsidP="00822F08">
+    <w:p w14:paraId="660958A3" w14:textId="77777777" w:rsidR="003B5535" w:rsidRDefault="003B5535" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EC05BF5" w14:textId="77777777" w:rsidR="007D66A0" w:rsidRDefault="007D66A0" w:rsidP="00822F08">
+    <w:p w14:paraId="2CE77CF2" w14:textId="77777777" w:rsidR="003B5535" w:rsidRDefault="003B5535" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Latha">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00100003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3684B6C6" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="178D8D49" w14:textId="77777777" w:rsidR="00825857" w:rsidRDefault="00825857">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41E0E6A0" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1C64ADD0" w14:textId="77777777" w:rsidR="0072717B" w:rsidRPr="00BF50CB" w:rsidRDefault="0072717B" w:rsidP="0072717B">
+  <w:p w14:paraId="6BFC5706" w14:textId="77777777" w:rsidR="0072717B" w:rsidRPr="00BF50CB" w:rsidRDefault="0072717B" w:rsidP="0072717B">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="208D9481" w14:textId="77777777" w:rsidR="00716156" w:rsidRPr="00BF50CB" w:rsidRDefault="00716156" w:rsidP="00716156">
+  <w:p w14:paraId="4A5D8330" w14:textId="77777777" w:rsidR="00C27AC6" w:rsidRPr="00BF50CB" w:rsidRDefault="5061215F" w:rsidP="5061215F">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
+        <w:bCs/>
+        <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF50CB">
-      <w:t xml:space="preserve">Direction de </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>Direction</w:t>
     </w:r>
-    <w:r>
-      <w:t>la formation et des affaires culturelles</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de la </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF50CB">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>formation</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-      <w:t>DFAC</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>et</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF50CB">
-[...1 lines deleted...]
-        <w:b/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>des</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>affaires</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>culturelles</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">DFAC </w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="2F9800E6" w14:textId="4CBDA3CF" w:rsidR="009937BE" w:rsidRPr="0072717B" w:rsidRDefault="00716156" w:rsidP="00716156">
+  <w:p w14:paraId="007E935F" w14:textId="77777777" w:rsidR="00C27AC6" w:rsidRPr="00041EA2" w:rsidRDefault="00C27AC6" w:rsidP="00C27AC6">
+    <w:pPr>
+      <w:pStyle w:val="09enttepage2"/>
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B93917">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B93917">
+      <w:rPr>
+        <w:bCs/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t>BKAD</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="79716EC4" w14:textId="3FDE3329" w:rsidR="009937BE" w:rsidRPr="0072717B" w:rsidRDefault="009937BE" w:rsidP="00C27AC6">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF50CB">
-[...23 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1C4E79D6" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00BF50CB" w:rsidRDefault="009937BE" w:rsidP="00041EA2">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17FAFB6F" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00BF50CB" w:rsidRDefault="009937BE" w:rsidP="00041EA2">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7D8AF889" w14:textId="77777777" w:rsidR="00716156" w:rsidRPr="00BF50CB" w:rsidRDefault="00716156" w:rsidP="00716156">
+  <w:p w14:paraId="4E0003AA" w14:textId="77777777" w:rsidR="00C27AC6" w:rsidRPr="00BF50CB" w:rsidRDefault="5061215F" w:rsidP="5061215F">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
+        <w:bCs/>
+        <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BF50CB">
-      <w:t xml:space="preserve">Direction de </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>Direction</w:t>
     </w:r>
-    <w:r>
-      <w:t>la formation et des affaires culturelles</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de la </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF50CB">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>formation</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-      <w:t>DFAC</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>et</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BF50CB">
-[...1 lines deleted...]
-        <w:b/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-  </w:p>
-[...11 lines deleted...]
-      <w:t xml:space="preserve">Direktion für </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>des</w:t>
     </w:r>
-    <w:r>
-[...7 lines deleted...]
-        <w:lang w:val="de-DE"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>affaires</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t>culturelles</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="5061215F">
+      <w:rPr>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="5061215F">
       <w:rPr>
         <w:b/>
+        <w:bCs/>
+        <w:lang w:val="pt-PT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">DFAC </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="71995F81" w14:textId="77777777" w:rsidR="00C27AC6" w:rsidRPr="00041EA2" w:rsidRDefault="00C27AC6" w:rsidP="00C27AC6">
+    <w:pPr>
+      <w:pStyle w:val="09enttepage2"/>
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B93917">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Direktion für Bildung und kulturelle Angelegenheiten </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B93917">
+      <w:rPr>
+        <w:bCs/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="12A7FC46" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00041EA2" w:rsidRDefault="009937BE" w:rsidP="00C11400">
+    <w:pPr>
+      <w:pStyle w:val="09enttepage2"/>
+      <w:rPr>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D25F2D4" w14:textId="77777777" w:rsidR="007D66A0" w:rsidRDefault="007D66A0" w:rsidP="00822F08">
+    <w:p w14:paraId="2B29F1E3" w14:textId="77777777" w:rsidR="003B5535" w:rsidRDefault="003B5535" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D6EB531" w14:textId="77777777" w:rsidR="007D66A0" w:rsidRDefault="007D66A0" w:rsidP="00822F08">
+    <w:p w14:paraId="1722A136" w14:textId="77777777" w:rsidR="003B5535" w:rsidRDefault="003B5535" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FC35624" w14:textId="77777777" w:rsidR="00825857" w:rsidRDefault="00825857">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009937BE" w14:paraId="1C0CAF01" w14:textId="77777777">
+    <w:tr w:rsidR="009937BE" w14:paraId="6C0559E0" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5174F94A" w14:textId="77777777" w:rsidR="00080870" w:rsidRPr="00080870" w:rsidRDefault="00080870" w:rsidP="00080870">
+        <w:p w14:paraId="3CE10F83" w14:textId="77777777" w:rsidR="00080870" w:rsidRPr="00080870" w:rsidRDefault="00080870" w:rsidP="00080870">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00080870">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Amt für französischsprachigen obligatorischen Unterricht SEnOF</w:t>
           </w:r>
           <w:r w:rsidRPr="00080870">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidRPr="00080870">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Amt für deutschsprachigen </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">obligatorischen Unterricht DOA </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0F8C7FBA" w14:textId="4273BCFE" w:rsidR="009937BE" w:rsidRPr="0064336A" w:rsidRDefault="00716156" w:rsidP="00822F08">
+        <w:p w14:paraId="211CE18B" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="0064336A" w:rsidRDefault="009937BE" w:rsidP="00822F08">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:rStyle w:val="Seitenzahl"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
-            <w:t>Seite</w:t>
-[...6 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
+          <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00EC5F09">
+          <w:r w:rsidR="0083573C">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
+          <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
-            <w:t>von</w:t>
+            <w:t>de</w:t>
           </w:r>
-          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
+          <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidR="009937BE" w:rsidRPr="0064336A">
+          <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00EC5F09">
+          <w:r w:rsidR="0083573C">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="006A678E" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidR="009937BE">
+          <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
-              <w:lang w:eastAsia="fr-CH"/>
+              <w:lang w:eastAsia="fr-CH" w:bidi="ta-IN"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B531E4B" wp14:editId="5EBDD0F3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0347212E" wp14:editId="5AD09988">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-215265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="116205" cy="220980"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -5862,91 +1741,91 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="116205" cy="220980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2DA28830" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00D36BCB"/>
+  <w:p w14:paraId="2455D20D" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00D36BCB"/>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidR="009937BE" w:rsidRPr="004A0F2D" w14:paraId="3E0C4660" w14:textId="77777777">
+    <w:tr w:rsidR="009937BE" w:rsidRPr="004A0F2D" w14:paraId="1C24C818" w14:textId="77777777" w:rsidTr="5061215F">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="17B300FA" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00AA545D" w:rsidRDefault="009937BE" w:rsidP="00822F08">
+        <w:p w14:paraId="6F6FD6A0" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00AA545D" w:rsidRDefault="009937BE" w:rsidP="00822F08">
           <w:pPr>
             <w:pStyle w:val="Verzeichnis1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
-              <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
+              <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ta-IN"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3305F2D7" wp14:editId="0641DF8D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F9EDC9D" wp14:editId="5C823439">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795655"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Image 2" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Image 2" descr="logo_fr_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -5961,186 +1840,330 @@
                           <a:ext cx="935990" cy="795655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4139" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="493943EC" w14:textId="77777777" w:rsidR="00274E60" w:rsidRDefault="00A7327B" w:rsidP="00274E60">
+        <w:p w14:paraId="3089A213" w14:textId="77777777" w:rsidR="00274E60" w:rsidRDefault="00A7327B" w:rsidP="00274E60">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r w:rsidRPr="00A7327B">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue française </w:t>
           </w:r>
           <w:r w:rsidRPr="00A7327B">
             <w:rPr>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>SEnOF</w:t>
           </w:r>
           <w:r w:rsidRPr="00A7327B">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="34EF8B0E" w14:textId="77777777" w:rsidR="00274E60" w:rsidRPr="00A7327B" w:rsidRDefault="00A7327B" w:rsidP="00274E60">
+        <w:p w14:paraId="2B1B86C0" w14:textId="77777777" w:rsidR="00274E60" w:rsidRPr="00A7327B" w:rsidRDefault="5061215F" w:rsidP="00274E60">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A7327B">
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="5061215F">
             <w:rPr>
               <w:b/>
+              <w:bCs/>
+              <w:lang w:val="pt-PT"/>
             </w:rPr>
-            <w:t xml:space="preserve">Service de l’enseignement obligatoire de langue allemande </w:t>
+            <w:t>Service</w:t>
           </w:r>
-          <w:r w:rsidR="00274E60" w:rsidRPr="00A7327B">
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="5061215F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="pt-PT"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="5061215F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="pt-PT"/>
+            </w:rPr>
+            <w:t>l’enseignement</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="5061215F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="pt-PT"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="5061215F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="pt-PT"/>
+            </w:rPr>
+            <w:t>obligatoire</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="5061215F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="pt-PT"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de langue </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="5061215F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="pt-PT"/>
+            </w:rPr>
+            <w:t>allemande</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="5061215F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:lang w:val="pt-PT"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="5061215F">
+            <w:rPr>
+              <w:lang w:val="pt-PT"/>
+            </w:rPr>
             <w:t>DOA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="64B65527" w14:textId="77777777" w:rsidR="00274E60" w:rsidRPr="00A7327B" w:rsidRDefault="00274E60" w:rsidP="00274E60">
+        <w:p w14:paraId="71F697FC" w14:textId="2943DAEF" w:rsidR="00C27AC6" w:rsidRPr="004E54C6" w:rsidRDefault="00C27AC6" w:rsidP="00C27AC6">
           <w:pPr>
-            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:spacing w:line="220" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="004E54C6">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:br/>
+            <w:t xml:space="preserve">T +41 26 305 </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>46 15</w:t>
+          </w:r>
+          <w:r w:rsidRPr="004E54C6">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1C31A199" w14:textId="77777777" w:rsidR="00C27AC6" w:rsidRPr="004E54C6" w:rsidRDefault="00C27AC6" w:rsidP="00C27AC6">
+          <w:pPr>
+            <w:spacing w:line="220" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="3BFA9E7E" w14:textId="4AA2B82B" w:rsidR="00763C19" w:rsidRPr="00763C19" w:rsidRDefault="00716156" w:rsidP="00763C19">
+        <w:p w14:paraId="37113895" w14:textId="77777777" w:rsidR="00C27AC6" w:rsidRPr="004E54C6" w:rsidRDefault="00C27AC6" w:rsidP="00C27AC6">
           <w:pPr>
-            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:spacing w:line="220" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
           </w:pPr>
           <w:r>
-            <w:t>Mariahilfstrasse 2</w:t>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Roue André-Piller </w:t>
           </w:r>
-          <w:r w:rsidR="00763C19" w:rsidRPr="00763C19">
-            <w:t>, 17</w:t>
+          <w:r w:rsidRPr="004E54C6">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
           <w:r>
-            <w:t>12</w:t>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="00763C19" w:rsidRPr="00763C19">
-            <w:t xml:space="preserve"> </w:t>
+          <w:r w:rsidRPr="004E54C6">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:r>
-            <w:t>Tafers</w:t>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>1762 Givisiez</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="189F1D58" w14:textId="0F983C85" w:rsidR="00763C19" w:rsidRPr="00763C19" w:rsidRDefault="00763C19" w:rsidP="00763C19">
+        <w:p w14:paraId="2AB48957" w14:textId="77777777" w:rsidR="00C27AC6" w:rsidRPr="004E54C6" w:rsidRDefault="00C27AC6" w:rsidP="00C27AC6">
           <w:pPr>
-            <w:pStyle w:val="01entteetbasdepage"/>
+            <w:spacing w:line="220" w:lineRule="exact"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00763C19">
-            <w:t xml:space="preserve">T </w:t>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>T +41 26 305 73 80,</w:t>
           </w:r>
-          <w:r>
-[...9 lines deleted...]
-            <w:t xml:space="preserve"> 80</w:t>
+          <w:r w:rsidRPr="004E54C6">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:sz w:val="16"/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> F +41 26 305 73 93</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2B357D15" w14:textId="39AB5204" w:rsidR="009937BE" w:rsidRPr="00763C19" w:rsidRDefault="004B0B98" w:rsidP="00A62BFC">
+        <w:p w14:paraId="3BBB5125" w14:textId="6B05A6F2" w:rsidR="009937BE" w:rsidRPr="00763C19" w:rsidRDefault="00C27AC6" w:rsidP="00C27AC6">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:color w:val="auto"/>
               <w:u w:val="none"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink r:id="rId2" w:history="1">
-[...8 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:color w:val="0000FF"/>
+              <w:szCs w:val="16"/>
+              <w:u w:val="single"/>
+              <w:lang w:val="pt-PT"/>
+            </w:rPr>
+            <w:t>www.fr.ch</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="77F4B01B" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00CA0DF7"/>
+  <w:p w14:paraId="4A1CF76B" w14:textId="77777777" w:rsidR="009937BE" w:rsidRDefault="009937BE" w:rsidP="00CA0DF7"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:10.2pt;height:10.2pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.4pt;height:10.4pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -6202,50 +2225,163 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9E8CE1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C1378B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87D2E886"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C652912"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0840D6F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
@@ -6335,51 +2471,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10583E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF54310E"/>
     <w:lvl w:ilvl="0" w:tplc="7232654E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:pStyle w:val="10dnumrotation4eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1475"/>
         </w:tabs>
         <w:ind w:left="1475" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
@@ -6446,51 +2582,277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A527822"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F63619B0"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20A810BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9518557E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22C93BF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A3B49B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -6568,51 +2930,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24712C1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62164E74"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2841032F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1B2C066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="646"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="141"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -6714,51 +3189,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44330E24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65586536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -6836,51 +3311,200 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="508B1BAF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="783AE244"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546A1B12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3996AFE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="10cnumrotation3eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1106"/>
         </w:tabs>
         <w:ind w:left="1106" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
@@ -7072,51 +3696,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4326"/>
         </w:tabs>
         <w:ind w:left="4110" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4686"/>
         </w:tabs>
         <w:ind w:left="4686" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57260FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20CB4C"/>
     <w:lvl w:ilvl="0" w:tplc="E168CDEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="10bnumrotation2eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="737"/>
         </w:tabs>
         <w:ind w:left="737" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
@@ -7183,51 +3807,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57D372EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9372DF3A"/>
     <w:lvl w:ilvl="0" w:tplc="FA1452D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces3"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -7316,51 +3940,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A897F7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96A0DD84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
@@ -7552,51 +4176,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60AE4E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
@@ -7793,51 +4417,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFB6583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59F6CDE2"/>
     <w:lvl w:ilvl="0" w:tplc="C3EEF458">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="11Chapitre"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7883,51 +4507,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697A4428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1326DE60"/>
     <w:lvl w:ilvl="0" w:tplc="3906FA6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
@@ -8015,51 +4639,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A3E0F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC16712E"/>
     <w:lvl w:ilvl="0" w:tplc="1F6495CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="10numrotation"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8102,51 +4726,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA973F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9662C768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
@@ -8260,51 +4884,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77856DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3563D80"/>
     <w:lvl w:ilvl="0" w:tplc="7C8EBB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces2"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -8417,381 +5041,441 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1888106540">
+  <w:num w:numId="1" w16cid:durableId="1987707149">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1854224029">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="57364776">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="3289463">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1836064701">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="508956399">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2048607142">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2077704934">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="597493004">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1155221193">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1553617287">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="191266468">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1271281229">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="16392957">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1551770206">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="767968778">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2116510184">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="123432492">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="398289676">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1310985055">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="435246760">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="15037799">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1961453337">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1599286778">
-[...47 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="446975087">
+  <w:num w:numId="24" w16cid:durableId="1025522372">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2132631898">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="25" w16cid:durableId="1834027862">
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="144"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C32CF7"/>
     <w:rsid w:val="00027764"/>
     <w:rsid w:val="00027CA7"/>
     <w:rsid w:val="00041808"/>
     <w:rsid w:val="00041909"/>
     <w:rsid w:val="00041EA2"/>
     <w:rsid w:val="00043F13"/>
+    <w:rsid w:val="00053C75"/>
     <w:rsid w:val="0006761C"/>
+    <w:rsid w:val="00070844"/>
     <w:rsid w:val="00080870"/>
+    <w:rsid w:val="000820AE"/>
     <w:rsid w:val="0008343D"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000B3132"/>
-    <w:rsid w:val="000B6572"/>
+    <w:rsid w:val="000B6B35"/>
     <w:rsid w:val="00102FE4"/>
     <w:rsid w:val="00115FF7"/>
     <w:rsid w:val="00122D7D"/>
+    <w:rsid w:val="0014130E"/>
     <w:rsid w:val="00154BD3"/>
     <w:rsid w:val="001625B8"/>
     <w:rsid w:val="00166311"/>
-    <w:rsid w:val="00174DB1"/>
-    <w:rsid w:val="001760E6"/>
+    <w:rsid w:val="001B2181"/>
     <w:rsid w:val="001B6FAC"/>
     <w:rsid w:val="001F4FE9"/>
     <w:rsid w:val="00205220"/>
     <w:rsid w:val="0021694D"/>
     <w:rsid w:val="002513B4"/>
     <w:rsid w:val="00274E60"/>
     <w:rsid w:val="002815CF"/>
+    <w:rsid w:val="0028406F"/>
+    <w:rsid w:val="0029252B"/>
     <w:rsid w:val="00292DFD"/>
+    <w:rsid w:val="00292EE7"/>
     <w:rsid w:val="002B239F"/>
+    <w:rsid w:val="002C4827"/>
     <w:rsid w:val="002C7120"/>
     <w:rsid w:val="002D49D0"/>
     <w:rsid w:val="002E1185"/>
     <w:rsid w:val="002F3E35"/>
     <w:rsid w:val="002F7A28"/>
     <w:rsid w:val="00324F84"/>
     <w:rsid w:val="00343A87"/>
     <w:rsid w:val="00347AEE"/>
     <w:rsid w:val="00357F13"/>
     <w:rsid w:val="00360D7D"/>
     <w:rsid w:val="00372F68"/>
+    <w:rsid w:val="00374865"/>
     <w:rsid w:val="003861FD"/>
     <w:rsid w:val="003A6EDC"/>
+    <w:rsid w:val="003B5535"/>
     <w:rsid w:val="003B6CC2"/>
     <w:rsid w:val="003D156D"/>
-    <w:rsid w:val="003E481E"/>
+    <w:rsid w:val="003E272D"/>
     <w:rsid w:val="003F53ED"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="00421866"/>
     <w:rsid w:val="00447F1E"/>
     <w:rsid w:val="00457502"/>
-    <w:rsid w:val="00495232"/>
     <w:rsid w:val="004969A2"/>
-    <w:rsid w:val="004B0B98"/>
     <w:rsid w:val="004B41E5"/>
     <w:rsid w:val="004D5C95"/>
+    <w:rsid w:val="00501533"/>
     <w:rsid w:val="00510C96"/>
+    <w:rsid w:val="00515F5E"/>
+    <w:rsid w:val="00547727"/>
     <w:rsid w:val="00575057"/>
+    <w:rsid w:val="00587F3C"/>
     <w:rsid w:val="00597A17"/>
     <w:rsid w:val="005A6552"/>
     <w:rsid w:val="005B369F"/>
     <w:rsid w:val="005E1E97"/>
     <w:rsid w:val="005F5C64"/>
     <w:rsid w:val="006137C6"/>
+    <w:rsid w:val="0062640C"/>
     <w:rsid w:val="006279F2"/>
     <w:rsid w:val="00632FCE"/>
     <w:rsid w:val="00633234"/>
     <w:rsid w:val="00635EA8"/>
     <w:rsid w:val="0065184D"/>
+    <w:rsid w:val="00654733"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="006860C0"/>
     <w:rsid w:val="006A678E"/>
     <w:rsid w:val="006B18A2"/>
-    <w:rsid w:val="006B35C5"/>
-    <w:rsid w:val="006B52A5"/>
+    <w:rsid w:val="006C456D"/>
     <w:rsid w:val="006C5810"/>
     <w:rsid w:val="006D17EF"/>
     <w:rsid w:val="006D640F"/>
-    <w:rsid w:val="006E7BAF"/>
     <w:rsid w:val="006F07C5"/>
     <w:rsid w:val="00711836"/>
-    <w:rsid w:val="00716156"/>
     <w:rsid w:val="00724E6F"/>
     <w:rsid w:val="0072717B"/>
     <w:rsid w:val="00731C99"/>
     <w:rsid w:val="00736F75"/>
-    <w:rsid w:val="00741491"/>
     <w:rsid w:val="00755F59"/>
     <w:rsid w:val="00760EC8"/>
     <w:rsid w:val="00763C19"/>
     <w:rsid w:val="00772169"/>
     <w:rsid w:val="007805FB"/>
+    <w:rsid w:val="00782E6C"/>
     <w:rsid w:val="0078559C"/>
+    <w:rsid w:val="00787CC5"/>
     <w:rsid w:val="00790D12"/>
     <w:rsid w:val="007B0D82"/>
     <w:rsid w:val="007C01BE"/>
     <w:rsid w:val="007C21AA"/>
     <w:rsid w:val="007C3D12"/>
+    <w:rsid w:val="007D03BC"/>
+    <w:rsid w:val="007D04B2"/>
     <w:rsid w:val="007D66A0"/>
     <w:rsid w:val="007E7738"/>
     <w:rsid w:val="007E7A07"/>
     <w:rsid w:val="007F77BC"/>
+    <w:rsid w:val="00821296"/>
     <w:rsid w:val="00822F08"/>
-    <w:rsid w:val="008526A7"/>
+    <w:rsid w:val="00825857"/>
+    <w:rsid w:val="008348DA"/>
+    <w:rsid w:val="0083573C"/>
+    <w:rsid w:val="008459FD"/>
     <w:rsid w:val="00885047"/>
     <w:rsid w:val="008C17B2"/>
     <w:rsid w:val="008C32A3"/>
+    <w:rsid w:val="008C4F72"/>
     <w:rsid w:val="008C69B0"/>
     <w:rsid w:val="008D0559"/>
     <w:rsid w:val="008D1528"/>
     <w:rsid w:val="008E0403"/>
     <w:rsid w:val="008E4918"/>
     <w:rsid w:val="008E598C"/>
     <w:rsid w:val="008F0585"/>
     <w:rsid w:val="008F2539"/>
     <w:rsid w:val="008F5F7F"/>
     <w:rsid w:val="008F71CC"/>
     <w:rsid w:val="00914279"/>
     <w:rsid w:val="00986B20"/>
     <w:rsid w:val="009937BE"/>
     <w:rsid w:val="00995D8A"/>
+    <w:rsid w:val="009B5561"/>
     <w:rsid w:val="009D4EC0"/>
+    <w:rsid w:val="009E49BC"/>
+    <w:rsid w:val="00A00A3F"/>
     <w:rsid w:val="00A01C0B"/>
     <w:rsid w:val="00A11242"/>
     <w:rsid w:val="00A2055A"/>
     <w:rsid w:val="00A253B8"/>
     <w:rsid w:val="00A42ABF"/>
     <w:rsid w:val="00A460F3"/>
     <w:rsid w:val="00A50D48"/>
     <w:rsid w:val="00A525B6"/>
     <w:rsid w:val="00A62BFC"/>
-    <w:rsid w:val="00A62EAF"/>
     <w:rsid w:val="00A7327B"/>
     <w:rsid w:val="00A73657"/>
     <w:rsid w:val="00AC201A"/>
     <w:rsid w:val="00AC5867"/>
+    <w:rsid w:val="00AD28C1"/>
+    <w:rsid w:val="00AD33DF"/>
+    <w:rsid w:val="00AD4C3D"/>
+    <w:rsid w:val="00AE5696"/>
+    <w:rsid w:val="00AF5B6E"/>
     <w:rsid w:val="00AF5D28"/>
     <w:rsid w:val="00B0093F"/>
     <w:rsid w:val="00B16E27"/>
     <w:rsid w:val="00B24C60"/>
+    <w:rsid w:val="00B4321D"/>
     <w:rsid w:val="00B44935"/>
     <w:rsid w:val="00B51F68"/>
     <w:rsid w:val="00B73F81"/>
     <w:rsid w:val="00B748D9"/>
     <w:rsid w:val="00B76FA3"/>
     <w:rsid w:val="00B92A93"/>
     <w:rsid w:val="00B93B03"/>
     <w:rsid w:val="00BA3BFF"/>
     <w:rsid w:val="00BB5CDC"/>
+    <w:rsid w:val="00BC7474"/>
     <w:rsid w:val="00BD03BD"/>
-    <w:rsid w:val="00BE11D8"/>
     <w:rsid w:val="00BE5CD3"/>
     <w:rsid w:val="00BF6248"/>
     <w:rsid w:val="00C03476"/>
     <w:rsid w:val="00C11400"/>
-    <w:rsid w:val="00C122CA"/>
-    <w:rsid w:val="00C322B9"/>
+    <w:rsid w:val="00C27AC6"/>
     <w:rsid w:val="00C32CF7"/>
     <w:rsid w:val="00C439BD"/>
-    <w:rsid w:val="00C47473"/>
     <w:rsid w:val="00C77297"/>
-    <w:rsid w:val="00C77957"/>
-    <w:rsid w:val="00C77D4E"/>
     <w:rsid w:val="00C86E66"/>
     <w:rsid w:val="00CA0DF7"/>
     <w:rsid w:val="00CB0EB9"/>
     <w:rsid w:val="00CB63FC"/>
+    <w:rsid w:val="00CC7A37"/>
     <w:rsid w:val="00CD4BB3"/>
-    <w:rsid w:val="00CE0FAB"/>
     <w:rsid w:val="00D06207"/>
     <w:rsid w:val="00D36BCB"/>
-    <w:rsid w:val="00D9337B"/>
+    <w:rsid w:val="00D62C3B"/>
+    <w:rsid w:val="00D764BF"/>
     <w:rsid w:val="00DB46D0"/>
     <w:rsid w:val="00DB6779"/>
     <w:rsid w:val="00DC4220"/>
     <w:rsid w:val="00DE15EE"/>
     <w:rsid w:val="00DF24C9"/>
-    <w:rsid w:val="00E143FA"/>
+    <w:rsid w:val="00E01ADE"/>
     <w:rsid w:val="00E24A5D"/>
     <w:rsid w:val="00E5448D"/>
-    <w:rsid w:val="00E73CA9"/>
+    <w:rsid w:val="00E72551"/>
     <w:rsid w:val="00E875BA"/>
     <w:rsid w:val="00E87CF2"/>
     <w:rsid w:val="00EC5A21"/>
-    <w:rsid w:val="00EC5F09"/>
     <w:rsid w:val="00ED1DB8"/>
     <w:rsid w:val="00ED1E28"/>
     <w:rsid w:val="00F05183"/>
     <w:rsid w:val="00F13FFE"/>
     <w:rsid w:val="00F16915"/>
+    <w:rsid w:val="00F33FA3"/>
     <w:rsid w:val="00F52B13"/>
     <w:rsid w:val="00F568B8"/>
     <w:rsid w:val="00F711DE"/>
-    <w:rsid w:val="00F74DDE"/>
     <w:rsid w:val="00F82B94"/>
     <w:rsid w:val="00FA1673"/>
     <w:rsid w:val="00FB58DB"/>
     <w:rsid w:val="00FC223A"/>
     <w:rsid w:val="00FC352E"/>
     <w:rsid w:val="00FC6088"/>
     <w:rsid w:val="00FD1CC2"/>
     <w:rsid w:val="00FD6C0C"/>
     <w:rsid w:val="00FE21DA"/>
+    <w:rsid w:val="00FE335E"/>
+    <w:rsid w:val="00FF4E80"/>
+    <w:rsid w:val="0D4BDBA1"/>
+    <w:rsid w:val="0D67AB86"/>
+    <w:rsid w:val="10EDC206"/>
+    <w:rsid w:val="10F4CC24"/>
+    <w:rsid w:val="171ACB15"/>
+    <w:rsid w:val="17440DFF"/>
+    <w:rsid w:val="175B60F0"/>
+    <w:rsid w:val="1C8C8091"/>
+    <w:rsid w:val="2C5B1991"/>
+    <w:rsid w:val="41AFAD92"/>
+    <w:rsid w:val="4393C48D"/>
+    <w:rsid w:val="4AA2E669"/>
+    <w:rsid w:val="4CA62F84"/>
+    <w:rsid w:val="4E63C139"/>
+    <w:rsid w:val="500CE3D2"/>
+    <w:rsid w:val="5061215F"/>
+    <w:rsid w:val="53BE4078"/>
+    <w:rsid w:val="5B198CBD"/>
+    <w:rsid w:val="758F3142"/>
+    <w:rsid w:val="7777E33E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:bidi="ta-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="67F44351"/>
-  <w15:docId w15:val="{A7DEE78A-A1C9-4242-B204-13E6CD58DD1B}"/>
+  <w14:docId w14:val="2D8632B9"/>
+  <w15:docId w15:val="{AF0E992B-52F3-416E-A7BB-89EAE190831C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8841,51 +5525,51 @@
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8904,50 +5588,51 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9830,137 +6515,191 @@
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009937BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009937BE"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="008F5F7F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
     <w:name w:val="07_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00D06207"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
     <w:name w:val="06a_texte_principal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC352E"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NurText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="NurTextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00515F5E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="fr-CH" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NurTextZchn">
+    <w:name w:val="Nur Text Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="NurText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00515F5E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00716156"/>
+    <w:rsid w:val="00821296"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008459FD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1032993279">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1664897384">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educacionfpydeportes.gob.es/suiza/alce-berna/portada.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educacionfpydeportes.gob.es/suiza/alce-berna/portada/informationen.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educacionfpydeportes.gob.es/suiza/alce-berna/portada.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.educacionfpydeportes.gob.es/suiza/alce-berna/portada/informationen.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/doa" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -10223,76 +6962,76 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="af61a408-0ce3-49be-8151-8ed024b7efa5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6455b11c-ba34-410d-8c6a-32bfc9959fab">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="3a1c71870d7c9703eab9101153c37fd7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="be95a4dde3fcc19eab8ebcd0d1ef9677" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="5f148aa271782c65d30da5fd005ba325">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b5e241cea9bd067bda2b590a0b22fee" ns2:_="" ns3:_="">
     <xsd:import namespace="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
     <xsd:import namespace="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -10502,118 +7241,114 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E486F01A-7FDF-4258-81DC-695E2FBEC6A7}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F69FBCEE-3FE0-4B04-A01D-B292B3E1F98B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8F8B2B0-6329-4F71-855E-34068E72F940}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E4A7951-55BA-49D9-BCD2-E5AFFE604565}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
+    <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87A49FC6-8EED-4A3F-A835-15F45CEF4586}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F18D0E87-35C2-422F-968A-4894730E6E96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3897B594-F01F-4626-AA16-FBFA510EA04C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89A2E649-00A4-47F7-8E12-91723026726E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
+    <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>388</Words>
-  <Characters>2447</Characters>
+  <Words>481</Words>
+  <Characters>3031</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>5</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2830</CharactersWithSpaces>
+  <CharactersWithSpaces>3505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>catillazl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FD389CD5566B9348976D3681DFE8B521</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>