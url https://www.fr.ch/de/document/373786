--- v1 (2025-12-18)
+++ v2 (2026-05-20)
@@ -2858,51 +2858,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36B57B65" w14:textId="77777777" w:rsidR="00203E18" w:rsidRPr="008B4523" w:rsidRDefault="00203E18" w:rsidP="008B4523">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:val="de-CH" w:bidi="ar-SY"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B4BB14C" w14:textId="77777777" w:rsidR="00BA3BFF" w:rsidRPr="00BA3BFF" w:rsidRDefault="00000000" w:rsidP="008B4523">
+    <w:p w14:paraId="6B4BB14C" w14:textId="77777777" w:rsidR="00BA3BFF" w:rsidRPr="00BA3BFF" w:rsidRDefault="0033290E" w:rsidP="008B4523">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SY"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SY"/>
         </w:rPr>
         <w:pict w14:anchorId="21B3D007">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
@@ -2914,58 +2914,58 @@
         <w:rPr>
           <w:b/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D06207" w:rsidRPr="007D7FFC" w:rsidSect="008F5F7F">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="426" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FF5E492" w14:textId="77777777" w:rsidR="00333538" w:rsidRDefault="00333538" w:rsidP="00822F08">
+    <w:p w14:paraId="159FF175" w14:textId="77777777" w:rsidR="004B79C9" w:rsidRDefault="004B79C9" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B6783EF" w14:textId="77777777" w:rsidR="00333538" w:rsidRDefault="00333538" w:rsidP="00822F08">
+    <w:p w14:paraId="504E9868" w14:textId="77777777" w:rsidR="004B79C9" w:rsidRDefault="004B79C9" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3172,58 +3172,58 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="74B27805" w14:textId="77777777" w:rsidR="009937BE" w:rsidRPr="00041EA2" w:rsidRDefault="009937BE" w:rsidP="00C11400">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62423778" w14:textId="77777777" w:rsidR="00333538" w:rsidRDefault="00333538" w:rsidP="00822F08">
+    <w:p w14:paraId="5E13D6DF" w14:textId="77777777" w:rsidR="004B79C9" w:rsidRDefault="004B79C9" w:rsidP="00822F08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B58DA8F" w14:textId="77777777" w:rsidR="00333538" w:rsidRDefault="00333538" w:rsidP="00822F08">
+    <w:p w14:paraId="0A7EFF01" w14:textId="77777777" w:rsidR="004B79C9" w:rsidRDefault="004B79C9" w:rsidP="00822F08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
@@ -3688,51 +3688,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:14.4pt;height:14.4pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -6088,51 +6088,51 @@
   <w:num w:numId="19" w16cid:durableId="1232232358">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1226645605">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3073"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C32CF7"/>
     <w:rsid w:val="000008C3"/>
     <w:rsid w:val="000137B4"/>
     <w:rsid w:val="00027764"/>
     <w:rsid w:val="00027CA7"/>
     <w:rsid w:val="00041808"/>
     <w:rsid w:val="00041909"/>
@@ -6149,75 +6149,78 @@
     <w:rsid w:val="00142074"/>
     <w:rsid w:val="001625B8"/>
     <w:rsid w:val="00166311"/>
     <w:rsid w:val="001B6FAC"/>
     <w:rsid w:val="001E320E"/>
     <w:rsid w:val="001E5376"/>
     <w:rsid w:val="001F4FE9"/>
     <w:rsid w:val="00203E18"/>
     <w:rsid w:val="00205220"/>
     <w:rsid w:val="00211637"/>
     <w:rsid w:val="0021694D"/>
     <w:rsid w:val="002513B4"/>
     <w:rsid w:val="00274E60"/>
     <w:rsid w:val="002815CF"/>
     <w:rsid w:val="002B239F"/>
     <w:rsid w:val="002C484A"/>
     <w:rsid w:val="002C7120"/>
     <w:rsid w:val="002D49D0"/>
     <w:rsid w:val="002E1185"/>
     <w:rsid w:val="002F3E35"/>
     <w:rsid w:val="002F7A28"/>
     <w:rsid w:val="003017B8"/>
     <w:rsid w:val="00302221"/>
     <w:rsid w:val="00324F84"/>
     <w:rsid w:val="0033058A"/>
+    <w:rsid w:val="0033290E"/>
     <w:rsid w:val="00333538"/>
     <w:rsid w:val="00337104"/>
     <w:rsid w:val="00343A87"/>
     <w:rsid w:val="00347AEE"/>
     <w:rsid w:val="00357F13"/>
     <w:rsid w:val="00360D7D"/>
     <w:rsid w:val="00372F68"/>
     <w:rsid w:val="00380309"/>
     <w:rsid w:val="003861FD"/>
     <w:rsid w:val="003A6EDC"/>
     <w:rsid w:val="003B6CC2"/>
     <w:rsid w:val="003D156D"/>
     <w:rsid w:val="003F53ED"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="00403C6D"/>
     <w:rsid w:val="00421866"/>
     <w:rsid w:val="004311D9"/>
     <w:rsid w:val="00447F1E"/>
     <w:rsid w:val="00457502"/>
     <w:rsid w:val="004765B3"/>
     <w:rsid w:val="004775A3"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004B41E5"/>
+    <w:rsid w:val="004B79C9"/>
     <w:rsid w:val="004D5C95"/>
     <w:rsid w:val="004D7084"/>
+    <w:rsid w:val="00510AFA"/>
     <w:rsid w:val="00510C96"/>
     <w:rsid w:val="00575057"/>
     <w:rsid w:val="00597A17"/>
     <w:rsid w:val="005A6552"/>
     <w:rsid w:val="005B369F"/>
     <w:rsid w:val="005C4B38"/>
     <w:rsid w:val="005E1E97"/>
     <w:rsid w:val="005E3E2C"/>
     <w:rsid w:val="005E62E6"/>
     <w:rsid w:val="005F5C64"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="006279F2"/>
     <w:rsid w:val="00627B76"/>
     <w:rsid w:val="00632FCE"/>
     <w:rsid w:val="00633234"/>
     <w:rsid w:val="00635EA8"/>
     <w:rsid w:val="0065184D"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="006860C0"/>
     <w:rsid w:val="006A678E"/>
     <w:rsid w:val="006B18A2"/>
     <w:rsid w:val="006C5810"/>
     <w:rsid w:val="006D17EF"/>
     <w:rsid w:val="006D640F"/>
     <w:rsid w:val="006F07C5"/>
@@ -6301,88 +6304,90 @@
     <w:rsid w:val="00BF6248"/>
     <w:rsid w:val="00C03476"/>
     <w:rsid w:val="00C11400"/>
     <w:rsid w:val="00C14D8A"/>
     <w:rsid w:val="00C32CF7"/>
     <w:rsid w:val="00C370F9"/>
     <w:rsid w:val="00C439BD"/>
     <w:rsid w:val="00C77297"/>
     <w:rsid w:val="00C86E66"/>
     <w:rsid w:val="00CA0DF7"/>
     <w:rsid w:val="00CB0EB9"/>
     <w:rsid w:val="00CB63FC"/>
     <w:rsid w:val="00CD4BB3"/>
     <w:rsid w:val="00D06207"/>
     <w:rsid w:val="00D34CC3"/>
     <w:rsid w:val="00D4030D"/>
     <w:rsid w:val="00D51694"/>
     <w:rsid w:val="00DA4C32"/>
     <w:rsid w:val="00DB46D0"/>
     <w:rsid w:val="00DB6779"/>
     <w:rsid w:val="00DC4220"/>
     <w:rsid w:val="00DD58C2"/>
     <w:rsid w:val="00DE15EE"/>
     <w:rsid w:val="00DF24C9"/>
     <w:rsid w:val="00E24A5D"/>
+    <w:rsid w:val="00E35D66"/>
+    <w:rsid w:val="00E60864"/>
     <w:rsid w:val="00E82B9E"/>
     <w:rsid w:val="00E875BA"/>
     <w:rsid w:val="00E87CF2"/>
     <w:rsid w:val="00EC0077"/>
     <w:rsid w:val="00EC5A21"/>
     <w:rsid w:val="00ED1DB8"/>
     <w:rsid w:val="00ED1E28"/>
     <w:rsid w:val="00EF526D"/>
     <w:rsid w:val="00F13FFE"/>
     <w:rsid w:val="00F16915"/>
     <w:rsid w:val="00F264EB"/>
     <w:rsid w:val="00F711DE"/>
     <w:rsid w:val="00F82B94"/>
     <w:rsid w:val="00F86BF4"/>
     <w:rsid w:val="00FA1673"/>
     <w:rsid w:val="00FB58DB"/>
     <w:rsid w:val="00FC223A"/>
     <w:rsid w:val="00FC6088"/>
     <w:rsid w:val="00FD1CC2"/>
     <w:rsid w:val="00FE21DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:bidi="ta-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3073"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44D0071C"/>
   <w15:docId w15:val="{A7DEE78A-A1C9-4242-B204-13E6CD58DD1B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -7813,63 +7818,76 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6455b11c-ba34-410d-8c6a-32bfc9959fab">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="af61a408-0ce3-49be-8151-8ed024b7efa5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dbd7453a35e4cc6d212a859b880f3de1" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FD389CD5566B9348976D3681DFE8B521" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="5f148aa271782c65d30da5fd005ba325">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6455b11c-ba34-410d-8c6a-32bfc9959fab" xmlns:ns3="af61a408-0ce3-49be-8151-8ed024b7efa5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0b5e241cea9bd067bda2b590a0b22fee" ns2:_="" ns3:_="">
     <xsd:import namespace="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
     <xsd:import namespace="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8078,105 +8096,98 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50DC57B5-BDE8-4F10-BD23-4EAA32CED228}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EA7FEAB-D72B-4CE7-83C3-56AE455EB9EF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370203A0-F303-4D76-94A9-0CE2B055D410}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E58D31C-EFD1-40DE-BAF6-2A07CA271DA6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50DC57B5-BDE8-4F10-BD23-4EAA32CED228}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F79737C-6427-465D-9276-4B9F0764FC7C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6455b11c-ba34-410d-8c6a-32bfc9959fab"/>
     <ds:schemaRef ds:uri="af61a408-0ce3-49be-8151-8ed024b7efa5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>278</Words>
   <Characters>1666</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>