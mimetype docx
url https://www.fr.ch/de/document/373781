--- v0 (2025-12-05)
+++ v1 (2026-05-20)
@@ -1,6607 +1,498 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00603986" w:rsidR="008C69B0" w:rsidP="00C32CF7" w:rsidRDefault="00215F6B" w14:paraId="53A5E579" w14:textId="708AFDF0">
+    <w:p w14:paraId="640A9A83" w14:textId="23C4C3E9" w:rsidR="0006528C" w:rsidRDefault="00AD6959" w:rsidP="00AD6959">
       <w:pPr>
-        <w:pStyle w:val="05titreprincipalouobjetgras"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:lang w:val="de-CH"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>ANMELD</w:t>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="730B790F" wp14:editId="71D37B67">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3900805</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>257175</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2000250" cy="1833245"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21323"/>
+                <wp:lineTo x="21394" y="21323"/>
+                <wp:lineTo x="21394" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="1954090377" name="Grafik 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2000250" cy="1833245"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00603986" w:rsidR="00041FD5">
+      <w:r w:rsidRPr="00AD6959">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:lang w:val="de-CH"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>EFORMULAR</w:t>
+        <w:t>HSK-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603986" w:rsidR="00BA3BFF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD6959">
         <w:rPr>
-          <w:lang w:val="de-CH"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /</w:t>
+        <w:t>Unterricht</w:t>
       </w:r>
-      <w:r w:rsidR="00BA3BFF">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD6959">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...1 lines deleted...]
-          <w:lang w:bidi="ar-SY"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BA3BFF" w:rsidR="00BA3BFF">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD6959">
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
-[...2 lines deleted...]
-          <w:lang w:bidi="ar-SY"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>تسجيل</w:t>
-[...45 lines deleted...]
-        <w:t>HSK-Koordinator:in</w:t>
+        <w:t>Arabisch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00B93EED" w:rsidP="00041FD5" w:rsidRDefault="00B93EED" w14:paraId="1E6142C1" w14:textId="77777777">
+    <w:p w14:paraId="677627B1" w14:textId="77777777" w:rsidR="00AD6959" w:rsidRDefault="00AD6959">
       <w:pPr>
-        <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="de-DE"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008F5F7F" w:rsidR="00041FD5" w:rsidP="00041FD5" w:rsidRDefault="00041FD5" w14:paraId="144A99E4" w14:textId="77777777">
+    <w:p w14:paraId="574C99FC" w14:textId="02FFB402" w:rsidR="00AD6959" w:rsidRDefault="00AD6959">
       <w:pPr>
-        <w:pStyle w:val="04titreprincipalouobjetnormal"/>
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="de-DE"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5F7F">
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD6959">
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="de-DE"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Kurs in „Heimatlicher Sprache und Kultur“ (HSK-</w:t>
+        <w:t>Informationen</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD6959">
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="de-DE"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Arabisch</w:t>
+        <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5F7F">
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="55A846DB" w14:textId="575D42EC" w:rsidR="00AD6959" w:rsidRDefault="00AD6959">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00AD6959">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Association Talaki - Learn Arabic Easily and Effectively</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C30C829" w14:textId="77777777" w:rsidR="00AD6959" w:rsidRPr="00AD6959" w:rsidRDefault="00AD6959">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
-[...253 lines deleted...]
-          <w:lang w:val="de-CH" w:bidi="ar-SY"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B93EED" w:rsidR="00215F6B" w:rsidP="00215F6B" w:rsidRDefault="00215F6B" w14:paraId="3F2BC711" w14:textId="77777777">
+    <w:p w14:paraId="4E73A618" w14:textId="7231766E" w:rsidR="00AD6959" w:rsidRPr="00AD6959" w:rsidRDefault="00AD6959">
       <w:pPr>
-        <w:bidi/>
         <w:rPr>
-          <w:lang w:val="de-CH" w:bidi="ar-SY"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD6959">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anmeldung:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3E8256" w14:textId="68DE4E1A" w:rsidR="00AD6959" w:rsidRPr="00AD6959" w:rsidRDefault="00AD6959">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00AD6959">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Association Talaki - Learn Arabic Easily and Effectively</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1194550E" w14:textId="18EE183D" w:rsidR="00AD6959" w:rsidRPr="00AD6959" w:rsidRDefault="00AD6959">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...2427 lines deleted...]
-    <w:p w:rsidRPr="002E74DC" w:rsidR="00203E18" w:rsidP="00203E18" w:rsidRDefault="00203E18" w14:paraId="678E6485" w14:textId="77777777">
+    <w:p w14:paraId="5C7B2510" w14:textId="4531D4FD" w:rsidR="00AD6959" w:rsidRPr="00AD6959" w:rsidRDefault="00AD6959">
       <w:pPr>
-        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-[...4 lines deleted...]
-        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:b/>
-          <w:i/>
-[...2 lines deleted...]
-          <w:lang w:val="pt-PT" w:bidi="ar-SY"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00BA3BFF" w:rsidR="00BA3BFF" w:rsidP="00D06207" w:rsidRDefault="00215F6B" w14:paraId="5CB33568" w14:textId="77777777">
-[...43 lines deleted...]
-      <w:pgMar w:top="1985" w:right="851" w:bottom="426" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
+    <w:sectPr w:rsidR="00AD6959" w:rsidRPr="00AD6959">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...42 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...3210 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-[...6 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotShadeFormData/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C32CF7"/>
-[...188 lines deleted...]
-    <w:rsid w:val="01927E0F"/>
+    <w:rsidRoot w:val="00AD6959"/>
+    <w:rsid w:val="0006528C"/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rsid w:val="00C00CA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-CH" w:bidi="ta-IN"/>
+  <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="54EA1E28"/>
-  <w15:docId w15:val="{A7DEE78A-A1C9-4242-B204-13E6CD58DD1B}"/>
+  <w14:docId w14:val="1FA0F33B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2D24BD48-3336-4EE3-ADCB-9932845BA6FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="12" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6622,74 +513,76 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6732,52 +625,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6838,1459 +731,931 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Standard" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008E0403"/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift1Zchn"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00A654C1"/>
+    <w:rsid w:val="00AD6959"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...3 lines deleted...]
-      <w:spacing w:after="100"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
+    <w:link w:val="berschrift2Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00A654C1"/>
+    <w:rsid w:val="00AD6959"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-      <w:spacing w:after="100"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
-    <w:autoRedefine/>
+    <w:link w:val="berschrift3Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00A654C1"/>
+    <w:rsid w:val="00AD6959"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-      <w:spacing w:after="100"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00C03476"/>
+    <w:rsid w:val="00AD6959"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:after="100"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:szCs w:val="28"/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift5Zchn"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00A654C1"/>
+    <w:rsid w:val="00AD6959"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:after="100"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift6Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00E06965"/>
+    <w:rsid w:val="00AD6959"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:default="1">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift7Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6959"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift8Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6959"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift9Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6959"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="NormaleTabelle" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="KeineListe" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Textkrper"/>
+    <w:link w:val="TitelZchn"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="0006528C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="480" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="A5A5A5" w:themeColor="accent3"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="12"/>
+    <w:rsid w:val="0006528C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="A5A5A5" w:themeColor="accent3"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkrper">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="TextkrperZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0006528C"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
+    <w:name w:val="Textkörper Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Textkrper"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0006528C"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Untertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="UntertitelZchn"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6959"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Untertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zitat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="ZitatZchn"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6959"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
+    <w:name w:val="Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Zitat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6959"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6959"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="IntensivesZitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiverVerweis">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6959"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00042B29"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AD6959"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...558 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...15 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.associationtalaki.com/registration-form.php" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.associationtalaki.com/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...324 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...10 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>39</Words>
+  <Characters>249</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>2</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>287</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Général_portrait</dc:title>
-  <dc:creator>catillazl</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Novakovic Tanja</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>