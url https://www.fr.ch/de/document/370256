--- v0 (2025-12-25)
+++ v1 (2026-08-07)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ\Documents types\Formulaires\Alex-site internet\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ(en travaux)\Documents types\Formulaires\Alex-site internet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{332BEEAD-140F-4E1C-AE5E-E611201DBBCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{35A0C900-121D-4AE8-9E80-99BAA090CBE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-2055" windowWidth="29040" windowHeight="15720" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1860" yWindow="1860" windowWidth="21600" windowHeight="11175" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1. Allg. Angaben" sheetId="1" r:id="rId1"/>
     <sheet name="2. Ang. zu PAVO" sheetId="2" r:id="rId2"/>
     <sheet name="Listesdéroulante" sheetId="6" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="Direction">Listesdéroulante!$C$1:$C$11</definedName>
     <definedName name="Educatrice_PE">Listesdéroulante!$A$1:$A$10</definedName>
     <definedName name="Fonction">Listesdéroulante!$A$1:$A$9</definedName>
     <definedName name="IPE">Listesdéroulante!$F$1:$F$5</definedName>
     <definedName name="O_N">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="oui">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="Personnel_éducatif">Listesdéroulante!$A$1:$A$11</definedName>
     <definedName name="TEL_IPE">Listesdéroulante!$G$1:$G$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -136,53 +136,50 @@
   <si>
     <t>Membre du comité</t>
   </si>
   <si>
     <t>Président du comité</t>
   </si>
   <si>
     <t>Conseiller communal</t>
   </si>
   <si>
     <t>Stagiaire +18 ans</t>
   </si>
   <si>
     <t>Stagiaire -18 ans</t>
   </si>
   <si>
     <t>Pré-apprentie</t>
   </si>
   <si>
     <t>ajouter ligne blanche</t>
   </si>
   <si>
     <t>Educatrice Enf.</t>
   </si>
   <si>
-    <t>caroline.zbinden@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Kontaktperson JA :</t>
   </si>
   <si>
     <t>1. Adresse der Räumlichkeiten</t>
   </si>
   <si>
     <t>Name der Einrichtung :</t>
   </si>
   <si>
     <t>Art der Einrichtung :</t>
   </si>
   <si>
     <t>Postfach :</t>
   </si>
   <si>
     <t>Telefon (Festnetz) :</t>
   </si>
   <si>
     <t>E-Mail :</t>
   </si>
   <si>
     <t>Internetseite :</t>
   </si>
   <si>
     <t>2. Kontaktdaten der in der Bewilligung aufgeführten verantwortichen Person  (Art. 16 Abs. 1 PAVO)</t>
@@ -520,136 +517,139 @@
       <t xml:space="preserve">Service de l’enfance et de la jeunesse </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>SEJ
 Jugendamt JA
 Secteur des milieux d’accueil
 Sektor familienexterne Betreuung
 Bd de Pérolles 24, PF, 1701 Freiburg
 T +41 26 305 15 30
 www.fr.ch/sej</t>
     </r>
   </si>
   <si>
     <t>↓ bitte wählen Sie die Referenzperson mit Hilfe der Dropdown-Liste (um die Liste zu aktivieren: Klick auf Zelle B5)</t>
   </si>
   <si>
     <t>Frau Manuela Alagbe</t>
   </si>
   <si>
-    <t>manuela.alagbe@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Frau Daniela Celestino</t>
   </si>
   <si>
-    <t>daniela.celestino@fr.ch - 026/305.15.30</t>
-[...7 lines deleted...]
-  <si>
     <t>Frau Christine Künzli</t>
   </si>
   <si>
-    <t>christine.kunzli@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Frau Marina Machado</t>
   </si>
   <si>
-    <t>marina.machado@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Frau Besarta Rexhaj</t>
   </si>
   <si>
-    <t>besarta.rexhaj@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Frau Magalie Rey</t>
-  </si>
-[...1 lines deleted...]
-    <t>magalie.rey@fr.ch - 026/305.15.30</t>
   </si>
   <si>
     <t>Frau Caroline Zbinden Chappuis</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Service de l’enfance et de la jeunesse</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> SEJ
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Jugendamt </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>JA
 Secteur des milieux d’accueil
 Sektor familienexterne Betreuung
 Bd de Pérolles 24, PF, 1701 Freiburg
 T +41 26 305 15 30
 www.fr.ch/sej</t>
     </r>
+  </si>
+  <si>
+    <t>Frau Armela Karadolami</t>
+  </si>
+  <si>
+    <t>armela.karadolami - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>manuela.alagbe@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>daniela.celestino@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>christine.kunzli@fr.ch -  026 305 15 30</t>
+  </si>
+  <si>
+    <t>marina.machado@fr.ch -  026 305 15 30</t>
+  </si>
+  <si>
+    <t>besarta.rexhaj@fr.ch -  026 305 15 30</t>
+  </si>
+  <si>
+    <t>magalie.rey@fr.ch -  026 305 15 30</t>
+  </si>
+  <si>
+    <t>caroline.zbinden@fr.ch -  026 305 15 30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1160,91 +1160,91 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
@@ -1785,1239 +1785,1239 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sej/de/pub/familienexterne/vorschulische_betreuung/personalberechnung-kita.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.fr.ch%2Fsites%2Fdefault%2Ffiles%2F2025-03%2Fpersonalberechnung-in-kindertagesstatten.xlsx%3Fv%3D1741864243&amp;wdOrigin=BROWSELINK" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil2">
     <tabColor theme="3"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane ySplit="1" activePane="bottomLeft"/>
       <selection activeCell="A19" sqref="A19"/>
-      <selection pane="bottomLeft" activeCell="B40" sqref="B40:C40"/>
+      <selection pane="bottomLeft" activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37.140625" customWidth="1"/>
     <col min="2" max="2" width="30.7109375" customWidth="1"/>
     <col min="3" max="3" width="41.42578125" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="18" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="77"/>
+      <c r="A2" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B3" s="19"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="20" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="C4" s="79"/>
+        <v>78</v>
+      </c>
+      <c r="B4" s="85"/>
+      <c r="C4" s="86"/>
     </row>
     <row r="5" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B5" s="17"/>
       <c r="C5" s="21" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="22"/>
       <c r="B6" s="23"/>
       <c r="C6" s="24"/>
       <c r="E6" s="2"/>
     </row>
     <row r="7" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A7" s="25" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="26"/>
       <c r="E7" s="2"/>
     </row>
     <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="22"/>
       <c r="B8" s="23"/>
       <c r="C8" s="26"/>
       <c r="E8" s="2"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="26"/>
       <c r="E9" s="2"/>
     </row>
     <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="8"/>
       <c r="E10" s="2"/>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="E11" s="2"/>
     </row>
     <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="28" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="C12" s="80"/>
+        <v>33</v>
+      </c>
+      <c r="B12" s="87"/>
+      <c r="C12" s="87"/>
       <c r="E12" s="2"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="C13" s="81"/>
+        <v>26</v>
+      </c>
+      <c r="B13" s="88"/>
+      <c r="C13" s="88"/>
       <c r="E13" s="2"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="C14" s="82"/>
+        <v>36</v>
+      </c>
+      <c r="B14" s="79"/>
+      <c r="C14" s="79"/>
       <c r="E14" s="2"/>
     </row>
     <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="22" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="C15" s="83"/>
+        <v>27</v>
+      </c>
+      <c r="B15" s="78"/>
+      <c r="C15" s="78"/>
       <c r="E15" s="2"/>
     </row>
     <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="28" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="C16" s="82"/>
+        <v>88</v>
+      </c>
+      <c r="B16" s="79"/>
+      <c r="C16" s="79"/>
       <c r="E16" s="2"/>
     </row>
     <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="C17" s="83"/>
+        <v>28</v>
+      </c>
+      <c r="B17" s="78"/>
+      <c r="C17" s="78"/>
       <c r="E17" s="2"/>
     </row>
     <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="C18" s="82"/>
+        <v>29</v>
+      </c>
+      <c r="B18" s="79"/>
+      <c r="C18" s="79"/>
       <c r="E18" s="2"/>
     </row>
     <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="22"/>
-      <c r="B19" s="84"/>
-      <c r="C19" s="84"/>
+      <c r="B19" s="80"/>
+      <c r="C19" s="80"/>
       <c r="E19" s="2"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="85" t="s">
-[...3 lines deleted...]
-      <c r="C20" s="86"/>
+      <c r="A20" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="82"/>
+      <c r="C20" s="82"/>
       <c r="E20" s="2"/>
     </row>
     <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="28" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C21" s="82"/>
+        <v>31</v>
+      </c>
+      <c r="B21" s="79"/>
+      <c r="C21" s="79"/>
       <c r="E21" s="2"/>
     </row>
     <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="22" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="C22" s="83"/>
+        <v>32</v>
+      </c>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
       <c r="E22" s="2"/>
     </row>
     <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="C23" s="82"/>
+        <v>26</v>
+      </c>
+      <c r="B23" s="79"/>
+      <c r="C23" s="79"/>
       <c r="E23" s="2"/>
     </row>
     <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="C24" s="83"/>
+        <v>36</v>
+      </c>
+      <c r="B24" s="78"/>
+      <c r="C24" s="78"/>
       <c r="E24" s="2"/>
     </row>
     <row r="25" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="28" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="C25" s="82"/>
+        <v>27</v>
+      </c>
+      <c r="B25" s="79"/>
+      <c r="C25" s="79"/>
       <c r="E25" s="2"/>
     </row>
     <row r="26" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="22" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="C26" s="83"/>
+        <v>88</v>
+      </c>
+      <c r="B26" s="78"/>
+      <c r="C26" s="78"/>
       <c r="E26" s="2"/>
     </row>
     <row r="27" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A27" s="28" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="C27" s="82"/>
+        <v>28</v>
+      </c>
+      <c r="B27" s="79"/>
+      <c r="C27" s="79"/>
       <c r="E27" s="2"/>
     </row>
     <row r="28" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="22"/>
       <c r="B28" s="26"/>
       <c r="C28" s="26"/>
       <c r="E28" s="2"/>
     </row>
     <row r="29" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B29" s="26"/>
       <c r="C29" s="26"/>
       <c r="E29" s="2"/>
     </row>
     <row r="30" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="28" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="C30" s="82"/>
+        <v>35</v>
+      </c>
+      <c r="B30" s="79"/>
+      <c r="C30" s="79"/>
       <c r="E30" s="2"/>
     </row>
     <row r="31" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="22" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="C31" s="83"/>
+        <v>33</v>
+      </c>
+      <c r="B31" s="78"/>
+      <c r="C31" s="78"/>
     </row>
     <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="C32" s="82"/>
+        <v>26</v>
+      </c>
+      <c r="B32" s="79"/>
+      <c r="C32" s="79"/>
     </row>
     <row r="33" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="22" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="C33" s="83"/>
+        <v>36</v>
+      </c>
+      <c r="B33" s="78"/>
+      <c r="C33" s="78"/>
     </row>
     <row r="34" spans="1:3" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="29" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="C34" s="82"/>
+        <v>91</v>
+      </c>
+      <c r="B34" s="79"/>
+      <c r="C34" s="79"/>
     </row>
     <row r="35" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="22" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="C35" s="83"/>
+        <v>27</v>
+      </c>
+      <c r="B35" s="78"/>
+      <c r="C35" s="78"/>
     </row>
     <row r="36" spans="1:3" s="13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="28" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="C36" s="82"/>
+        <v>88</v>
+      </c>
+      <c r="B36" s="79"/>
+      <c r="C36" s="79"/>
     </row>
     <row r="37" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="C37" s="83"/>
+        <v>28</v>
+      </c>
+      <c r="B37" s="78"/>
+      <c r="C37" s="78"/>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="22"/>
       <c r="B38" s="22"/>
       <c r="C38" s="22"/>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="27" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="30" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="C40" s="88"/>
+        <v>38</v>
+      </c>
+      <c r="B40" s="76"/>
+      <c r="C40" s="77"/>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="22"/>
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
     </row>
     <row r="42" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A42" s="22"/>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
     </row>
     <row r="43" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A43" s="22"/>
       <c r="B43" s="22"/>
       <c r="C43" s="22"/>
     </row>
     <row r="44" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A44" s="22"/>
       <c r="B44" s="22"/>
       <c r="C44" s="22"/>
     </row>
     <row r="51" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="lfStnqwTrW4ji2rfhdp8yFXjLwec7kOFKybYT6NmA802inqKNEl17nDPEC3UWCbYal7axncbymp8GF1hrU0hyA==" saltValue="DkS8ncWPduU00v5XAA80iA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="6HC/rqUWx2RgqQC6Eu64GCOi+tQsfiTbUTKbhmIkg2/mNr7HYe34EHnCEcursHU1jdmFth2qNFQ9sMKpNu7uUA==" saltValue="feYfFF8cmVZqBg4qSsnwfA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="27">
-    <mergeCell ref="B40:C40"/>
-[...7 lines deleted...]
-    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="A2:C2"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="A20:C20"/>
-    <mergeCell ref="A2:C2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CSeite &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
-            <xm:f>Listesdéroulante!$F$1:$F$8</xm:f>
+            <xm:f>Listesdéroulante!$F$1:$F$9</xm:f>
           </x14:formula1>
           <xm:sqref>B5</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D42" sqref="D42:D43"/>
+      <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7" style="31" customWidth="1"/>
     <col min="2" max="2" width="59.5703125" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" customWidth="1"/>
     <col min="4" max="4" width="50.140625" customWidth="1"/>
     <col min="5" max="5" width="30.140625" style="32" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="32" customWidth="1"/>
     <col min="7" max="7" width="1.42578125" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D1" s="18"/>
       <c r="E1" s="89" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="F1" s="89"/>
     </row>
     <row r="2" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D2" s="18"/>
     </row>
     <row r="3" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A3" s="33" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E4" s="34"/>
     </row>
     <row r="5" spans="1:6" s="40" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="35">
         <v>1</v>
       </c>
       <c r="B5" s="36" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C5" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="D5" s="36" t="s">
+      <c r="E5" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="F5" s="39" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="41">
         <v>1.1000000000000001</v>
       </c>
       <c r="B6" s="42" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D6" s="10"/>
       <c r="E6" s="43" t="str">
         <f>IF(C6="ja","Plan mit den ausgeführten Änderungen","keine")</f>
         <v>Plan mit den ausgeführten Änderungen</v>
       </c>
       <c r="F6" s="72"/>
     </row>
     <row r="7" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="41">
         <v>1.2</v>
       </c>
       <c r="B7" s="42" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D7" s="10"/>
       <c r="E7" s="43" t="str">
         <f>IF(C7="ja","Plan mit den ausgeführten Änderungen","keine")</f>
         <v>Plan mit den ausgeführten Änderungen</v>
       </c>
       <c r="F7" s="72"/>
     </row>
     <row r="8" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="41">
         <v>1.3</v>
       </c>
       <c r="B8" s="42" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D8" s="10"/>
       <c r="E8" s="43" t="str">
         <f>IF(C8="ja","&lt;== Fügen Sie in der linken Spalte eine kurze Beschreibung ein","keine")</f>
         <v>&lt;== Fügen Sie in der linken Spalte eine kurze Beschreibung ein</v>
       </c>
       <c r="F8" s="72"/>
     </row>
     <row r="9" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="41">
         <v>1.4</v>
       </c>
       <c r="B9" s="42" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D9" s="10"/>
       <c r="E9" s="43" t="str">
         <f>IF(C9="ja","&lt;== Fügen Sie in der linken Spalte eine kurze Beschreibung ein","keine")</f>
         <v>&lt;== Fügen Sie in der linken Spalte eine kurze Beschreibung ein</v>
       </c>
       <c r="F9" s="72"/>
     </row>
     <row r="10" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="41">
         <v>1.5</v>
       </c>
       <c r="B10" s="44" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D10" s="10"/>
       <c r="E10" s="43" t="str">
         <f>IF(C10="ja","Abgeändertes sozialpädagogisches Konzept","&lt;== Geben Sie in der linken Spalte das Datum des Inkrafttretens des aktuellen Konzepts an")</f>
         <v>Abgeändertes sozialpädagogisches Konzept</v>
       </c>
       <c r="F10" s="72"/>
     </row>
     <row r="11" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="41">
         <v>1.6</v>
       </c>
       <c r="B11" s="44" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D11" s="10"/>
       <c r="E11" s="43" t="str">
         <f>IF(C11="ja","&lt;== Erklären Sie in der linken Spalte, in welcher Form diese Information weitergeleitet wird","&lt;== Erklären Sie in der linken Spalte, weshalb die Eltern nicht über das sozialpädagogische Konzept informiert werden")</f>
         <v>&lt;== Erklären Sie in der linken Spalte, in welcher Form diese Information weitergeleitet wird</v>
       </c>
       <c r="F11" s="72"/>
     </row>
     <row r="12" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="41">
         <v>1.6</v>
       </c>
       <c r="B12" s="44" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D12" s="10"/>
       <c r="E12" s="43" t="str">
         <f>IF(C12="ja","Abgeändertes Betriebsreglement","&lt;== Geben Sie in der linken Spalte das Datum des Inkrafttretens des aktuellen Betriebsreglements an")</f>
         <v>Abgeändertes Betriebsreglement</v>
       </c>
       <c r="F12" s="72"/>
     </row>
     <row r="13" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="41">
         <v>1.7</v>
       </c>
       <c r="B13" s="44" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D13" s="10"/>
       <c r="E13" s="43" t="str">
         <f>IF(C13="ja","Abgeändertes Notfallkonzept","&lt;== Geben Sie in der linken Spalte das Datum des Inkrafttretens des aktuellen Konzepts an")</f>
         <v>Abgeändertes Notfallkonzept</v>
       </c>
       <c r="F13" s="72"/>
     </row>
     <row r="14" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="41">
         <v>1.8</v>
       </c>
       <c r="B14" s="44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D14" s="10"/>
       <c r="E14" s="43" t="str">
         <f>IF(C14="ja","&lt;== Erklären Sie in der linken Spalte, in welcher Form diese Information weitergeleitet wird","&lt;== Erklären Sie in der linken Spalte, weshalb die Eltern nicht über das Notfallkonzept informiert werden")</f>
         <v>&lt;== Erklären Sie in der linken Spalte, in welcher Form diese Information weitergeleitet wird</v>
       </c>
       <c r="F14" s="72"/>
     </row>
     <row r="15" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="35">
         <v>2</v>
       </c>
       <c r="B15" s="45" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C15" s="46"/>
       <c r="D15" s="47"/>
       <c r="E15" s="48"/>
       <c r="F15" s="48"/>
     </row>
     <row r="16" spans="1:6" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="41">
         <v>2.1</v>
       </c>
       <c r="B16" s="42" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C16" s="49"/>
       <c r="D16" s="16"/>
       <c r="E16" s="73" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F16" s="72"/>
     </row>
     <row r="17" spans="1:7" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="90">
         <v>2.2000000000000002</v>
       </c>
       <c r="B17" s="42" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C17" s="50"/>
       <c r="D17" s="51"/>
       <c r="E17" s="43" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F17" s="72"/>
     </row>
     <row r="18" spans="1:7" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="91"/>
       <c r="B18" s="44" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C18" s="50"/>
       <c r="D18" s="51"/>
       <c r="E18" s="43" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F18" s="72"/>
     </row>
     <row r="19" spans="1:7" s="6" customFormat="1" ht="105" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="41">
         <v>2.2999999999999998</v>
       </c>
       <c r="B19" s="42" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C19" s="49"/>
       <c r="D19" s="96"/>
       <c r="E19" s="97"/>
       <c r="F19" s="72"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7" s="6" customFormat="1" ht="134.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="41">
         <v>2.4</v>
       </c>
       <c r="B20" s="44" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C20" s="49"/>
       <c r="D20" s="96"/>
       <c r="E20" s="97"/>
       <c r="F20" s="72"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="35">
         <v>3</v>
       </c>
       <c r="B21" s="45" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C21" s="46"/>
       <c r="D21" s="47"/>
       <c r="E21" s="48"/>
       <c r="F21" s="48"/>
     </row>
     <row r="22" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="41">
         <v>3.1</v>
       </c>
       <c r="B22" s="42" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C22" s="52"/>
       <c r="D22" s="11"/>
       <c r="E22" s="53"/>
       <c r="F22" s="74"/>
     </row>
     <row r="23" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="41">
         <v>3.2</v>
       </c>
       <c r="B23" s="54" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C23" s="55"/>
       <c r="D23" s="11"/>
       <c r="E23" s="53"/>
       <c r="F23" s="74"/>
     </row>
     <row r="24" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="35">
         <v>4</v>
       </c>
       <c r="B24" s="45" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C24" s="56"/>
       <c r="D24" s="47"/>
       <c r="E24" s="48"/>
       <c r="F24" s="48"/>
     </row>
     <row r="25" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="B25" s="42" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D25" s="11"/>
       <c r="E25" s="43" t="str">
         <f>IF(C25="ja","Rapport des letzten Besuches","&lt;== Geben Sie das Datum des letzten Besuchs in der linken Spalte an")</f>
         <v>Rapport des letzten Besuches</v>
       </c>
       <c r="F25" s="72"/>
     </row>
     <row r="26" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="35">
         <v>5</v>
       </c>
       <c r="B26" s="45" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C26" s="46"/>
       <c r="D26" s="47"/>
       <c r="E26" s="48"/>
       <c r="F26" s="48"/>
     </row>
     <row r="27" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="B27" s="54" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C27" s="57"/>
       <c r="D27" s="12"/>
       <c r="E27" s="43" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F27" s="72"/>
     </row>
     <row r="28" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="41">
         <v>5.2</v>
       </c>
       <c r="B28" s="54" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D28" s="10"/>
       <c r="E28" s="43" t="str">
         <f>IF(C28="ja","Neue Tarifliste","keine")</f>
         <v>Neue Tarifliste</v>
       </c>
       <c r="F28" s="72"/>
     </row>
     <row r="29" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="41">
         <v>5.3</v>
       </c>
       <c r="B29" s="54" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D29" s="10"/>
       <c r="E29" s="43" t="str">
         <f>IF(C29="Ja","Neue Vereinbarungen","keine")</f>
         <v>Neue Vereinbarungen</v>
       </c>
       <c r="F29" s="72"/>
     </row>
     <row r="30" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="41">
         <v>5.4</v>
       </c>
       <c r="B30" s="44" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D30" s="10"/>
       <c r="E30" s="43" t="str">
         <f>IF(C30="ja","Neue Vereinsstatuten oder neue Organisation der juristischen Trägerschaft","&lt;== Geben Sie das Datum der aktuellen Statuten in der linken Spalte an")</f>
         <v>Neue Vereinsstatuten oder neue Organisation der juristischen Trägerschaft</v>
       </c>
       <c r="F30" s="72"/>
     </row>
     <row r="31" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="35">
         <v>6</v>
       </c>
       <c r="B31" s="45" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C31" s="46"/>
       <c r="D31" s="47"/>
       <c r="E31" s="48"/>
       <c r="F31" s="48"/>
     </row>
     <row r="32" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="41">
         <v>6.1</v>
       </c>
       <c r="B32" s="54" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C32" s="50"/>
       <c r="D32" s="11"/>
       <c r="E32" s="53"/>
       <c r="F32" s="75"/>
     </row>
     <row r="33" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="41">
         <v>6.2</v>
       </c>
       <c r="B33" s="58" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C33" s="50"/>
       <c r="D33" s="11"/>
       <c r="E33" s="53"/>
       <c r="F33" s="75"/>
     </row>
     <row r="34" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="41">
         <v>6.3</v>
       </c>
       <c r="B34" s="42" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D34" s="15"/>
       <c r="E34" s="43" t="str">
         <f>IF(C34="ja","Vertrag der HpflV","&lt;== Geben Sie das Fälligkeitsdatum des aktuellen Vertrags in der linken Spalte an")</f>
         <v>Vertrag der HpflV</v>
       </c>
       <c r="F34" s="72"/>
     </row>
     <row r="35" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="35">
         <v>7</v>
       </c>
       <c r="B35" s="59" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C35" s="46"/>
       <c r="D35" s="47"/>
       <c r="E35" s="48"/>
       <c r="F35" s="48"/>
     </row>
     <row r="36" spans="1:6" ht="234" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="41">
         <v>7.1</v>
       </c>
       <c r="B36" s="96"/>
       <c r="C36" s="98"/>
       <c r="D36" s="98"/>
       <c r="E36" s="99"/>
       <c r="F36" s="14"/>
     </row>
     <row r="37" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="60"/>
       <c r="B37" s="61"/>
       <c r="C37" s="62"/>
       <c r="D37" s="22"/>
       <c r="E37" s="63"/>
       <c r="F37" s="63"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B38" s="22" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C38" s="22"/>
       <c r="D38" s="22" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E38" s="64"/>
       <c r="F38" s="64"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B39" s="92"/>
       <c r="C39" s="22"/>
       <c r="D39" s="92"/>
       <c r="E39" s="64"/>
       <c r="F39" s="64"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B40" s="93"/>
       <c r="C40" s="22"/>
       <c r="D40" s="93"/>
       <c r="E40" s="64"/>
       <c r="F40" s="64"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B41" s="22"/>
       <c r="C41" s="22"/>
       <c r="D41" s="22" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E41" s="64"/>
       <c r="F41" s="64"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B42" s="22" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C42" s="22"/>
       <c r="D42" s="94"/>
       <c r="E42" s="64"/>
       <c r="F42" s="64"/>
     </row>
     <row r="43" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="B43" s="65" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C43" s="22"/>
       <c r="D43" s="95"/>
       <c r="E43" s="64"/>
       <c r="F43" s="64"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" s="66"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B45" s="67" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D45" s="68" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B46" s="69">
         <f>'1. Allg. Angaben'!B5:C5</f>
         <v>0</v>
       </c>
       <c r="D46" s="69">
         <f>B46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B47" s="70" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D47" s="70" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B48" s="70" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D48" s="70" t="b">
-        <f>IF(D46="Frau Manuela Alagbe",Listesdéroulante!G1,IF(D46="Frau Daniela Celestino",Listesdéroulante!G2,IF(D46="Frau Glenda Guillaume-Gentil",Listesdéroulante!G3,IF(D46="Frau Christine Künzli",Listesdéroulante!G4,IF(D46="Frau Marina Machado",Listesdéroulante!G5,IF(D46="Frau Besarta Rexhaj",Listesdéroulante!G6,IF(D46="Frau Magalie Rey",Listesdéroulante!G7,IF(D46="Frau Caroline Zbinden Chappuis",Listesdéroulante!G8))))))))</f>
+        <f>IF(D46="Frau Manuela Alagbe",Listesdéroulante!G1,IF(D46="Frau Daniela Celestino",Listesdéroulante!G2,IF(D46="Frau Armela Karadolami",Listesdéroulante!G3,IF(D46="Frau Christine Künzli",Listesdéroulante!G4,IF(D46="Frau Marina Machado",Listesdéroulante!G5,IF(D46="Frau Besarta Rexhaj",Listesdéroulante!G6,IF(D46="Frau Magalie Rey",Listesdéroulante!G7,IF(D46="Frau Caroline Zbinden Chappuis",Listesdéroulante!G8))))))))</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B49" s="71" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D49" s="71"/>
     </row>
     <row r="50" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B50" s="22"/>
     </row>
     <row r="51" spans="2:4" hidden="1" x14ac:dyDescent="0.25">
       <c r="B51" s="22"/>
     </row>
     <row r="52" spans="2:4" hidden="1" x14ac:dyDescent="0.25">
       <c r="B52" s="22"/>
     </row>
     <row r="53" spans="2:4" x14ac:dyDescent="0.25"/>
     <row r="54" spans="2:4" x14ac:dyDescent="0.25"/>
     <row r="55" spans="2:4" x14ac:dyDescent="0.25"/>
     <row r="56" spans="2:4" x14ac:dyDescent="0.25"/>
     <row r="62" spans="2:4" x14ac:dyDescent="0.25"/>
     <row r="63" spans="2:4" x14ac:dyDescent="0.25"/>
     <row r="64" spans="2:4" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="D0+FIcR1oThCHOO43DFNf2+NRfgx/Z+ltl6UViSHB6UqFxfr32BYLcnNL4gZDIVej3MS5gW+lnrr3jr5WisvDg==" saltValue="iUWZZQsBad6fjBu/QwuW5w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="FIUaPo9NLAM6zAQOJarnhf9AziQT94jdLc6U0pyty7mWhG4G0w1M2kP74LmxqfrOcw3iOTcBVlh+gz2o85RgZA==" saltValue="3gwq2TkAdXr3tNSuSrclng==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="8">
     <mergeCell ref="E1:F1"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B39:B40"/>
     <mergeCell ref="D39:D40"/>
     <mergeCell ref="D42:D43"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="B36:E36"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C28:C30 C34 C37 C6:C14 C25" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>O_N</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="E16" r:id="rId1" display="(Link zum Herunterladen)" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="E16" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25196850393700793" right="0.25196850393700793" top="0.39370078740157483" bottom="0.39370078740157483" header="0.29921259842519687" footer="0.29921259842519687"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;CSeite &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="14" max="16383" man="1"/>
     <brk id="23" max="16383" man="1"/>
     <brk id="34" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Feuil3"/>
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" customWidth="1"/>
     <col min="2" max="2" width="2.7109375" customWidth="1"/>
     <col min="3" max="3" width="27.5703125" customWidth="1"/>
     <col min="4" max="4" width="2.5703125" customWidth="1"/>
     <col min="6" max="6" width="29.28515625" customWidth="1"/>
     <col min="7" max="7" width="45.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="C1" t="s">
         <v>7</v>
       </c>
       <c r="E1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G1" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F2" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="G2" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="G4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="G5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="G6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="G7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C12" s="6" t="s">
@@ -3054,33 +3054,33 @@
   <TitlesOfParts>
     <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>1. Allg. Angaben</vt:lpstr>
       <vt:lpstr>2. Ang. zu PAVO</vt:lpstr>
       <vt:lpstr>Listesdéroulante</vt:lpstr>
       <vt:lpstr>Direction</vt:lpstr>
       <vt:lpstr>Educatrice_PE</vt:lpstr>
       <vt:lpstr>Fonction</vt:lpstr>
       <vt:lpstr>IPE</vt:lpstr>
       <vt:lpstr>O_N</vt:lpstr>
       <vt:lpstr>oui</vt:lpstr>
       <vt:lpstr>Personnel_éducatif</vt:lpstr>
       <vt:lpstr>TEL_IPE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Fribourg</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Zbinden Chappuis Caroline</dc:creator>
+  <dc:creator>Germanier Cindy</dc:creator>
   <dc:description>2018_01_31_Version1.0_publiée_site_web</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>