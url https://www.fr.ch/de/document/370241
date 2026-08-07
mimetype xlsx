--- v0 (2025-12-05)
+++ v1 (2026-08-07)
@@ -8,60 +8,61 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ\Documents types\Formulaires\Alex-site internet\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zSMA général (documents types)\3. SAEJ(en travaux)\Documents types\Formulaires\Alex-site internet\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3803AA9A-9065-4290-9A50-55329CF94752}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8B1337FD-18F2-47A9-AB84-4CF7C7069715}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="W1NMUhTXnmDSeFEr2Veel7ydvpz9Sao4aeg5nm3j/45oc160nOisK8yAg/HqyZ09zYFafWD5qoR384Bh0kYgrw==" workbookSaltValue="3Brto8zYPJ4E/nuCkFxQmw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="869" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1. Allg. Angaben" sheetId="1" r:id="rId1"/>
     <sheet name="2. Ang. zu PAVO" sheetId="2" r:id="rId2"/>
     <sheet name="2.1 Wochenplan und 2.2 Personal" sheetId="7" r:id="rId3"/>
     <sheet name="Listesdéroulante" sheetId="6" state="hidden" r:id="rId4"/>
     <sheet name="LD" sheetId="8" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="Direction">Listesdéroulante!$C$1:$C$11</definedName>
     <definedName name="Educatrice_PE">Listesdéroulante!$A$1:$A$10</definedName>
     <definedName name="Fonction">Listesdéroulante!$A$1:$A$9</definedName>
     <definedName name="IPE">Listesdéroulante!$F$1:$F$5</definedName>
     <definedName name="O_N">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="oui">Listesdéroulante!$E$1:$E$2</definedName>
     <definedName name="Personnel_éducatif">Listesdéroulante!$A$1:$A$11</definedName>
     <definedName name="TEL_IPE">Listesdéroulante!$G$1:$G$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
@@ -74,51 +75,51 @@
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E26" i="2" l="1"/>
   <c r="B43" i="2" l="1"/>
   <c r="E11" i="2" l="1"/>
   <c r="E14" i="2"/>
   <c r="E10" i="2"/>
   <c r="E12" i="2"/>
   <c r="E8" i="2"/>
   <c r="E13" i="2"/>
   <c r="E22" i="2" l="1"/>
   <c r="E7" i="2" l="1"/>
   <c r="E6" i="2"/>
   <c r="E9" i="2"/>
   <c r="E27" i="2"/>
   <c r="E31" i="2"/>
   <c r="E25" i="2"/>
   <c r="D43" i="2" l="1"/>
   <c r="D45" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="147">
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t>Auxiliaire</t>
   </si>
   <si>
     <t>Nurse</t>
   </si>
   <si>
     <t>Apprentie 1e</t>
   </si>
   <si>
     <t>Apprentie 2e</t>
   </si>
   <si>
     <t>Apprentie 3e</t>
   </si>
   <si>
     <t>Directrice pédagogique</t>
   </si>
   <si>
     <t>Directrice générale</t>
   </si>
   <si>
@@ -140,53 +141,50 @@
     <t>Support administratif</t>
   </si>
   <si>
     <t>Membre du comité</t>
   </si>
   <si>
     <t>Président du comité</t>
   </si>
   <si>
     <t>Conseiller communal</t>
   </si>
   <si>
     <t>Stagiaire +18 ans</t>
   </si>
   <si>
     <t>Stagiaire -18 ans</t>
   </si>
   <si>
     <t>Pré-apprentie</t>
   </si>
   <si>
     <t>ajouter ligne blanche</t>
   </si>
   <si>
     <t>Educatrice Enf.</t>
-  </si>
-[...1 lines deleted...]
-    <t>caroline.zbinden@fr.ch - 026/305.15.30</t>
   </si>
   <si>
     <t>Kontaktperson JA :</t>
   </si>
   <si>
     <t>1. Adresse der Räumlichkeiten</t>
   </si>
   <si>
     <t>Name der Einrichtung :</t>
   </si>
   <si>
     <t>Postfach :</t>
   </si>
   <si>
     <t>Telefon (Festnetz) :</t>
   </si>
   <si>
     <t>E-Mail :</t>
   </si>
   <si>
     <t>Internetseite :</t>
   </si>
   <si>
     <t>2. Kontaktdaten der in der Bewilligung aufgeführten verantwortichen Person  (Art. 16 Abs. 1 PAVO)</t>
   </si>
@@ -484,93 +482,63 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Service de l’enfance et de la jeunesse </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>SEJ
 Jugendamt JA
 Secteur des milieux d’accueil
 Sektor familienexterne Betreuung
 Bd de Pérolles 24, PF, 1701 Freiburg
 T +41 26 305 15 30
 www.fr.ch/sej</t>
     </r>
   </si>
   <si>
     <t>1701 Freiburg</t>
   </si>
   <si>
-    <t>Frau Daniela Celestino</t>
-[...4 lines deleted...]
-  <si>
     <t>Frau Manuela Alagbe</t>
   </si>
   <si>
-    <t>manuela.alagbe@fr.ch - 026/305.15.30</t>
-[...7 lines deleted...]
-  <si>
     <t>Frau Christine Künzli</t>
   </si>
   <si>
-    <t>christine.kunzli@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Frau Marina Machado</t>
   </si>
   <si>
-    <t>marina.machado@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Frau Besarta Rexhaj</t>
   </si>
   <si>
-    <t>besarta.rexhaj@fr.ch - 026/305.15.30</t>
-[...1 lines deleted...]
-  <si>
     <t>Frau Magalie Rey</t>
-  </si>
-[...4 lines deleted...]
-    <t>Frau Caroline Zbinden Chappuis</t>
   </si>
   <si>
     <t>Name, Vorname</t>
   </si>
   <si>
     <t>Ausbildung</t>
   </si>
   <si>
     <t>Abschluss-jahr</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Funktion
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(Leitung, Fachpersonal, Hilfspersonal, etc.)</t>
     </r>
   </si>
   <si>
@@ -775,50 +743,86 @@
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Jugendamt</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> JA
 Secteur des milieux d’accueil
 Sektor familienexterne Betreuung
 Bd de Pérolles 24, PF, 1701 Freiburg
 T +41 26 305 15 30
 www.fr.ch/sej</t>
     </r>
   </si>
   <si>
     <t>Kinderliste mit Name und Geburtsdatum</t>
+  </si>
+  <si>
+    <t>Frau Armela Karadolami</t>
+  </si>
+  <si>
+    <t>manuela.alagbe@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>marina.machado@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>besarta.rexhaj@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>christine.künzli@fr.ch - 0263 05 15 30</t>
+  </si>
+  <si>
+    <t>armela.karadolami@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>magalie.rey@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>Frau Caroline Zbinden</t>
+  </si>
+  <si>
+    <t>caroline.zbinden@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>Frau Daniela Celestino</t>
+  </si>
+  <si>
+    <t>daniela.celestino@fr.ch - 026 305 15 30</t>
+  </si>
+  <si>
+    <t>S</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1212,51 +1216,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
@@ -1475,50 +1479,51 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="32" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
@@ -2218,1900 +2223,1906 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armela.karadolami@fr.ch%20-%20026%20305%2015%2030" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuela.alagbe@fr.ch%20-%20026%20305%2015%2030" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniela.celestino@fr.ch%20-%20026%20305%2015%2030" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuela.alagbe@fr.ch%20-%20026%20305%2015%2030" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil2">
     <tabColor theme="3"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E54"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A16" zoomScale="120" zoomScaleNormal="120" zoomScalePageLayoutView="130" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScalePageLayoutView="130" workbookViewId="0">
       <pane ySplit="1" activePane="bottomLeft"/>
       <selection activeCell="A19" sqref="A19:C19"/>
-      <selection pane="bottomLeft" activeCell="B54" sqref="B54"/>
+      <selection pane="bottomLeft" activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.1796875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="11.453125" hidden="1"/>
+    <col min="1" max="1" width="37.140625" customWidth="1"/>
+    <col min="2" max="2" width="30.7109375" customWidth="1"/>
+    <col min="3" max="3" width="41.42578125" customWidth="1"/>
+    <col min="4" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="98.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C1" s="18" t="s">
-        <v>116</v>
-[...9 lines deleted...]
-    <row r="3" spans="1:5" ht="9" customHeight="1" x14ac:dyDescent="0.35">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="101" t="s">
+        <v>103</v>
+      </c>
+      <c r="B2" s="102"/>
+      <c r="C2" s="102"/>
+    </row>
+    <row r="3" spans="1:5" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="20"/>
     </row>
-    <row r="4" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-    <row r="5" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+        <v>71</v>
+      </c>
+      <c r="B4" s="103"/>
+      <c r="C4" s="104"/>
+    </row>
+    <row r="5" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B5" s="17"/>
       <c r="C5" s="22" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E5" s="1"/>
     </row>
-    <row r="6" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="23"/>
       <c r="B6" s="24"/>
       <c r="C6" s="25"/>
       <c r="E6" s="1"/>
     </row>
-    <row r="7" spans="1:5" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B7" s="24"/>
       <c r="C7" s="26"/>
       <c r="E7" s="1"/>
     </row>
-    <row r="8" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="23"/>
       <c r="B8" s="24"/>
       <c r="C8" s="26"/>
       <c r="E8" s="1"/>
     </row>
-    <row r="9" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B9" s="24"/>
       <c r="C9" s="26"/>
       <c r="E9" s="1"/>
     </row>
-    <row r="10" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="14"/>
       <c r="E10" s="1"/>
     </row>
-    <row r="11" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="28" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="C11" s="104"/>
+        <v>32</v>
+      </c>
+      <c r="B11" s="105"/>
+      <c r="C11" s="105"/>
       <c r="E11" s="1"/>
     </row>
-    <row r="12" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="106"/>
+      <c r="C12" s="106"/>
+      <c r="E12" s="1"/>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="97"/>
+      <c r="C13" s="97"/>
+      <c r="E13" s="1"/>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="105"/>
-[...12 lines deleted...]
-      <c r="A14" s="23" t="s">
+      <c r="B14" s="96"/>
+      <c r="C14" s="96"/>
+      <c r="E14" s="1"/>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="97"/>
+      <c r="C15" s="97"/>
+      <c r="E15" s="1"/>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="95"/>
-[...12 lines deleted...]
-      <c r="A16" s="23" t="s">
+      <c r="B16" s="96"/>
+      <c r="C16" s="96"/>
+      <c r="E16" s="1"/>
+    </row>
+    <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="95"/>
-[...4 lines deleted...]
-      <c r="A17" s="28" t="s">
+      <c r="B17" s="97"/>
+      <c r="C17" s="97"/>
+      <c r="E17" s="1"/>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="23"/>
+      <c r="B18" s="98"/>
+      <c r="C18" s="98"/>
+      <c r="E18" s="1"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="96"/>
-[...10 lines deleted...]
-      <c r="A19" s="98" t="s">
+      <c r="B19" s="100"/>
+      <c r="C19" s="100"/>
+      <c r="E19" s="1"/>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="B19" s="99"/>
-[...4 lines deleted...]
-      <c r="A20" s="28" t="s">
+      <c r="B20" s="97"/>
+      <c r="C20" s="97"/>
+      <c r="E20" s="1"/>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="96"/>
-[...8 lines deleted...]
-      <c r="C21" s="95"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="96"/>
       <c r="E21" s="1"/>
     </row>
-    <row r="22" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="97"/>
+      <c r="C22" s="97"/>
+      <c r="E22" s="1"/>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="96"/>
+      <c r="C23" s="96"/>
+      <c r="E23" s="1"/>
+    </row>
+    <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="96"/>
-[...12 lines deleted...]
-      <c r="A24" s="28" t="s">
+      <c r="B24" s="97"/>
+      <c r="C24" s="97"/>
+      <c r="E24" s="1"/>
+    </row>
+    <row r="25" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="96"/>
+      <c r="C25" s="96"/>
+      <c r="E25" s="1"/>
+    </row>
+    <row r="26" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="96"/>
-[...16 lines deleted...]
-      <c r="C26" s="96"/>
+      <c r="B26" s="97"/>
+      <c r="C26" s="97"/>
       <c r="E26" s="1"/>
     </row>
-    <row r="27" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A27" s="23"/>
       <c r="B27" s="26"/>
       <c r="C27" s="26"/>
       <c r="E27" s="1"/>
     </row>
-    <row r="28" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B28" s="26"/>
       <c r="C28" s="26"/>
       <c r="E28" s="1"/>
     </row>
-    <row r="29" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="97"/>
+      <c r="C29" s="97"/>
+      <c r="E29" s="1"/>
+    </row>
+    <row r="30" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="96"/>
+      <c r="C30" s="96"/>
+    </row>
+    <row r="31" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="97"/>
+      <c r="C31" s="97"/>
+    </row>
+    <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="B29" s="96"/>
-[...11 lines deleted...]
-      <c r="A31" s="28" t="s">
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+    </row>
+    <row r="33" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A33" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="97"/>
+      <c r="C33" s="97"/>
+    </row>
+    <row r="34" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="96"/>
-[...17 lines deleted...]
-      <c r="A34" s="23" t="s">
+      <c r="B34" s="96"/>
+      <c r="C34" s="96"/>
+    </row>
+    <row r="35" spans="1:3" s="10" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="97"/>
+      <c r="C35" s="97"/>
+    </row>
+    <row r="36" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="B34" s="95"/>
-[...16 lines deleted...]
-    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="B36" s="96"/>
+      <c r="C36" s="96"/>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="23"/>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
     </row>
-    <row r="38" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="27" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B38" s="30"/>
       <c r="C38" s="31" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="32" t="s">
         <v>108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="32" t="s">
+      <c r="B39" s="33" t="s">
         <v>109</v>
       </c>
-      <c r="B39" s="33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="35"/>
     </row>
-    <row r="40" spans="1:3" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:3" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="32"/>
       <c r="B40" s="33" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C40" s="35"/>
     </row>
-    <row r="41" spans="1:3" s="10" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:3" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="32"/>
       <c r="B41" s="33" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C41" s="35"/>
     </row>
-    <row r="42" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="23"/>
       <c r="C42" s="23"/>
     </row>
-    <row r="43" spans="1:3" hidden="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A43" s="23"/>
       <c r="B43" s="23"/>
       <c r="C43" s="23"/>
     </row>
-    <row r="44" spans="1:3" hidden="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="B44" s="23"/>
       <c r="C44" s="23"/>
     </row>
-    <row r="45" spans="1:3" hidden="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23"/>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
     </row>
-    <row r="52" spans="1:3" s="10" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:3" s="10" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="92" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B52" s="34"/>
       <c r="C52"/>
     </row>
-    <row r="53" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" s="93" t="s">
+        <v>112</v>
+      </c>
+      <c r="B53" s="94" t="s">
+        <v>39</v>
+      </c>
+      <c r="C53" s="10"/>
+    </row>
+    <row r="54" spans="1:3" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="34" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
       <c r="B54" s="36"/>
       <c r="C54"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="TDIAG92z0jzGPTBi4HgqU9dbYONBIPQbQp9oz121rauyWXbGLYiWZLWFdm0A0Hj+fYpNYD+YSycT8xVUYulxEw==" saltValue="e7OF30UExJ25Pwg/u4bFkQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="cE67BOklAYoEJXY2Rk+B8P6Bf1r/M3fv1XQ4RWyc3VkqN+nBI0uqniEObsvRvi9dHM6AOVJYRBLBEWxSwqB9Eg==" saltValue="EDVHn0JhmRuUBGkOM0Vq0Q==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="26">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B33:C33"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CSeite &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
-            <xm:f>Listesdéroulante!$F$1:$F$8</xm:f>
+            <xm:f>Listesdéroulante!$F$1:$F$9</xm:f>
           </x14:formula1>
           <xm:sqref>B5</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>LD!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>B53</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G64"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F19" sqref="F19"/>
+    <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7" style="37" customWidth="1"/>
-    <col min="2" max="2" width="59.54296875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="11.453125" hidden="1"/>
+    <col min="2" max="2" width="59.5703125" customWidth="1"/>
+    <col min="3" max="3" width="7.85546875" customWidth="1"/>
+    <col min="4" max="4" width="50.140625" customWidth="1"/>
+    <col min="5" max="5" width="30.140625" style="38" customWidth="1"/>
+    <col min="6" max="6" width="9.85546875" style="38" customWidth="1"/>
+    <col min="7" max="7" width="1.42578125" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D1" s="18"/>
-      <c r="E1" s="106" t="s">
-[...4 lines deleted...]
-    <row r="2" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E1" s="107" t="s">
+        <v>132</v>
+      </c>
+      <c r="F1" s="107"/>
+    </row>
+    <row r="2" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D2" s="18"/>
     </row>
-    <row r="3" spans="1:6" ht="16.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A3" s="39" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E4" s="40"/>
     </row>
-    <row r="5" spans="1:6" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="41">
         <v>1</v>
       </c>
       <c r="B5" s="42" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C5" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="D5" s="42" t="s">
+      <c r="E5" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="44" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="6" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="47">
         <v>1.1000000000000001</v>
       </c>
       <c r="B6" s="48" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="49" t="str">
         <f>IF(C6="ja","Plan mit den ausgeführten Änderungen","keine")</f>
         <v>Plan mit den ausgeführten Änderungen</v>
       </c>
       <c r="F6" s="76"/>
     </row>
-    <row r="7" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="47">
         <v>1.2</v>
       </c>
       <c r="B7" s="48" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="49" t="str">
         <f>IF(C7="ja","Plan mit den ausgeführten Änderungen","keine")</f>
         <v>Plan mit den ausgeführten Änderungen</v>
       </c>
       <c r="F7" s="76"/>
     </row>
-    <row r="8" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="47">
         <v>1.3</v>
       </c>
       <c r="B8" s="48" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D8" s="7"/>
       <c r="E8" s="49" t="str">
         <f>IF(C8="ja","&lt;== Fügen Sie in der linken Spalte eine kurze Beschreibung ein","keine")</f>
         <v>&lt;== Fügen Sie in der linken Spalte eine kurze Beschreibung ein</v>
       </c>
       <c r="F8" s="76"/>
     </row>
-    <row r="9" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="47">
         <v>1.4</v>
       </c>
       <c r="B9" s="48" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D9" s="7"/>
       <c r="E9" s="49" t="str">
         <f>IF(C9="ja","&lt;== Fügen Sie in der linken Spalte eine kurze Beschreibung ein","keine")</f>
         <v>&lt;== Fügen Sie in der linken Spalte eine kurze Beschreibung ein</v>
       </c>
       <c r="F9" s="76"/>
     </row>
-    <row r="10" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="47">
         <v>1.5</v>
       </c>
       <c r="B10" s="50" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="49" t="str">
         <f>IF(C10="ja","Abgeändertes sozialpädagogisches Konzept","&lt;== Geben Sie in der linken Spalte das Datum des Inkrafttretens des aktuellen Konzepts an")</f>
         <v>Abgeändertes sozialpädagogisches Konzept</v>
       </c>
       <c r="F10" s="76"/>
     </row>
-    <row r="11" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="47">
         <v>1.6</v>
       </c>
       <c r="B11" s="50" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="49" t="str">
         <f>IF(C11="ja","&lt;== Erklären Sie in der linken Spalte, in welcher Form diese Information weitergeleitet wird","&lt;== Erklären Sie in der linken Spalte, weshalb die Eltern nicht über das sozialpädagogische Konzept informiert werden")</f>
         <v>&lt;== Erklären Sie in der linken Spalte, in welcher Form diese Information weitergeleitet wird</v>
       </c>
       <c r="F11" s="76"/>
     </row>
-    <row r="12" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="47">
         <v>1.6</v>
       </c>
       <c r="B12" s="50" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="49" t="str">
         <f>IF(C12="ja","Abgeändertes Betriebsreglement","&lt;== Geben Sie in der linken Spalte das Datum des Inkrafttretens des aktuellen Betriebsreglements an")</f>
         <v>Abgeändertes Betriebsreglement</v>
       </c>
       <c r="F12" s="76"/>
     </row>
-    <row r="13" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="47">
         <v>1.7</v>
       </c>
       <c r="B13" s="50" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="49" t="str">
         <f>IF(C13="ja","Abgeändertes Notfallkonzept","&lt;== Geben Sie in der linken Spalte das Datum des Inkrafttretens des aktuellen Konzepts an")</f>
         <v>Abgeändertes Notfallkonzept</v>
       </c>
       <c r="F13" s="76"/>
     </row>
-    <row r="14" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="47">
         <v>1.8</v>
       </c>
       <c r="B14" s="50" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="49" t="str">
         <f>IF(C14="ja","&lt;== Erklären Sie in der linken Spalte, in welcher Form diese Information weitergeleitet wird","&lt;== Erklären Sie in der linken Spalte, weshalb die Eltern nicht über das Notfallkonzept informiert werden")</f>
         <v>&lt;== Erklären Sie in der linken Spalte, in welcher Form diese Information weitergeleitet wird</v>
       </c>
       <c r="F14" s="76"/>
     </row>
-    <row r="15" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="41">
         <v>2</v>
       </c>
       <c r="B15" s="51" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C15" s="52"/>
       <c r="D15" s="53"/>
       <c r="E15" s="54"/>
       <c r="F15" s="54"/>
     </row>
-    <row r="16" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:6" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="47">
         <v>2.1</v>
       </c>
       <c r="B16" s="48" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C16" s="55"/>
       <c r="D16" s="91" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E16" s="56"/>
       <c r="F16" s="76"/>
     </row>
-    <row r="17" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="57">
         <v>2.2000000000000002</v>
       </c>
       <c r="B17" s="50" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C17" s="55"/>
       <c r="D17" s="91" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E17" s="49" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="F17" s="76"/>
     </row>
-    <row r="18" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="41">
         <v>3</v>
       </c>
       <c r="B18" s="51" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C18" s="52"/>
       <c r="D18" s="53"/>
       <c r="E18" s="54"/>
       <c r="F18" s="54"/>
     </row>
-    <row r="19" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="47">
         <v>3.1</v>
       </c>
       <c r="B19" s="48" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C19" s="58"/>
       <c r="D19" s="8"/>
       <c r="E19" s="59"/>
       <c r="F19" s="78"/>
     </row>
-    <row r="20" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="47">
         <v>3.2</v>
       </c>
       <c r="B20" s="60" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C20" s="61"/>
       <c r="D20" s="8"/>
       <c r="E20" s="59"/>
       <c r="F20" s="78"/>
     </row>
-    <row r="21" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="41">
         <v>4</v>
       </c>
       <c r="B21" s="51" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C21" s="62"/>
       <c r="D21" s="53"/>
       <c r="E21" s="54"/>
       <c r="F21" s="54"/>
     </row>
-    <row r="22" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="B22" s="48" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D22" s="8"/>
       <c r="E22" s="49" t="str">
         <f>IF(C22="ja","Rapport des letzten Besuches","&lt;== Geben Sie das Datum des letzten Besuchs in der linken Spalte an")</f>
         <v>Rapport des letzten Besuches</v>
       </c>
       <c r="F22" s="76"/>
     </row>
-    <row r="23" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="41">
         <v>5</v>
       </c>
       <c r="B23" s="51" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C23" s="52"/>
       <c r="D23" s="53"/>
       <c r="E23" s="54"/>
       <c r="F23" s="54"/>
     </row>
-    <row r="24" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="47">
         <v>5.0999999999999996</v>
       </c>
       <c r="B24" s="60" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C24" s="63"/>
       <c r="D24" s="9"/>
       <c r="E24" s="49" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F24" s="76"/>
     </row>
-    <row r="25" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="47">
         <v>5.2</v>
       </c>
       <c r="B25" s="60" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D25" s="7"/>
       <c r="E25" s="49" t="str">
         <f>IF(C25="ja","Neue Tarifliste","keine")</f>
         <v>Neue Tarifliste</v>
       </c>
       <c r="F25" s="76"/>
     </row>
-    <row r="26" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="47">
         <v>5.3</v>
       </c>
       <c r="B26" s="60" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D26" s="7"/>
       <c r="E26" s="49" t="str">
         <f>IF(C26="Ja","Neue Vereinbarung(en)","keine")</f>
         <v>Neue Vereinbarung(en)</v>
       </c>
       <c r="F26" s="76"/>
     </row>
-    <row r="27" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="47">
         <v>5.4</v>
       </c>
       <c r="B27" s="50" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D27" s="7"/>
       <c r="E27" s="49" t="str">
         <f>IF(C27="ja","Neue Vereinsstatuten oder neue Organisation der juristischen Trägerschaft","&lt;== Geben Sie das Datum der aktuellen Statuten in der linken Spalte an")</f>
         <v>Neue Vereinsstatuten oder neue Organisation der juristischen Trägerschaft</v>
       </c>
       <c r="F27" s="76"/>
     </row>
-    <row r="28" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="41">
         <v>6</v>
       </c>
       <c r="B28" s="51" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C28" s="52"/>
       <c r="D28" s="53"/>
       <c r="E28" s="54"/>
       <c r="F28" s="54"/>
     </row>
-    <row r="29" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="47">
         <v>6.1</v>
       </c>
       <c r="B29" s="60" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C29" s="55"/>
       <c r="D29" s="8"/>
       <c r="E29" s="59"/>
       <c r="F29" s="77"/>
     </row>
-    <row r="30" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="47">
         <v>6.2</v>
       </c>
       <c r="B30" s="64" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C30" s="55"/>
       <c r="D30" s="8"/>
       <c r="E30" s="59"/>
       <c r="F30" s="77"/>
     </row>
-    <row r="31" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="47">
         <v>6.3</v>
       </c>
       <c r="B31" s="48" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D31" s="12"/>
       <c r="E31" s="49" t="str">
         <f>IF(C31="ja","Vertrag der HpflV","&lt;== Geben Sie das Fälligkeitsdatum des aktuellen Vertrags in der linken Spalte an")</f>
         <v>Vertrag der HpflV</v>
       </c>
       <c r="F31" s="76"/>
     </row>
-    <row r="32" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="41">
         <v>7</v>
       </c>
-      <c r="B32" s="114" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="115"/>
+      <c r="B32" s="115" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="116"/>
       <c r="D32" s="53"/>
       <c r="E32" s="54"/>
       <c r="F32" s="54"/>
     </row>
-    <row r="33" spans="1:6" ht="198.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:6" ht="198.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="47">
         <v>7.1</v>
       </c>
-      <c r="B33" s="111"/>
-[...2 lines deleted...]
-      <c r="E33" s="113"/>
+      <c r="B33" s="112"/>
+      <c r="C33" s="113"/>
+      <c r="D33" s="113"/>
+      <c r="E33" s="114"/>
       <c r="F33" s="11"/>
     </row>
-    <row r="34" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="65"/>
       <c r="B34" s="66"/>
       <c r="C34" s="67"/>
       <c r="D34" s="23"/>
       <c r="E34" s="68"/>
       <c r="F34" s="68"/>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B35" s="23" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C35" s="23"/>
       <c r="D35" s="23" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E35" s="69"/>
       <c r="F35" s="69"/>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="B36" s="107"/>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B36" s="108"/>
       <c r="C36" s="23"/>
-      <c r="D36" s="107"/>
+      <c r="D36" s="108"/>
       <c r="E36" s="69"/>
       <c r="F36" s="69"/>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="B37" s="108"/>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B37" s="109"/>
       <c r="C37" s="23"/>
-      <c r="D37" s="108"/>
+      <c r="D37" s="109"/>
       <c r="E37" s="69"/>
       <c r="F37" s="69"/>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B38" s="23"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E38" s="69"/>
       <c r="F38" s="69"/>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B39" s="23" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C39" s="23"/>
-      <c r="D39" s="109"/>
+      <c r="D39" s="110"/>
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B40" s="34" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C40" s="23"/>
-      <c r="D40" s="110"/>
+      <c r="D40" s="111"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" s="70"/>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B42" s="71" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D42" s="72" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B43" s="73">
         <f>'1. Allg. Angaben'!B5:C5</f>
         <v>0</v>
       </c>
       <c r="D43" s="73">
         <f>B43</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B44" s="74" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D44" s="74" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B45" s="74" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D45" s="74" t="b">
-        <f>IF(D43="Frau Manuela Alagbe",Listesdéroulante!G1,IF(D43="Frau Daniela Celestino",Listesdéroulante!G2,IF(D43="Frau Glenda Guillaume-Gentil",Listesdéroulante!G3,IF(D43="Frau Christine Künzli",Listesdéroulante!G4,IF(D43="Frau Marina Machado",Listesdéroulante!G5,IF(D43="Frau Besarta Rexhaj",Listesdéroulante!G6,IF(D43="Frau Magalie Rey",Listesdéroulante!G7,IF(D43="Frau Caroline Zbinden Chappuis",Listesdéroulante!G8))))))))</f>
+        <f>IF(D43="Frau Manuela Alagbe",Listesdéroulante!G1,IF(D43="Frau Daniela Celestino",Listesdéroulante!G2,IF(D43="Frau Armela Karadolami",Listesdéroulante!G3,IF(D43="Frau Christine Künzli",Listesdéroulante!G4,IF(D43="Frau Marina Machado",Listesdéroulante!G5,IF(D43="Frau Besarta Rexhaj",Listesdéroulante!G6,IF(D43="Frau Magalie Rey",Listesdéroulante!G7,IF(D43="Frau Caroline Zbinden Chappuis",Listesdéroulante!G8))))))))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B46" s="75" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D46" s="75"/>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="B47" s="23"/>
     </row>
-    <row r="48" spans="1:6" hidden="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:6" hidden="1" x14ac:dyDescent="0.25">
       <c r="B48" s="23"/>
     </row>
-    <row r="49" spans="2:2" hidden="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="2:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="B49" s="23"/>
     </row>
-    <row r="50" spans="2:2" x14ac:dyDescent="0.35"/>
-[...8 lines deleted...]
-    <row r="64" spans="2:2" x14ac:dyDescent="0.35"/>
+    <row r="50" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="51" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="52" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="53" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="59" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="2:2" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="6Sa0546bwZLXeprudHaJ9fLOZhMI7i8f8IPd0MkZXNU+S5ekP8mOxqcewwgLzWR2XBshqHoqqJk9kD6ouGVCqA==" saltValue="EgSbhRuAfvfl8XboKCq/fw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Uy2lQV+apMT4iP048/Z+SajRlFLMFZ3wXRVATnsghNASs17v3QJk+vcRUsD56o9j1yVeXUjSGcjnrO/q0wEBJg==" saltValue="qFqag2JCrtrmyL84n+ig6A==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="6">
     <mergeCell ref="E1:F1"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="D39:D40"/>
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="B32:C32"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C25:C27 C31 C34 C6:C14 C22" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>O_N</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="D17" location="Personalbestand!A1" display="Bitte füllen Sie die Tabelle auf der nächste Seite aus" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-    <hyperlink ref="D16" location="Personalbestand!A1" display="Bitte füllen Sie die Tabelle auf der nächsten Seite aus" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="D17" location="'2.1 Wochenplan und 2.2 Personal'!A1" display="Bitte füllen Sie die Tabelle auf der nächste Seite aus" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="D16" location="'2.1 Wochenplan und 2.2 Personal'!A1" display="Bitte füllen Sie die Tabelle auf der nächsten Seite aus" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.25196850393700793" right="0.25196850393700793" top="0.39370078740157483" bottom="0.39370078740157483" header="0.29921259842519687" footer="0.29921259842519687"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CSeite &amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="14" max="16383" man="1"/>
     <brk id="22" max="16383" man="1"/>
     <brk id="33" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="8" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q41"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F10" sqref="F10"/>
+      <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="4" max="5" width="11.453125" customWidth="1"/>
+    <col min="4" max="5" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K1" s="79"/>
       <c r="L1" s="79"/>
       <c r="M1" s="79"/>
-      <c r="N1" s="116" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N1" s="117" t="s">
+        <v>133</v>
+      </c>
+      <c r="O1" s="117"/>
+      <c r="P1" s="117"/>
+      <c r="Q1" s="117"/>
+    </row>
+    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="K2" s="79"/>
       <c r="L2" s="79"/>
       <c r="M2" s="79"/>
-      <c r="N2" s="116"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:17" ht="26" x14ac:dyDescent="0.6">
+      <c r="N2" s="117"/>
+      <c r="O2" s="117"/>
+      <c r="P2" s="117"/>
+      <c r="Q2" s="117"/>
+    </row>
+    <row r="3" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A3" s="80"/>
       <c r="K3" s="79"/>
       <c r="L3" s="79"/>
       <c r="M3" s="79"/>
-      <c r="N3" s="116"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:17" ht="26" x14ac:dyDescent="0.6">
+      <c r="N3" s="117"/>
+      <c r="O3" s="117"/>
+      <c r="P3" s="117"/>
+      <c r="Q3" s="117"/>
+    </row>
+    <row r="4" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A4" s="80"/>
       <c r="K4" s="79"/>
       <c r="L4" s="79"/>
       <c r="M4" s="79"/>
-      <c r="N4" s="116"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="N4" s="117"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="117"/>
+      <c r="Q4" s="117"/>
+    </row>
+    <row r="5" spans="1:17" ht="36" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="80"/>
       <c r="K5" s="79"/>
       <c r="L5" s="79"/>
       <c r="M5" s="79"/>
-      <c r="N5" s="116"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:17" ht="26.25" hidden="1" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="N5" s="117"/>
+      <c r="O5" s="117"/>
+      <c r="P5" s="117"/>
+      <c r="Q5" s="117"/>
+    </row>
+    <row r="6" spans="1:17" ht="26.25" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="80"/>
       <c r="K6" s="79"/>
       <c r="L6" s="79"/>
       <c r="M6" s="79"/>
       <c r="N6" s="79"/>
       <c r="O6" s="79"/>
     </row>
-    <row r="7" spans="1:17" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:17" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A7" s="81" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="66"/>
       <c r="L7" s="66"/>
       <c r="M7" s="66"/>
       <c r="N7" s="66"/>
       <c r="O7" s="23"/>
       <c r="P7" s="23"/>
       <c r="Q7" s="23"/>
     </row>
-    <row r="8" spans="1:17" ht="40" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C8" s="121" t="s">
+    <row r="8" spans="1:17" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="123"/>
+      <c r="B8" s="124"/>
+      <c r="C8" s="122" t="s">
+        <v>77</v>
+      </c>
+      <c r="D8" s="122"/>
+      <c r="E8" s="122"/>
+      <c r="F8" s="122" t="s">
         <v>78</v>
       </c>
-      <c r="D8" s="121"/>
-[...1 lines deleted...]
-      <c r="F8" s="121" t="s">
+      <c r="G8" s="122"/>
+      <c r="H8" s="122"/>
+      <c r="I8" s="122" t="s">
         <v>79</v>
       </c>
-      <c r="G8" s="121"/>
-[...6 lines deleted...]
-      <c r="L8" s="121" t="s">
+      <c r="J8" s="122"/>
+      <c r="K8" s="122"/>
+      <c r="L8" s="122" t="s">
+        <v>81</v>
+      </c>
+      <c r="M8" s="122"/>
+      <c r="N8" s="122"/>
+      <c r="O8" s="122" t="s">
         <v>82</v>
       </c>
-      <c r="M8" s="121"/>
-[...7 lines deleted...]
-    <row r="9" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="P8" s="122"/>
+      <c r="Q8" s="122"/>
+    </row>
+    <row r="9" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="82"/>
       <c r="B9" s="83" t="s">
+        <v>83</v>
+      </c>
+      <c r="C9" s="83" t="s">
+        <v>80</v>
+      </c>
+      <c r="D9" s="83" t="s">
+        <v>96</v>
+      </c>
+      <c r="E9" s="83" t="s">
+        <v>93</v>
+      </c>
+      <c r="F9" s="83" t="s">
+        <v>80</v>
+      </c>
+      <c r="G9" s="83" t="s">
+        <v>96</v>
+      </c>
+      <c r="H9" s="83" t="s">
+        <v>93</v>
+      </c>
+      <c r="I9" s="83" t="s">
+        <v>80</v>
+      </c>
+      <c r="J9" s="83" t="s">
+        <v>96</v>
+      </c>
+      <c r="K9" s="83" t="s">
+        <v>94</v>
+      </c>
+      <c r="L9" s="83" t="s">
+        <v>80</v>
+      </c>
+      <c r="M9" s="83" t="s">
+        <v>96</v>
+      </c>
+      <c r="N9" s="83" t="s">
+        <v>93</v>
+      </c>
+      <c r="O9" s="83" t="s">
+        <v>80</v>
+      </c>
+      <c r="P9" s="83" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q9" s="83" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="85" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="84" t="s">
         <v>84</v>
-      </c>
-[...48 lines deleted...]
-        <v>85</v>
       </c>
       <c r="B10" s="89"/>
       <c r="C10" s="89"/>
       <c r="D10" s="89"/>
       <c r="E10" s="89"/>
       <c r="F10" s="89"/>
       <c r="G10" s="89"/>
       <c r="H10" s="89"/>
       <c r="I10" s="89"/>
       <c r="J10" s="89"/>
       <c r="K10" s="89"/>
       <c r="L10" s="89"/>
       <c r="M10" s="89"/>
       <c r="N10" s="89"/>
       <c r="O10" s="89"/>
       <c r="P10" s="89"/>
       <c r="Q10" s="89"/>
     </row>
-    <row r="11" spans="1:17" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:17" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="86" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B11" s="90"/>
       <c r="C11" s="90"/>
       <c r="D11" s="90"/>
       <c r="E11" s="90"/>
       <c r="F11" s="90"/>
       <c r="G11" s="90"/>
       <c r="H11" s="90"/>
       <c r="I11" s="90"/>
       <c r="J11" s="90"/>
       <c r="K11" s="90"/>
       <c r="L11" s="90"/>
       <c r="M11" s="90"/>
       <c r="N11" s="90"/>
       <c r="O11" s="90"/>
       <c r="P11" s="90"/>
       <c r="Q11" s="90"/>
     </row>
-    <row r="12" spans="1:17" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:17" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="84" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B12" s="89"/>
       <c r="C12" s="89"/>
       <c r="D12" s="89"/>
       <c r="E12" s="89"/>
       <c r="F12" s="89"/>
       <c r="G12" s="89"/>
       <c r="H12" s="89"/>
       <c r="I12" s="89"/>
       <c r="J12" s="89"/>
       <c r="K12" s="89"/>
       <c r="L12" s="89"/>
       <c r="M12" s="89"/>
       <c r="N12" s="89"/>
       <c r="O12" s="89"/>
       <c r="P12" s="89"/>
       <c r="Q12" s="89"/>
     </row>
-    <row r="13" spans="1:17" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:17" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="86" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B13" s="90"/>
       <c r="C13" s="90"/>
       <c r="D13" s="90"/>
       <c r="E13" s="90"/>
       <c r="F13" s="90"/>
       <c r="G13" s="90"/>
       <c r="H13" s="90"/>
       <c r="I13" s="90"/>
       <c r="J13" s="90"/>
       <c r="K13" s="90"/>
       <c r="L13" s="90"/>
       <c r="M13" s="90"/>
       <c r="N13" s="90"/>
       <c r="O13" s="90"/>
       <c r="P13" s="90"/>
       <c r="Q13" s="90"/>
     </row>
-    <row r="14" spans="1:17" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:17" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="84" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B14" s="89"/>
       <c r="C14" s="89"/>
       <c r="D14" s="89"/>
       <c r="E14" s="89"/>
       <c r="F14" s="89"/>
       <c r="G14" s="89"/>
       <c r="H14" s="89"/>
       <c r="I14" s="89"/>
       <c r="J14" s="89"/>
       <c r="K14" s="89"/>
       <c r="L14" s="89"/>
       <c r="M14" s="89"/>
       <c r="N14" s="89"/>
       <c r="O14" s="89"/>
       <c r="P14" s="89"/>
       <c r="Q14" s="89"/>
     </row>
-    <row r="15" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="23"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="23"/>
       <c r="O15" s="23"/>
       <c r="P15" s="23"/>
       <c r="Q15" s="23"/>
     </row>
-    <row r="16" spans="1:17" ht="35.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:17" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="87" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="23"/>
       <c r="M16" s="23"/>
       <c r="N16" s="23"/>
       <c r="O16" s="23"/>
       <c r="P16" s="23"/>
       <c r="Q16" s="23"/>
     </row>
-    <row r="17" spans="1:17" ht="42" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="C17" s="120"/>
+    <row r="17" spans="1:17" ht="42.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="120" t="s">
+        <v>122</v>
+      </c>
+      <c r="B17" s="125"/>
+      <c r="C17" s="121"/>
       <c r="D17" s="88" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="F17" s="120"/>
+        <v>104</v>
+      </c>
+      <c r="E17" s="120" t="s">
+        <v>123</v>
+      </c>
+      <c r="F17" s="121"/>
       <c r="G17" s="88" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-      <c r="I17" s="120"/>
+        <v>124</v>
+      </c>
+      <c r="H17" s="120" t="s">
+        <v>125</v>
+      </c>
+      <c r="I17" s="121"/>
       <c r="J17" s="88" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="K17" s="88" t="s">
-        <v>137</v>
-[...17 lines deleted...]
-      <c r="C18" s="117"/>
+        <v>126</v>
+      </c>
+      <c r="L17" s="120" t="s">
+        <v>127</v>
+      </c>
+      <c r="M17" s="121"/>
+      <c r="N17" s="120" t="s">
+        <v>128</v>
+      </c>
+      <c r="O17" s="121"/>
+      <c r="P17" s="120" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q17" s="121"/>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A18" s="118"/>
+      <c r="B18" s="118"/>
+      <c r="C18" s="118"/>
       <c r="D18" s="15"/>
-      <c r="E18" s="117"/>
-      <c r="F18" s="117"/>
+      <c r="E18" s="118"/>
+      <c r="F18" s="118"/>
       <c r="G18" s="15"/>
-      <c r="H18" s="117"/>
-      <c r="I18" s="117"/>
+      <c r="H18" s="118"/>
+      <c r="I18" s="118"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
-      <c r="L18" s="117"/>
-[...9 lines deleted...]
-      <c r="C19" s="118"/>
+      <c r="L18" s="118"/>
+      <c r="M18" s="118"/>
+      <c r="N18" s="118"/>
+      <c r="O18" s="118"/>
+      <c r="P18" s="118" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q18" s="118"/>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A19" s="119"/>
+      <c r="B19" s="119"/>
+      <c r="C19" s="119"/>
       <c r="D19" s="16"/>
-      <c r="E19" s="118"/>
-      <c r="F19" s="118"/>
+      <c r="E19" s="119"/>
+      <c r="F19" s="119"/>
       <c r="G19" s="16"/>
-      <c r="H19" s="118"/>
-      <c r="I19" s="118"/>
+      <c r="H19" s="119"/>
+      <c r="I19" s="119"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
-      <c r="L19" s="118"/>
-[...9 lines deleted...]
-      <c r="C20" s="117"/>
+      <c r="L19" s="119"/>
+      <c r="M19" s="119"/>
+      <c r="N19" s="119"/>
+      <c r="O19" s="119"/>
+      <c r="P19" s="119"/>
+      <c r="Q19" s="119"/>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A20" s="118"/>
+      <c r="B20" s="118"/>
+      <c r="C20" s="118"/>
       <c r="D20" s="15"/>
-      <c r="E20" s="117"/>
-      <c r="F20" s="117"/>
+      <c r="E20" s="118"/>
+      <c r="F20" s="118"/>
       <c r="G20" s="15"/>
-      <c r="H20" s="117"/>
-      <c r="I20" s="117"/>
+      <c r="H20" s="118"/>
+      <c r="I20" s="118"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
-      <c r="L20" s="117"/>
-[...9 lines deleted...]
-      <c r="C21" s="118"/>
+      <c r="L20" s="118"/>
+      <c r="M20" s="118"/>
+      <c r="N20" s="118"/>
+      <c r="O20" s="118"/>
+      <c r="P20" s="118"/>
+      <c r="Q20" s="118"/>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A21" s="119"/>
+      <c r="B21" s="119"/>
+      <c r="C21" s="119"/>
       <c r="D21" s="16"/>
-      <c r="E21" s="118"/>
-      <c r="F21" s="118"/>
+      <c r="E21" s="119"/>
+      <c r="F21" s="119"/>
       <c r="G21" s="16"/>
-      <c r="H21" s="118"/>
-      <c r="I21" s="118"/>
+      <c r="H21" s="119"/>
+      <c r="I21" s="119"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
-      <c r="L21" s="118"/>
-[...9 lines deleted...]
-      <c r="C22" s="117"/>
+      <c r="L21" s="119"/>
+      <c r="M21" s="119"/>
+      <c r="N21" s="119"/>
+      <c r="O21" s="119"/>
+      <c r="P21" s="119"/>
+      <c r="Q21" s="119"/>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A22" s="118"/>
+      <c r="B22" s="118"/>
+      <c r="C22" s="118"/>
       <c r="D22" s="15"/>
-      <c r="E22" s="117"/>
-      <c r="F22" s="117"/>
+      <c r="E22" s="118"/>
+      <c r="F22" s="118"/>
       <c r="G22" s="15"/>
-      <c r="H22" s="117"/>
-      <c r="I22" s="117"/>
+      <c r="H22" s="118"/>
+      <c r="I22" s="118"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
-      <c r="L22" s="117"/>
-[...9 lines deleted...]
-      <c r="C23" s="118"/>
+      <c r="L22" s="118"/>
+      <c r="M22" s="118"/>
+      <c r="N22" s="118"/>
+      <c r="O22" s="118"/>
+      <c r="P22" s="118"/>
+      <c r="Q22" s="118"/>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A23" s="119"/>
+      <c r="B23" s="119"/>
+      <c r="C23" s="119"/>
       <c r="D23" s="16"/>
-      <c r="E23" s="118"/>
-      <c r="F23" s="118"/>
+      <c r="E23" s="119"/>
+      <c r="F23" s="119"/>
       <c r="G23" s="16"/>
-      <c r="H23" s="118"/>
-      <c r="I23" s="118"/>
+      <c r="H23" s="119"/>
+      <c r="I23" s="119"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
-      <c r="L23" s="118"/>
-[...9 lines deleted...]
-      <c r="C24" s="117"/>
+      <c r="L23" s="119"/>
+      <c r="M23" s="119"/>
+      <c r="N23" s="119"/>
+      <c r="O23" s="119"/>
+      <c r="P23" s="119"/>
+      <c r="Q23" s="119"/>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A24" s="118"/>
+      <c r="B24" s="118"/>
+      <c r="C24" s="118"/>
       <c r="D24" s="15"/>
-      <c r="E24" s="117"/>
-      <c r="F24" s="117"/>
+      <c r="E24" s="118"/>
+      <c r="F24" s="118"/>
       <c r="G24" s="15"/>
-      <c r="H24" s="117"/>
-      <c r="I24" s="117"/>
+      <c r="H24" s="118"/>
+      <c r="I24" s="118"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
-      <c r="L24" s="117"/>
-[...9 lines deleted...]
-      <c r="C25" s="118"/>
+      <c r="L24" s="118"/>
+      <c r="M24" s="118"/>
+      <c r="N24" s="118"/>
+      <c r="O24" s="118"/>
+      <c r="P24" s="118"/>
+      <c r="Q24" s="118"/>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A25" s="119"/>
+      <c r="B25" s="119"/>
+      <c r="C25" s="119"/>
       <c r="D25" s="16"/>
-      <c r="E25" s="118"/>
-      <c r="F25" s="118"/>
+      <c r="E25" s="119"/>
+      <c r="F25" s="119"/>
       <c r="G25" s="16"/>
-      <c r="H25" s="118"/>
-      <c r="I25" s="118"/>
+      <c r="H25" s="119"/>
+      <c r="I25" s="119"/>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
-      <c r="L25" s="118"/>
-[...9 lines deleted...]
-      <c r="C26" s="117"/>
+      <c r="L25" s="119"/>
+      <c r="M25" s="119"/>
+      <c r="N25" s="119"/>
+      <c r="O25" s="119"/>
+      <c r="P25" s="119"/>
+      <c r="Q25" s="119"/>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A26" s="118"/>
+      <c r="B26" s="118"/>
+      <c r="C26" s="118"/>
       <c r="D26" s="15"/>
-      <c r="E26" s="117"/>
-      <c r="F26" s="117"/>
+      <c r="E26" s="118"/>
+      <c r="F26" s="118"/>
       <c r="G26" s="15"/>
-      <c r="H26" s="117"/>
-      <c r="I26" s="117"/>
+      <c r="H26" s="118"/>
+      <c r="I26" s="118"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
-      <c r="L26" s="117"/>
-[...9 lines deleted...]
-      <c r="C27" s="118"/>
+      <c r="L26" s="118"/>
+      <c r="M26" s="118"/>
+      <c r="N26" s="118"/>
+      <c r="O26" s="118"/>
+      <c r="P26" s="118"/>
+      <c r="Q26" s="118"/>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A27" s="119"/>
+      <c r="B27" s="119"/>
+      <c r="C27" s="119"/>
       <c r="D27" s="16"/>
-      <c r="E27" s="118"/>
-      <c r="F27" s="118"/>
+      <c r="E27" s="119"/>
+      <c r="F27" s="119"/>
       <c r="G27" s="16"/>
-      <c r="H27" s="118"/>
-      <c r="I27" s="118"/>
+      <c r="H27" s="119"/>
+      <c r="I27" s="119"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
-      <c r="L27" s="118"/>
-[...9 lines deleted...]
-      <c r="C28" s="117"/>
+      <c r="L27" s="119"/>
+      <c r="M27" s="119"/>
+      <c r="N27" s="119"/>
+      <c r="O27" s="119"/>
+      <c r="P27" s="119"/>
+      <c r="Q27" s="119"/>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A28" s="118"/>
+      <c r="B28" s="118"/>
+      <c r="C28" s="118"/>
       <c r="D28" s="15"/>
-      <c r="E28" s="117"/>
-      <c r="F28" s="117"/>
+      <c r="E28" s="118"/>
+      <c r="F28" s="118"/>
       <c r="G28" s="15"/>
-      <c r="H28" s="117"/>
-      <c r="I28" s="117"/>
+      <c r="H28" s="118"/>
+      <c r="I28" s="118"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
-      <c r="L28" s="117"/>
-[...9 lines deleted...]
-      <c r="C29" s="118"/>
+      <c r="L28" s="118"/>
+      <c r="M28" s="118"/>
+      <c r="N28" s="118"/>
+      <c r="O28" s="118"/>
+      <c r="P28" s="118"/>
+      <c r="Q28" s="118"/>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A29" s="119"/>
+      <c r="B29" s="119"/>
+      <c r="C29" s="119"/>
       <c r="D29" s="16"/>
-      <c r="E29" s="118"/>
-      <c r="F29" s="118"/>
+      <c r="E29" s="119"/>
+      <c r="F29" s="119"/>
       <c r="G29" s="16"/>
-      <c r="H29" s="118"/>
-      <c r="I29" s="118"/>
+      <c r="H29" s="119"/>
+      <c r="I29" s="119"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
-      <c r="L29" s="118"/>
-[...9 lines deleted...]
-      <c r="C30" s="117"/>
+      <c r="L29" s="119"/>
+      <c r="M29" s="119"/>
+      <c r="N29" s="119"/>
+      <c r="O29" s="119"/>
+      <c r="P29" s="119"/>
+      <c r="Q29" s="119"/>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A30" s="118"/>
+      <c r="B30" s="118"/>
+      <c r="C30" s="118"/>
       <c r="D30" s="15"/>
-      <c r="E30" s="117"/>
-      <c r="F30" s="117"/>
+      <c r="E30" s="118"/>
+      <c r="F30" s="118"/>
       <c r="G30" s="15"/>
-      <c r="H30" s="117"/>
-      <c r="I30" s="117"/>
+      <c r="H30" s="118"/>
+      <c r="I30" s="118"/>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
-      <c r="L30" s="117"/>
-[...9 lines deleted...]
-      <c r="C31" s="118"/>
+      <c r="L30" s="118"/>
+      <c r="M30" s="118"/>
+      <c r="N30" s="118"/>
+      <c r="O30" s="118"/>
+      <c r="P30" s="118"/>
+      <c r="Q30" s="118"/>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A31" s="119"/>
+      <c r="B31" s="119"/>
+      <c r="C31" s="119"/>
       <c r="D31" s="16"/>
-      <c r="E31" s="118"/>
-      <c r="F31" s="118"/>
+      <c r="E31" s="119"/>
+      <c r="F31" s="119"/>
       <c r="G31" s="16"/>
-      <c r="H31" s="118"/>
-      <c r="I31" s="118"/>
+      <c r="H31" s="119"/>
+      <c r="I31" s="119"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
-      <c r="L31" s="118"/>
-[...9 lines deleted...]
-      <c r="C32" s="117"/>
+      <c r="L31" s="119"/>
+      <c r="M31" s="119"/>
+      <c r="N31" s="119"/>
+      <c r="O31" s="119"/>
+      <c r="P31" s="119"/>
+      <c r="Q31" s="119"/>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A32" s="118"/>
+      <c r="B32" s="118"/>
+      <c r="C32" s="118"/>
       <c r="D32" s="15"/>
-      <c r="E32" s="117"/>
-      <c r="F32" s="117"/>
+      <c r="E32" s="118"/>
+      <c r="F32" s="118"/>
       <c r="G32" s="15"/>
-      <c r="H32" s="117"/>
-      <c r="I32" s="117"/>
+      <c r="H32" s="118"/>
+      <c r="I32" s="118"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
-      <c r="L32" s="117"/>
-[...9 lines deleted...]
-      <c r="C33" s="118"/>
+      <c r="L32" s="118"/>
+      <c r="M32" s="118"/>
+      <c r="N32" s="118"/>
+      <c r="O32" s="118"/>
+      <c r="P32" s="118"/>
+      <c r="Q32" s="118"/>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A33" s="119"/>
+      <c r="B33" s="119"/>
+      <c r="C33" s="119"/>
       <c r="D33" s="16"/>
-      <c r="E33" s="118"/>
-      <c r="F33" s="118"/>
+      <c r="E33" s="119"/>
+      <c r="F33" s="119"/>
       <c r="G33" s="16"/>
-      <c r="H33" s="118"/>
-      <c r="I33" s="118"/>
+      <c r="H33" s="119"/>
+      <c r="I33" s="119"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
-      <c r="L33" s="118"/>
-[...139 lines deleted...]
-      <c r="Q41" s="116"/>
+      <c r="L33" s="119"/>
+      <c r="M33" s="119"/>
+      <c r="N33" s="119"/>
+      <c r="O33" s="119"/>
+      <c r="P33" s="119"/>
+      <c r="Q33" s="119"/>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A35" s="117" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" s="117"/>
+      <c r="C35" s="117"/>
+      <c r="D35" s="117"/>
+      <c r="E35" s="117"/>
+      <c r="F35" s="117"/>
+      <c r="G35" s="117"/>
+      <c r="H35" s="117"/>
+      <c r="I35" s="117"/>
+      <c r="J35" s="117"/>
+      <c r="K35" s="117"/>
+      <c r="L35" s="117"/>
+      <c r="M35" s="117"/>
+      <c r="N35" s="117"/>
+      <c r="O35" s="117"/>
+      <c r="P35" s="117"/>
+      <c r="Q35" s="117"/>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A36" s="117"/>
+      <c r="B36" s="117"/>
+      <c r="C36" s="117"/>
+      <c r="D36" s="117"/>
+      <c r="E36" s="117"/>
+      <c r="F36" s="117"/>
+      <c r="G36" s="117"/>
+      <c r="H36" s="117"/>
+      <c r="I36" s="117"/>
+      <c r="J36" s="117"/>
+      <c r="K36" s="117"/>
+      <c r="L36" s="117"/>
+      <c r="M36" s="117"/>
+      <c r="N36" s="117"/>
+      <c r="O36" s="117"/>
+      <c r="P36" s="117"/>
+      <c r="Q36" s="117"/>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A37" s="117"/>
+      <c r="B37" s="117"/>
+      <c r="C37" s="117"/>
+      <c r="D37" s="117"/>
+      <c r="E37" s="117"/>
+      <c r="F37" s="117"/>
+      <c r="G37" s="117"/>
+      <c r="H37" s="117"/>
+      <c r="I37" s="117"/>
+      <c r="J37" s="117"/>
+      <c r="K37" s="117"/>
+      <c r="L37" s="117"/>
+      <c r="M37" s="117"/>
+      <c r="N37" s="117"/>
+      <c r="O37" s="117"/>
+      <c r="P37" s="117"/>
+      <c r="Q37" s="117"/>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A38" s="117"/>
+      <c r="B38" s="117"/>
+      <c r="C38" s="117"/>
+      <c r="D38" s="117"/>
+      <c r="E38" s="117"/>
+      <c r="F38" s="117"/>
+      <c r="G38" s="117"/>
+      <c r="H38" s="117"/>
+      <c r="I38" s="117"/>
+      <c r="J38" s="117"/>
+      <c r="K38" s="117"/>
+      <c r="L38" s="117"/>
+      <c r="M38" s="117"/>
+      <c r="N38" s="117"/>
+      <c r="O38" s="117"/>
+      <c r="P38" s="117"/>
+      <c r="Q38" s="117"/>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A39" s="117"/>
+      <c r="B39" s="117"/>
+      <c r="C39" s="117"/>
+      <c r="D39" s="117"/>
+      <c r="E39" s="117"/>
+      <c r="F39" s="117"/>
+      <c r="G39" s="117"/>
+      <c r="H39" s="117"/>
+      <c r="I39" s="117"/>
+      <c r="J39" s="117"/>
+      <c r="K39" s="117"/>
+      <c r="L39" s="117"/>
+      <c r="M39" s="117"/>
+      <c r="N39" s="117"/>
+      <c r="O39" s="117"/>
+      <c r="P39" s="117"/>
+      <c r="Q39" s="117"/>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A40" s="117"/>
+      <c r="B40" s="117"/>
+      <c r="C40" s="117"/>
+      <c r="D40" s="117"/>
+      <c r="E40" s="117"/>
+      <c r="F40" s="117"/>
+      <c r="G40" s="117"/>
+      <c r="H40" s="117"/>
+      <c r="I40" s="117"/>
+      <c r="J40" s="117"/>
+      <c r="K40" s="117"/>
+      <c r="L40" s="117"/>
+      <c r="M40" s="117"/>
+      <c r="N40" s="117"/>
+      <c r="O40" s="117"/>
+      <c r="P40" s="117"/>
+      <c r="Q40" s="117"/>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A41" s="117"/>
+      <c r="B41" s="117"/>
+      <c r="C41" s="117"/>
+      <c r="D41" s="117"/>
+      <c r="E41" s="117"/>
+      <c r="F41" s="117"/>
+      <c r="G41" s="117"/>
+      <c r="H41" s="117"/>
+      <c r="I41" s="117"/>
+      <c r="J41" s="117"/>
+      <c r="K41" s="117"/>
+      <c r="L41" s="117"/>
+      <c r="M41" s="117"/>
+      <c r="N41" s="117"/>
+      <c r="O41" s="117"/>
+      <c r="P41" s="117"/>
+      <c r="Q41" s="117"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="z+ltOOe+F5g7L18k1fnaQ10f6gSZJ6eeulpxUi5nVoi59Vn0gEtiTDnC+S/q1aPo8uGEPME8oUrBZfZI5SxTUg==" saltValue="qKwfp5eRX04HcHR5k48Uhg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="110">
     <mergeCell ref="N20:O20"/>
     <mergeCell ref="P20:Q20"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:Q8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="L21:M21"/>
     <mergeCell ref="N21:O21"/>
     <mergeCell ref="P21:Q21"/>
     <mergeCell ref="P17:Q17"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="N18:O18"/>
@@ -4195,235 +4206,244 @@
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="N32:O32"/>
     <mergeCell ref="P30:Q30"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="E31:F31"/>
     <mergeCell ref="H31:I31"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="N31:O31"/>
     <mergeCell ref="P31:Q31"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="E30:F30"/>
     <mergeCell ref="H30:I30"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Feuil3"/>
   <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F1" sqref="F1:G8"/>
+      <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.1796875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="45.54296875" customWidth="1"/>
+    <col min="1" max="1" width="14.140625" customWidth="1"/>
+    <col min="2" max="2" width="2.7109375" customWidth="1"/>
+    <col min="3" max="3" width="27.5703125" customWidth="1"/>
+    <col min="4" max="4" width="2.5703125" customWidth="1"/>
+    <col min="6" max="6" width="29.28515625" customWidth="1"/>
+    <col min="7" max="7" width="45.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>21</v>
       </c>
       <c r="C1" t="s">
         <v>7</v>
       </c>
       <c r="E1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F1" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+        <v>117</v>
+      </c>
+      <c r="G1" s="95" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F2" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+        <v>144</v>
+      </c>
+      <c r="G2" s="95" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="F3" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+        <v>135</v>
+      </c>
+      <c r="G3" s="95" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+        <v>118</v>
+      </c>
+      <c r="G4" s="95" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+        <v>119</v>
+      </c>
+      <c r="G5" s="95" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+        <v>120</v>
+      </c>
+      <c r="G6" s="95" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+        <v>121</v>
+      </c>
+      <c r="G7" s="95" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+        <v>142</v>
+      </c>
+      <c r="G8" s="95" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C11" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="C12" s="5" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="J11:J17">
+    <sortCondition ref="J11:J17"/>
+  </sortState>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F6" xr:uid="{E578B166-1828-4CC6-9C74-CA747F4E137A}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F7" xr:uid="{44A26FAD-48F8-45F5-89D7-E70981228CFF}">
       <formula1>$F$1:$F$7</formula1>
     </dataValidation>
   </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="G2" r:id="rId1" xr:uid="{215FD68F-CA38-40DA-8B9E-9BFCC2676277}"/>
+    <hyperlink ref="G1" r:id="rId2" xr:uid="{11AE3F9A-2B09-4753-A94E-5A165C02601F}"/>
+    <hyperlink ref="G3" r:id="rId3" xr:uid="{16DA2FE2-EB1A-45D7-8BC7-AB4739AEF637}"/>
+    <hyperlink ref="G4" r:id="rId4" display="manuela.alagbe@fr.ch - 026 305 15 30" xr:uid="{0C53C302-57D9-499B-A7A3-554E36D077D5}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
         <v>40</v>
-      </c>
-[...3 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>