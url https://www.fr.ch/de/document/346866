--- v0 (2025-12-06)
+++ v1 (2026-04-16)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28025"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://etatfr-my.sharepoint.com/personal/andreas_piller_fr_ch/Documents/Budget_Comptes_Revisionen_GAV_Weiterbildung/Budget_Comptes/Budget/Budget 2026/Budgetweisungen und Formulare/de/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://etatfr-my.sharepoint.com/personal/andreas_piller_fr_ch/Documents/Budget_Comptes_Revisionen_GAV_Weiterbildung/Budget_Comptes/Budget/Budget 2027/de/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="28" documentId="13_ncr:1_{B7B9CD7B-B23F-4076-B342-D1D178D8CE70}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0BD1BEBA-293A-4F2B-BC0D-CA9C9246657D}"/>
+  <xr:revisionPtr revIDLastSave="42" documentId="13_ncr:1_{B7B9CD7B-B23F-4076-B342-D1D178D8CE70}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{499BB404-3CB8-487C-A5BC-BFC7B972CAF6}"/>
   <bookViews>
     <workbookView xWindow="-118" yWindow="-118" windowWidth="25370" windowHeight="13667" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Neues Projekt" sheetId="1" r:id="rId1"/>
     <sheet name="Neue Stellen" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Neue Stellen'!$A$1:$F$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Neues Projekt'!$A$1:$F$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -227,84 +227,84 @@
       <t xml:space="preserve">Bitte die EXCEL-Datei "Aufwand und Ertrag des Projektes", die sich unter </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>https://www.fr.ch/de/sva/alltag/vorgehen-und-dokumente/sonder-und-sozialpaedagogische-institutionen-des-kantons-freiburg-dokumente?auHash=jd03D0iWiVy_guPY9HrE3UpqaRYFxB5mYLLV6WJU6oc</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> befindet, beilegen, damit der detaillierte Aufwand bzw. Ertrag des Projektes ersichtlich ist.</t>
     </r>
   </si>
   <si>
-    <t>Budget 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Name der Institution:</t>
   </si>
   <si>
     <t>Adresse der Institution</t>
   </si>
   <si>
     <t>Stellungnahme des für die Institution zuständigen SVA-Mitarbeiters</t>
   </si>
   <si>
     <t>Stellungnahme SVA an die Institution</t>
   </si>
   <si>
     <t>Treffen mit der Institution</t>
   </si>
   <si>
     <t>Adresse der Institution:</t>
   </si>
   <si>
     <t>Aussenwohngruppe:</t>
   </si>
   <si>
     <t>Budget 2027</t>
   </si>
   <si>
-    <t xml:space="preserve">Voranschlag 2026 - Formular A </t>
-[...1 lines deleted...]
-  <si>
     <t>Budget 2028</t>
   </si>
   <si>
-    <t>Voranschlag 2026 - Formular B</t>
+    <t xml:space="preserve">Voranschlag 2027 - Formular A </t>
+  </si>
+  <si>
+    <t>Budget 2029</t>
+  </si>
+  <si>
+    <t>Voranschlag 2027 - Formular B</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -615,173 +615,173 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Link" xfId="2" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1113,278 +1113,278 @@
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="58.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="38" t="s">
+      <c r="A4" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="B4" s="39"/>
-[...3 lines deleted...]
-      <c r="F4" s="39"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
     </row>
     <row r="5" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B6" s="3"/>
-      <c r="C6" s="40"/>
-[...2 lines deleted...]
-      <c r="F6" s="40"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
     </row>
     <row r="7" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4"/>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="19"/>
       <c r="B9" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="29"/>
-[...2 lines deleted...]
-      <c r="F9" s="31"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="34"/>
     </row>
     <row r="10" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="19"/>
       <c r="B10" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="29"/>
-[...2 lines deleted...]
-      <c r="F10" s="31"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="34"/>
     </row>
     <row r="11" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="19"/>
       <c r="B11" s="6" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="F11" s="31"/>
+        <v>53</v>
+      </c>
+      <c r="C11" s="32"/>
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="34"/>
     </row>
     <row r="12" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="19"/>
       <c r="B12" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="29"/>
-[...2 lines deleted...]
-      <c r="F12" s="31"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="34"/>
     </row>
     <row r="13" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="7"/>
       <c r="B13" s="6"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
     </row>
     <row r="14" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B14" s="3"/>
-      <c r="C14" s="29"/>
-[...2 lines deleted...]
-      <c r="F14" s="31"/>
+      <c r="C14" s="32"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="34"/>
     </row>
     <row r="15" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="3"/>
-      <c r="C15" s="29"/>
-[...2 lines deleted...]
-      <c r="F15" s="31"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="34"/>
     </row>
     <row r="16" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
     </row>
     <row r="18" spans="1:6" ht="49.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="34"/>
-[...4 lines deleted...]
-      <c r="F18" s="36"/>
+      <c r="A18" s="37"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="39"/>
     </row>
     <row r="19" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="3"/>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A20" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
     </row>
     <row r="21" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="3"/>
       <c r="B21" s="3"/>
       <c r="C21" s="7" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="3"/>
     </row>
     <row r="22" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="3"/>
     </row>
     <row r="23" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
     </row>
     <row r="25" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="3"/>
       <c r="B25" s="8"/>
       <c r="C25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="F25" s="33" t="s">
+      <c r="F25" s="36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="3"/>
       <c r="B26" s="9"/>
       <c r="C26" s="5" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="F26" s="37"/>
+      <c r="F26" s="40"/>
     </row>
     <row r="27" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="3"/>
       <c r="B27" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="27">
         <f>SUM(C28:C32)</f>
         <v>0</v>
       </c>
       <c r="D27" s="27">
         <f>SUM(D28:D32)</f>
         <v>0</v>
       </c>
       <c r="E27" s="27">
         <f>SUM(E28:E32)</f>
         <v>0</v>
       </c>
       <c r="F27" s="15"/>
     </row>
     <row r="28" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="21"/>
@@ -1441,67 +1441,67 @@
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A34" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
     </row>
     <row r="35" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="3"/>
       <c r="B35" s="3"/>
       <c r="C35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="F35" s="32" t="s">
+      <c r="F35" s="35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="3"/>
       <c r="B36" s="3"/>
       <c r="C36" s="5" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="F36" s="33"/>
+      <c r="F36" s="36"/>
     </row>
     <row r="37" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="23">
         <f>SUM(C38:C41)</f>
         <v>0</v>
       </c>
       <c r="D37" s="23">
         <f t="shared" ref="D37:E37" si="0">SUM(D38:D41)</f>
         <v>0</v>
       </c>
       <c r="E37" s="24">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F37" s="15"/>
     </row>
     <row r="38" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="3"/>
@@ -1538,67 +1538,67 @@
       <c r="C41" s="25"/>
       <c r="D41" s="25"/>
       <c r="E41" s="26"/>
       <c r="F41" s="20"/>
     </row>
     <row r="42" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
     </row>
     <row r="43" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="F43" s="32" t="s">
+      <c r="F43" s="35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="3"/>
       <c r="B44" s="3"/>
       <c r="C44" s="5" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="F44" s="33"/>
+      <c r="F44" s="36"/>
     </row>
     <row r="45" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="3"/>
       <c r="C45" s="23">
         <f>C46+C47-C48</f>
         <v>0</v>
       </c>
       <c r="D45" s="23">
         <f t="shared" ref="D45:E45" si="1">D46+D47-D48</f>
         <v>0</v>
       </c>
       <c r="E45" s="23">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F45" s="15"/>
     </row>
     <row r="46" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="3"/>
@@ -1778,719 +1778,719 @@
       <c r="B67" s="13"/>
       <c r="C67" s="13"/>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
       <c r="F67" s="13"/>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A68" s="13"/>
       <c r="B68" s="13"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
       <c r="F68" s="13"/>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A69" s="13"/>
       <c r="B69" s="13"/>
       <c r="C69" s="13"/>
       <c r="D69" s="13"/>
       <c r="E69" s="13"/>
       <c r="F69" s="13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="12">
-    <mergeCell ref="A4:F4"/>
-[...3 lines deleted...]
-    <mergeCell ref="C11:F11"/>
     <mergeCell ref="C12:F12"/>
     <mergeCell ref="F43:F44"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="C14:F14"/>
     <mergeCell ref="C15:F15"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="F25:F26"/>
+    <mergeCell ref="A4:F4"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="C11:F11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId1" display="https://www.fr.ch/de/sva/alltag/vorgehen-und-dokumente/sonder-und-sozialpaedagogische-institutionen-des-kantons-freiburg-dokumente?auHash=jd03D0iWiVy_guPY9HrE3UpqaRYFxB5mYLLV6WJU6oc" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.3385826771653544" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="portrait" verticalDpi="0" r:id="rId2"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;L  &amp;G
 &amp;R&amp;"Arial,Gras"&amp;8Service de la prévoyance sociale SPS
 Sozialvorsorgeamt SVA
 Route des Cliniques 17, 1701 Freiburg
 T +41 26 305 29 68
 www.fr.ch/sva
 </oddHeader>
     <oddFooter>&amp;C&amp;D&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G102"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15.05" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.44140625" customWidth="1"/>
     <col min="2" max="2" width="19.21875" customWidth="1"/>
     <col min="3" max="3" width="11.21875" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="10.77734375" customWidth="1"/>
     <col min="6" max="6" width="30.33203125" customWidth="1"/>
     <col min="7" max="7" width="0.21875" customWidth="1"/>
     <col min="8" max="16384" width="11.5546875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15.55" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="2" spans="1:6" ht="29.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="42"/>
-[...3 lines deleted...]
-      <c r="F2" s="42"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
     </row>
     <row r="3" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B4" s="3"/>
-      <c r="C4" s="29"/>
-[...2 lines deleted...]
-      <c r="F4" s="55"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="47"/>
     </row>
     <row r="5" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="19"/>
       <c r="B7" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="29"/>
-[...2 lines deleted...]
-      <c r="F7" s="31"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="34"/>
     </row>
     <row r="8" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="19"/>
       <c r="B8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="29"/>
-[...2 lines deleted...]
-      <c r="F8" s="31"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="33"/>
+      <c r="F8" s="34"/>
     </row>
     <row r="9" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="19"/>
       <c r="B9" s="6" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="F9" s="31"/>
+        <v>53</v>
+      </c>
+      <c r="C9" s="32"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="34"/>
     </row>
     <row r="10" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="19"/>
       <c r="B10" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="29"/>
-[...2 lines deleted...]
-      <c r="F10" s="31"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="34"/>
     </row>
     <row r="11" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="7"/>
       <c r="B11" s="6"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
     </row>
     <row r="12" spans="1:6" ht="17.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B12" s="3"/>
-      <c r="C12" s="29"/>
-[...2 lines deleted...]
-      <c r="F12" s="31"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="34"/>
     </row>
     <row r="13" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
     </row>
     <row r="14" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
     </row>
     <row r="15" spans="1:6" ht="70.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="34"/>
-[...4 lines deleted...]
-      <c r="F15" s="36"/>
+      <c r="A15" s="37"/>
+      <c r="B15" s="38"/>
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="39"/>
     </row>
     <row r="16" spans="1:6" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
     </row>
     <row r="17" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A17" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
     </row>
     <row r="18" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="3"/>
       <c r="B18" s="8"/>
       <c r="C18" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D18" s="43" t="s">
+      <c r="D18" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="E18" s="44"/>
-      <c r="F18" s="45"/>
+      <c r="E18" s="56"/>
+      <c r="F18" s="57"/>
     </row>
     <row r="19" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="3"/>
       <c r="B19" s="9"/>
       <c r="C19" s="5" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      <c r="F19" s="47"/>
+        <v>54</v>
+      </c>
+      <c r="D19" s="58"/>
+      <c r="E19" s="59"/>
+      <c r="F19" s="60"/>
     </row>
     <row r="20" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="3"/>
       <c r="B20" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="27">
         <f>SUM(C21:C25)</f>
         <v>0</v>
       </c>
-      <c r="D20" s="48"/>
-[...1 lines deleted...]
-      <c r="F20" s="50"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="62"/>
+      <c r="F20" s="63"/>
     </row>
     <row r="21" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="21"/>
       <c r="C21" s="28"/>
-      <c r="D21" s="51"/>
-[...1 lines deleted...]
-      <c r="F21" s="53"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="50"/>
     </row>
     <row r="22" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="21"/>
       <c r="C22" s="28"/>
-      <c r="D22" s="51"/>
-[...1 lines deleted...]
-      <c r="F22" s="53"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="49"/>
+      <c r="F22" s="50"/>
     </row>
     <row r="23" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="21"/>
       <c r="C23" s="28"/>
-      <c r="D23" s="51"/>
-[...1 lines deleted...]
-      <c r="F23" s="53"/>
+      <c r="D23" s="48"/>
+      <c r="E23" s="49"/>
+      <c r="F23" s="50"/>
     </row>
     <row r="24" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="21"/>
       <c r="C24" s="28"/>
-      <c r="D24" s="51"/>
-[...1 lines deleted...]
-      <c r="F24" s="53"/>
+      <c r="D24" s="48"/>
+      <c r="E24" s="49"/>
+      <c r="F24" s="50"/>
     </row>
     <row r="25" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="21"/>
       <c r="C25" s="28"/>
-      <c r="D25" s="51"/>
-[...1 lines deleted...]
-      <c r="F25" s="53"/>
+      <c r="D25" s="48"/>
+      <c r="E25" s="49"/>
+      <c r="F25" s="50"/>
     </row>
     <row r="26" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="10"/>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A27" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
     </row>
     <row r="28" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="3"/>
       <c r="B28" s="3"/>
       <c r="C28" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="D28" s="43" t="s">
+      <c r="D28" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="E28" s="44"/>
-      <c r="F28" s="45"/>
+      <c r="E28" s="56"/>
+      <c r="F28" s="57"/>
     </row>
     <row r="29" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="5" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      <c r="F29" s="47"/>
+        <v>54</v>
+      </c>
+      <c r="D29" s="58"/>
+      <c r="E29" s="59"/>
+      <c r="F29" s="60"/>
     </row>
     <row r="30" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="23">
         <f>C31+C32-C33</f>
         <v>0</v>
       </c>
-      <c r="D30" s="48"/>
-[...1 lines deleted...]
-      <c r="F30" s="50"/>
+      <c r="D30" s="61"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="63"/>
     </row>
     <row r="31" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="25"/>
-      <c r="D31" s="51"/>
-[...1 lines deleted...]
-      <c r="F31" s="53"/>
+      <c r="D31" s="48"/>
+      <c r="E31" s="49"/>
+      <c r="F31" s="50"/>
     </row>
     <row r="32" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="25"/>
-      <c r="D32" s="51"/>
-[...1 lines deleted...]
-      <c r="F32" s="53"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="49"/>
+      <c r="F32" s="50"/>
     </row>
     <row r="33" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="3"/>
       <c r="C33" s="25"/>
-      <c r="D33" s="51"/>
-[...1 lines deleted...]
-      <c r="F33" s="53"/>
+      <c r="D33" s="48"/>
+      <c r="E33" s="49"/>
+      <c r="F33" s="50"/>
     </row>
     <row r="34" spans="1:6" ht="13.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3"/>
       <c r="B34" s="3"/>
       <c r="C34" s="18"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="3"/>
     </row>
     <row r="35" spans="1:6" ht="17.05" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B35" s="3"/>
-      <c r="C35" s="29"/>
-[...2 lines deleted...]
-      <c r="F35" s="55"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="47"/>
     </row>
     <row r="36" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A36" s="4"/>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
     </row>
     <row r="37" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A37" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
     </row>
     <row r="38" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="4"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
     </row>
     <row r="39" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A39" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
     </row>
     <row r="40" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="3"/>
-      <c r="C40" s="29"/>
-[...2 lines deleted...]
-      <c r="F40" s="62"/>
+      <c r="C40" s="32"/>
+      <c r="D40" s="53"/>
+      <c r="E40" s="53"/>
+      <c r="F40" s="54"/>
     </row>
     <row r="41" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B41" s="3"/>
-      <c r="C41" s="29"/>
-[...2 lines deleted...]
-      <c r="F41" s="62"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="53"/>
+      <c r="E41" s="53"/>
+      <c r="F41" s="54"/>
     </row>
     <row r="42" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
     </row>
     <row r="43" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A43" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="3"/>
       <c r="C43" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F43" s="3"/>
     </row>
     <row r="44" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="3"/>
       <c r="C44" s="14"/>
       <c r="D44" s="14"/>
-      <c r="E44" s="29"/>
-      <c r="F44" s="55"/>
+      <c r="E44" s="32"/>
+      <c r="F44" s="47"/>
     </row>
     <row r="45" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
     </row>
     <row r="46" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A46" s="4" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
     </row>
     <row r="47" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A47" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B47" s="3"/>
-      <c r="C47" s="58"/>
-[...2 lines deleted...]
-      <c r="F47" s="60"/>
+      <c r="C47" s="43"/>
+      <c r="D47" s="44"/>
+      <c r="E47" s="44"/>
+      <c r="F47" s="45"/>
     </row>
     <row r="48" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A48" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B48" s="3"/>
-      <c r="C48" s="29"/>
-[...2 lines deleted...]
-      <c r="F48" s="55"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="46"/>
+      <c r="E48" s="46"/>
+      <c r="F48" s="47"/>
     </row>
     <row r="49" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="3"/>
       <c r="B49" s="3"/>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
     </row>
     <row r="50" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="3"/>
       <c r="C50" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="3"/>
     </row>
     <row r="51" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B51" s="3"/>
       <c r="C51" s="14"/>
       <c r="D51" s="14"/>
-      <c r="E51" s="29"/>
-      <c r="F51" s="55"/>
+      <c r="E51" s="32"/>
+      <c r="F51" s="47"/>
     </row>
     <row r="52" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="3"/>
       <c r="B52" s="3"/>
       <c r="C52" s="17"/>
       <c r="D52" s="17"/>
-      <c r="E52" s="64"/>
-      <c r="F52" s="64"/>
+      <c r="E52" s="42"/>
+      <c r="F52" s="42"/>
     </row>
     <row r="53" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A53" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
     </row>
     <row r="54" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A54" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B54" s="3"/>
-      <c r="C54" s="58"/>
-[...2 lines deleted...]
-      <c r="F54" s="60"/>
+      <c r="C54" s="43"/>
+      <c r="D54" s="44"/>
+      <c r="E54" s="44"/>
+      <c r="F54" s="45"/>
     </row>
     <row r="55" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B55" s="3"/>
-      <c r="C55" s="29"/>
-[...2 lines deleted...]
-      <c r="F55" s="55"/>
+      <c r="C55" s="32"/>
+      <c r="D55" s="46"/>
+      <c r="E55" s="46"/>
+      <c r="F55" s="47"/>
     </row>
     <row r="56" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="3"/>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
     </row>
     <row r="57" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A57" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B57" s="3"/>
       <c r="C57" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F57" s="3"/>
     </row>
     <row r="58" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B58" s="3"/>
       <c r="C58" s="14"/>
       <c r="D58" s="14"/>
-      <c r="E58" s="29"/>
-      <c r="F58" s="55"/>
+      <c r="E58" s="32"/>
+      <c r="F58" s="47"/>
     </row>
     <row r="59" spans="1:6" ht="4.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="3"/>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
     </row>
     <row r="60" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A60" s="3"/>
       <c r="B60" s="3"/>
       <c r="C60" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F60" s="11"/>
     </row>
     <row r="61" spans="1:6" ht="33.049999999999997" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A61" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B61" s="56"/>
+      <c r="A61" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="B61" s="51"/>
       <c r="C61" s="16"/>
       <c r="D61" s="16"/>
-      <c r="E61" s="57"/>
-      <c r="F61" s="57"/>
+      <c r="E61" s="52"/>
+      <c r="F61" s="52"/>
     </row>
     <row r="62" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A62" s="3" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B62" s="3"/>
       <c r="C62" s="14"/>
       <c r="D62" s="14"/>
-      <c r="E62" s="63"/>
-      <c r="F62" s="63"/>
+      <c r="E62" s="41"/>
+      <c r="F62" s="41"/>
     </row>
     <row r="63" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A63" s="3"/>
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
     </row>
     <row r="64" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A64" s="3"/>
       <c r="B64" s="3"/>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
     </row>
     <row r="65" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A65" s="3"/>
       <c r="B65" s="3"/>
       <c r="C65" s="3"/>
       <c r="D65" s="3"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
     </row>
@@ -2771,82 +2771,82 @@
       <c r="B100" s="13"/>
       <c r="C100" s="13"/>
       <c r="D100" s="13"/>
       <c r="E100" s="13"/>
       <c r="F100" s="13"/>
     </row>
     <row r="101" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A101" s="13"/>
       <c r="B101" s="13"/>
       <c r="C101" s="13"/>
       <c r="D101" s="13"/>
       <c r="E101" s="13"/>
       <c r="F101" s="13"/>
     </row>
     <row r="102" spans="1:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A102" s="13"/>
       <c r="B102" s="13"/>
       <c r="C102" s="13"/>
       <c r="D102" s="13"/>
       <c r="E102" s="13"/>
       <c r="F102" s="13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="32">
-    <mergeCell ref="E62:F62"/>
-[...3 lines deleted...]
-    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="D18:F20"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="D22:F22"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C7:F7"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="C12:F12"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="C35:F35"/>
     <mergeCell ref="A61:B61"/>
     <mergeCell ref="E61:F61"/>
     <mergeCell ref="C47:F47"/>
     <mergeCell ref="C48:F48"/>
     <mergeCell ref="E51:F51"/>
     <mergeCell ref="C40:F40"/>
     <mergeCell ref="C41:F41"/>
     <mergeCell ref="E44:F44"/>
     <mergeCell ref="D28:F30"/>
     <mergeCell ref="D31:F31"/>
     <mergeCell ref="D32:F32"/>
     <mergeCell ref="D33:F33"/>
-    <mergeCell ref="A2:F2"/>
-[...10 lines deleted...]
-    <mergeCell ref="C12:F12"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="E52:F52"/>
+    <mergeCell ref="C54:F54"/>
+    <mergeCell ref="C55:F55"/>
+    <mergeCell ref="E58:F58"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.3385826771653544" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L  &amp;G
 &amp;R&amp;"Arial,Gras"&amp;8Service de la prévoyance sociale &amp;"Arial,Normal"SPS
 &amp;"Arial,Gras"Sozialvorsorgeamt &amp;"Arial,Normal"SVA
 Route des Cliniques 17, 1701 Fribourg
 T +41 26 305 29 68
 www.fr.ch/sps</oddHeader>
     <oddFooter>&amp;L&amp;A&amp;C&amp;D&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="34" max="5" man="1"/>
   </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>