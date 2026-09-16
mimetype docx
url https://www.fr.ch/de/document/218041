--- v0 (2025-12-05)
+++ v1 (2026-09-16)
@@ -1,1259 +1,1765 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FC6565" w:rsidRPr="00340D12" w:rsidRDefault="0032712B" w:rsidP="00FC6565">
+    <w:p w14:paraId="5665975B" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRPr="00340D12" w:rsidRDefault="0032712B" w:rsidP="00FC6565">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:spacing w:after="180"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Modell einer Gemeinde-Verfügung</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRPr="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="63D368F0" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE91D0B" w14:textId="77777777" w:rsidR="00B84CC1" w:rsidRDefault="00B84CC1" w:rsidP="00FC6565">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496EBDE0" w14:textId="2050DBF4" w:rsidR="00FC6565" w:rsidRPr="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84CC1">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Ort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480BD8">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00480BD8" w:rsidRPr="00480BD8">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84CC1">
+        <w:rPr>
+          <w:i/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6565">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F6FB59" w14:textId="2A5E17E9" w:rsidR="00480BD8" w:rsidRPr="00480BD8" w:rsidRDefault="00480BD8" w:rsidP="00FC6565">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00480BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Partei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vertreten durch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00480BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Rechtsanwalt, Adresse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EC284B" w14:textId="0F6295C9" w:rsidR="007A0224" w:rsidRDefault="00480BD8" w:rsidP="00B84CC1">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Tankanlage</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4366B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E2" w:rsidRPr="00AC31E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Nr. xxxx-xxxx-xx</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4366B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4366B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0224" w:rsidRPr="007A0224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Entscheidung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0224" w:rsidRPr="007A0224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>über die Prüfung Ihrer Lageranlage für wassergefährdende Flüssigkeiten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14293203" w14:textId="77777777" w:rsidR="00B84CC1" w:rsidRPr="007A0224" w:rsidRDefault="00B84CC1" w:rsidP="00B84CC1">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646ADE4C" w14:textId="2A3C3F31" w:rsidR="00FC6565" w:rsidRPr="00B84CC1" w:rsidRDefault="00347FFD" w:rsidP="00FC6565">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
           <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00347FFD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Der Gemeinderat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DEE40C" w14:textId="4BC3C02C" w:rsidR="00FC6565" w:rsidRDefault="00B84CC1" w:rsidP="007A0224">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6565" w:rsidRPr="007A0224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>estützt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auf</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6565">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF34BE7" w14:textId="40682672" w:rsidR="007A0224" w:rsidRPr="007A0224" w:rsidRDefault="007A0224" w:rsidP="007A0224">
+      <w:pPr>
+        <w:pStyle w:val="08puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="180"/>
+        <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6565">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="007A0224">
+        <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Textpassagen in Schrägschrift sind anzupassen</w:t>
+        <w:t>das Bundesgesetz vom 24. Januar 1991 über den Schutz der Gewässer (GSchG</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84CC1">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0224">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SR 814.20) und seine </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F2E">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3F2E" w:rsidRPr="007A0224">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ewässerschutzverordnung </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0224">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>vom 28. Oktober 1998 (GSchV</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84CC1">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0224">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SR 814.201);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="64E067FE" w14:textId="4B56B80C" w:rsidR="007A0224" w:rsidRDefault="007A0224" w:rsidP="007A0224">
+      <w:pPr>
+        <w:pStyle w:val="08puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A0224">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>das Gewässergesetz vom 18. Dezember 2009 (GewG</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84CC1">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0224">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RSF 812.1) und sein Gewässerreglement vom 21. Juni 2011 (GewR</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84CC1">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0224">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RSF 812.11);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F128907" w14:textId="76ACFEE9" w:rsidR="00C4366B" w:rsidRPr="00340D12" w:rsidRDefault="00C4366B" w:rsidP="007A0224">
+      <w:pPr>
+        <w:pStyle w:val="08puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4366B">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Gesetz über die Verwaltungsrechtspflege</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vom 23. Mai 1991 (VRG, RSF 150.1);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229E188C" w14:textId="13A6930C" w:rsidR="00FC6565" w:rsidRPr="00B84CC1" w:rsidRDefault="00B84CC1" w:rsidP="00FC6565">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B84CC1">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>die Verfahrensakten,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="46F03A58" w14:textId="77777777" w:rsidR="00B84CC1" w:rsidRDefault="00B84CC1" w:rsidP="00FC6565">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2620679C" w14:textId="1609B69A" w:rsidR="00FC6565" w:rsidRPr="00B84CC1" w:rsidRDefault="00B84CC1" w:rsidP="00B84CC1">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="de-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6565" w:rsidRPr="00B84CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>n Erwägung:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4433A0B7" w14:textId="5F104C49" w:rsidR="00FC6565" w:rsidRDefault="00347FFD" w:rsidP="00347FFD">
+      <w:pPr>
+        <w:pStyle w:val="08puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>dass Sie g</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6565">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emäss dem </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6565">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Kataster der Lageranlagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6565">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26600">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Inhaberin oder Inhaber</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6565">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des </w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FC6565">
-[...2 lines deleted...]
-          <w:lang w:val="de-DE"/>
+      <w:r w:rsidR="00472949" w:rsidRPr="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
-[...8 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidR="00472949" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Heizöl-</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>iesel</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Benzin-</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>usw</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
-[...34 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidR="00472949" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-        <w:t>Name, Vorname, Wohnsitzgemeinde</w:t>
+      <w:r w:rsidR="00FC6565">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tank</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00FC6565">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>estützt:</w:t>
-[...141 lines deleted...]
-        <w:t>I</w:t>
+        <w:t>Nr</w:t>
+      </w:r>
+      <w:r w:rsidR="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FC6565">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>n Erwägung:</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> sind Sie Eigentümer einer Tankanlage für </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FC6565">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="00FC6565">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00FC6565">
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00FC6565">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>, mit</w:t>
+      </w:r>
+      <w:r w:rsidR="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> einem </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3A35">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Nutzvolumen</w:t>
+      </w:r>
+      <w:r w:rsidR="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6565">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FC6565">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="00FC6565">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, mit </w:t>
+      <w:r w:rsidR="00FC6565" w:rsidRPr="00FC6565">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6565">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Liter</w:t>
+      </w:r>
+      <w:r w:rsidR="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6565">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, gelegen an </w:t>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FC6565">
+      <w:r w:rsidR="00FC6565" w:rsidRPr="00FC6565">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00347FFD">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>vo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">llständige Adresse </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t> </w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00FC6565">
-[...1 lines deleted...]
-          <w:lang w:val="de-DE"/>
+      <w:r w:rsidR="00F77916" w:rsidRPr="001325A3">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347FFD">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liter Inhalt, gelegen an </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+        <w:t>sind</w:t>
+      </w:r>
+      <w:r w:rsidR="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A62B6E6" w14:textId="6B9E0FA7" w:rsidR="00486822" w:rsidRDefault="00486822" w:rsidP="003355E9">
+      <w:pPr>
+        <w:pStyle w:val="08puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dass gemäss </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003355E9">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Artikel 32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003355E9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003355E9">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Abs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003355E9">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 GSchV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ei Lageranlagen für wassergefährdende Flüssigkeiten, für die es eine Bewilligung braucht, </w:t>
+      </w:r>
+      <w:r w:rsidR="005534DB">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inhaber</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26600">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>innen oder Inhaber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alle zehn Jahre </w:t>
+      </w:r>
+      <w:r w:rsidR="005534DB" w:rsidRPr="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">von aussen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>eine Sichtkontrolle auf Mängel</w:t>
+      </w:r>
+      <w:r w:rsidR="005534DB">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">durchführen </w:t>
+      </w:r>
+      <w:r w:rsidR="005534DB">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>lassen müssen</w:t>
+      </w:r>
+      <w:r w:rsidR="002B74D0">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FD79FF" w14:textId="50F00AAF" w:rsidR="002B74D0" w:rsidRDefault="002B74D0" w:rsidP="0021355D">
+      <w:pPr>
+        <w:pStyle w:val="08puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021355D">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>dass gemä</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021355D">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Art. 32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021355D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021355D">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abs. 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Bst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021355D">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>. a und b GSchV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B74D0">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lagerbehältern mit mehr als 250 000 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Litern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B74D0">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nutzvolumen ohne Schutzbauwerk oder ohne doppelwandigen Boden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sowie bei </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B74D0">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>erdverlegten einwandigen Lagerbehältern</w:t>
+      </w:r>
+      <w:r w:rsidR="005534DB">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3A35">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inhaber</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26600">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>innen oder Inhaber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alle zehn Jahre von </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>innen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eine Sichtkontrolle auf Mängel</w:t>
+      </w:r>
+      <w:r w:rsidR="002E3A35">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00486822">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">durchführen </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3A35">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>lassen müssen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051C0986" w14:textId="7B0E7030" w:rsidR="003355E9" w:rsidRDefault="00A7372E" w:rsidP="00A7372E">
+      <w:pPr>
+        <w:pStyle w:val="08puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="180"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7372E">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dass die Gemeinde für die Kontrolle der Lageranlagen zuständig ist. Bei Nichterfüllung durch </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26600">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>die Inhaberin oder den Inhaber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7372E">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lässt die Gemeinde die Kontrolle auf </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26600">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>deren oder dessen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7372E">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kosten durchführen (Art. 36 Abs. 3 und 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>GewR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7372E">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002B74D0">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC95D83" w14:textId="79AA8AF0" w:rsidR="00A7372E" w:rsidRDefault="00A7372E" w:rsidP="00FC6565">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dass wir trotz der Kontrollanordnung </w:t>
+      </w:r>
+      <w:r w:rsidR="002B74D0">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FC6565">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidRPr="00A7372E">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...127 lines deleted...]
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+        <w:t xml:space="preserve">und des Mahnschreibens </w:t>
+      </w:r>
+      <w:r w:rsidR="002B74D0">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00C532C4" w:rsidRPr="00FC6565">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00C532C4" w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C532C4" w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C532C4" w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C532C4" w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C532C4" w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+      <w:r w:rsidRPr="00A7372E">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00C532C4" w:rsidRPr="00C532C4">
-[...1 lines deleted...]
-          <w:lang w:val="de-DE"/>
+      <w:r w:rsidRPr="00A7372E">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> haben wir keinen Kontrollbericht über Ihre Lageranlage erhalten.</w:t>
+        <w:t xml:space="preserve">keinen Kontrollbericht </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3A35">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Ihre</w:t>
+      </w:r>
+      <w:r w:rsidR="005534DB">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lagereinrichtung erhalten haben</w:t>
+      </w:r>
+      <w:r w:rsidR="00480BD8">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRDefault="00FC6565">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5C42EFFA" w14:textId="58777035" w:rsidR="00FF4825" w:rsidRDefault="00FF4825" w:rsidP="00FF4825">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4825">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>dass gestützt auf Artikel 130 VRG sowie auf die kommunale Rechtsgrundlage betreffend die Verwaltungsgebühren und unter Berücksichtigung des Aufwands für das Dossier und dessen Komplexität die Gebühr auf ... Franken festgelegt und ... auferlegt wird</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="3DE6FE3F" w14:textId="77777777" w:rsidR="00FF4825" w:rsidRPr="00FF4825" w:rsidRDefault="00FF4825" w:rsidP="00FF4825">
+      <w:pPr>
+        <w:pStyle w:val="06atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1889CF38" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRPr="00472949" w:rsidRDefault="00FC6565" w:rsidP="00472949">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>Der Gemeinderat</w:t>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00472949">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>verfügt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
-[...13 lines deleted...]
-    <w:p w:rsidR="00FC6565" w:rsidRPr="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="79DF462C" w14:textId="454772DA" w:rsidR="00FC6565" w:rsidRPr="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FF4825">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:ind w:left="369" w:hanging="369"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC6565">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Der </w:t>
       </w:r>
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
-[...2 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidR="00472949" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Heizöl-</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>iesel</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Benzin-</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>usw</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00472949">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00472949" w:rsidRPr="00D87442">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00472949">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tank </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FC6565">
         <w:rPr>
-          <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...115 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00FC6565">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
@@ -1295,51 +1801,75 @@
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FC6565">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">, mit </w:t>
+        <w:t>, mit</w:t>
+      </w:r>
+      <w:r w:rsidR="002B74D0">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> einem </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3A35">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Nutzvolumen</w:t>
+      </w:r>
+      <w:r w:rsidR="002B74D0">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6565">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00FC6565">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
@@ -1382,299 +1912,226 @@
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FC6565">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Liter Inhalt, gelegen an </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+        <w:t xml:space="preserve"> Liter</w:t>
+      </w:r>
+      <w:r w:rsidR="002B74D0">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6565">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, gelegen an </w:t>
+      </w:r>
+      <w:r w:rsidR="00784B64" w:rsidRPr="00784B64">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00FC6565">
+      <w:r w:rsidR="00784B64" w:rsidRPr="00784B64">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00784B64" w:rsidRPr="00784B64">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00784B64" w:rsidRPr="00784B64">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00784B64" w:rsidRPr="00784B64">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vollständige Adresse </w:t>
+      </w:r>
+      <w:r w:rsidR="00784B64" w:rsidRPr="00784B64">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t> </w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00FC6565">
-[...10 lines deleted...]
-        <w:t>(Adresse)</w:t>
+      <w:r w:rsidR="002B74D0" w:rsidRPr="001325A3">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC6565">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> muss durch eine Fachfirma bis am </w:t>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00FC6565">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008F2CCF">
+      <w:r w:rsidR="00784B64" w:rsidRPr="00784B64">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:r w:rsidR="00784B64">
+        <w:rPr>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>. 3 Monate</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
+        <w:rPr>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t> </w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FC6565">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...12 lines deleted...]
-        <w:t>) kontrolliert werden.</w:t>
+        <w:t xml:space="preserve"> kontrolliert werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRPr="00340D12" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="0593F3FC" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FF4825">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:ind w:left="369" w:hanging="369"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00340D12">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Wird die Kontrolle nicht innerhalb der festgelegten Frist ausgeführt, beauftragt der Gemeinderat, diese auf Ihre Kosten durchzuführen (Art. 36 Abs 4 GewR).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRPr="00C532C4" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="7312EACE" w14:textId="77777777" w:rsidR="00DA0847" w:rsidRPr="00C532C4" w:rsidRDefault="00DA0847" w:rsidP="00FF4825">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:ind w:left="369" w:hanging="369"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C532C4">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Die Nichterfüllung der vorliegenden Verfügung stellt eine Übertretung des oben erwähnten Gesetzes (Art. 71 GSchG) dar, welche mit einer Busse von bis zu 20</w:t>
-[...11 lines deleted...]
-        <w:t>000 Franken bestraft werden kann. Die Anzeige erfolgt bei der Staatsanwaltschaft.</w:t>
+        <w:t>Die Nichterfüllung der vorliegenden Verfügung stellt eine Übertretung des oben erwähnten Gesetzes (Art. 71 GSchG) dar, welche mit einer Busse von bis zu 20 000 Franken bestraft werden kann. Die Anzeige erfolgt bei der Staatsanwaltschaft.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRPr="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="60985521" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRPr="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FF4825">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:ind w:left="369" w:hanging="369"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC6565">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Eine Gebühr von </w:t>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00FC6565">
@@ -1729,200 +2186,142 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B76F66" w:rsidRPr="008F2CCF">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00FC6565">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Franken wird für die Verfahrenskosten erhoben. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRPr="00340D12" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="051C5B08" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FF4825">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B059AEE" w14:textId="77777777" w:rsidR="00784B64" w:rsidRPr="00340D12" w:rsidRDefault="00784B64" w:rsidP="00FF4825">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
-        <w:ind w:left="369" w:hanging="369"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="369"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00340D12">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Gegen die vorliegende Verfügung kann beim Oberamt innert 30 Tagen nach dessen Zustellung Beschwerde erhoben werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRPr="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
-[...6 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6EFBE807" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRPr="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
-[...78 lines deleted...]
-    <w:p w:rsidR="00FC6565" w:rsidRPr="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="51015831" w14:textId="4B431A9A" w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="001325A3">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FC6565">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BA12F2F" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRPr="00DA0847" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0847">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t>Im Namen des Gemeinderates</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="319C00AE" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="5F165ACE" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="77A68AE4" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="4B2B48E9" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRPr="00C532C4" w:rsidRDefault="00FC6565" w:rsidP="001325A3">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:tab w:val="left" w:pos="6379"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2410"/>
+          <w:tab w:val="center" w:pos="7230"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00340D12">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C532C4">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Der</w:t>
       </w:r>
       <w:r w:rsidR="0075468A">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>/Die</w:t>
       </w:r>
       <w:r w:rsidRPr="00C532C4">
         <w:rPr>
@@ -1940,499 +2339,728 @@
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="0075468A">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
         <w:t>Der/</w:t>
       </w:r>
       <w:r w:rsidR="00C532C4">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Die Gemeinde</w:t>
       </w:r>
       <w:r w:rsidR="0075468A">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>präsident/in</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC6565" w:rsidRPr="0075468A" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
+    <w:p w14:paraId="5698E4B1" w14:textId="77777777" w:rsidR="00FC6565" w:rsidRDefault="00FC6565" w:rsidP="00FC6565">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FC6565" w:rsidRPr="0075468A" w:rsidSect="00B825DF">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w14:paraId="55659D60" w14:textId="77777777" w:rsidR="00784B64" w:rsidRDefault="00784B64" w:rsidP="00FC6565">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA7CB35" w14:textId="77777777" w:rsidR="00784B64" w:rsidRDefault="00784B64" w:rsidP="00FC6565">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63573AF2" w14:textId="77777777" w:rsidR="00784B64" w:rsidRPr="00C42FD6" w:rsidRDefault="00784B64" w:rsidP="00784B64">
+      <w:pPr>
+        <w:pStyle w:val="08annexecontactrenseignementsetc"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42FD6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Eröffnung (per Einschreiben)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247D4EA0" w14:textId="77777777" w:rsidR="00784B64" w:rsidRPr="00C42FD6" w:rsidRDefault="00784B64" w:rsidP="00784B64">
+      <w:pPr>
+        <w:pStyle w:val="08annexecontactrenseignementsetc"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C42FD6">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763E1B80" w14:textId="08C7161E" w:rsidR="00784B64" w:rsidRPr="00784B64" w:rsidRDefault="00784B64" w:rsidP="00784B64">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00784B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Beschwerdeführer/in</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4825">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00784B64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Adresse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D205FD" w14:textId="77777777" w:rsidR="00784B64" w:rsidRDefault="00784B64" w:rsidP="00784B64">
+      <w:pPr>
+        <w:pStyle w:val="08annexecontactrenseignementsetc"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32DD1835" w14:textId="77777777" w:rsidR="00784B64" w:rsidRPr="00C42FD6" w:rsidRDefault="00784B64" w:rsidP="00784B64">
+      <w:pPr>
+        <w:pStyle w:val="08annexecontactrenseignementsetc"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643C6E29" w14:textId="77777777" w:rsidR="00784B64" w:rsidRPr="00FF4825" w:rsidRDefault="00784B64" w:rsidP="00784B64">
+      <w:pPr>
+        <w:pStyle w:val="08annexecontactrenseignementsetc"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4825">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Mitteilung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5AFE05" w14:textId="77777777" w:rsidR="00784B64" w:rsidRPr="00FF4825" w:rsidRDefault="00784B64" w:rsidP="00784B64">
+      <w:pPr>
+        <w:pStyle w:val="08annexecontactrenseignementsetc"/>
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4825">
+        <w:rPr>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174CCB14" w14:textId="627995B4" w:rsidR="00784B64" w:rsidRPr="00FF4825" w:rsidRDefault="00784B64" w:rsidP="00784B64">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4825">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Oberamt des </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4825" w:rsidRPr="00FF4825">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78177C27" w14:textId="0A140521" w:rsidR="00784B64" w:rsidRPr="000824E4" w:rsidRDefault="00784B64" w:rsidP="00784B64">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000824E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das Amt </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4383" w:rsidRPr="000824E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>für Umwelt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEFA343" w14:textId="77777777" w:rsidR="00784B64" w:rsidRPr="0075468A" w:rsidRDefault="00784B64" w:rsidP="00FC6565">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00784B64" w:rsidRPr="0075468A" w:rsidSect="00FF4825">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1985" w:right="851" w:bottom="851" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
+      <w:pgMar w:top="1985" w:right="851" w:bottom="1418" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007E66C0" w:rsidRDefault="007E66C0" w:rsidP="00480D69">
+    <w:p w14:paraId="62DE2AFB" w14:textId="77777777" w:rsidR="00254112" w:rsidRDefault="00254112" w:rsidP="00480D69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007E66C0" w:rsidRDefault="007E66C0" w:rsidP="00480D69">
+    <w:p w14:paraId="77B7133E" w14:textId="77777777" w:rsidR="00254112" w:rsidRDefault="00254112" w:rsidP="00480D69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48D35F02" w14:textId="77777777" w:rsidR="002E27A9" w:rsidRDefault="002E27A9">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="9632380"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="0075468A" w:rsidRPr="00340D12" w:rsidRDefault="00222CB5" w:rsidP="00340D12">
+      <w:p w14:paraId="6A8F6C46" w14:textId="75633DFA" w:rsidR="0075468A" w:rsidRPr="00340D12" w:rsidRDefault="002E27A9" w:rsidP="00340D12">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
           </w:tabs>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
-          <w:t>Version</w:t>
+          <w:t xml:space="preserve">Version </w:t>
         </w:r>
-        <w:r w:rsidR="00340D12">
+        <w:r w:rsidRPr="000F4F60">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-          <w:t>3</w:t>
+          <w:t>vom September 2026</w:t>
         </w:r>
         <w:r w:rsidR="00340D12">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00B76F66">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003D565B">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00B76F66">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F10653">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00B76F66">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="9499976"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00C95B21" w:rsidRDefault="00222CB5" w:rsidP="00340D12">
+      <w:p w14:paraId="606D991C" w14:textId="19EE3C85" w:rsidR="00C95B21" w:rsidRDefault="00222CB5" w:rsidP="00340D12">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4536"/>
           </w:tabs>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>Version</w:t>
         </w:r>
         <w:r w:rsidR="00340D12">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="0046329B">
+        <w:r w:rsidR="000F4F60" w:rsidRPr="000F4F60">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
-          <w:t>März</w:t>
-[...18 lines deleted...]
-          <w:t>3</w:t>
+          <w:t>vom September 2026</w:t>
         </w:r>
         <w:r w:rsidR="00340D12">
           <w:rPr>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00B76F66">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003D565B">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00B76F66">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F10653">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00B76F66">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007E66C0" w:rsidRDefault="007E66C0" w:rsidP="00480D69">
+    <w:p w14:paraId="1FAF6B5C" w14:textId="77777777" w:rsidR="00254112" w:rsidRDefault="00254112" w:rsidP="00480D69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007E66C0" w:rsidRDefault="007E66C0" w:rsidP="00480D69">
+    <w:p w14:paraId="1BED2157" w14:textId="77777777" w:rsidR="00254112" w:rsidRDefault="00254112" w:rsidP="00480D69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="0075468A" w:rsidRPr="00A24B83" w:rsidRDefault="0075468A" w:rsidP="00A24B83">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14217D2A" w14:textId="77777777" w:rsidR="002E27A9" w:rsidRDefault="002E27A9">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C465542" w14:textId="77777777" w:rsidR="002E27A9" w:rsidRDefault="002E27A9">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F8AD96D" w14:textId="77777777" w:rsidR="0075468A" w:rsidRPr="00A24B83" w:rsidRDefault="0075468A" w:rsidP="00A24B83">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5500"/>
       </w:tabs>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
-        <v:imagedata r:id="rId1" o:title="ecusson"/>
+      <v:shape id="Image 1411788144" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:10.65pt;height:10.65pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CE009614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="89BEE35C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F2845774"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9E8CE1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="081B156C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A21CB018"/>
     <w:lvl w:ilvl="0" w:tplc="C0C6E16A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -2527,51 +3155,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09BD47B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD8C1DDE"/>
     <w:lvl w:ilvl="0" w:tplc="100C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2613,51 +3241,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C652912"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0840D6F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
@@ -2739,51 +3367,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10583E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF54310E"/>
     <w:lvl w:ilvl="0" w:tplc="7232654E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:pStyle w:val="10dnumrotation4eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1475"/>
         </w:tabs>
         <w:ind w:left="1475" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
@@ -2842,51 +3470,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="123E1AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D788874"/>
     <w:lvl w:ilvl="0" w:tplc="C0C6E16A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="930"/>
         </w:tabs>
         <w:ind w:left="930" w:hanging="570"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="424CE8DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -2981,51 +3609,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FBE7C51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="006206D4"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3094,51 +3722,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22C93BF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A3B49B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -3216,51 +3844,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2841032F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1B2C066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="646"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="141"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -3362,51 +3990,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EB569BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E286E456"/>
     <w:lvl w:ilvl="0" w:tplc="100C0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B">
@@ -3472,51 +4100,51 @@
     <w:lvl w:ilvl="7" w:tplc="100C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44330E24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65586536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -3594,51 +4222,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546A1B12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3996AFE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="10cnumrotation3eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1106"/>
         </w:tabs>
         <w:ind w:left="1106" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
@@ -3790,51 +4418,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4326"/>
         </w:tabs>
         <w:ind w:left="4110" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4686"/>
         </w:tabs>
         <w:ind w:left="4686" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56676C1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="61BCF39E"/>
+    <w:lvl w:ilvl="0" w:tplc="A8CC4C92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57260FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20CB4C"/>
     <w:lvl w:ilvl="0" w:tplc="E168CDEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="10bnumrotation2eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="737"/>
         </w:tabs>
         <w:ind w:left="737" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
@@ -3893,51 +4634,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57D372EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9372DF3A"/>
     <w:lvl w:ilvl="0" w:tplc="FA1452D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces3"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -4018,51 +4759,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A897F7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96A0DD84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
@@ -4214,51 +4955,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60AE4E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
@@ -4415,51 +5156,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFB6583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59F6CDE2"/>
     <w:lvl w:ilvl="0" w:tplc="C3EEF458">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="11Chapitre"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4505,51 +5246,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="623E1DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B964866"/>
     <w:lvl w:ilvl="0" w:tplc="D5F6C7C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="100C001B" w:tentative="1">
@@ -4594,51 +5335,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697A4428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1326DE60"/>
     <w:lvl w:ilvl="0" w:tplc="3906FA6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -4719,51 +5460,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A3E0F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC16712E"/>
     <w:lvl w:ilvl="0" w:tplc="1F6495CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="10numrotation"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4806,51 +5547,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA973F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9662C768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
@@ -4956,51 +5697,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77856DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3563D80"/>
     <w:lvl w:ilvl="0" w:tplc="7C8EBB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces2"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -5105,1128 +5846,694 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="303581747">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="824081252">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="41296770">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="61997255">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1913350374">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1035430179">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="7" w16cid:durableId="443578073">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1320648235">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="358970239">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="206530801">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1030373521">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1083183746">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1516459795">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1434981375">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1221592975">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1600212001">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1805273267">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="708605554">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="407069947">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="527331039">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1487671502">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="948313504">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1718628960">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-[...62 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="583874807">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="521287516">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1300963386">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="23755563">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28">
-[...2 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="28" w16cid:durableId="1602059300">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="29" w16cid:durableId="2083284927">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="202181126">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1375230714">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1246915273">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="31">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="33" w16cid:durableId="937368193">
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="148"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="1021"/>
-  <w:trackRevisions/>
+  <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00614D05"/>
     <w:rsid w:val="00005735"/>
+    <w:rsid w:val="00005F13"/>
+    <w:rsid w:val="000824E4"/>
+    <w:rsid w:val="00097A29"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="00097E0B"/>
+    <w:rsid w:val="000A7AAA"/>
     <w:rsid w:val="000C1DAD"/>
     <w:rsid w:val="000E60E3"/>
     <w:rsid w:val="000E6E15"/>
+    <w:rsid w:val="000F4F60"/>
+    <w:rsid w:val="001325A3"/>
     <w:rsid w:val="00141D5D"/>
+    <w:rsid w:val="0021355D"/>
     <w:rsid w:val="00222CB5"/>
     <w:rsid w:val="00251F0F"/>
+    <w:rsid w:val="00254112"/>
     <w:rsid w:val="002575F3"/>
+    <w:rsid w:val="00293049"/>
+    <w:rsid w:val="002B00A3"/>
+    <w:rsid w:val="002B62B9"/>
+    <w:rsid w:val="002B74D0"/>
     <w:rsid w:val="002C7ADC"/>
+    <w:rsid w:val="002E27A9"/>
+    <w:rsid w:val="002E3A35"/>
     <w:rsid w:val="002F7A28"/>
+    <w:rsid w:val="00307F3A"/>
     <w:rsid w:val="0032712B"/>
+    <w:rsid w:val="003355E9"/>
     <w:rsid w:val="00340D12"/>
+    <w:rsid w:val="003458D6"/>
+    <w:rsid w:val="00347FFD"/>
     <w:rsid w:val="00357926"/>
     <w:rsid w:val="003C574E"/>
     <w:rsid w:val="003D565B"/>
+    <w:rsid w:val="003E5B5F"/>
     <w:rsid w:val="004024F9"/>
+    <w:rsid w:val="00405563"/>
     <w:rsid w:val="004505F5"/>
     <w:rsid w:val="0046329B"/>
+    <w:rsid w:val="00472949"/>
+    <w:rsid w:val="00480BD8"/>
     <w:rsid w:val="00480D69"/>
+    <w:rsid w:val="00486822"/>
     <w:rsid w:val="004A6770"/>
     <w:rsid w:val="004C7EE2"/>
+    <w:rsid w:val="004F2909"/>
+    <w:rsid w:val="005534DB"/>
     <w:rsid w:val="005809ED"/>
+    <w:rsid w:val="00583636"/>
+    <w:rsid w:val="005E2AF3"/>
     <w:rsid w:val="00610949"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="00614D05"/>
     <w:rsid w:val="00680082"/>
     <w:rsid w:val="006830A4"/>
+    <w:rsid w:val="006B6D8C"/>
     <w:rsid w:val="0070584A"/>
     <w:rsid w:val="00730295"/>
     <w:rsid w:val="0075468A"/>
     <w:rsid w:val="00772169"/>
     <w:rsid w:val="007802B3"/>
+    <w:rsid w:val="00784B64"/>
+    <w:rsid w:val="007A0224"/>
     <w:rsid w:val="007B2D32"/>
     <w:rsid w:val="007C3420"/>
     <w:rsid w:val="007D0122"/>
+    <w:rsid w:val="007E4383"/>
     <w:rsid w:val="007E66C0"/>
     <w:rsid w:val="008249A8"/>
     <w:rsid w:val="008455C8"/>
     <w:rsid w:val="008610E7"/>
     <w:rsid w:val="008A3AB0"/>
     <w:rsid w:val="008D4569"/>
     <w:rsid w:val="008F2CCF"/>
     <w:rsid w:val="008F48B7"/>
     <w:rsid w:val="008F6C46"/>
     <w:rsid w:val="00923F35"/>
     <w:rsid w:val="009255D6"/>
     <w:rsid w:val="00970AFC"/>
     <w:rsid w:val="009808E0"/>
     <w:rsid w:val="00981D48"/>
     <w:rsid w:val="0099512D"/>
+    <w:rsid w:val="009A3AE7"/>
+    <w:rsid w:val="009C7193"/>
     <w:rsid w:val="009E46BE"/>
     <w:rsid w:val="009E64E1"/>
     <w:rsid w:val="00A2200B"/>
     <w:rsid w:val="00A24B83"/>
     <w:rsid w:val="00A33FC1"/>
     <w:rsid w:val="00A37D98"/>
     <w:rsid w:val="00A50D48"/>
+    <w:rsid w:val="00A7372E"/>
     <w:rsid w:val="00AA51A0"/>
+    <w:rsid w:val="00AC31E2"/>
     <w:rsid w:val="00AC4A92"/>
     <w:rsid w:val="00AC5867"/>
     <w:rsid w:val="00AD0F1D"/>
     <w:rsid w:val="00AD32D7"/>
     <w:rsid w:val="00AD6BAA"/>
     <w:rsid w:val="00AF1636"/>
+    <w:rsid w:val="00B26600"/>
     <w:rsid w:val="00B4324C"/>
     <w:rsid w:val="00B67725"/>
     <w:rsid w:val="00B76F66"/>
     <w:rsid w:val="00B825DF"/>
+    <w:rsid w:val="00B84CC1"/>
+    <w:rsid w:val="00B93D79"/>
+    <w:rsid w:val="00BA3AFE"/>
     <w:rsid w:val="00BF4CE0"/>
+    <w:rsid w:val="00C3014E"/>
+    <w:rsid w:val="00C4366B"/>
     <w:rsid w:val="00C532C4"/>
     <w:rsid w:val="00C8777F"/>
     <w:rsid w:val="00C95B21"/>
+    <w:rsid w:val="00CB694C"/>
+    <w:rsid w:val="00CC3F2E"/>
     <w:rsid w:val="00D06581"/>
+    <w:rsid w:val="00DA0847"/>
+    <w:rsid w:val="00DA169F"/>
     <w:rsid w:val="00E20B1A"/>
+    <w:rsid w:val="00EE0C37"/>
     <w:rsid w:val="00EE10C0"/>
     <w:rsid w:val="00EE1D79"/>
     <w:rsid w:val="00F10653"/>
+    <w:rsid w:val="00F42A84"/>
+    <w:rsid w:val="00F77916"/>
+    <w:rsid w:val="00FB6564"/>
     <w:rsid w:val="00FC6565"/>
+    <w:rsid w:val="00FF4825"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
-    <m:dispDef m:val="off"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="27E89DE9"/>
+  <w15:docId w15:val="{1562E72B-7519-4D4B-8761-C455AB403013}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-  </w:latentStyles>
-[...737 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A24B83"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A654C1"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
@@ -6893,88 +7200,281 @@
   </w:style>
   <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A24B83"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00340D12"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:rsid w:val="007A0224"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08annexecontactrenseignementsetc">
+    <w:name w:val="08_annexe_contact_renseignements_etc."/>
+    <w:qFormat/>
+    <w:rsid w:val="00784B64"/>
+    <w:pPr>
+      <w:spacing w:line="220" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
+    <w:name w:val="06a_texte_principal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00480BD8"/>
+    <w:pPr>
+      <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="56560890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="99106314">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="163860562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="269553182">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="413674471">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="604728286">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="653224064">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="712384519">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="899554204">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="907960979">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="963119840">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="978070399">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1531409001">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2023629837">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///F:\Papier%20en-t&#234;te\Portrait_court_f.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -7242,71 +7742,71 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{844CD77B-9006-4B53-B1D0-6B901042AEB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Portrait_court_f.dotx</Template>
+  <Template>Portrait_court_f</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>381</Words>
-  <Characters>2097</Characters>
+  <Words>489</Words>
+  <Characters>2691</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>MACMAC Media SA</Company>
+  <Company>Amt für Umwelt, Staat Freiburg</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2474</CharactersWithSpaces>
+  <CharactersWithSpaces>3174</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Général_portrait</dc:title>
-  <dc:creator>brulhartr</dc:creator>
+  <dc:title>Kontrolle von Lageranlagen für wassergefährdende Flüssigkeiten - Modell einer Gemeinde-Verfügung</dc:title>
+  <dc:creator>SEN@fr.ch</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>