--- v0 (2025-12-05)
+++ v1 (2026-04-26)
@@ -1,647 +1,655 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="369" w:type="dxa"/>
           <w:left w:w="340" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D8093E" w:rsidRPr="00747982" w14:paraId="35AE1565" w14:textId="77777777" w:rsidTr="00D8093E">
+      <w:tr w:rsidR="00D8093E" w:rsidRPr="00747982" w14:paraId="320794A5" w14:textId="77777777" w:rsidTr="00D8093E">
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="647D4ADE" w14:textId="77777777" w:rsidR="00D8093E" w:rsidRPr="00747982" w:rsidRDefault="001B4B8D" w:rsidP="001B4B8D">
+          <w:p w14:paraId="067AD9F1" w14:textId="77777777" w:rsidR="00D8093E" w:rsidRPr="00747982" w:rsidRDefault="001B4B8D" w:rsidP="001B4B8D">
             <w:pPr>
               <w:pStyle w:val="03date"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Frei</w:t>
             </w:r>
             <w:r w:rsidR="00D8093E" w:rsidRPr="00747982">
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">burg, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="de-DE"/>
                 </w:rPr>
                 <w:id w:val="-1906754578"/>
                 <w:placeholder>
-                  <w:docPart w:val="A514F99D73D34DCB9C25F1D68445275E"/>
+                  <w:docPart w:val="AF1B58C9631840E690955253262CF5A2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="d MMMM yyyy"/>
                   <w:lid w:val="fr-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00747982" w:rsidRPr="00747982">
                   <w:rPr>
                     <w:highlight w:val="yellow"/>
                     <w:lang w:val="de-DE"/>
                   </w:rPr>
                   <w:t>Datum eingeben</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="727788FF" w14:textId="77777777" w:rsidR="00CC4442" w:rsidRPr="00747982" w:rsidRDefault="00CC4442" w:rsidP="00E46BD9">
+    <w:p w14:paraId="67DE4A37" w14:textId="77777777" w:rsidR="00CC4442" w:rsidRPr="00747982" w:rsidRDefault="00CC4442" w:rsidP="00E46BD9">
       <w:pPr>
         <w:pStyle w:val="06bHaupttextohneAbstandnach"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ECF9F83" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0036044B" w:rsidRDefault="00B17EF0" w:rsidP="00A2702C">
+    <w:p w14:paraId="55D21CBC" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0036044B" w:rsidRDefault="00B17EF0" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036044B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Verkehrskommission für </w:t>
       </w:r>
       <w:r w:rsidR="00A2702C" w:rsidRPr="0036044B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Bodenmeliorations- und Wa</w:t>
       </w:r>
       <w:r w:rsidRPr="0036044B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>ldstrassen</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2E274E9D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00A32DE2">
+      <w:r w:rsidR="00B81DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (VBW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A542B1" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00A32DE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34FFB7C6" w14:textId="77777777" w:rsidR="0053107A" w:rsidRPr="00A2702C" w:rsidRDefault="0053107A" w:rsidP="00A32DE2">
+    <w:p w14:paraId="76FC7DCD" w14:textId="77777777" w:rsidR="0053107A" w:rsidRPr="00A2702C" w:rsidRDefault="0053107A" w:rsidP="00A32DE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5139FF7F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="4F732B44" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00445132" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5954"/>
           <w:tab w:val="left" w:pos="8789"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A2702C">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:r w:rsidRPr="00445132">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Gesuch um die Einführung einer Verkehrsbeschränkung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390B7970" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="001A0FEA" w:rsidRDefault="00A2702C" w:rsidP="001A0FEA">
+    <w:p w14:paraId="104FAB0B" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="001A0FEA" w:rsidRDefault="00A2702C" w:rsidP="001A0FEA">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="083E9069" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="001A0FEA" w:rsidRDefault="001A0FEA" w:rsidP="001A0FEA">
+    <w:p w14:paraId="5B618894" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="001A0FEA" w:rsidRDefault="001A0FEA" w:rsidP="001A0FEA">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6336D400" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00747982" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="47C18FD3" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00747982" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747982">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Grundlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496FE542" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="001A0FEA" w:rsidRDefault="00A2702C" w:rsidP="001A0FEA">
+    <w:p w14:paraId="67B7675E" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="001A0FEA" w:rsidRDefault="00A2702C" w:rsidP="001A0FEA">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64BAE5F9" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0053107A" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="02057990" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0053107A" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053107A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Rechtliche Grundlagen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711568DB" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0053107A" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="271538D2" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0053107A" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053107A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Gesetze / Artikel:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D648CDF" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
+    <w:p w14:paraId="743189E9" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757D35D4" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
+    <w:p w14:paraId="2B849446" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F86F8A8" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="1839192C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57FE1B93" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0053107A" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
+    <w:p w14:paraId="61877B5C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0053107A" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053107A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Reglemente / Artikel:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A74A860" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00E45BC0" w:rsidP="00E45BC0">
+    <w:p w14:paraId="2594521D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00E45BC0" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786C39C5" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
+    <w:p w14:paraId="461EE645" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF14508" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="2A74C6B3" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44F23785" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EA245D" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
+    <w:p w14:paraId="5CF78E80" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EA245D" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053107A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Gesuchsteller: </w:t>
       </w:r>
       <w:r w:rsidRPr="003176B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B48CDA6" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
+    <w:p w14:paraId="2022BDA9" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53061519" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
+    <w:p w14:paraId="6FD2CB37" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6437F9" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
+    <w:p w14:paraId="04CB007C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Adresse:</w:t>
       </w:r>
       <w:r w:rsidR="00E45BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC427C5" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
+    <w:p w14:paraId="7ADE4021" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Kontaktperson:</w:t>
       </w:r>
       <w:r w:rsidR="00E45BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E45BC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06368204" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
+    <w:p w14:paraId="3B4F1CD6" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Telefon:</w:t>
       </w:r>
       <w:r w:rsidR="00E45BC0">
@@ -677,62 +685,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>E-Mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742697EF" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
-[...10 lines deleted...]
-    <w:p w14:paraId="079FACC8" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00EA245D">
+    <w:p w14:paraId="6512187A" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0241FF41" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00EA245D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7797"/>
           <w:tab w:val="left" w:pos="7938"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Bestimmung des Perimeters – Zentrumskoordinaten: </w:t>
@@ -753,107 +761,107 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B41900" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00EA245D">
+    <w:p w14:paraId="38EA088D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00EA245D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A26212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2FCC25" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
-[...10 lines deleted...]
-    <w:p w14:paraId="67B79BA7" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="008E24E2" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="0556DBF3" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7040B1C5" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="008E24E2" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E24E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Auf dem Boden der Gemeinde(n):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DB4B62" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="008E24E2" w:rsidRDefault="00A2702C" w:rsidP="00EA245D">
+    <w:p w14:paraId="7CF0D11E" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="008E24E2" w:rsidRDefault="00A2702C" w:rsidP="00EA245D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="3402"/>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6663"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E24E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
@@ -883,282 +891,282 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008E24E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>c)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E24E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE7AFCA" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B5455A" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="3D936429" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B5455A" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="2835"/>
           <w:tab w:val="right" w:pos="3402"/>
           <w:tab w:val="right" w:leader="dot" w:pos="5954"/>
           <w:tab w:val="right" w:leader="dot" w:pos="6237"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F4FB346" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="008E24E2" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="5A7640E6" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="008E24E2" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="right" w:leader="dot" w:pos="4962"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E24E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Anzahl der betroffenen Strassen: </w:t>
       </w:r>
       <w:r w:rsidRPr="008E24E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008E24E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9D4491" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B5455A" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="05A4A6C1" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B5455A" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F5C5B18" w14:textId="77777777" w:rsidR="00CF42EE" w:rsidRPr="005100A1" w:rsidRDefault="00CF42EE" w:rsidP="00A2702C">
+    <w:p w14:paraId="189DDC82" w14:textId="77777777" w:rsidR="00CF42EE" w:rsidRPr="005100A1" w:rsidRDefault="00CF42EE" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="751FA18D" w14:textId="77777777" w:rsidR="0029323E" w:rsidRDefault="0029323E">
+    <w:p w14:paraId="7B212903" w14:textId="77777777" w:rsidR="0029323E" w:rsidRDefault="0029323E">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59858566" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00C617FB" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="422F445D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00C617FB" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C617FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Eigentümer:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725B7889" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00C617FB" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+    <w:p w14:paraId="2A5E6965" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00C617FB" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="2835"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C617FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Name des Strasseneigentümers: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C617FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2C21D9" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00C617FB" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+    <w:p w14:paraId="02FE17B8" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00C617FB" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C617FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C617FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1B41E5" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00C617FB" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+    <w:p w14:paraId="68E0A105" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00C617FB" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C617FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Kontaktperson: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C617FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BBD3A6" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EA245D" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
+    <w:p w14:paraId="0C8E18FC" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EA245D" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="2835"/>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="right" w:leader="dot" w:pos="5670"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA245D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Telefon: </w:t>
       </w:r>
@@ -1205,388 +1213,638 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>E-Mail</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA245D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA245D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB33888" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EA245D" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
+    <w:p w14:paraId="42612FB2" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EA245D" w:rsidRDefault="00A2702C" w:rsidP="00E45BC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="2835"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="right" w:pos="5529"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="588CA035" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00C617FB" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="256FA9B1" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00C617FB" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C617FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Rechtlicher Status der Strasse im Grundbuch:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EAF330" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00C617FB" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+    <w:p w14:paraId="47CD9F9A" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B81DE8" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C617FB">
+      <w:r w:rsidRPr="00B81DE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Heute: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C617FB">
-[...9 lines deleted...]
-    <w:p w14:paraId="41803B6C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00C617FB" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+      <w:r w:rsidRPr="00B81DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3670A88B" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B81DE8" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C617FB">
+      <w:r w:rsidRPr="00B81DE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemerkungen: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C617FB">
-[...9 lines deleted...]
-    <w:p w14:paraId="6F7486E8" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+      <w:r w:rsidRPr="00B81DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFEAEEB" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B81DE8" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="646868F7" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="00A26212" w:rsidRDefault="003D5A0D" w:rsidP="00A2702C">
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="37893FB8" w14:textId="77777777" w:rsidR="00834863" w:rsidRPr="00834863" w:rsidRDefault="00834863" w:rsidP="00834863">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="de-CH"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00834863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="de-CH"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="6F008E45" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00F70F46" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Subventionierung der Strasse:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275E4139" w14:textId="77777777" w:rsidR="00834863" w:rsidRPr="00834863" w:rsidRDefault="00834863" w:rsidP="00834863">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
-          <w:tab w:val="right" w:pos="9637"/>
-[...8 lines deleted...]
-      </w:pPr>
+          <w:tab w:val="right" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00834863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Wird die Stra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>e von Grangeneuve subventioniert ?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00834863">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00F70F46">
-        <w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidR="002B3F34" w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002B3F34" w:rsidRPr="00F70F46">
+      <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002B3F34" w:rsidRPr="00F70F46">
+      <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
+      <w:r w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F8F734" w14:textId="77777777" w:rsidR="00DE3530" w:rsidRPr="00F02533" w:rsidRDefault="00F02533" w:rsidP="00DE3530">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02533">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Wenn ja, wie hoch ist der Subventionssatz</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3530" w:rsidRPr="00F02533">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DE3530" w:rsidRPr="00DE3530">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B307B61" w14:textId="77777777" w:rsidR="00834863" w:rsidRPr="00DE3530" w:rsidRDefault="00834863" w:rsidP="00834863">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7655"/>
+          <w:tab w:val="right" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFA0AE3" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003534AD" w:rsidRDefault="00A2702C" w:rsidP="00925C64">
+      <w:pPr>
+        <w:pStyle w:val="10numrotation"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="369"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003534AD">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>Verkehrsbeschränkung je Strassennummer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C80675A" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00A26212" w:rsidRDefault="00A2702C" w:rsidP="00A26212">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1509CD14" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00F70F46" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7655"/>
+          <w:tab w:val="right" w:pos="9637"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besteht bereits eine Verkehrsbeschränkung für diese Strasse? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CaseACocher2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00F70F46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035ED213" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00F70F46" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+    <w:p w14:paraId="340D229A" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00F70F46" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Wenn ja, Strassennummer</w:t>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
@@ -1595,95 +1853,95 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Nr.: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67ADD0AE" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00F70F46" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+    <w:p w14:paraId="76F53978" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00F70F46" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Entscheid des Tiefbauamts</w:t>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Datum: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122BA2BE" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00F70F46" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+    <w:p w14:paraId="38AAB465" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00F70F46" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Signalnummer gemäss SSV</w:t>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
@@ -1692,106 +1950,106 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Nr.: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0F0C58" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00F70F46" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+    <w:p w14:paraId="07D74DA7" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00F70F46" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Wortlaut des Zusatzschildes: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F70F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F596415" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="001952E2" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+    <w:p w14:paraId="69CAB3AA" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="001952E2" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001952E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53616AD8" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="003D5A0D">
+    <w:p w14:paraId="205B8336" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="003D5A0D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3828"/>
           <w:tab w:val="right" w:leader="dot" w:pos="5812"/>
           <w:tab w:val="left" w:pos="6096"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Verbot des Friedensrichters, Kreis Nr.:</w:t>
       </w:r>
@@ -1820,142 +2078,142 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum: </w:t>
       </w:r>
       <w:r w:rsidR="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4CCBFD" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+    <w:p w14:paraId="71C56B28" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Wortlaut des Zusatzschildes: </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3A9BDA" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003F49B6" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
+    <w:p w14:paraId="3DACD4BE" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003F49B6" w:rsidRDefault="00A2702C" w:rsidP="0036044B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F49B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F79C619" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003F49B6" w:rsidRDefault="00A2702C" w:rsidP="00A26212">
+    <w:p w14:paraId="2A6A5690" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003F49B6" w:rsidRDefault="00A2702C" w:rsidP="00A26212">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DB186FF" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="4C87AE79" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Art der beantragten Beschränkung:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E94BD46" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="0C3D41D6" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Strassennummer </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
@@ -1964,51 +2222,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nr.:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2E2210" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="2513551C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Signalnummer gemäss SSV </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
@@ -2017,326 +2275,373 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nr.:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DD8E90" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="71B4C6A5" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Wortlaut des Zusatzschildes: </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B3007C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00DD23BC" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="3F359FFA" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00DD23BC" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD23BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F26442D" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRDefault="003D5A0D" w:rsidP="00EB3438">
+    <w:p w14:paraId="0747135D" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRDefault="003D5A0D" w:rsidP="00EB3438">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A1255DA" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00EB3438">
+    <w:p w14:paraId="4CBE8C95" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00EB3438">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Begründung des Gesuchs:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C746E6D" w14:textId="77777777" w:rsidR="00F853F4" w:rsidRPr="00DD23BC" w:rsidRDefault="00F853F4" w:rsidP="00546D48">
+    <w:p w14:paraId="45241A01" w14:textId="77777777" w:rsidR="00F853F4" w:rsidRPr="00DD23BC" w:rsidRDefault="00F853F4" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD23BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BD2A75" w14:textId="77777777" w:rsidR="00F853F4" w:rsidRPr="00DD23BC" w:rsidRDefault="00F853F4" w:rsidP="00546D48">
+    <w:p w14:paraId="15066518" w14:textId="77777777" w:rsidR="00F853F4" w:rsidRPr="00DD23BC" w:rsidRDefault="00F853F4" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD23BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7912A2D7" w14:textId="77777777" w:rsidR="00F853F4" w:rsidRPr="00DD23BC" w:rsidRDefault="00F853F4" w:rsidP="00546D48">
+    <w:p w14:paraId="3160FD32" w14:textId="77777777" w:rsidR="00F853F4" w:rsidRPr="00DD23BC" w:rsidRDefault="00F853F4" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD23BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFE183A" w14:textId="77777777" w:rsidR="00F853F4" w:rsidRPr="00DD23BC" w:rsidRDefault="00F853F4" w:rsidP="00546D48">
+    <w:p w14:paraId="70DE38D5" w14:textId="77777777" w:rsidR="00F853F4" w:rsidRPr="00DD23BC" w:rsidRDefault="00F853F4" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD23BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F4484D" w14:textId="77777777" w:rsidR="005B2E78" w:rsidRDefault="005B2E78" w:rsidP="00A2702C">
+    <w:p w14:paraId="18374322" w14:textId="77777777" w:rsidR="00834863" w:rsidRPr="00DD23BC" w:rsidRDefault="00834863" w:rsidP="00834863">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD23BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B173DA7" w14:textId="77777777" w:rsidR="00834863" w:rsidRPr="00DD23BC" w:rsidRDefault="00834863" w:rsidP="00834863">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD23BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A50263" w14:textId="77777777" w:rsidR="005B2E78" w:rsidRDefault="005B2E78" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1686AD02" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRDefault="003D5A0D">
+    <w:p w14:paraId="06597E30" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRDefault="003D5A0D">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A7E2F1" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="324AB255" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Technische Eigenschaften der Strasse:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBA20C1" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="76A837E0" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Gesamtlänge des von der Verkehrsbeschränkung betroffenen Abschnitts:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>m</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1587407E" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="2E7473C7" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Strassenbelag</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2353,89 +2658,89 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="CaseACocher19"/>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00EB3438">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C1D3FB" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="448A663F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2443,189 +2748,189 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="CaseACocher20"/>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00EB3438">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Asphalt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EDEC1F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="0C814745" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Die Strasse durchquert den Wald auf einer Länge von</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>m</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108833FD" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="5697E760" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
           <w:tab w:val="left" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Die Strasse folgt dem Waldrand auf einer Länge von</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>m</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543F1DE7" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="003534AD">
+    <w:p w14:paraId="1C942864" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00EB3438" w:rsidRDefault="00A2702C" w:rsidP="003534AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Durchschnittsgefälle der Strasse: </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3438">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B16D4" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="7ADE47FC" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Die Kreuzung von Fahrzeugen ist auf dem gesamten Abschnitt möglich</w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2642,59 +2947,59 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="CaseACocher1"/>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -2716,139 +3021,139 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="CaseACocher2"/>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B576E06" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="003534AD">
+    <w:p w14:paraId="3C7C8F93" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="003534AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Anzahl Ausstellplätze:</w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003534AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Anz. Pl</w:t>
       </w:r>
       <w:r w:rsidR="003534AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1424C010" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="119CCC27" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Die Strasse gilt als gefährlich</w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2865,59 +3170,59 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="CaseACocher3"/>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -2939,222 +3244,222 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="CaseACocher4"/>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E8DE3B" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="4750AE2A" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn ja, aus folgenden Gründen: </w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A27504" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="008300E3" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="7D364B5C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="008300E3" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008300E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537016C2" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="008300E3" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="26F5FAEA" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="008300E3" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008300E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E25F76E" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="008300E3" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
+    <w:p w14:paraId="45A7AB77" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="008300E3" w:rsidRDefault="00A2702C" w:rsidP="00546D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008300E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61920077" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
-[...10 lines deleted...]
-    <w:p w14:paraId="3928B657" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="4C69C082" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100B119F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Natur- und Tierschutz:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E7EAAA" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="13AFC4CD" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationales Naturschutzreservat </w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3170,59 +3475,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -3242,188 +3547,188 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01226B68" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="591D9D40" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Name des Reservats: </w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207F1A9F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="6026839A" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Art des Reservats: </w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472D1530" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="4093A59A" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2792A619" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00707DDC" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="7B44EC0B" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00707DDC" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FFACC2C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="1E205FCE" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Kantonales Naturschutzreservat </w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3439,59 +3744,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -3511,189 +3816,189 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13778B94" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="5B081469" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Name des Reservats: </w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C326D34" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="6003F149" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Art des Reservats: </w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659445D2" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="124C6200" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044772B8" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRDefault="003D5A0D" w:rsidP="00522862">
+    <w:p w14:paraId="175863BB" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRDefault="003D5A0D" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44089FC3" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="34F6CC95" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Andere </w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3709,59 +4014,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -3781,222 +4086,222 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E5C80B" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="7B134D30" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Name des Reservats:</w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F381D6C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="2E851B35" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00647338" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Art des Reservats: </w:t>
       </w:r>
       <w:r w:rsidRPr="00647338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CD8064" w14:textId="77777777" w:rsidR="00522862" w:rsidRDefault="00522862">
+    <w:p w14:paraId="437181F7" w14:textId="77777777" w:rsidR="00522862" w:rsidRDefault="00522862">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54C35318" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B04806" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="7493C608" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B04806" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Strassenverbindung:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6457A698" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00707DDC" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
-[...10 lines deleted...]
-    <w:p w14:paraId="119EFE1F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B04806" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="642110EC" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00707DDC" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63931CDA" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B04806" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Mit der Strasse werden erschlossen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B87AA21" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B04806" w:rsidRDefault="00A2702C" w:rsidP="001533E4">
+    <w:p w14:paraId="1DC6BF59" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B04806" w:rsidRDefault="00A2702C" w:rsidP="001533E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Waldgebiet</w:t>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4012,59 +4317,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -4084,87 +4389,87 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9676AD" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B04806" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="6CA77F3D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B04806" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Landwirtschaftlich genutztes Gebiet</w:t>
       </w:r>
       <w:r w:rsidR="001533E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4180,59 +4485,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -4252,87 +4557,87 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5397A7" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B04806" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="70C9330E" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B04806" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Alphütte mit Ausschank</w:t>
       </w:r>
       <w:r w:rsidR="001533E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4348,59 +4653,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -4420,87 +4725,87 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AED9C1C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="001B4B8D">
+    <w:p w14:paraId="71B88F80" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="001B4B8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn ja, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
@@ -4509,51 +4814,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Anzahl: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088AD217" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B04806" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="50662599" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00B04806" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Alpwirtschaft</w:t>
       </w:r>
       <w:r w:rsidR="001533E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4587,59 +4892,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -4659,87 +4964,87 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B04806">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AA6FD5" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="79BD4169" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenn ja, </w:t>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
@@ -4748,51 +5053,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Anzahl: </w:t>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3591100D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="6C834962" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Schiessstand</w:t>
       </w:r>
       <w:r w:rsidR="001533E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4817,59 +5122,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -4889,87 +5194,87 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19219C1D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="03A338B4" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Wasserreservoir </w:t>
       </w:r>
       <w:r w:rsidR="001533E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4994,59 +5299,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -5066,155 +5371,156 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396ED2C3" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="27C30DDC" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Öffentlich zugängliche Forsthütte </w:t>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -5234,87 +5540,87 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B984E97" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="00F77ACE" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Zweitwohnung oder Anterweitiges</w:t>
       </w:r>
       <w:r w:rsidR="001533E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5339,59 +5645,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -5411,87 +5717,87 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0BE932" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="312EE80F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Sonstiges (bitte genauer beschreiben) </w:t>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5507,59 +5813,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -5579,148 +5885,148 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFE0432" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00707DDC" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="6F895C44" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00707DDC" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707DDC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F3D49F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00707DDC" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="03A599BA" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00707DDC" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="left" w:pos="9214"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0030A52B" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="03071791" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Parkplätze:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653D0815" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="421FC27C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7655"/>
           <w:tab w:val="right" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Die Alphütten und Alpwirtschaften</w:t>
       </w:r>
       <w:r w:rsidR="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5754,59 +6060,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja</w:t>
@@ -5826,142 +6132,142 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716C06F0" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00707DDC" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
-[...10 lines deleted...]
-    <w:p w14:paraId="58531055" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="5774DA5A" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00707DDC" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E98E3B" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003D48C7" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Name der Alphütten oder Alpwirtschaften</w:t>
       </w:r>
       <w:r w:rsidRPr="003D48C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Parkplätze</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A6837F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="001D1B8C" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
-[...10 lines deleted...]
-    <w:p w14:paraId="600F40DA" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0093569B" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="7302379C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="001D1B8C" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371C5522" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0093569B" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
           <w:tab w:val="left" w:pos="8222"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093569B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="0093569B">
         <w:rPr>
@@ -5970,51 +6276,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0093569B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
         <w:t>Anz. Pl.:</w:t>
       </w:r>
       <w:r w:rsidRPr="0093569B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4437E15B" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0093569B" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="54FABDC3" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0093569B" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
           <w:tab w:val="left" w:pos="8222"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093569B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
       <w:r w:rsidRPr="0093569B">
         <w:rPr>
@@ -6023,122 +6329,122 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0093569B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
         <w:t>Anz. Pl.:</w:t>
       </w:r>
       <w:r w:rsidRPr="0093569B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECD4B0F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0093569B" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="324EB576" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0093569B" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
           <w:tab w:val="left" w:pos="8364"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14C5409D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0093569B" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="10943E9F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="0093569B" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
           <w:tab w:val="left" w:pos="8364"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E4C896B" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="000D477E" w:rsidRDefault="00A2702C" w:rsidP="000D477E">
+    <w:p w14:paraId="22330991" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="000D477E" w:rsidRDefault="00A2702C" w:rsidP="000D477E">
       <w:pPr>
         <w:pStyle w:val="10numrotation"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="369"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D477E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Zusammenfassung der Gutachten und Konventionen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0940CB88" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00AE2D9B" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="1B02D52C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00AE2D9B" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15CCC50D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="56B8B620" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="8080"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Vom Strasseneigentümer </w:t>
       </w:r>
       <w:r w:rsidRPr="003216E1">
@@ -6157,59 +6463,59 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="CaseACocher5"/>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
@@ -6240,180 +6546,180 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="CaseACocher6"/>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ungünstig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB03061" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="072FCBDC" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Kommentar: </w:t>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613CDCF7" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="4FAC6F6B" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F5E6F0" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="253B3410" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A98504" w14:textId="77777777" w:rsidR="00DA7D15" w:rsidRPr="003216E1" w:rsidRDefault="00DA7D15" w:rsidP="00A2702C">
+    <w:p w14:paraId="6B491BA2" w14:textId="77777777" w:rsidR="00DA7D15" w:rsidRPr="003216E1" w:rsidRDefault="00DA7D15" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C60BFCC" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="6EB5FD2D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="8080"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Von der Gemeinde </w:t>
       </w:r>
       <w:r w:rsidRPr="003216E1">
@@ -6431,59 +6737,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Günstig</w:t>
@@ -6512,220 +6818,220 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ungünstig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AACAAE" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="56BE93C5" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Datum:</w:t>
       </w:r>
       <w:r w:rsidR="003C34C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512E3952" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="6837C01C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemerkungen: </w:t>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7559DCE5" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="3DD1E051" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137C42CB" w14:textId="77777777" w:rsidR="00317FD0" w:rsidRPr="003216E1" w:rsidRDefault="00317FD0" w:rsidP="00522862">
+    <w:p w14:paraId="37975DB7" w14:textId="77777777" w:rsidR="00317FD0" w:rsidRPr="003216E1" w:rsidRDefault="00317FD0" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211B1421" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="44F30A99" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26DFFA2D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="3AEA769C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="8080"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Von der Gemeinde </w:t>
       </w:r>
       <w:r w:rsidR="00DA7D15">
@@ -6752,59 +7058,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Günstig</w:t>
@@ -6833,223 +7139,223 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ungünstig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798D4F0F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="4FD50F25" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Datum:</w:t>
       </w:r>
       <w:r w:rsidR="003C34C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C34C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1EF3ED" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="3BB2DB6E" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemerkungen: </w:t>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6780A024" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
+    <w:p w14:paraId="5798CE65" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8C6523" w14:textId="77777777" w:rsidR="00317FD0" w:rsidRPr="003216E1" w:rsidRDefault="00317FD0" w:rsidP="00522862">
+    <w:p w14:paraId="1C32E4D1" w14:textId="77777777" w:rsidR="00317FD0" w:rsidRPr="003216E1" w:rsidRDefault="00317FD0" w:rsidP="00522862">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4110C44F" w14:textId="77777777" w:rsidR="00566F8C" w:rsidRDefault="00566F8C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="6780DD85" w14:textId="77777777" w:rsidR="00566F8C" w:rsidRDefault="00566F8C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="8080"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B47E750" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="55BF2EFA" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:pos="8080"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Von der Gemeinde </w:t>
       </w:r>
       <w:r w:rsidR="001533E4">
@@ -7067,59 +7373,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Günstig</w:t>
@@ -7148,951 +7454,952 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0030630A">
-[...7 lines deleted...]
-      <w:r w:rsidR="0030630A">
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="002B3F34" w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ungünstig</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5081AF05" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="227A09BC" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Datum:</w:t>
       </w:r>
       <w:r w:rsidR="003C34C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A242D2F" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="3ED42DC4" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003216E1" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Bemerkungen: </w:t>
       </w:r>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E619CB" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="6CEC8214" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E788A04" w14:textId="77777777" w:rsidR="000E61B3" w:rsidRPr="003216E1" w:rsidRDefault="000E61B3" w:rsidP="00E72D0F">
+    <w:p w14:paraId="48473D37" w14:textId="77777777" w:rsidR="000E61B3" w:rsidRPr="003216E1" w:rsidRDefault="000E61B3" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61538C4D" w14:textId="77777777" w:rsidR="00577397" w:rsidRPr="003216E1" w:rsidRDefault="00577397" w:rsidP="00A2702C">
+    <w:p w14:paraId="70043BDF" w14:textId="77777777" w:rsidR="00577397" w:rsidRPr="003216E1" w:rsidRDefault="00577397" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D3A3F70" w14:textId="77777777" w:rsidR="00566F8C" w:rsidRDefault="00566F8C">
+    <w:p w14:paraId="6D79D27E" w14:textId="77777777" w:rsidR="00566F8C" w:rsidRDefault="00566F8C">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA080E2" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00577397" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="758D2EF8" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00577397" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001533E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bemerkungen des Gesuchstellers:</w:t>
       </w:r>
       <w:r w:rsidRPr="00577397">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00577397" w:rsidRPr="00577397">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>......................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00577397">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00577397" w:rsidRPr="00577397">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7D25BD" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00577397" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="444FE265" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00577397" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577397">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721D69A5" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00577397" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="47AD11BC" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00577397" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577397">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6AE2AA" w14:textId="77777777" w:rsidR="000E61B3" w:rsidRPr="003216E1" w:rsidRDefault="000E61B3" w:rsidP="00E72D0F">
+    <w:p w14:paraId="558E395B" w14:textId="77777777" w:rsidR="000E61B3" w:rsidRPr="003216E1" w:rsidRDefault="000E61B3" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003216E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38867A30" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00CA10EA" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="4C3B2CA7" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00CA10EA" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A0A429B" w14:textId="77777777" w:rsidR="00566F8C" w:rsidRDefault="00566F8C">
+    <w:p w14:paraId="152CDF48" w14:textId="77777777" w:rsidR="00566F8C" w:rsidRDefault="00566F8C">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16A9EC82" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00FA60A0">
+    <w:p w14:paraId="757E941C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00FA60A0">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Stempel und Unterschrift des Gesuchstellers: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE2F38C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="004245F7" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="1404F6E7" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="004245F7" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10A5FDCE" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="004245F7" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="1D80B1CB" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="004245F7" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B06874D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="6D318339" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Ort und Datum: </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5481690B" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003E3A2F" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="1F8410AE" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="003E3A2F" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03A79D32" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="28809723" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Aktenteile:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5046449B" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="6832EED5" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32C2C60D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="05014869" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7534AF18" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="1D438E42" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">b </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012E2BC6" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="43B53099" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">c </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63520EBD" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="19164762" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">d </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0C5142" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="06BD405D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19964C29" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="255AE762" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F48C0C" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="2B6B6BE6" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">g </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AD8952" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
+    <w:p w14:paraId="53173377" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00E72D0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">h </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA60A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7979C3E9" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="3C1E3F10" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F5DB988" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="6F6612B0" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59A378F0" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="39E7EDE3" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F63638E" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="119DF25D" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRPr="00FA60A0" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52EF2CA8" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
+    <w:p w14:paraId="7367858A" w14:textId="77777777" w:rsidR="00A2702C" w:rsidRDefault="00A2702C" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C90FC6D" w14:textId="77777777" w:rsidR="005265F2" w:rsidRDefault="005265F2" w:rsidP="00A2702C">
+    <w:p w14:paraId="657B0255" w14:textId="77777777" w:rsidR="005265F2" w:rsidRDefault="005265F2" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2130C1CF" w14:textId="77777777" w:rsidR="005265F2" w:rsidRDefault="005265F2" w:rsidP="00A2702C">
+    <w:p w14:paraId="3B1552D1" w14:textId="77777777" w:rsidR="005265F2" w:rsidRDefault="005265F2" w:rsidP="00A2702C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6687DE5D" w14:textId="77777777" w:rsidR="00CC4442" w:rsidRPr="008244A5" w:rsidRDefault="00CC4442" w:rsidP="008244A5">
+    <w:p w14:paraId="3C16F0E5" w14:textId="77777777" w:rsidR="00CC4442" w:rsidRPr="008244A5" w:rsidRDefault="00CC4442" w:rsidP="008244A5">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC4442" w:rsidRPr="008244A5" w:rsidSect="001533E4">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1134" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30FB880F" w14:textId="77777777" w:rsidR="0030630A" w:rsidRDefault="0030630A" w:rsidP="00581E5B">
+    <w:p w14:paraId="5430B25E" w14:textId="77777777" w:rsidR="00B64DA3" w:rsidRDefault="00B64DA3" w:rsidP="00581E5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BFF4A46" w14:textId="77777777" w:rsidR="0030630A" w:rsidRDefault="0030630A" w:rsidP="00581E5B">
+    <w:p w14:paraId="4F718CB4" w14:textId="77777777" w:rsidR="00B64DA3" w:rsidRDefault="00B64DA3" w:rsidP="00581E5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -8109,248 +8416,248 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6B1F7333" w14:textId="77777777" w:rsidR="00AF3F69" w:rsidRPr="00AF3F69" w:rsidRDefault="00AF3F69" w:rsidP="00AF3F69">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2078ADA3" w14:textId="77777777" w:rsidR="00AF3F69" w:rsidRPr="00AF3F69" w:rsidRDefault="00AF3F69" w:rsidP="00AF3F69">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF3F69">
       <w:rPr>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3093557A" w14:textId="77777777" w:rsidR="00AF3F69" w:rsidRPr="00AF3F69" w:rsidRDefault="00AF3F69" w:rsidP="00AF3F69">
+  <w:p w14:paraId="50AA0E12" w14:textId="77777777" w:rsidR="00AF3F69" w:rsidRPr="00AF3F69" w:rsidRDefault="00AF3F69" w:rsidP="00AF3F69">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF3F69">
       <w:rPr>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction du développement territorial, des infrastructures, de la mobilité et de l’environnement </w:t>
     </w:r>
     <w:r w:rsidRPr="00AF3F69">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="16"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>DIME</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1F42FD2B" w14:textId="77777777" w:rsidR="00AD3C19" w:rsidRPr="00AF3F69" w:rsidRDefault="00AF3F69" w:rsidP="00AF3F69">
+  <w:p w14:paraId="26EAA9CC" w14:textId="77777777" w:rsidR="00AD3C19" w:rsidRPr="00AF3F69" w:rsidRDefault="00AF3F69" w:rsidP="00AF3F69">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF3F69">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Raumentwicklung, Infrastruktur, Mobilität und Umwelt </w:t>
     </w:r>
     <w:r w:rsidRPr="00AF3F69">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>RIMU</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7698B401" w14:textId="77777777" w:rsidR="00AF3F69" w:rsidRPr="00A44D9D" w:rsidRDefault="00AF3F69" w:rsidP="00AF3F69">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FCD5905" w14:textId="77777777" w:rsidR="00AF3F69" w:rsidRPr="00A44D9D" w:rsidRDefault="00AF3F69" w:rsidP="00AF3F69">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006013F1">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5B3E7AFB" w14:textId="77777777" w:rsidR="00AF3F69" w:rsidRPr="00A44D9D" w:rsidRDefault="00AF3F69" w:rsidP="00AF3F69">
+  <w:p w14:paraId="53DCDC5F" w14:textId="77777777" w:rsidR="00AF3F69" w:rsidRPr="00A44D9D" w:rsidRDefault="00AF3F69" w:rsidP="00AF3F69">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A44D9D">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction du développement territorial, des infrastructures, de la mobilité et de l’environnement </w:t>
     </w:r>
     <w:r w:rsidRPr="00A44D9D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>DIME</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0700C953" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="00E86908" w:rsidRDefault="00AF3F69" w:rsidP="00AF3F69">
+  <w:p w14:paraId="5AFF1442" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="00E86908" w:rsidRDefault="00AF3F69" w:rsidP="00AF3F69">
     <w:pPr>
       <w:pStyle w:val="01KopfzeileFusszeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00742DD8">
       <w:t xml:space="preserve">Direktion für Raumentwicklung, Infrastruktur, Mobilität und Umwelt </w:t>
     </w:r>
     <w:r w:rsidRPr="00742DD8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>RIMU</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64370605" w14:textId="77777777" w:rsidR="0030630A" w:rsidRDefault="0030630A" w:rsidP="00581E5B">
+    <w:p w14:paraId="1EA61353" w14:textId="77777777" w:rsidR="00B64DA3" w:rsidRDefault="00B64DA3" w:rsidP="00581E5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4133F2BD" w14:textId="77777777" w:rsidR="0030630A" w:rsidRDefault="0030630A" w:rsidP="00581E5B">
+    <w:p w14:paraId="0CDB1B00" w14:textId="77777777" w:rsidR="00B64DA3" w:rsidRDefault="00B64DA3" w:rsidP="00581E5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9299" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9299"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001A0FEA" w14:paraId="5F7752FF" w14:textId="77777777">
+    <w:tr w:rsidR="001A0FEA" w14:paraId="5FB56655" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9299" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="466368A8" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRDefault="001A0FEA" w:rsidP="00581E5B">
+        <w:p w14:paraId="61AD8AD4" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRDefault="001A0FEA" w:rsidP="00581E5B">
           <w:pPr>
             <w:pStyle w:val="09HeaderSeite2"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Tiefbauamt </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t>TB</w:t>
           </w:r>
           <w:r w:rsidRPr="000F664D">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t>A</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6EB2E13A" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="009A7D34" w:rsidRDefault="001A0FEA" w:rsidP="00581E5B">
+        <w:p w14:paraId="59B3BF0E" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="009A7D34" w:rsidRDefault="001A0FEA" w:rsidP="00581E5B">
           <w:pPr>
             <w:pStyle w:val="09HeaderSeite2"/>
             <w:rPr>
               <w:rStyle w:val="Numrodepage"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A7D34">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Seite </w:t>
           </w:r>
           <w:r w:rsidR="002B3F34" w:rsidRPr="009A7D34">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="009A7D34">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidR="002B3F34" w:rsidRPr="009A7D34">
@@ -8393,51 +8700,51 @@
           <w:r w:rsidR="002B3F34" w:rsidRPr="009A7D34">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00AD3C19">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidR="002B3F34" w:rsidRPr="009A7D34">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B611988" wp14:editId="771D3412">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="38174A13" wp14:editId="38174A14">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-215265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="116205" cy="220980"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -8450,91 +8757,91 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="116205" cy="220980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7FB7F43F" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRDefault="001A0FEA" w:rsidP="00581E5B"/>
+  <w:p w14:paraId="4D23BA72" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRDefault="001A0FEA" w:rsidP="00581E5B"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001A0FEA" w:rsidRPr="00A32DE2" w14:paraId="5A0C7997" w14:textId="77777777">
+    <w:tr w:rsidR="001A0FEA" w:rsidRPr="00445132" w14:paraId="1BD14929" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0D5D35D1" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRDefault="001A0FEA" w:rsidP="00581E5B">
+        <w:p w14:paraId="4E899B36" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRDefault="001A0FEA" w:rsidP="00581E5B">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36638330" wp14:editId="22AC8A9A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38174A15" wp14:editId="38174A16">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795655"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Image 1" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="logo_fr_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -8544,256 +8851,236 @@
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="935990" cy="795655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4BE6432E" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="00F24AE1" w:rsidRDefault="001A0FEA" w:rsidP="00F24AE1"/>
-[...1 lines deleted...]
-        <w:p w14:paraId="73A11572" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="00F24AE1" w:rsidRDefault="001A0FEA" w:rsidP="00F24AE1"/>
+        <w:p w14:paraId="10143392" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="00F24AE1" w:rsidRDefault="001A0FEA" w:rsidP="00F24AE1"/>
+        <w:p w14:paraId="720B306B" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="00F24AE1" w:rsidRDefault="001A0FEA" w:rsidP="00F24AE1"/>
+        <w:p w14:paraId="324D648B" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="00F24AE1" w:rsidRDefault="001A0FEA" w:rsidP="00F24AE1"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4139" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="05C09AE6" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
+        <w:p w14:paraId="5E170315" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00502AA3">
             <w:rPr>
               <w:b/>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Verkehrskommission für Bodenmeliorations- und Waldstrassen</w:t>
           </w:r>
+          <w:r w:rsidR="00B81DE8">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> VBW</w:t>
+          </w:r>
         </w:p>
-        <w:p w14:paraId="49030CFF" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="00B9150C" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
+        <w:p w14:paraId="33DE2D9F" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="00B9150C" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="15166942" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="00D21FAF" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
+        <w:p w14:paraId="6D89034D" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="00D21FAF" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D21FAF">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">pa. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Tiefbauamt TBA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="17D0BB8E" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="0093569B" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
+        <w:p w14:paraId="3C50994F" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="0093569B" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="3DB8015D" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="0093569B" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
+        <w:p w14:paraId="7B163ABF" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="0093569B" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0093569B">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>Chorherrengasse 17, 1701 Fribourg</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="57193143" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="0093569B" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
+        <w:p w14:paraId="1ED8A36E" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="0093569B" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="7C83C76E" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="0093569B" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
+        <w:p w14:paraId="7802781E" w14:textId="77777777" w:rsidR="003D5A0D" w:rsidRPr="0093569B" w:rsidRDefault="003D5A0D" w:rsidP="003D5A0D">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0093569B">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>T +41 26 305 36 44</w:t>
           </w:r>
           <w:r w:rsidR="00A32DE2">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r w:rsidRPr="0093569B">
             <w:rPr>
               <w:lang w:val="de-CH"/>
             </w:rPr>
             <w:t>www.fr.ch/tba</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6686BCF9" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="00AC7C1E" w:rsidRDefault="001A0FEA" w:rsidP="00F24AE1">
+        <w:p w14:paraId="11C709D7" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="00AC7C1E" w:rsidRDefault="001A0FEA" w:rsidP="00F24AE1">
           <w:pPr>
             <w:pStyle w:val="01KopfzeileFusszeile"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="2BA18D98" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="00AF3F69" w:rsidRDefault="00043D60" w:rsidP="00043D60">
+  <w:p w14:paraId="46F06B62" w14:textId="77777777" w:rsidR="001A0FEA" w:rsidRPr="00AF3F69" w:rsidRDefault="00043D60" w:rsidP="00043D60">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00043D60">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>917</w:t>
     </w:r>
     <w:r w:rsidR="00AD3C19">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>D</w:t>
     </w:r>
     <w:r w:rsidR="00AF3F69">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>, 2</w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00A32DE2">
+    <w:r w:rsidR="00F02533">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...26 lines deleted...]
-      <w:t>.22</w:t>
+      <w:t>30.03.26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AF689E4A"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="015543FB"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="625032F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1417" w:hanging="283"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
@@ -10453,229 +10740,230 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1197235701">
+  <w:num w:numId="1" w16cid:durableId="747725017">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1379091576">
+  <w:num w:numId="2" w16cid:durableId="343869445">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="898983249">
+  <w:num w:numId="3" w16cid:durableId="1751807740">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="448860497">
+  <w:num w:numId="4" w16cid:durableId="245959547">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1135365469">
+  <w:num w:numId="5" w16cid:durableId="801583015">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2129466976">
+  <w:num w:numId="6" w16cid:durableId="40133031">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1442650269">
+  <w:num w:numId="7" w16cid:durableId="1199397128">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="56826954">
+  <w:num w:numId="8" w16cid:durableId="765006847">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="978268412">
+  <w:num w:numId="9" w16cid:durableId="475223463">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1742676612">
+  <w:num w:numId="10" w16cid:durableId="1648626216">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="782655378">
+  <w:num w:numId="11" w16cid:durableId="106776550">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1134" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1809517882">
+  <w:num w:numId="12" w16cid:durableId="499659259">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="195509451">
+  <w:num w:numId="13" w16cid:durableId="266889049">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2021199922">
+  <w:num w:numId="14" w16cid:durableId="986662212">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="84544734">
+  <w:num w:numId="15" w16cid:durableId="63602412">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0030630A"/>
+    <w:rsidRoot w:val="0025318D"/>
     <w:rsid w:val="000012F2"/>
     <w:rsid w:val="00002C50"/>
     <w:rsid w:val="00013223"/>
     <w:rsid w:val="00017C5F"/>
-    <w:rsid w:val="00024657"/>
     <w:rsid w:val="00027323"/>
     <w:rsid w:val="00043D60"/>
     <w:rsid w:val="0004605F"/>
     <w:rsid w:val="00046CDB"/>
     <w:rsid w:val="00063921"/>
     <w:rsid w:val="000825FD"/>
     <w:rsid w:val="00092988"/>
     <w:rsid w:val="000979E0"/>
     <w:rsid w:val="000C7372"/>
     <w:rsid w:val="000D3C5E"/>
     <w:rsid w:val="000D477E"/>
     <w:rsid w:val="000E61B3"/>
     <w:rsid w:val="000F50B5"/>
     <w:rsid w:val="000F7D46"/>
     <w:rsid w:val="001533E4"/>
     <w:rsid w:val="00157A14"/>
     <w:rsid w:val="00160E50"/>
     <w:rsid w:val="001859A8"/>
     <w:rsid w:val="001931A6"/>
     <w:rsid w:val="001952E2"/>
     <w:rsid w:val="00195767"/>
     <w:rsid w:val="001A0712"/>
     <w:rsid w:val="001A0FEA"/>
     <w:rsid w:val="001B4B8D"/>
     <w:rsid w:val="001B5243"/>
     <w:rsid w:val="001C7F46"/>
     <w:rsid w:val="001D1B8C"/>
     <w:rsid w:val="001E34B4"/>
     <w:rsid w:val="0021412B"/>
     <w:rsid w:val="002252E6"/>
     <w:rsid w:val="00226EAB"/>
     <w:rsid w:val="00245A5D"/>
+    <w:rsid w:val="0025318D"/>
     <w:rsid w:val="00282F17"/>
     <w:rsid w:val="0028577D"/>
     <w:rsid w:val="0029323E"/>
     <w:rsid w:val="00296409"/>
     <w:rsid w:val="002B07B4"/>
     <w:rsid w:val="002B3F34"/>
     <w:rsid w:val="002C0540"/>
     <w:rsid w:val="002C080A"/>
     <w:rsid w:val="002C565B"/>
     <w:rsid w:val="002C6BE7"/>
     <w:rsid w:val="002D0411"/>
     <w:rsid w:val="002D2219"/>
     <w:rsid w:val="002D678F"/>
     <w:rsid w:val="002F6D10"/>
-    <w:rsid w:val="0030630A"/>
     <w:rsid w:val="003176B6"/>
     <w:rsid w:val="00317FD0"/>
     <w:rsid w:val="003216E1"/>
     <w:rsid w:val="00332628"/>
     <w:rsid w:val="00344FFB"/>
     <w:rsid w:val="003534AD"/>
     <w:rsid w:val="0036044B"/>
     <w:rsid w:val="0037174E"/>
     <w:rsid w:val="00382223"/>
     <w:rsid w:val="003A1DDF"/>
     <w:rsid w:val="003A1E32"/>
     <w:rsid w:val="003B54F2"/>
     <w:rsid w:val="003C34C9"/>
     <w:rsid w:val="003D0E06"/>
     <w:rsid w:val="003D48C7"/>
     <w:rsid w:val="003D5A0D"/>
     <w:rsid w:val="003E1D08"/>
     <w:rsid w:val="003E2591"/>
     <w:rsid w:val="003E3A2F"/>
     <w:rsid w:val="003E64EF"/>
     <w:rsid w:val="003F49B6"/>
     <w:rsid w:val="003F5336"/>
     <w:rsid w:val="00410A92"/>
     <w:rsid w:val="00412E8E"/>
     <w:rsid w:val="00417E7D"/>
     <w:rsid w:val="004245F7"/>
     <w:rsid w:val="00442F4B"/>
     <w:rsid w:val="0044400D"/>
+    <w:rsid w:val="00445132"/>
     <w:rsid w:val="00467C81"/>
     <w:rsid w:val="004705F7"/>
     <w:rsid w:val="004D0392"/>
     <w:rsid w:val="004D351A"/>
     <w:rsid w:val="004E0CC6"/>
     <w:rsid w:val="004E5753"/>
     <w:rsid w:val="005100A1"/>
     <w:rsid w:val="00511C17"/>
     <w:rsid w:val="00515221"/>
     <w:rsid w:val="00515E1E"/>
     <w:rsid w:val="0051717B"/>
     <w:rsid w:val="00520904"/>
     <w:rsid w:val="00522862"/>
     <w:rsid w:val="00525E89"/>
     <w:rsid w:val="005265F2"/>
     <w:rsid w:val="0053107A"/>
     <w:rsid w:val="00531712"/>
     <w:rsid w:val="00546D48"/>
     <w:rsid w:val="00551F56"/>
     <w:rsid w:val="00555C80"/>
     <w:rsid w:val="00561D79"/>
     <w:rsid w:val="00564E37"/>
     <w:rsid w:val="00566F8C"/>
     <w:rsid w:val="0057261B"/>
     <w:rsid w:val="00576F46"/>
@@ -10716,57 +11004,57 @@
     <w:rsid w:val="006F61F6"/>
     <w:rsid w:val="00702438"/>
     <w:rsid w:val="0070263E"/>
     <w:rsid w:val="00707DDC"/>
     <w:rsid w:val="00721870"/>
     <w:rsid w:val="007446E3"/>
     <w:rsid w:val="007472F1"/>
     <w:rsid w:val="00747982"/>
     <w:rsid w:val="00763A24"/>
     <w:rsid w:val="00765713"/>
     <w:rsid w:val="007851E8"/>
     <w:rsid w:val="00786435"/>
     <w:rsid w:val="007900EF"/>
     <w:rsid w:val="007B034D"/>
     <w:rsid w:val="007B2297"/>
     <w:rsid w:val="007B6D61"/>
     <w:rsid w:val="007C1DC7"/>
     <w:rsid w:val="007C5CE6"/>
     <w:rsid w:val="007D39E2"/>
     <w:rsid w:val="007F33C4"/>
     <w:rsid w:val="0080431A"/>
     <w:rsid w:val="0080774D"/>
     <w:rsid w:val="00822FFF"/>
     <w:rsid w:val="008244A5"/>
     <w:rsid w:val="008300E3"/>
+    <w:rsid w:val="00834863"/>
     <w:rsid w:val="008364B8"/>
     <w:rsid w:val="00845104"/>
     <w:rsid w:val="00854D61"/>
     <w:rsid w:val="00872BF8"/>
     <w:rsid w:val="00890F8A"/>
     <w:rsid w:val="00892EDA"/>
-    <w:rsid w:val="008B3625"/>
     <w:rsid w:val="008B491C"/>
     <w:rsid w:val="008B526F"/>
     <w:rsid w:val="008D3572"/>
     <w:rsid w:val="008E24E2"/>
     <w:rsid w:val="00904D74"/>
     <w:rsid w:val="0090763D"/>
     <w:rsid w:val="0092058A"/>
     <w:rsid w:val="00925C64"/>
     <w:rsid w:val="0093569B"/>
     <w:rsid w:val="00954428"/>
     <w:rsid w:val="00967E28"/>
     <w:rsid w:val="00973064"/>
     <w:rsid w:val="009820C7"/>
     <w:rsid w:val="009851EC"/>
     <w:rsid w:val="00987E32"/>
     <w:rsid w:val="009915BF"/>
     <w:rsid w:val="009A264E"/>
     <w:rsid w:val="009A3FE6"/>
     <w:rsid w:val="009A50F9"/>
     <w:rsid w:val="009B595E"/>
     <w:rsid w:val="009D46CD"/>
     <w:rsid w:val="009F4DC1"/>
     <w:rsid w:val="009F7DEC"/>
     <w:rsid w:val="00A26212"/>
     <w:rsid w:val="00A2660B"/>
@@ -10774,173 +11062,179 @@
     <w:rsid w:val="00A32DE2"/>
     <w:rsid w:val="00A36990"/>
     <w:rsid w:val="00A37B97"/>
     <w:rsid w:val="00A40374"/>
     <w:rsid w:val="00A4743D"/>
     <w:rsid w:val="00A5169E"/>
     <w:rsid w:val="00A52DDD"/>
     <w:rsid w:val="00A604F1"/>
     <w:rsid w:val="00A658D8"/>
     <w:rsid w:val="00A75B01"/>
     <w:rsid w:val="00A824A3"/>
     <w:rsid w:val="00AB1AA2"/>
     <w:rsid w:val="00AD25ED"/>
     <w:rsid w:val="00AD3C19"/>
     <w:rsid w:val="00AE2D9B"/>
     <w:rsid w:val="00AF3F69"/>
     <w:rsid w:val="00B04806"/>
     <w:rsid w:val="00B072B7"/>
     <w:rsid w:val="00B113C8"/>
     <w:rsid w:val="00B12AEA"/>
     <w:rsid w:val="00B12C8B"/>
     <w:rsid w:val="00B17EF0"/>
     <w:rsid w:val="00B25481"/>
     <w:rsid w:val="00B41E06"/>
     <w:rsid w:val="00B5455A"/>
+    <w:rsid w:val="00B64DA3"/>
     <w:rsid w:val="00B73920"/>
+    <w:rsid w:val="00B81DE8"/>
     <w:rsid w:val="00B83154"/>
     <w:rsid w:val="00B8514E"/>
     <w:rsid w:val="00BA0342"/>
     <w:rsid w:val="00BA0F3C"/>
     <w:rsid w:val="00BB7E8B"/>
     <w:rsid w:val="00BC5C5E"/>
     <w:rsid w:val="00BD01F0"/>
     <w:rsid w:val="00BD3F65"/>
     <w:rsid w:val="00BD53D9"/>
     <w:rsid w:val="00BD5D5E"/>
     <w:rsid w:val="00BE36D7"/>
     <w:rsid w:val="00BF1F5D"/>
     <w:rsid w:val="00C11D18"/>
     <w:rsid w:val="00C2068F"/>
     <w:rsid w:val="00C448A7"/>
     <w:rsid w:val="00C514AF"/>
     <w:rsid w:val="00C571E1"/>
     <w:rsid w:val="00C617FB"/>
     <w:rsid w:val="00C72E86"/>
     <w:rsid w:val="00CA10EA"/>
     <w:rsid w:val="00CB0097"/>
     <w:rsid w:val="00CC4442"/>
     <w:rsid w:val="00CC55D3"/>
     <w:rsid w:val="00CD6A85"/>
     <w:rsid w:val="00CD6C0C"/>
     <w:rsid w:val="00CF42EE"/>
     <w:rsid w:val="00D22AC8"/>
     <w:rsid w:val="00D461E3"/>
     <w:rsid w:val="00D510F6"/>
     <w:rsid w:val="00D66A8A"/>
     <w:rsid w:val="00D70DA1"/>
     <w:rsid w:val="00D716C7"/>
     <w:rsid w:val="00D80074"/>
     <w:rsid w:val="00D8093E"/>
     <w:rsid w:val="00D82916"/>
     <w:rsid w:val="00D84BC4"/>
     <w:rsid w:val="00D87B4B"/>
     <w:rsid w:val="00DA14E0"/>
     <w:rsid w:val="00DA1609"/>
     <w:rsid w:val="00DA54ED"/>
     <w:rsid w:val="00DA7D15"/>
     <w:rsid w:val="00DC1D03"/>
     <w:rsid w:val="00DD23BC"/>
     <w:rsid w:val="00DD24BE"/>
+    <w:rsid w:val="00DE3530"/>
     <w:rsid w:val="00DF5006"/>
     <w:rsid w:val="00DF59E6"/>
     <w:rsid w:val="00E13CEE"/>
     <w:rsid w:val="00E322A9"/>
     <w:rsid w:val="00E41A41"/>
     <w:rsid w:val="00E45BC0"/>
     <w:rsid w:val="00E46BD9"/>
     <w:rsid w:val="00E5352F"/>
     <w:rsid w:val="00E5411A"/>
     <w:rsid w:val="00E55426"/>
     <w:rsid w:val="00E61EB6"/>
     <w:rsid w:val="00E645A2"/>
     <w:rsid w:val="00E7216E"/>
     <w:rsid w:val="00E72D0F"/>
     <w:rsid w:val="00E80219"/>
     <w:rsid w:val="00E821C8"/>
     <w:rsid w:val="00E91AC6"/>
     <w:rsid w:val="00E9351D"/>
     <w:rsid w:val="00EA245D"/>
     <w:rsid w:val="00EA7821"/>
     <w:rsid w:val="00EB3438"/>
     <w:rsid w:val="00EB3DF0"/>
     <w:rsid w:val="00F0247A"/>
+    <w:rsid w:val="00F02533"/>
     <w:rsid w:val="00F055D0"/>
     <w:rsid w:val="00F15B3E"/>
     <w:rsid w:val="00F24AE1"/>
     <w:rsid w:val="00F27411"/>
     <w:rsid w:val="00F34193"/>
     <w:rsid w:val="00F41CC3"/>
     <w:rsid w:val="00F64433"/>
     <w:rsid w:val="00F70F46"/>
     <w:rsid w:val="00F73CEE"/>
     <w:rsid w:val="00F751FF"/>
     <w:rsid w:val="00F853F4"/>
     <w:rsid w:val="00F901F1"/>
     <w:rsid w:val="00F91D3B"/>
     <w:rsid w:val="00F9278F"/>
     <w:rsid w:val="00FA0FCA"/>
+    <w:rsid w:val="00FA2DB8"/>
     <w:rsid w:val="00FA60A0"/>
     <w:rsid w:val="00FB39D6"/>
     <w:rsid w:val="00FC0D98"/>
+    <w:rsid w:val="00FC5933"/>
     <w:rsid w:val="00FD5F3F"/>
     <w:rsid w:val="00FD7121"/>
     <w:rsid w:val="00FE07F3"/>
     <w:rsid w:val="00FE1165"/>
     <w:rsid w:val="00FF1359"/>
     <w:rsid w:val="00FF1D85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5A3CAC2B"/>
-  <w15:docId w15:val="{81B2C62F-9940-45A9-869D-BF48647535E2}"/>
+  <w14:docId w14:val="1CE0815E"/>
+  <w15:docId w15:val="{E844CA70-4D2C-4105-A05C-9753D87BB391}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12090,128 +12384,128 @@
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00F901F1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
     <w:name w:val="01_en_tête_et_bas_de_page"/>
     <w:qFormat/>
     <w:rsid w:val="003D5A0D"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1062631024">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///P:\02_Adm\24_Gestion_documentaire\246_Documents%20de%20travail\Site%20Internet%20du%20SPC\Documents%20int&#233;gr&#233;s%20pour%20actualisation\917-D_Gesuch%20um%20die%20Einf&#252;hrung%20einer%20Verkehrsbeschr&#228;nkung%20f&#252;r%20Meliorations-%20und%20Waldstrassen-21.03.2022.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///\\ad.net.fr.ch\dfs\DAEC\SPC\APPL\03_SuR\30_Section\306_Documents%20AQ\02_Routes%20communales\04%20Formulaires%20-%20Formular\917D_Gesuch_Einf&#252;hrung_Verkehrsbeschr&#228;nkung_Meliorations-und_Waldstrassen.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A514F99D73D34DCB9C25F1D68445275E"/>
+        <w:name w:val="AF1B58C9631840E690955253262CF5A2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{ED90426F-1610-4D86-AF75-8E657846D8D5}"/>
+        <w:guid w:val="{54E70A34-5DA2-4573-8593-42680B56B206}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001440BB" w:rsidRDefault="001440BB">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="A514F99D73D34DCB9C25F1D68445275E"/>
+            <w:pStyle w:val="AF1B58C9631840E690955253262CF5A2"/>
           </w:pPr>
           <w:r w:rsidRPr="00747982">
             <w:rPr>
               <w:highlight w:val="yellow"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>Datum eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -12240,92 +12534,93 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001440BB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001440BB"/>
+    <w:rsidRoot w:val="00DC5A3D"/>
+    <w:rsid w:val="00DC5A3D"/>
+    <w:rsid w:val="00FC5933"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12708,58 +13003,58 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A514F99D73D34DCB9C25F1D68445275E">
-    <w:name w:val="A514F99D73D34DCB9C25F1D68445275E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF1B58C9631840E690955253262CF5A2">
+    <w:name w:val="AF1B58C9631840E690955253262CF5A2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -13021,63 +13316,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documentation du SPC" ma:contentTypeID="0x01010014C59C61CE86DA4BBE8E466E72D96ADB00A1ECEF6398358F44B0451DF3F55B7D24" ma:contentTypeVersion="39" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="01b7c54590d124ff1ee13298653a69f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="6415b098-b736-49bb-9fbf-304338ed6dc1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="197e18fcfaee857beaae8cdc1b52bdcd" ns1:_="">
     <xsd:import namespace="6415b098-b736-49bb-9fbf-304338ed6dc1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:SpcNumeroInterne"/>
                 <xsd:element ref="ns1:SpcIndex" minOccurs="0"/>
                 <xsd:element ref="ns1:SpcVersion"/>
                 <xsd:element ref="ns1:Externe" minOccurs="0"/>
                 <xsd:element ref="ns1:Remarque" minOccurs="0"/>
                 <xsd:element ref="ns1:kcf5422741ea498a8f4960310f9b79ff" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:ncf326973f2944dcb657b5c876ed8c87" minOccurs="0"/>
                 <xsd:element ref="ns1:bd5d1db7cf3f487e8ac111ba4ba5b2af" minOccurs="0"/>
                 <xsd:element ref="ns1:gbf80bec09494ed39cef665e8dd3b924" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7eb07a25984f2983b754dbeb9d3637" minOccurs="0"/>
                 <xsd:element ref="ns1:le1c1810c77e4aff96afd6a7d26de073" minOccurs="0"/>
                 <xsd:element ref="ns1:jf89d4bb14dd48c8a1d5f7965699347d" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -13272,50 +13554,63 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <le1c1810c77e4aff96afd6a7d26de073 xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Signalisation</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">b642d3e8-0e13-4c59-9867-670488cff4d3</TermId>
         </TermInfo>
       </Terms>
     </le1c1810c77e4aff96afd6a7d26de073>
     <SpcIndex xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1" xsi:nil="true"/>
     <bd5d1db7cf3f487e8ac111ba4ba5b2af xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Production</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">244acb4a-4fc7-4180-94cd-1955500aec10</TermId>
         </TermInfo>
       </Terms>
     </bd5d1db7cf3f487e8ac111ba4ba5b2af>
     <TaxCatchAll xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
       <Value>129</Value>
       <Value>80</Value>
       <Value>61</Value>
       <Value>78</Value>
@@ -13350,141 +13645,141 @@
       </Terms>
     </ncf326973f2944dcb657b5c876ed8c87>
     <jf7eb07a25984f2983b754dbeb9d3637 xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1102-02 - Prestations pour tiers</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0abe201d-a8b6-4563-9003-5a49a338f5fe</TermId>
         </TermInfo>
       </Terms>
     </jf7eb07a25984f2983b754dbeb9d3637>
     <kcf5422741ea498a8f4960310f9b79ff xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8. Réalisation des activités opérationnelles</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e2b544e5-7dc3-4b8e-83c0-2dd25d8f07f7</TermId>
         </TermInfo>
       </Terms>
     </kcf5422741ea498a8f4960310f9b79ff>
     <Remarque xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">Publié sur Internet</Remarque>
     <SpcVersion xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">2022-01-27T23:00:00+00:00</SpcVersion>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03D1C2DA-4CC4-4458-84D0-A154865E01D7}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59F8DE65-1029-4552-9B31-3EB543625A06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6415b098-b736-49bb-9fbf-304338ed6dc1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C66AA97E-2BBF-493E-959A-B395016198D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03D1C2DA-4CC4-4458-84D0-A154865E01D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD8D2A75-BD78-4C9C-B4DA-3A32496C27AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6415b098-b736-49bb-9fbf-304338ed6dc1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>917-D_Gesuch um die Einführung einer Verkehrsbeschränkung für Meliorations- und Waldstrassen-21.03.2022</Template>
+  <Template>917D_Gesuch_Einführung_Verkehrsbeschränkung_Meliorations-und_Waldstrassen.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>580</Words>
-  <Characters>3193</Characters>
+  <Words>608</Words>
+  <Characters>3345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Gesuch um die Einführung einer Verkehrsbeschränkung für Meliorations- und Waldstrassen</vt:lpstr>
+      <vt:lpstr>917D Gesuch um die Einführung einer Verkehrsbeschränkung für Meliorations- und Waldstrassen</vt:lpstr>
       <vt:lpstr>Korrespondez</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3766</CharactersWithSpaces>
+  <CharactersWithSpaces>3946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>917D Gesuch um die Einführung einer Verkehrsbeschränkung für Meliorations- und Waldstrassen</dc:title>
-  <dc:creator>Becker Raphaël</dc:creator>
+  <dc:creator>Jungo Muriel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010014C59C61CE86DA4BBE8E466E72D96ADB00A1ECEF6398358F44B0451DF3F55B7D24</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SpcPrestations">
     <vt:lpwstr>196;#1102-02 - Prestations pour tiers|0abe201d-a8b6-4563-9003-5a49a338f5fe</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="SpcStructure">
     <vt:lpwstr>129;#Signalisation|b642d3e8-0e13-4c59-9867-670488cff4d3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="SpcLangue">
     <vt:lpwstr>61;#D|8432b06f-9d4d-4afa-b733-eb2a3dd1ba26</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SpcNormeIso">
     <vt:lpwstr>80;#8. Réalisation des activités opérationnelles|e2b544e5-7dc3-4b8e-83c0-2dd25d8f07f7</vt:lpwstr>
   </property>