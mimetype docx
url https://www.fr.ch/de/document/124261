--- v0 (2025-12-05)
+++ v1 (2026-04-26)
@@ -1,2150 +1,2427 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9656" w:type="dxa"/>
         <w:tblInd w:w="-17" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="369" w:type="dxa"/>
           <w:left w:w="340" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="5528"/>
         <w:gridCol w:w="4110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A7F02" w:rsidRPr="00C03E10" w14:paraId="6F5FF19D" w14:textId="77777777" w:rsidTr="00FB4ACB">
+      <w:tr w:rsidR="004A7F02" w:rsidRPr="00A969F7" w14:paraId="3E49DFAA" w14:textId="77777777" w:rsidTr="00FB4ACB">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9656" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="170" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="284" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F275855" w14:textId="77777777" w:rsidR="00116E87" w:rsidRDefault="00116E87" w:rsidP="00B87212">
+          <w:p w14:paraId="66741930" w14:textId="77777777" w:rsidR="00116E87" w:rsidRDefault="00116E87" w:rsidP="00A969F7">
+            <w:pPr>
+              <w:pStyle w:val="05titreprincipalouobjetgras"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="159"/>
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00116E87">
+              <w:rPr>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demande d’approbation des plans </w:t>
+            </w:r>
+            <w:r w:rsidR="00471AA5" w:rsidRPr="00471AA5">
+              <w:t>d'infrastructure de mobilité</w:t>
+            </w:r>
+            <w:r w:rsidR="00471AA5">
+              <w:t xml:space="preserve"> (PIM)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EF73F73" w14:textId="77777777" w:rsidR="004A7F02" w:rsidRPr="00471AA5" w:rsidRDefault="00116E87" w:rsidP="00B87212">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
               <w:ind w:left="159"/>
               <w:rPr>
-                <w:lang w:val="fr-CH"/>
-[...37 lines deleted...]
-                <w:i/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16BB0">
               <w:rPr>
                 <w:i/>
-                <w:lang w:val="de-CH"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00B16BB0">
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Gesuch um die Plange</w:t>
+            </w:r>
+            <w:r w:rsidR="00714B0D" w:rsidRPr="00B16BB0">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Gesuch um die Plange</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00714B0D" w:rsidRPr="00B16BB0">
+              <w:t>ne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B16BB0">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>ne</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B16BB0">
+              <w:t>hmigun</w:t>
+            </w:r>
+            <w:r w:rsidR="00714B0D" w:rsidRPr="00B16BB0">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>hmigun</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00714B0D" w:rsidRPr="00B16BB0">
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B16BB0">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>g</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B16BB0">
+              <w:t xml:space="preserve"> für </w:t>
+            </w:r>
+            <w:r w:rsidR="00471AA5">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> für das Ausführungsprojekt</w:t>
+              <w:t xml:space="preserve">den </w:t>
+            </w:r>
+            <w:r w:rsidR="00471AA5" w:rsidRPr="00471AA5">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Mobilitätsinfrastrukturplans</w:t>
+            </w:r>
+            <w:r w:rsidR="00471AA5">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (MIP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714B0D" w:rsidRPr="001048A6" w14:paraId="112FFA0B" w14:textId="77777777" w:rsidTr="00874C99">
+      <w:tr w:rsidR="00714B0D" w:rsidRPr="001048A6" w14:paraId="04A2A009" w14:textId="77777777" w:rsidTr="00874C99">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="18" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4EC516A2" w14:textId="77777777" w:rsidR="00B60FC0" w:rsidRPr="0091536B" w:rsidRDefault="00B60FC0" w:rsidP="00B60FC0">
+          <w:p w14:paraId="33166223" w14:textId="77777777" w:rsidR="00B60FC0" w:rsidRPr="0091536B" w:rsidRDefault="00B60FC0" w:rsidP="00B60FC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc277835393"/>
             <w:bookmarkStart w:id="1" w:name="_Toc277838916"/>
             <w:bookmarkStart w:id="2" w:name="_Toc277838975"/>
           </w:p>
-          <w:p w14:paraId="7A0235C4" w14:textId="77777777" w:rsidR="0024597F" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="0024597F">
+          <w:p w14:paraId="7CBFA956" w14:textId="77777777" w:rsidR="0024597F" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="0024597F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Commune</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41D59624" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00714B0D">
+          <w:p w14:paraId="5FD0332A" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00714B0D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Gemeinde</w:t>
             </w:r>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39EDB952" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="0001712D">
+          <w:p w14:paraId="5147B3E3" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="0001712D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
                 <w:id w:val="-1401517362"/>
                 <w:placeholder>
-                  <w:docPart w:val="AF811EEB83B04657BF08B36F72E84DD7"/>
+                  <w:docPart w:val="35E05F344F9243128D1DEA91540F514F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.................................................................</w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="6FEB5B3F" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="0091536B" w:rsidRDefault="00874C99" w:rsidP="00FB4ACB">
+          <w:p w14:paraId="46CCFF4E" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="0091536B" w:rsidRDefault="00874C99" w:rsidP="00FB4ACB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="331885A3" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="0091536B" w:rsidRDefault="00874C99" w:rsidP="00874C99">
+          <w:p w14:paraId="416B2622" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="0091536B" w:rsidRDefault="00874C99" w:rsidP="00874C99">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Objet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ECB7A88" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="0091536B" w:rsidRDefault="00874C99" w:rsidP="00874C99">
+          <w:p w14:paraId="46A2B52D" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="0091536B" w:rsidRDefault="00874C99" w:rsidP="00874C99">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Gegenstand</w:t>
             </w:r>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F2895B6" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00874C99">
+          <w:p w14:paraId="6B0D5C7B" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00874C99">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
                 <w:id w:val="-138119215"/>
                 <w:placeholder>
-                  <w:docPart w:val="710E0C38A5504BA1992F7E02072BE4F7"/>
+                  <w:docPart w:val="6236A3ABE33847BE939221624612D5D5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00874C99" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>..................................................................</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="03044CF3" w14:textId="77777777" w:rsidR="00B60FC0" w:rsidRPr="0091536B" w:rsidRDefault="00B60FC0" w:rsidP="00B60FC0">
+          <w:p w14:paraId="7AA1D26A" w14:textId="77777777" w:rsidR="00B60FC0" w:rsidRPr="0091536B" w:rsidRDefault="00B60FC0" w:rsidP="00B60FC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5708B40F" w14:textId="77777777" w:rsidR="0024597F" w:rsidRPr="0091536B" w:rsidRDefault="0024597F" w:rsidP="0024597F">
+          <w:p w14:paraId="2D1236E7" w14:textId="77777777" w:rsidR="0024597F" w:rsidRPr="0091536B" w:rsidRDefault="0024597F" w:rsidP="0024597F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03F07C9F" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00714B0D">
+          <w:p w14:paraId="2ED10247" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00714B0D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BE989B9" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00714B0D">
+          <w:p w14:paraId="235126C6" w14:textId="77777777" w:rsidR="00BE0632" w:rsidRPr="00261733" w:rsidRDefault="00000000" w:rsidP="00BE0632">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
-                <w:id w:val="-1401517946"/>
+                <w:id w:val="-828447638"/>
                 <w:placeholder>
-                  <w:docPart w:val="D96769B910B14F0785530C42E877FC49"/>
+                  <w:docPart w:val="6DA7949882A84D9F876B1B1B4045F4CD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00BE0632" w:rsidRPr="0091536B">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0632">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.........................................</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="7B49509E" w14:textId="77777777" w:rsidR="00BE0632" w:rsidRDefault="00000000" w:rsidP="00BE0632">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="272982143"/>
+                <w:placeholder>
+                  <w:docPart w:val="CDFFD775108D42A08EFF6C9D6A926CF1"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BE0632" w:rsidRPr="0091536B">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0632">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.........................................</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="46A6C3AB" w14:textId="77777777" w:rsidR="00BE0632" w:rsidRDefault="00000000" w:rsidP="00BE0632">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="1128583535"/>
+                <w:placeholder>
+                  <w:docPart w:val="A27A0B4A69B247E1BC77F53D8EE4ED3E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BE0632" w:rsidRPr="0091536B">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0632">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.........................................</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="06AD6425" w14:textId="77777777" w:rsidR="00BE0632" w:rsidRPr="0091536B" w:rsidRDefault="00BE0632" w:rsidP="00BE0632">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44E79DEE" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00714B0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>T +41</w:t>
+            </w:r>
+            <w:r w:rsidR="007806C0" w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="804047835"/>
+                <w:placeholder>
+                  <w:docPart w:val="2E57EB7E11D647F4ADEDD69BA3016FED"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
-              </w:sdtContent>
-[...25 lines deleted...]
-                <w:r w:rsidR="0024597F" w:rsidRPr="0091536B">
+                <w:r w:rsidR="00261733">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
-                  <w:t>................</w:t>
-[...45 lines deleted...]
-                  <w:t>................</w:t>
+                  <w:t>..............</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714B0D" w:rsidRPr="001048A6" w14:paraId="0274DF5D" w14:textId="77777777" w:rsidTr="0091536B">
-[...594 lines deleted...]
-      <w:tr w:rsidR="00714B0D" w:rsidRPr="00C03E10" w14:paraId="1798C5DD" w14:textId="77777777" w:rsidTr="00874C99">
+      <w:tr w:rsidR="00714B0D" w:rsidRPr="001048A6" w14:paraId="19FDC000" w14:textId="77777777" w:rsidTr="0091536B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="18" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="411D2ECA" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00D50AE6">
+          <w:p w14:paraId="6DE23450" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00D50AE6" w:rsidP="00D50AE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="de-DE"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="de-DE"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="0091536B">
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auteur des plans / </w:t>
+            </w:r>
+            <w:r w:rsidR="00714B0D" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Geometer Verfasser der Plangrundlagen</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> :</w:t>
+              <w:t xml:space="preserve">Planverfasser </w:t>
+            </w:r>
+            <w:r w:rsidR="00714B0D" w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714B0D" w:rsidRPr="001048A6" w14:paraId="0DCA3ACA" w14:textId="77777777" w:rsidTr="00874C99">
+      <w:tr w:rsidR="00714B0D" w:rsidRPr="001048A6" w14:paraId="4D13E0A1" w14:textId="77777777" w:rsidTr="00874C99">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="18" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AEB77E4" w14:textId="77777777" w:rsidR="00D50AE6" w:rsidRPr="0091536B" w:rsidRDefault="00D50AE6" w:rsidP="00D50AE6">
+          <w:p w14:paraId="36BB78DF" w14:textId="77777777" w:rsidR="0024597F" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="0024597F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Nom (ou raison sociale)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1663400B" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00714B0D">
+          <w:p w14:paraId="5118D7AE" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00714B0D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Name (oder Firma)</w:t>
+              <w:t>Name (oder Firma</w:t>
             </w:r>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> :</w:t>
+              <w:t>) :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="789CB425" w14:textId="77777777" w:rsidR="0015179A" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="0001712D">
+          <w:p w14:paraId="411711CA" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00714B0D">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="center" w:pos="2406"/>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
-                <w:id w:val="1272509336"/>
+                <w:id w:val="1722325967"/>
                 <w:placeholder>
-                  <w:docPart w:val="110CA43763FF42F2B646069EEDE726E1"/>
+                  <w:docPart w:val="6774B842C8D643339EC3C2610B51C6D2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>................................................................</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="2D125B95" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="0091536B" w:rsidRDefault="00874C99" w:rsidP="00874C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+                <w:tab w:val="left" w:pos="6804"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8505"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34503DDE" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="0091536B" w:rsidRDefault="00874C99" w:rsidP="00874C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+                <w:tab w:val="left" w:pos="6804"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8505"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Nom de la personne autorisée à déposer des plans :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05624638" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="0091536B" w:rsidRDefault="00874C99" w:rsidP="00874C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+                <w:tab w:val="left" w:pos="6804"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8505"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name der eingabeberechtigten Person</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="262C7A48" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00714B0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="162053760"/>
+                <w:placeholder>
+                  <w:docPart w:val="CDF155EF10164D238324BD1631E9E060"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00874C99" w:rsidRPr="0091536B">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>...............</w:t>
+                </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.....................................................</w:t>
+                </w:r>
+                <w:r w:rsidR="00874C99" w:rsidRPr="0091536B">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2EB7DA97" w14:textId="77777777" w:rsidR="00D50AE6" w:rsidRPr="0091536B" w:rsidRDefault="00D50AE6" w:rsidP="00D50AE6">
+          <w:p w14:paraId="135BEEE1" w14:textId="77777777" w:rsidR="0024597F" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="0024597F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E49A31A" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00714B0D">
+          <w:p w14:paraId="48E7F598" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00714B0D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adresse </w:t>
+              <w:t>Adresse</w:t>
             </w:r>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A030AE4" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00874C99">
+          <w:p w14:paraId="05C5A97B" w14:textId="77777777" w:rsidR="00261733" w:rsidRPr="00261733" w:rsidRDefault="00000000" w:rsidP="00BE0632">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
-                <w:id w:val="-1182277660"/>
+                <w:id w:val="1336500876"/>
                 <w:placeholder>
-                  <w:docPart w:val="CEB52E04133B44968C463736EE2868C4"/>
+                  <w:docPart w:val="AB8EA2BE9AE44431BB671DC8B8B3612B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.........................................</w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="71C59CA0" w14:textId="77777777" w:rsidR="00321923" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00B60FC0">
+          <w:p w14:paraId="0B037E52" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRDefault="00000000" w:rsidP="00BE0632">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
+              <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
-                <w:id w:val="-1565637941"/>
+                <w:id w:val="1698511304"/>
                 <w:placeholder>
-                  <w:docPart w:val="9BBA7F784E0644B2A61F6579E49B98B5"/>
+                  <w:docPart w:val="B61C9C2A9B804ED4B170652CC71A51AE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.........................................</w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="4516911F" w14:textId="77777777" w:rsidR="0015179A" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00B60FC0">
+          <w:p w14:paraId="2011D0D4" w14:textId="77777777" w:rsidR="00261733" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00BE0632">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
-              <w:rPr>
-                <w:spacing w:val="-3"/>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0091536B">
-[...10 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
-                <w:id w:val="287550154"/>
+                <w:id w:val="-695991682"/>
                 <w:placeholder>
-                  <w:docPart w:val="F509178B463A4C10896FEC385BC8D0B7"/>
+                  <w:docPart w:val="884A55049D7E428DA4A8735E3DAB0423"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00261733" w:rsidRPr="0091536B">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.........................................</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="668521F7" w14:textId="77777777" w:rsidR="00261733" w:rsidRPr="0091536B" w:rsidRDefault="00261733" w:rsidP="00714B0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C74EF7A" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00714B0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>T +41</w:t>
+            </w:r>
+            <w:r w:rsidR="007806C0" w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="1452126348"/>
+                <w:placeholder>
+                  <w:docPart w:val="A89BD702813444C38613335F09BF1033"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE48D8" w:rsidRPr="00C03E10" w14:paraId="1BE11ABD" w14:textId="77777777" w:rsidTr="00FB4ACB">
+      <w:tr w:rsidR="00714B0D" w:rsidRPr="00A969F7" w14:paraId="5D487679" w14:textId="77777777" w:rsidTr="00874C99">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0E9D5B01" w14:textId="77777777" w:rsidR="0024597F" w:rsidRPr="00F7469B" w:rsidRDefault="0024597F" w:rsidP="0024597F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autorisation </w:t>
+            </w:r>
+            <w:r w:rsidR="00F37DF3" w:rsidRPr="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REG A/B </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F37DF3" w:rsidRPr="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45B8F906" w14:textId="77777777" w:rsidR="0024597F" w:rsidRPr="00A969F7" w:rsidRDefault="0024597F" w:rsidP="0024597F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A969F7">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Bewilligung</w:t>
+            </w:r>
+            <w:r w:rsidR="00F37DF3" w:rsidRPr="00A969F7">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> REG A/B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A969F7">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A969F7">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A969F7" w:rsidRPr="00A969F7">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A969F7">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="155423050"/>
+                <w:placeholder>
+                  <w:docPart w:val="98E18F0C5DE2443CB67793D8F2BF03E2"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00A969F7" w:rsidRPr="00A969F7">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00A969F7">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>.......</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="643635D7" w14:textId="77777777" w:rsidR="00583612" w:rsidRPr="00A969F7" w:rsidRDefault="00583612" w:rsidP="0024597F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+                <w:tab w:val="left" w:pos="6804"/>
+                <w:tab w:val="left" w:pos="7371"/>
+                <w:tab w:val="left" w:pos="8505"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EBC7112" w14:textId="77777777" w:rsidR="0024597F" w:rsidRPr="00A969F7" w:rsidRDefault="0024597F" w:rsidP="0024597F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E4A6B98" w14:textId="77777777" w:rsidR="0024597F" w:rsidRPr="00A969F7" w:rsidRDefault="0024597F" w:rsidP="0024597F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="380E9EEE" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="00A969F7" w:rsidRDefault="00874C99" w:rsidP="00714B0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23F3DBEA" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="00A969F7" w:rsidRDefault="00874C99" w:rsidP="00874C99">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00714B0D" w:rsidRPr="00A969F7" w14:paraId="5937D02C" w14:textId="77777777" w:rsidTr="00874C99">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3FF5F153" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00D50AE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidR="00D50AE6" w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">éomètre auteur du plan de base / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Geometer Verfasser der Plangrundlagen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00714B0D" w:rsidRPr="001048A6" w14:paraId="3F2CEF88" w14:textId="77777777" w:rsidTr="00874C99">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="18" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4D3A0BB7" w14:textId="77777777" w:rsidR="00D50AE6" w:rsidRPr="0091536B" w:rsidRDefault="00D50AE6" w:rsidP="00D50AE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Nom (ou raison sociale)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46E03C41" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00714B0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Name (oder Firma)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23745C1D" w14:textId="77777777" w:rsidR="0015179A" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="0001712D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="2406"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="1272509336"/>
+                <w:placeholder>
+                  <w:docPart w:val="1BEBBC42B077472EBB471DB5027FA5E8"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>...............</w:t>
+                </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>..............................................................</w:t>
+                </w:r>
+                <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41FE777D" w14:textId="77777777" w:rsidR="00D50AE6" w:rsidRPr="0091536B" w:rsidRDefault="00D50AE6" w:rsidP="00D50AE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Adresse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A3ABDAA" w14:textId="77777777" w:rsidR="00714B0D" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00714B0D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adresse </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A8B18FF" w14:textId="77777777" w:rsidR="00BE0632" w:rsidRPr="00261733" w:rsidRDefault="00000000" w:rsidP="00BE0632">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="1798333788"/>
+                <w:placeholder>
+                  <w:docPart w:val="EAE338925A104710BF3D4B1A38376CF6"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BE0632" w:rsidRPr="0091536B">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0632">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.........................................</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="654ABA3D" w14:textId="77777777" w:rsidR="00BE0632" w:rsidRDefault="00000000" w:rsidP="00BE0632">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="-1050379738"/>
+                <w:placeholder>
+                  <w:docPart w:val="C9A0799E266D4DA2B5FD0ABABAD3C48D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BE0632" w:rsidRPr="0091536B">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0632">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.........................................</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="7ED79A90" w14:textId="77777777" w:rsidR="00321923" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00BE0632">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="-2122677250"/>
+                <w:placeholder>
+                  <w:docPart w:val="AA5E2B104AC940CDAF9208323E1911CB"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00BE0632" w:rsidRPr="0091536B">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0632">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.........................................</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="30516F70" w14:textId="77777777" w:rsidR="0015179A" w:rsidRPr="0091536B" w:rsidRDefault="00714B0D" w:rsidP="00B60FC0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5954"/>
+                <w:tab w:val="left" w:pos="7088"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>T +41</w:t>
+            </w:r>
+            <w:r w:rsidR="00321923" w:rsidRPr="0091536B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="287550154"/>
+                <w:placeholder>
+                  <w:docPart w:val="8A497F41E27348FE8627FD550ABBD9C3"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>..........</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE48D8" w:rsidRPr="00A969F7" w14:paraId="67177E78" w14:textId="77777777" w:rsidTr="00FB4ACB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="18" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10819" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="10819"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BE48D8" w:rsidRPr="00C03E10" w14:paraId="256FCFDA" w14:textId="77777777" w:rsidTr="004946B9">
+            <w:tr w:rsidR="00BE48D8" w:rsidRPr="00A969F7" w14:paraId="5C4B6F04" w14:textId="77777777" w:rsidTr="004946B9">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10819" w:type="dxa"/>
                   <w:tcMar>
                     <w:top w:w="57" w:type="dxa"/>
                     <w:bottom w:w="57" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="223E19C5" w14:textId="77777777" w:rsidR="00BE48D8" w:rsidRPr="0091536B" w:rsidRDefault="00BE48D8" w:rsidP="00FB4ACB">
+                <w:p w14:paraId="39EE1810" w14:textId="77777777" w:rsidR="00BE48D8" w:rsidRPr="0091536B" w:rsidRDefault="00BE48D8" w:rsidP="00FB4ACB">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="5245"/>
                       <w:tab w:val="left" w:pos="5954"/>
                       <w:tab w:val="left" w:pos="7088"/>
                     </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0091536B">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                     <w:t>No d’autorisation de diffusion des données de la mensuration officielle</w:t>
                   </w:r>
                   <w:r w:rsidRPr="0091536B">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="436F71DC" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="002A6DF5" w:rsidRDefault="00BE48D8" w:rsidP="00FB4ACB">
+                <w:p w14:paraId="7E1DE79D" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="002A6DF5" w:rsidRDefault="00BE48D8" w:rsidP="00FB4ACB">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="5954"/>
                       <w:tab w:val="left" w:pos="7088"/>
                     </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0091536B">
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Nr. der Bewilligung zur Herausgabe der Daten der amtlichen Vermessung</w:t>
                   </w:r>
                   <w:r w:rsidR="00583612" w:rsidRPr="0091536B">
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:id w:val="189421243"/>
                       <w:placeholder>
-                        <w:docPart w:val="BF78C3160919475A9E7BF1B1543118C2"/>
+                        <w:docPart w:val="B624E71D236843C6A50ADF6078657AE4"/>
                       </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D50AE6" w:rsidRPr="002A6DF5">
                         <w:rPr>
                           <w:spacing w:val="-3"/>
                           <w:lang w:val="de-CH"/>
                         </w:rPr>
                         <w:t>................</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4D85AA3F" w14:textId="77777777" w:rsidR="00BE48D8" w:rsidRPr="0091536B" w:rsidRDefault="00BE48D8" w:rsidP="00FB4ACB">
+          <w:p w14:paraId="54EEC564" w14:textId="77777777" w:rsidR="00BE48D8" w:rsidRPr="0091536B" w:rsidRDefault="00BE48D8" w:rsidP="00FB4ACB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25CB950F" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="002A6DF5" w:rsidRDefault="00874C99" w:rsidP="00FB4ACB">
+    <w:p w14:paraId="0B5BA613" w14:textId="77777777" w:rsidR="00874C99" w:rsidRPr="002A6DF5" w:rsidRDefault="00874C99" w:rsidP="00FB4ACB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6DF5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10516" w:type="dxa"/>
+        <w:tblW w:w="9530" w:type="dxa"/>
         <w:tblInd w:w="109" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5784"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="311"/>
+        <w:gridCol w:w="4853"/>
+        <w:gridCol w:w="1809"/>
+        <w:gridCol w:w="2868"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="51906126" w14:textId="77777777" w:rsidTr="0091536B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="30624680" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:tcW w:w="9530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0E223678" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00963376" w:rsidP="00D50AE6">
+          <w:p w14:paraId="55FEF0A1" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00963376" w:rsidP="00D50AE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Localis</w:t>
             </w:r>
             <w:r w:rsidR="00D50AE6" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">ation de l'objet de la demande / </w:t>
             </w:r>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Lokalisierung des Gegenstands des Gesuches</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963376" w:rsidRPr="00775F11" w14:paraId="7BEEC34A" w14:textId="77777777" w:rsidTr="0091536B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963376" w:rsidRPr="00775F11" w14:paraId="247B7B7C" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:tcW w:w="9530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AEBDA8E" w14:textId="77777777" w:rsidR="00D50AE6" w:rsidRPr="0091536B" w:rsidRDefault="00D50AE6" w:rsidP="00D50AE6">
+          <w:p w14:paraId="45377990" w14:textId="77777777" w:rsidR="00D50AE6" w:rsidRPr="0091536B" w:rsidRDefault="00D50AE6" w:rsidP="00D50AE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Lieu-dit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="352C34B5" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00963376" w:rsidP="00775F11">
+          <w:p w14:paraId="7C3F53B7" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00963376" w:rsidP="00775F11">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Ortsname</w:t>
             </w:r>
             <w:r w:rsidR="005354E3">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
                 <w:id w:val="-1107962321"/>
                 <w:placeholder>
-                  <w:docPart w:val="49AED59564DB4EDFAD96286CFEBE1FED"/>
+                  <w:docPart w:val="4F2AC496A8C74A088B6CBBFC00BD65BB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>........................................................................................</w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963376" w:rsidRPr="00775F11" w14:paraId="1D9F3845" w14:textId="77777777" w:rsidTr="0091536B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963376" w:rsidRPr="00775F11" w14:paraId="5BEBA486" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:tcW w:w="9530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11C6EF4A" w14:textId="77777777" w:rsidR="00D50AE6" w:rsidRPr="0091536B" w:rsidRDefault="00D50AE6" w:rsidP="00D50AE6">
+          <w:p w14:paraId="303CFC05" w14:textId="77777777" w:rsidR="00D50AE6" w:rsidRPr="0091536B" w:rsidRDefault="00D50AE6" w:rsidP="00D50AE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5845"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Coordonnées nationales</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17D691AC" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00963376" w:rsidP="000501F0">
+          <w:p w14:paraId="2E9D1998" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00963376" w:rsidP="000501F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5845"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Nationale Koordinaten</w:t>
             </w:r>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : Y</w:t>
             </w:r>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> =</w:t>
             </w:r>
             <w:r w:rsidR="00775F11" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
                 <w:id w:val="-849880771"/>
                 <w:placeholder>
-                  <w:docPart w:val="786FB76A828246889288CC73FCAFA74B"/>
+                  <w:docPart w:val="7A305A7CDC4F453E842310CDDCBFBA7E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>..........</w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">X = </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
                 <w:id w:val="1309518137"/>
                 <w:placeholder>
-                  <w:docPart w:val="82119DBAF7BB46C681D864EBC33BA4BD"/>
+                  <w:docPart w:val="08F3BD2B5394466AB6748571093241E1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>.............</w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963376" w:rsidRPr="00775F11" w14:paraId="5F578D3E" w14:textId="77777777" w:rsidTr="0091536B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963376" w:rsidRPr="00775F11" w14:paraId="069F3286" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:tcW w:w="9530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="003E7F2B" w14:textId="77777777" w:rsidR="00D50AE6" w:rsidRPr="0091536B" w:rsidRDefault="00963376" w:rsidP="00D50AE6">
+          <w:p w14:paraId="7A138D61" w14:textId="77777777" w:rsidR="00D50AE6" w:rsidRPr="0091536B" w:rsidRDefault="00963376" w:rsidP="00D50AE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Examen préalable, le</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78A14EC3" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00963376" w:rsidP="00D50AE6">
+          <w:p w14:paraId="5B23C73C" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00963376" w:rsidP="00D50AE6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2018"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Vorprüfung, am</w:t>
             </w:r>
             <w:r w:rsidR="00D50AE6" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
                 <w:id w:val="-212819878"/>
                 <w:placeholder>
-                  <w:docPart w:val="27A3DC252D724CD8AFDCD7405C6EF43A"/>
+                  <w:docPart w:val="9714B365C70543E8A93904603903A2C7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001712D" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>..............</w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="71F4D52C" w14:textId="77777777" w:rsidTr="0091536B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="5E45C6AC" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:tcW w:w="9530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CD27C3C" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00D50AE6" w:rsidP="00AD2B27">
+          <w:p w14:paraId="2461FD79" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00D50AE6" w:rsidP="00AD2B27">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:before="240" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Statut juridique / </w:t>
             </w:r>
             <w:r w:rsidR="00963376" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Rechtsstellung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963376" w:rsidRPr="0096415C" w14:paraId="46972D4E" w14:textId="77777777" w:rsidTr="0091536B">
+      <w:tr w:rsidR="00963376" w:rsidRPr="0096415C" w14:paraId="01653117" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58A2EED8" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00963376">
+          <w:p w14:paraId="35E3ABC5" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00963376">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="1182474410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B93708" w:rsidRPr="002A6DF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00963376" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00963376" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Route cantonale; plans a</w:t>
             </w:r>
             <w:r w:rsidR="00E1633F" w:rsidRPr="0091536B">
@@ -2208,5150 +2485,6156 @@
             <w:r w:rsidR="00FF6085" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">vom Kantonsingenieur angenommen </w:t>
             </w:r>
             <w:r w:rsidR="00775F11" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
             <w:r w:rsidR="00321923" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DB1CA07" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00FF6085">
+          <w:p w14:paraId="7A4184FF" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00FF6085">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1397361271"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF6085" w:rsidRPr="002A6DF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FF6085" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Route communale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28A06E86" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="0091536B" w:rsidRDefault="00FF6085" w:rsidP="00FF6085">
+          <w:p w14:paraId="3E982213" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="0091536B" w:rsidRDefault="00FF6085" w:rsidP="00FF6085">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00963376" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Gemeindestrasse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DBCC773" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00FF6085">
+          <w:p w14:paraId="6D5FFB0E" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00FF6085">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="1831488376"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF6085" w:rsidRPr="002A6DF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FF6085" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chemin public de dévestiture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E3C462B" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="0091536B" w:rsidRDefault="00FF6085" w:rsidP="00FF6085">
+          <w:p w14:paraId="162F4538" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="00EE567F" w:rsidRDefault="00FF6085" w:rsidP="00FF6085">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EE567F">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t>Öffentlicher Flurweg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="295CACB9" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00FF6085">
+          <w:p w14:paraId="2E7F3602" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="00F37DF3" w:rsidRDefault="00000000" w:rsidP="00FF6085">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
-                  <w:lang w:val="fr-CH"/>
+                  <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-781412964"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF6085" w:rsidRPr="002A6DF5">
+                <w:r w:rsidR="00FF6085" w:rsidRPr="00F37DF3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
-                    <w:lang w:val="fr-CH"/>
+                    <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF6085" w:rsidRPr="0091536B">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Route privée qui sera reprise par la commune</w:t>
+            <w:r w:rsidR="00FF6085" w:rsidRPr="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Route privée </w:t>
+            </w:r>
+            <w:r w:rsidR="00F37DF3" w:rsidRPr="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>à usage public</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="635B0B86" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="002A6DF5" w:rsidRDefault="00FF6085" w:rsidP="00FF6085">
+          <w:p w14:paraId="6147BB33" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="00F37DF3" w:rsidRDefault="00FF6085" w:rsidP="00FF6085">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A6DF5">
+            <w:r w:rsidRPr="00F37DF3">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0091536B">
+            <w:r w:rsidR="00F37DF3" w:rsidRPr="00F37DF3">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="de-DE"/>
-[...16 lines deleted...]
-              <w:t>trasse, die von der Gemeinde übernommen wird</w:t>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Privatstrasse in öffentlicher Nutzung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3854" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2868" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36D5F71C" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="002A6DF5" w:rsidRDefault="00FF6085" w:rsidP="00B16BB0">
+          <w:p w14:paraId="17E57084" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="002A6DF5" w:rsidRDefault="00FF6085" w:rsidP="00B16BB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="61" w:hanging="61"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4975C86F" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="00775F11" w:rsidRDefault="00370724" w:rsidP="00FF6085">
+          <w:p w14:paraId="581A3B63" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="00775F11" w:rsidRDefault="00000000" w:rsidP="00FF6085">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="100696173"/>
+                <w:placeholder>
+                  <w:docPart w:val="9A4754FB8C6F493A98717D632F28DF23"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FF6085">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="33176A83" w14:textId="77777777" w:rsidTr="0091536B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="32C6BFF1" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:tcW w:w="9530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30B1E127" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="00A2708E" w:rsidRDefault="00963376" w:rsidP="00AD2B27">
+          <w:p w14:paraId="2218F6F4" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="00A2708E" w:rsidRDefault="00963376" w:rsidP="00AD2B27">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:before="240" w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Type d'aménagement /</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Ausbauart</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="5CF7838B" w14:textId="77777777" w:rsidTr="0091536B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="151DCAC0" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="4853" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="245DF929" w14:textId="77777777" w:rsidR="00686B95" w:rsidRDefault="00370724" w:rsidP="00686B95">
+          <w:p w14:paraId="0DBE429A" w14:textId="77777777" w:rsidR="00686B95" w:rsidRDefault="00000000" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="275"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1751568340"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B93708" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0096415C" w:rsidRPr="00145584">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A2708E">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Route</w:t>
             </w:r>
-            <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
-[...12 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="442C5E01" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00686B95" w:rsidP="00686B95">
+          <w:p w14:paraId="570DD90F" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00686B95" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="275"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00963376" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Strasse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="751F2A78" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00686B95">
+          <w:p w14:paraId="494D051B" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-42685926"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Ouvrage de soutènement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47AD4331" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="00145584" w:rsidRDefault="00686B95" w:rsidP="00686B95">
+          <w:p w14:paraId="2AC9A724" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="00145584" w:rsidRDefault="00686B95" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Stützmauer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="7F2C1F44" w14:textId="77777777" w:rsidTr="0091536B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="64635E7B" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="4853" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E7E560C" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00963376">
+          <w:p w14:paraId="32F7E3D8" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00963376">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1326775071"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A2708E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0096415C" w:rsidRPr="00145584">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Trottoir</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FB7C912" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00686B95" w:rsidP="00686B95">
+          <w:p w14:paraId="6AECA2DE" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00686B95" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00963376" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Bürgersteig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78A9B903" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00686B95">
+          <w:p w14:paraId="133110D8" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="527995065"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Pont</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="222BA380" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="00145584" w:rsidRDefault="00686B95" w:rsidP="00686B95">
+          <w:p w14:paraId="5C5FDB0D" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="00145584" w:rsidRDefault="00686B95" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Brücke</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="379F00BD" w14:textId="77777777" w:rsidTr="0091536B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="180C8A8B" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="4853" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5AB875A1" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00963376">
+          <w:p w14:paraId="532C8FF1" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00963376">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="905882678"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B93708" w:rsidRPr="00A2708E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FF6085">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FF6085" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>Canalisation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71857A20" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00686B95" w:rsidP="00686B95">
+          <w:p w14:paraId="6F9AE2AB" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00686B95" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="293"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00963376" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Kanalisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28AB1942" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00686B95">
+          <w:p w14:paraId="23F6BD53" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-1881779690"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Suppression d’un passage à niveau</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46F4C7BA" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="00686B95" w:rsidRDefault="00686B95" w:rsidP="00686B95">
+          <w:p w14:paraId="4BC9CEBA" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="00686B95" w:rsidRDefault="00686B95" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Aufhebung eines Bahnübergangs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="3583FEEF" w14:textId="77777777" w:rsidTr="0091536B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="26DA8F76" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5784" w:type="dxa"/>
+            <w:tcW w:w="4853" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="69EC2827" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRDefault="00370724" w:rsidP="00963376">
+          <w:p w14:paraId="342BA939" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRDefault="00000000" w:rsidP="00963376">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-515311498"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B93708" w:rsidRPr="00A2708E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00963376" w:rsidRPr="00145584">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FF6085" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Accotement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23CD43AD" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00686B95" w:rsidP="00686B95">
+          <w:p w14:paraId="0A07C86D" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00686B95" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="293"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00963376" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Strassenschulter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4421" w:type="dxa"/>
+            <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14A9FFB8" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="0091536B" w:rsidRDefault="00370724" w:rsidP="00686B95">
+          <w:p w14:paraId="67A0B378" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="0091536B" w:rsidRDefault="00000000" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="344"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-190300331"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00686B95" w:rsidRPr="0091536B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Autre</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58C3EE57" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00686B95" w:rsidP="00686B95">
+          <w:p w14:paraId="1B11F370" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="0091536B" w:rsidRDefault="00686B95" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="344"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091536B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Andere</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F9B57CB" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="00145584" w:rsidRDefault="00FF6085" w:rsidP="00686B95">
+          <w:p w14:paraId="1AB4D84C" w14:textId="77777777" w:rsidR="00FF6085" w:rsidRPr="00145584" w:rsidRDefault="00FF6085" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="344"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="2A7E265E" w14:textId="77777777" w:rsidTr="0091536B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963376" w:rsidRPr="00145584" w14:paraId="09DC349B" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:tcW w:w="9530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23D7D7CA" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="00A2708E" w:rsidRDefault="00963376" w:rsidP="00963376">
+          <w:p w14:paraId="29BE7005" w14:textId="77777777" w:rsidR="00963376" w:rsidRPr="00A2708E" w:rsidRDefault="00963376" w:rsidP="00963376">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Signalisations et marquages routiers </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Signalisation und Strassenmarkierung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00963376" w:rsidRPr="0045751D" w14:paraId="548B6A55" w14:textId="77777777" w:rsidTr="0091536B">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00963376" w:rsidRPr="00A969F7" w14:paraId="7B8840CB" w14:textId="77777777" w:rsidTr="00BE0632">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:tcW w:w="9530" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4492B0A6" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="00A2708E" w:rsidRDefault="00370724" w:rsidP="00686B95">
+          <w:p w14:paraId="5FDAC80B" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="00A2708E" w:rsidRDefault="00000000" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1228526462"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00686B95" w:rsidRPr="002A6DF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E87190" w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E87190" w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Signalisation d’interdiction, de priori</w:t>
             </w:r>
             <w:r w:rsidR="00686B95" w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>té, de vitesse, indicateur etc</w:t>
             </w:r>
+            <w:r w:rsidR="00B15D8F">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4A8FBB9A" w14:textId="77777777" w:rsidR="00A74130" w:rsidRPr="002A6DF5" w:rsidRDefault="00686B95" w:rsidP="00A74130">
+          <w:p w14:paraId="67392E80" w14:textId="77777777" w:rsidR="00A74130" w:rsidRPr="002A6DF5" w:rsidRDefault="00686B95" w:rsidP="00A74130">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E87190" w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Verbotssignalisation, Priorität-und</w:t>
             </w:r>
             <w:r w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E87190" w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Geschwindigkeitssignalisation, Anzeiger, usw,…</w:t>
+              <w:t>Geschwindigkeitssignalisation, Anzeiger, usw…</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="071CE0FC" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="00A2708E" w:rsidRDefault="00370724" w:rsidP="00A2708E">
+          <w:p w14:paraId="17B9E2E8" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="00A2708E" w:rsidRDefault="00000000" w:rsidP="00A2708E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-845323458"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A2708E" w:rsidRPr="002A6DF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E87190" w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> Marquages routiers (passages pour </w:t>
             </w:r>
             <w:r w:rsidR="00686B95" w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
-              <w:t>piétons, lignes d’axe, etc,…)</w:t>
+              <w:t>piétons, lignes d’axe, etc</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r w:rsidR="00686B95" w:rsidRPr="00A2708E">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79EFD572" w14:textId="77777777" w:rsidR="00E87190" w:rsidRPr="002A6DF5" w:rsidRDefault="00686B95" w:rsidP="00686B95">
+          <w:p w14:paraId="5142A22A" w14:textId="77777777" w:rsidR="00E87190" w:rsidRPr="002A6DF5" w:rsidRDefault="00686B95" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="5954"/>
                 <w:tab w:val="left" w:pos="7088"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2708E">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E87190" w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Strassenmarkierung (Fussgängerstreifen, Fahrspurachselinie, usw</w:t>
             </w:r>
-            <w:r w:rsidR="00775F11" w:rsidRPr="002A6DF5">
+            <w:r w:rsidR="00B15D8F">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="00E87190" w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>,….)</w:t>
+              <w:t>.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00DC7592" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="002A6DF5" w:rsidRDefault="00370724" w:rsidP="00A74130">
+          <w:p w14:paraId="045414D4" w14:textId="77777777" w:rsidR="00686B95" w:rsidRPr="002A6DF5" w:rsidRDefault="00000000" w:rsidP="00A74130">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-2120446596"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B93708" w:rsidRPr="00A2708E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00686B95" w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Autre</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24971EF5" w14:textId="77777777" w:rsidR="00BA068A" w:rsidRPr="002A6DF5" w:rsidRDefault="00686B95" w:rsidP="00686B95">
+          <w:p w14:paraId="28AFCE40" w14:textId="77777777" w:rsidR="00BA068A" w:rsidRPr="002A6DF5" w:rsidRDefault="00686B95" w:rsidP="00686B95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E87190" w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Andere</w:t>
             </w:r>
             <w:r w:rsidR="00E87190" w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
                 <w:id w:val="13809904"/>
+                <w:placeholder>
+                  <w:docPart w:val="FD98F18C22F546DE8F9A890EBF9B9667"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0001712D" w:rsidRPr="002A6DF5">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
+                <w:r w:rsidR="00261733">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>..............................................</w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="037B0F3E" w14:textId="77777777" w:rsidR="00AD2B27" w:rsidRPr="002A6DF5" w:rsidRDefault="00AD2B27">
+    <w:p w14:paraId="352A99E4" w14:textId="77777777" w:rsidR="00AD2B27" w:rsidRPr="002A6DF5" w:rsidRDefault="00AD2B27">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6DF5">
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="margin" w:tblpY="-288"/>
-        <w:tblW w:w="10092" w:type="dxa"/>
+        <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="109"/>
         <w:gridCol w:w="4176"/>
         <w:gridCol w:w="5496"/>
-        <w:gridCol w:w="311"/>
+        <w:gridCol w:w="425"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E612B" w:rsidRPr="007063BA" w14:paraId="7E38EA1B" w14:textId="77777777" w:rsidTr="009F6400">
+      <w:tr w:rsidR="004E612B" w:rsidRPr="007063BA" w14:paraId="4E5105C2" w14:textId="77777777" w:rsidTr="00261733">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="109" w:type="dxa"/>
-          <w:wAfter w:w="311" w:type="dxa"/>
+          <w:wAfter w:w="425" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9672" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23047CEA" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="004E612B" w:rsidRDefault="004E612B" w:rsidP="009F6400">
+          <w:p w14:paraId="3E5E9A44" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="004E612B" w:rsidRDefault="004E612B" w:rsidP="009F6400">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E612B">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Contenu du dossier/ Inhalt des Dossiers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E612B" w:rsidRPr="007063BA" w14:paraId="50F82021" w14:textId="77777777" w:rsidTr="009F6400">
+      <w:tr w:rsidR="004E612B" w:rsidRPr="007063BA" w14:paraId="3435E391" w14:textId="77777777" w:rsidTr="00261733">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="687A0A7D" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="1556C244" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="00000000" w:rsidP="009F6400">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-741635765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Extrait de carte au 1: 25’000</w:t>
             </w:r>
             <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Kartenauszug im Massstab 1: 25’000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="5921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CF140D7" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="3C675590" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="00000000" w:rsidP="009F6400">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="318"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:left="358" w:hanging="358"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="1327550652"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Rapport technique</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E51535E" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="004E612B" w:rsidP="009F6400">
+          <w:p w14:paraId="634A4B41" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="004E612B" w:rsidP="009F6400">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="318"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:ind w:left="358" w:hanging="358"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="007063BA">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Technischer Bericht</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E612B" w:rsidRPr="007063BA" w14:paraId="1DE08F48" w14:textId="77777777" w:rsidTr="009F6400">
+      <w:tr w:rsidR="00F37DF3" w:rsidRPr="00F37DF3" w14:paraId="5A0448F9" w14:textId="77777777" w:rsidTr="00261733">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="59F569CE" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="1267FB2F" w14:textId="77777777" w:rsidR="00F37DF3" w:rsidRDefault="00000000" w:rsidP="009F6400">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
-                <w:tab w:val="left" w:pos="260"/>
+                <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
-                  <w:lang w:val="de-CH"/>
+                  <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="374747918"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="00F37DF3">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Plan de situation</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00F37DF3">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Situationsplan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A1BF4D2" w14:textId="77777777" w:rsidR="00F37DF3" w:rsidRPr="00F37DF3" w:rsidRDefault="00000000" w:rsidP="00F37DF3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="318"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="358" w:hanging="358"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="949367994"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F37DF3" w:rsidRPr="007063BA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
-[...18 lines deleted...]
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+            <w:r w:rsidR="00F37DF3" w:rsidRPr="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Base de p</w:t>
+            </w:r>
+            <w:r w:rsidR="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>rojet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D8BDF59" w14:textId="77777777" w:rsidR="00F37DF3" w:rsidRDefault="00F37DF3" w:rsidP="00B15D8F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="318"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:ind w:left="358" w:hanging="358"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Situationsplan, im Massstab </w:t>
+              <w:t>Projektbasis</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F37DF3" w:rsidRPr="00F37DF3" w14:paraId="72AD99FF" w14:textId="77777777" w:rsidTr="00261733">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="4285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36E8D92E" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="71706B05" w14:textId="77777777" w:rsidR="00F37DF3" w:rsidRDefault="00000000" w:rsidP="009F6400">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-186989668"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Plan d’e</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>xpropriation</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00B15D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00B15D8F">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>Enteignungsplan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="00C6949C" w14:textId="77777777" w:rsidR="00F37DF3" w:rsidRPr="00F37DF3" w:rsidRDefault="00000000" w:rsidP="00F37DF3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="318"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="358" w:hanging="358"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-1559783217"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F37DF3" w:rsidRPr="007063BA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F37DF3" w:rsidRPr="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Convention d’utilisation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D3FC677" w14:textId="77777777" w:rsidR="00F37DF3" w:rsidRDefault="00F37DF3" w:rsidP="00B15D8F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="318"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:ind w:left="358" w:hanging="358"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37DF3">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Nutzung</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ver</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>inbarung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E612B" w:rsidRPr="007063BA" w14:paraId="64FF8DA6" w14:textId="77777777" w:rsidTr="00261733">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="08F9BDFB" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="00000000" w:rsidP="009F6400">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="260"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="1701966869"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Profil type</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Normalprofil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FFA00DA" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="00000000" w:rsidP="009F6400">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-333378685"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Devis estimatif</w:t>
             </w:r>
             <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Kostenvoranschlag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E612B" w:rsidRPr="007063BA" w14:paraId="5C0F69CC" w14:textId="77777777" w:rsidTr="009F6400">
+      <w:tr w:rsidR="00B15D8F" w:rsidRPr="007063BA" w14:paraId="5959B7E0" w14:textId="77777777" w:rsidTr="00261733">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AE58144" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="3AEA0D38" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00B15D8F" w:rsidRDefault="00000000" w:rsidP="00B15D8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="260"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                  <w:lang w:val="fr-CH"/>
+                </w:rPr>
+                <w:id w:val="-1564950290"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="002A6DF5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Profil en long</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Längsprofil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4009F71C" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="007063BA" w:rsidRDefault="00000000" w:rsidP="00B15D8F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:ind w:left="318" w:hanging="318"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                  <w:lang w:val="fr-CH"/>
+                </w:rPr>
+                <w:id w:val="885999130"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="002A6DF5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Plan de répartition des surfaces du d.p. cantonal</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verteilungsplan der öff. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Sachen des Kantons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B15D8F" w:rsidRPr="00A969F7" w14:paraId="49AA2DB3" w14:textId="77777777" w:rsidTr="00261733">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61EFE9E2" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="007063BA" w:rsidRDefault="00000000" w:rsidP="00B15D8F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="260"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                  <w:lang w:val="fr-CH"/>
+                </w:rPr>
+                <w:id w:val="1025523122"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="002A6DF5">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Profils en travers</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Querprofil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5921" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4BEC7751" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="007063BA" w:rsidRDefault="00000000" w:rsidP="00B15D8F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:ind w:left="318" w:hanging="318"/>
+              <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
-                <w:id w:val="-186989668"/>
+                <w:id w:val="513885190"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
-[...6 lines deleted...]
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Si opposition, copie du</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dossier avec notifications</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landerwerbsplan im Massstab </w:t>
+              <w:t xml:space="preserve">Bei Einsprache, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="002A6DF5">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kopie der </w:t>
+            </w:r>
+            <w:r w:rsidR="00B15D8F">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unterlagen mit </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE567F">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Eröffnungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B15D8F" w:rsidRPr="007063BA" w14:paraId="01794858" w14:textId="77777777" w:rsidTr="00261733">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="4285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="619CEBD0" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="20A80C9D" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00EE567F" w:rsidRDefault="00000000" w:rsidP="00B15D8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="260"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
-              <w:ind w:left="318" w:hanging="318"/>
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1480062161"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004E612B" w:rsidRPr="002A6DF5">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="002A6DF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Plan de signalisation et marquage</w:t>
             </w:r>
-            <w:r w:rsidR="004E612B" w:rsidRPr="005354E3">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="005354E3">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Signalisations- und Markierungplan</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...5 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4285" w:type="dxa"/>
+            <w:tcW w:w="5921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="565A8BC7" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="00370724" w:rsidP="009F6400">
-[...75 lines deleted...]
-          <w:p w14:paraId="6AB134DF" w14:textId="77777777" w:rsidR="004E612B" w:rsidRPr="007063BA" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="69F89BAE" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRDefault="00000000" w:rsidP="00B15D8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="de-CH"/>
-[...35 lines deleted...]
-                <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
-              </w:rPr>
-[...281 lines deleted...]
-                <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-440300936"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004E612B" w:rsidRPr="00FB4ACB">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="00FB4ACB">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Autres plans (à préciser) :</w:t>
             </w:r>
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Andere Pläne (angeben)</w:t>
             </w:r>
-            <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
                 <w:id w:val="2011401793"/>
+                <w:placeholder>
+                  <w:docPart w:val="348F198A8D0448E2B93F25ED91B72C02"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004E612B" w:rsidRPr="007063BA">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="007063BA">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0632">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F6400" w:rsidRPr="00C03E10" w14:paraId="7FDD2664" w14:textId="77777777" w:rsidTr="009F6400">
+      <w:tr w:rsidR="00B15D8F" w:rsidRPr="00A969F7" w14:paraId="33292227" w14:textId="77777777" w:rsidTr="00261733">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="109" w:type="dxa"/>
-          <w:wAfter w:w="311" w:type="dxa"/>
+          <w:wAfter w:w="425" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9672" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67BE0545" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00145584" w:rsidRDefault="009F6400" w:rsidP="009F6400">
+          <w:p w14:paraId="24D8FB30" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00EE567F" w:rsidRDefault="00B15D8F" w:rsidP="00B15D8F">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00145584">
+            <w:r w:rsidRPr="00EE567F">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Devis des travaux</w:t>
             </w:r>
-            <w:r w:rsidRPr="00145584">
+            <w:r w:rsidRPr="00EE567F">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> /</w:t>
             </w:r>
-            <w:r w:rsidRPr="00145584">
+            <w:r w:rsidRPr="00EE567F">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kostenvoranschlag der Arbeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F6400" w:rsidRPr="00C03E10" w14:paraId="20CEC4DC" w14:textId="77777777" w:rsidTr="009F6400">
+      <w:tr w:rsidR="00B15D8F" w:rsidRPr="00A969F7" w14:paraId="1C5AC4FA" w14:textId="77777777" w:rsidTr="00261733">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="109" w:type="dxa"/>
-          <w:wAfter w:w="311" w:type="dxa"/>
+          <w:wAfter w:w="425" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9672" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6216D3F8" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="002A6DF5" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="4C0FFC9C" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="002A6DF5" w:rsidRDefault="00000000" w:rsidP="00B15D8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="323327144"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009F6400" w:rsidRPr="002A6DF5">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="002A6DF5">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Coût des travaux selon devis</w:t>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Kosten der Arbeiten gemäss Kostenvoranschlag</w:t>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fr. </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
                 <w:id w:val="-2052921525"/>
+                <w:placeholder>
+                  <w:docPart w:val="F9ED3A4048F046D9BFFBD1B857E5BCF7"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009F6400" w:rsidRPr="002A6DF5">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="002A6DF5">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>................</w:t>
                 </w:r>
+                <w:r w:rsidR="00BE0632">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>.................</w:t>
+                </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F6400" w:rsidRPr="000501F0" w14:paraId="6AC753B1" w14:textId="77777777" w:rsidTr="009F6400">
+      <w:tr w:rsidR="00B15D8F" w:rsidRPr="000501F0" w14:paraId="73C415E7" w14:textId="77777777" w:rsidTr="00261733">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="109" w:type="dxa"/>
-          <w:wAfter w:w="311" w:type="dxa"/>
+          <w:wAfter w:w="425" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9672" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3762F7C0" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="0001712D" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="614373F3" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="0001712D" w:rsidRDefault="00000000" w:rsidP="00B15D8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="4820"/>
                 <w:tab w:val="left" w:pos="5245"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="134839988"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009F6400" w:rsidRPr="002A6DF5">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="002A6DF5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Répartition financière (pour routes cantonales) du</w:t>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00145584">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00145584">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Finanzielle Verteilung (für Kantonsstrassen) vom </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                 </w:rPr>
                 <w:id w:val="-266848012"/>
+                <w:placeholder>
+                  <w:docPart w:val="FBF652F44319431BB48E94CA6FF1656C"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
                   <w:rPr>
                     <w:spacing w:val="-3"/>
                   </w:rPr>
                   <w:t>................</w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0632">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>...............</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F6400" w:rsidRPr="0096415C" w14:paraId="07AEEA25" w14:textId="77777777" w:rsidTr="009F6400">
+      <w:tr w:rsidR="00B15D8F" w:rsidRPr="00A969F7" w14:paraId="217E7471" w14:textId="77777777" w:rsidTr="00261733">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:gridAfter w:val="1"/>
           <w:wBefore w:w="109" w:type="dxa"/>
-          <w:wAfter w:w="311" w:type="dxa"/>
+          <w:wAfter w:w="425" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9672" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7BE2B06C" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="009F6400">
+          <w:p w14:paraId="44893CF3" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00DF71F7" w:rsidRDefault="00B15D8F" w:rsidP="00B15D8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Financement</w:t>
             </w:r>
             <w:r w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF71F7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>Finanzierung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42971AA4" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="002A6DF5" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="5FF3FDD5" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="002A6DF5" w:rsidRDefault="00000000" w:rsidP="00B15D8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="350"/>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="-930818770"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009F6400" w:rsidRPr="002A6DF5">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="002A6DF5">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="002A6DF5">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Commune</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39E5E5B6" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="009F6400">
+          <w:p w14:paraId="2E5DC021" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00DF71F7" w:rsidRDefault="00B15D8F" w:rsidP="00B15D8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF71F7">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Gemeinde</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43AA52AE" w14:textId="77777777" w:rsidR="009F6400" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="5DA06D1B" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRDefault="00000000" w:rsidP="00B15D8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="de-CH"/>
                 </w:rPr>
                 <w:id w:val="782150908"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Commune avec participation de tiers</w:t>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00145584">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00145584">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Gemeinde mit</w:t>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00DF71F7">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>der Beteiligung Dritter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7832B5B3" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="6E868AB5" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00F7469B" w:rsidRDefault="00000000" w:rsidP="00B15D8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="350"/>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-1882769944"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009F6400" w:rsidRPr="002A6DF5">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="00F7469B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00F7469B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Privé</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C7181B9" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="002A6DF5" w:rsidRDefault="009F6400" w:rsidP="009F6400">
+          <w:p w14:paraId="3A844328" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00F7469B" w:rsidRDefault="00B15D8F" w:rsidP="00B15D8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF71F7">
+            <w:r w:rsidRPr="00F7469B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Pri</w:t>
-[...7 lines deleted...]
-              <w:t>vatperson</w:t>
+              <w:t>Privatperson</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="398A6D0D" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00145584" w:rsidRDefault="00370724" w:rsidP="009F6400">
+          <w:p w14:paraId="7F1123AE" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00F7469B" w:rsidRDefault="00000000" w:rsidP="00B15D8F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="317"/>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:spacing w:val="-3"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="910664499"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009F6400" w:rsidRPr="002A6DF5">
+                <w:r w:rsidR="00B15D8F" w:rsidRPr="00F7469B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:spacing w:val="-3"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00F7469B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00F7469B">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>La commune applique son règlement sur les participations financières des propriétaires fonciers</w:t>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00145584">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00F7469B">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+            <w:r w:rsidR="00B15D8F" w:rsidRPr="00F7469B">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:tab/>
               <w:t>Die Gemeinde wendet ihr Reglement über die finanzielle Beteiligung der Grundeigentümer an</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
-              <w:tblW w:w="10159" w:type="dxa"/>
+              <w:tblW w:w="9849" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="142"/>
-[...4 lines deleted...]
-              <w:gridCol w:w="236"/>
+              <w:gridCol w:w="4820"/>
+              <w:gridCol w:w="5029"/>
             </w:tblGrid>
-            <w:tr w:rsidR="009F6400" w:rsidRPr="00C03E10" w14:paraId="6BCCF5BC" w14:textId="77777777" w:rsidTr="009F6400">
+            <w:tr w:rsidR="00B15D8F" w:rsidRPr="00A969F7" w14:paraId="6E662F04" w14:textId="77777777" w:rsidTr="003D0F29">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="310" w:type="dxa"/>
+                <w:trHeight w:val="919"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="9849" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
+                  <w:tcW w:w="4820" w:type="dxa"/>
                   <w:tcMar>
                     <w:top w:w="57" w:type="dxa"/>
                     <w:bottom w:w="57" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0E865335" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
-[...164 lines deleted...]
-                <w:p w14:paraId="30FC0BDC" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="4F92B55C" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00DF71F7" w:rsidRDefault="00B15D8F" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:spacing w:before="240"/>
                     <w:rPr>
                       <w:b/>
                       <w:spacing w:val="-3"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF71F7">
                     <w:rPr>
                       <w:b/>
                       <w:spacing w:val="-3"/>
                     </w:rPr>
                     <w:t>Délais prévus / vorgesehene Fristen</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="505FB363" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="4A445AAB" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00DF71F7" w:rsidRDefault="00B15D8F" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="0"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:ind w:firstLine="34"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF71F7">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Début des travaux </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0271CD36" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="0001712D" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="3B574091" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="0001712D" w:rsidRDefault="00B15D8F" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="0"/>
                       <w:tab w:val="left" w:pos="1768"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:ind w:firstLine="34"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF71F7">
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Baubeginn</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF71F7">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:tab/>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:id w:val="-1197992328"/>
+                      <w:placeholder>
+                        <w:docPart w:val="E2CA6BB738704B24AEED458D83C6B4AB"/>
+                      </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:r w:rsidRPr="00DF71F7">
                         <w:rPr>
                           <w:spacing w:val="-3"/>
                         </w:rPr>
-                        <w:t>................</w:t>
+                        <w:t>...............</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BE0632">
+                        <w:rPr>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t>.......</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00DF71F7">
+                        <w:rPr>
+                          <w:spacing w:val="-3"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5029" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="57" w:type="dxa"/>
                     <w:bottom w:w="57" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="62DA47D6" w14:textId="77777777" w:rsidR="00E5298C" w:rsidRPr="00145584" w:rsidRDefault="00E5298C" w:rsidP="00370724">
+                <w:p w14:paraId="1D54CA7A" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00145584" w:rsidRDefault="00B15D8F" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="6B02D7ED" w14:textId="77777777" w:rsidR="00E5298C" w:rsidRDefault="00E5298C" w:rsidP="00370724">
+                <w:p w14:paraId="58E86EF4" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRDefault="00B15D8F" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="0"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:ind w:firstLine="34"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="67228140" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="002A6DF5" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="67F56F2A" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="002A6DF5" w:rsidRDefault="00B15D8F" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="0"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:ind w:firstLine="34"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002A6DF5">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Fin des travaux </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="31C572A8" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00145584" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="4DB68702" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00145584" w:rsidRDefault="00B15D8F" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:rPr>
                       <w:b/>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:u w:val="single"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF71F7">
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Ende der Bauarbeiten </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:i/>
                         <w:spacing w:val="-3"/>
                         <w:lang w:val="de-CH"/>
                       </w:rPr>
                       <w:id w:val="1621189411"/>
+                      <w:placeholder>
+                        <w:docPart w:val="1D18F452D18144F488E340DAE39281AB"/>
+                      </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:i w:val="0"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                         <w:lang w:val="fr-FR"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:r w:rsidRPr="002A6DF5">
                         <w:rPr>
                           <w:spacing w:val="-3"/>
                           <w:lang w:val="de-CH"/>
                         </w:rPr>
-                        <w:t>................</w:t>
+                        <w:t>...............</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BE0632">
+                        <w:rPr>
+                          <w:spacing w:val="-3"/>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
+                        <w:t>.......</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="002A6DF5">
+                        <w:rPr>
+                          <w:spacing w:val="-3"/>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009F6400" w:rsidRPr="00145584" w14:paraId="2E779D13" w14:textId="77777777" w:rsidTr="009F6400">
-[...4 lines deleted...]
-              </w:trPr>
+          </w:tbl>
+          <w:p w14:paraId="61269DBE" w14:textId="77777777" w:rsidR="00B15D8F" w:rsidRPr="00145584" w:rsidRDefault="00B15D8F" w:rsidP="00B15D8F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="426"/>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:tbl>
+    <w:p w14:paraId="0B45D48B" w14:textId="77777777" w:rsidR="004A7F02" w:rsidRDefault="004A7F02" w:rsidP="009F1497">
+      <w:pPr>
+        <w:pStyle w:val="07atexteprincipal"/>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="margin" w:tblpY="-288"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="109"/>
+        <w:gridCol w:w="4711"/>
+        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="142"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00061F53" w:rsidRPr="00A969F7" w14:paraId="329AB64C" w14:textId="77777777" w:rsidTr="00AE5864">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="142" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10F78289" w14:textId="77777777" w:rsidR="00061F53" w:rsidRDefault="00000000" w:rsidP="00061F53">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="316" w:hanging="284"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="-808553645"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00061F53" w:rsidRPr="007063BA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00061F53" w:rsidRPr="007063BA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00061F53" w:rsidRPr="00F7469B">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédure ordinaire </w:t>
+            </w:r>
+            <w:r w:rsidR="00061F53" w:rsidRPr="00061F53">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00061F53">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art.100 </w:t>
+            </w:r>
+            <w:r w:rsidR="00061F53" w:rsidRPr="00061F53">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>LMob)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0257716E" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00F7469B" w:rsidRDefault="00061F53" w:rsidP="00061F53">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="316" w:hanging="284"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00F7469B">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordentliches Verfahren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061F53">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art.100 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061F53">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>MobG)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FA72A27" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="007063BA" w:rsidRDefault="00061F53" w:rsidP="00BE0632">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="284"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B0905EA" w14:textId="77777777" w:rsidR="00061F53" w:rsidRDefault="00000000" w:rsidP="00061F53">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="316" w:hanging="284"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:id w:val="2128193886"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00061F53" w:rsidRPr="007063BA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00061F53" w:rsidRPr="00061F53">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00061F53" w:rsidRPr="00F7469B">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédure </w:t>
+            </w:r>
+            <w:r w:rsidR="00061F53">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>simplifiée</w:t>
+            </w:r>
+            <w:r w:rsidR="00061F53" w:rsidRPr="00F7469B">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00061F53" w:rsidRPr="00061F53">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00061F53">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art.101 </w:t>
+            </w:r>
+            <w:r w:rsidR="00061F53" w:rsidRPr="00061F53">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>LMob)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2434DA92" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00F7469B" w:rsidRDefault="00061F53" w:rsidP="00061F53">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="316" w:hanging="284"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Vereinfachtes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F7469B">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Verfahren </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061F53">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art.101 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061F53">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>MobG)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AB1D08F" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00061F53" w:rsidRDefault="00061F53" w:rsidP="00BE0632">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="318"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00061F53" w:rsidRPr="00AE5864" w14:paraId="7916B33A" w14:textId="77777777" w:rsidTr="00AE5864">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="142" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74504BDC" w14:textId="77777777" w:rsidR="00061F53" w:rsidRDefault="00061F53" w:rsidP="00997DCB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4002"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="316" w:firstLine="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF71F7">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF71F7">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à l'enquête publique </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="477B3759" w14:textId="77777777" w:rsidR="00061F53" w:rsidRDefault="00061F53" w:rsidP="00997DCB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4002"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="316" w:firstLine="2"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF71F7">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>öffentliche Auflage</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D07380F" w14:textId="77777777" w:rsidR="00263B01" w:rsidRDefault="00061F53" w:rsidP="00997DCB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4002"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="316" w:firstLine="2"/>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF71F7">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>durant 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF71F7">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>jours dans la Feuille officielle N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00061F53">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF71F7">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF71F7">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00DF71F7">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">während 30 Tagen, im Amtsblatt Nr. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FE7269" w14:textId="77777777" w:rsidR="00263B01" w:rsidRDefault="00061F53" w:rsidP="00263B01">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4002"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="34"/>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF71F7">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5478139D" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00061F53" w:rsidRDefault="00000000" w:rsidP="00997DCB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4002"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="-867367130"/>
+                <w:placeholder>
+                  <w:docPart w:val="BC3553D4CB7F4C56BFD721774028B2B9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00061F53" w:rsidRPr="00DF71F7">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                  </w:rPr>
+                  <w:t>................</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1D95566A" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00AE5864" w:rsidRDefault="00263B01" w:rsidP="00997DCB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4002"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE5864">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Lettre recommandé</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE5864" w:rsidRPr="00AE5864">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE5864">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aux intéressés</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0520D4F6" w14:textId="77777777" w:rsidR="00263B01" w:rsidRPr="00263B01" w:rsidRDefault="00263B01" w:rsidP="00997DCB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4002"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263B01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Ein</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00263B01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>schr</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE5864">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00263B01">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ben an die Betroffenen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57969A89" w14:textId="77777777" w:rsidR="00263B01" w:rsidRPr="00263B01" w:rsidRDefault="00263B01" w:rsidP="00997DCB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4002"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="315" w:firstLine="2"/>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263B01">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Date d’envoi :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00263B01">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versanddatum: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47B36A50" w14:textId="77777777" w:rsidR="00263B01" w:rsidRPr="00263B01" w:rsidRDefault="00263B01" w:rsidP="00997DCB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4002"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="315" w:firstLine="34"/>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00263B01">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49025228" w14:textId="77777777" w:rsidR="00263B01" w:rsidRPr="00BE0632" w:rsidRDefault="00000000" w:rsidP="00997DCB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4002"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="315" w:firstLine="34"/>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:spacing w:val="-3"/>
+                </w:rPr>
+                <w:id w:val="-930045777"/>
+                <w:placeholder>
+                  <w:docPart w:val="6750E4E7880B474BBD4AD96ECA6A68E1"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00263B01" w:rsidRPr="00AE5864">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>...............</w:t>
+                </w:r>
+                <w:r w:rsidR="00BE0632">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>.......</w:t>
+                </w:r>
+                <w:r w:rsidR="00263B01" w:rsidRPr="00AE5864">
+                  <w:rPr>
+                    <w:spacing w:val="-3"/>
+                    <w:lang w:val="de-CH"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00263B01" w:rsidRPr="00F37DF3" w14:paraId="3B37A6AC" w14:textId="77777777" w:rsidTr="009D448F">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="142" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76E6AB15" w14:textId="77777777" w:rsidR="00AE5864" w:rsidRDefault="00AE5864"/>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="10246" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="7262"/>
+              <w:gridCol w:w="2984"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00263B01" w:rsidRPr="00DF71F7" w14:paraId="25939300" w14:textId="77777777" w:rsidTr="00B40983">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="9849" w:type="dxa"/>
-[...4 lines deleted...]
-                  </w:tcMar>
+                  <w:tcW w:w="7262" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="00C8B295" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="0A3E3DF1" w14:textId="77777777" w:rsidR="00AE5864" w:rsidRPr="00261733" w:rsidRDefault="003D0F29" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="4820"/>
                     </w:tabs>
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00261733">
+                    <w:rPr>
+                      <w:spacing w:val="-3"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                    <w:t>Les propriétaires fonciers concernés par des emprises sont informés</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00263B01" w:rsidRPr="00261733">
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                  <w:r w:rsidR="00A969F7" w:rsidRPr="00775857">
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Die </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00775857">
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                    <w:t>Grundeigentümer</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A969F7" w:rsidRPr="00775857">
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                    <w:t>,</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00775857">
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> der Liegenschaften beansprucht werden</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00775857" w:rsidRPr="00775857">
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                    <w:t>,</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00775857">
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A969F7" w:rsidRPr="00775857">
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">wurden </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00775857" w:rsidRPr="00775857">
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                    <w:t>informiert</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2984" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="10DAFD07" w14:textId="77777777" w:rsidR="00263B01" w:rsidRPr="00DF71F7" w:rsidRDefault="00000000" w:rsidP="00A74ACF">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="318"/>
+                      <w:tab w:val="left" w:pos="4820"/>
+                    </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:rPr>
+                      <w:i/>
                       <w:spacing w:val="-3"/>
-                      <w:lang w:val="fr-CH"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00DF71F7">
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:lang w:val="de-CH"/>
+                      </w:rPr>
+                      <w:id w:val="-770787156"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AE5864">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:spacing w:val="-3"/>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00263B01" w:rsidRPr="00DF71F7">
                     <w:rPr>
-                      <w:b/>
                       <w:spacing w:val="-3"/>
-                      <w:lang w:val="fr-CH"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Dossiers mis à l'enquête publique / </w:t>
+                    <w:tab/>
+                    <w:t>oui /</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00DF71F7">
+                  <w:r w:rsidR="00263B01" w:rsidRPr="00DF71F7">
                     <w:rPr>
-                      <w:b/>
                       <w:i/>
                       <w:spacing w:val="-3"/>
-                      <w:lang w:val="fr-CH"/>
                     </w:rPr>
-                    <w:t>öffentliche Auflage des Dossiers</w:t>
+                    <w:t xml:space="preserve"> ja</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="3C29AB0B" w14:textId="77777777" w:rsidR="00263B01" w:rsidRPr="00DF71F7" w:rsidRDefault="00000000" w:rsidP="00A74ACF">
+                  <w:pPr>
+                    <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="318"/>
+                      <w:tab w:val="left" w:pos="4820"/>
+                    </w:tabs>
+                    <w:rPr>
+                      <w:spacing w:val="-3"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:lang w:val="de-CH"/>
+                      </w:rPr>
+                      <w:id w:val="-134566065"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00731E19">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:spacing w:val="-3"/>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00263B01" w:rsidRPr="00DF71F7">
+                    <w:rPr>
+                      <w:spacing w:val="-3"/>
+                    </w:rPr>
+                    <w:tab/>
+                    <w:t>non /</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00263B01" w:rsidRPr="00DF71F7">
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> nein</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009F6400" w:rsidRPr="00145584" w14:paraId="569FA128" w14:textId="77777777" w:rsidTr="009F6400">
+            <w:tr w:rsidR="00731E19" w:rsidRPr="00DF71F7" w14:paraId="713C2941" w14:textId="77777777" w:rsidTr="00B40983">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="9923" w:type="dxa"/>
-[...4 lines deleted...]
-                  </w:tcMar>
+                  <w:tcW w:w="7262" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3DD1BC6B" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="297B1DD9" w14:textId="77777777" w:rsidR="00731E19" w:rsidRDefault="00731E19" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
-                    <w:tabs>
-[...10 lines deleted...]
-                    </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF71F7">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
-                    <w:t>durant 30</w:t>
-[...6 lines deleted...]
-                    <w:t> </w:t>
+                    <w:t>Toutes les conventions de cession de terrain sont signées</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DF71F7">
                     <w:rPr>
-                      <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-                    <w:rPr>
+                      <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
                   <w:r w:rsidRPr="00DF71F7">
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
-                      <w:lang w:val="fr-CH"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">während 30 Tagen, im Amtsblatt Nr. </w:t>
+                    <w:t>Sämtliche Landabtretungsvereinbarungen sind unterzeichnet</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00DF71F7">
-[...24 lines deleted...]
-                  </w:sdt>
                 </w:p>
-                <w:tbl>
-[...186 lines deleted...]
-                <w:p w14:paraId="06C5A377" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2984" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7334E62B" w14:textId="77777777" w:rsidR="00731E19" w:rsidRPr="00DF71F7" w:rsidRDefault="00000000" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
-                      <w:tab w:val="left" w:pos="2552"/>
+                      <w:tab w:val="left" w:pos="318"/>
                       <w:tab w:val="left" w:pos="4820"/>
                     </w:tabs>
+                    <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:lang w:val="de-CH"/>
+                      </w:rPr>
+                      <w:id w:val="1962306401"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00261733">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:spacing w:val="-3"/>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00731E19" w:rsidRPr="00DF71F7">
+                    <w:rPr>
+                      <w:spacing w:val="-3"/>
+                    </w:rPr>
+                    <w:tab/>
+                    <w:t>oui /</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00731E19" w:rsidRPr="00DF71F7">
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ja</w:t>
+                  </w:r>
                 </w:p>
-              </w:tc>
-[...8 lines deleted...]
-                <w:p w14:paraId="671CCADE" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="007063BA" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="4F6F05BE" w14:textId="77777777" w:rsidR="00731E19" w:rsidRDefault="00000000" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
-                      <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="318"/>
                       <w:tab w:val="left" w:pos="4820"/>
-                      <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
-                    <w:ind w:left="358" w:hanging="358"/>
+                    <w:spacing w:after="0"/>
+                    <w:rPr>
+                      <w:spacing w:val="-3"/>
+                      <w:lang w:val="de-CH"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:lang w:val="de-CH"/>
+                      </w:rPr>
+                      <w:id w:val="-727997030"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00731E19">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                          <w:spacing w:val="-3"/>
+                          <w:lang w:val="de-CH"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00731E19" w:rsidRPr="00DF71F7">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                     </w:rPr>
-                  </w:pPr>
+                    <w:tab/>
+                    <w:t>non /</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00731E19" w:rsidRPr="00DF71F7">
+                    <w:rPr>
+                      <w:i/>
+                      <w:spacing w:val="-3"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> nein</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009F6400" w:rsidRPr="00145584" w14:paraId="2E4B1A2F" w14:textId="77777777" w:rsidTr="009F6400">
+          </w:tbl>
+          <w:p w14:paraId="2C079DA6" w14:textId="77777777" w:rsidR="00263B01" w:rsidRPr="00263B01" w:rsidRDefault="00263B01" w:rsidP="00263B01">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="4002"/>
+                <w:tab w:val="left" w:pos="4820"/>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="32" w:firstLine="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00061F53" w:rsidRPr="0096415C" w14:paraId="5FDD1BA7" w14:textId="77777777" w:rsidTr="00263B01">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="109" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9672" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6101E541" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00AE5864" w:rsidRDefault="00061F53" w:rsidP="00AE5864">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="317"/>
+                <w:tab w:val="left" w:pos="4820"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="10587" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="142"/>
+              <w:gridCol w:w="5416"/>
+              <w:gridCol w:w="4291"/>
+              <w:gridCol w:w="74"/>
+              <w:gridCol w:w="236"/>
+              <w:gridCol w:w="313"/>
+              <w:gridCol w:w="115"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00061F53" w:rsidRPr="00145584" w14:paraId="7BFB9E6A" w14:textId="77777777" w:rsidTr="00775857">
+              <w:trPr>
+                <w:gridAfter w:val="2"/>
+                <w:wAfter w:w="428" w:type="dxa"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9923" w:type="dxa"/>
-                  <w:gridSpan w:val="5"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcMar>
                     <w:top w:w="57" w:type="dxa"/>
                     <w:bottom w:w="57" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="10239" w:type="dxa"/>
                     <w:tblLayout w:type="fixed"/>
                     <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="1451"/>
                     <w:gridCol w:w="5953"/>
                     <w:gridCol w:w="2410"/>
                     <w:gridCol w:w="425"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="009F6400" w:rsidRPr="000501F0" w14:paraId="69779A28" w14:textId="77777777" w:rsidTr="00CF18DB">
+                  <w:tr w:rsidR="00061F53" w:rsidRPr="000501F0" w14:paraId="0387CBE2" w14:textId="77777777" w:rsidTr="00B40983">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="1451" w:type="dxa"/>
                       </w:tcPr>
-                      <w:p w14:paraId="44F654B2" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                      <w:p w14:paraId="20C4E77A" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00DF71F7" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
                           <w:ind w:left="-74"/>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:t>Oppositions</w:t>
                         </w:r>
-                        <w:r w:rsidR="005354E3">
+                        <w:r>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:i/>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:t>Einsprachen</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="5953" w:type="dxa"/>
                       </w:tcPr>
-                      <w:p w14:paraId="391C1059" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="002A6DF5" w:rsidRDefault="009F6400" w:rsidP="00370724">
-[...14 lines deleted...]
-                      <w:p w14:paraId="04ABFE74" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="002A6DF5" w:rsidRDefault="00370724" w:rsidP="00370724">
+                      <w:p w14:paraId="3CF0E646" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="002A6DF5" w:rsidRDefault="00000000" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="317"/>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
-                          <w:ind w:left="-9"/>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="fr-CH"/>
                           </w:rPr>
                         </w:pPr>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
-                            <w:id w:val="-1971665277"/>
+                            <w:id w:val="-1611356920"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:r w:rsidR="009F6400" w:rsidRPr="002A6DF5">
+                            <w:r w:rsidR="00061F53" w:rsidRPr="002A6DF5">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                                 <w:spacing w:val="-3"/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
-                        <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                        <w:r w:rsidR="00061F53" w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                        <w:r w:rsidR="00061F53" w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t>non / nein</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="554D4CA1" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="00370724" w:rsidP="00370724">
+                      <w:p w14:paraId="00BED2B1" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00DF71F7" w:rsidRDefault="00000000" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="317"/>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
                           <w:spacing w:after="0"/>
                           <w:ind w:left="-9"/>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                         </w:pPr>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
-                            <w:id w:val="-1575123628"/>
+                            <w:id w:val="-2057151502"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:r w:rsidR="009F6400" w:rsidRPr="002A6DF5">
+                            <w:r w:rsidR="00061F53" w:rsidRPr="002A6DF5">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                                 <w:spacing w:val="-3"/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
-                        <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                        <w:r w:rsidR="00061F53" w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                        <w:r w:rsidR="00061F53" w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t>oui / ja</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="1181A7F0" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="002A6DF5" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                      <w:p w14:paraId="33A579D0" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="002A6DF5" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="317"/>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
                           <w:ind w:left="-9"/>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t xml:space="preserve">Combien ? </w:t>
                         </w:r>
-                        <w:r w:rsidR="005354E3" w:rsidRPr="002A6DF5">
-[...6 lines deleted...]
-                        </w:r>
                         <w:r w:rsidRPr="002A6DF5">
                           <w:rPr>
                             <w:i/>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
-                          <w:t>?</w:t>
+                          <w:t>Wie viele?</w:t>
                         </w:r>
                         <w:r w:rsidRPr="002A6DF5">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
-                            <w:id w:val="-315108025"/>
+                            <w:id w:val="-1450393338"/>
+                            <w:placeholder>
+                              <w:docPart w:val="C601C3CDA7A9475A8A794C7715F7C9B4"/>
+                            </w:placeholder>
                             <w:showingPlcHdr/>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidRPr="002A6DF5">
                               <w:rPr>
                                 <w:spacing w:val="-3"/>
                                 <w:lang w:val="de-CH"/>
                               </w:rPr>
                               <w:t>................</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:p>
-                      <w:p w14:paraId="361467CC" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="002A6DF5" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                      <w:p w14:paraId="6E3EEC2A" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="002A6DF5" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="317"/>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
                           <w:ind w:left="-9"/>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t>Séance</w:t>
                         </w:r>
-                        <w:r w:rsidR="003A50B1">
+                        <w:r>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                           <w:t>(s)</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> de conciliation, le</w:t>
                         </w:r>
-                        <w:r w:rsidR="003A50B1">
+                        <w:r>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                           <w:t>(s)</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                           <w:br/>
                         </w:r>
                         <w:r w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:i/>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t xml:space="preserve">Einigungsverhandlungen, am </w:t>
                         </w:r>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
-                            <w:id w:val="-647514816"/>
+                            <w:id w:val="1893691854"/>
+                            <w:placeholder>
+                              <w:docPart w:val="39695E3D2481464A9FE16461A426826C"/>
+                            </w:placeholder>
                             <w:showingPlcHdr/>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidRPr="002A6DF5">
                               <w:rPr>
                                 <w:spacing w:val="-3"/>
                                 <w:lang w:val="de-CH"/>
                               </w:rPr>
                               <w:t>................</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:p>
-                      <w:p w14:paraId="47DECD22" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                      <w:p w14:paraId="7EF6F729" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00DF71F7" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="317"/>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
                           <w:spacing w:after="0"/>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="fr-CH"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="002A6DF5">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="fr-CH"/>
                           </w:rPr>
                           <w:t>Les oppositions ont-elles été retirées ?</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="49706AE4" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                      <w:p w14:paraId="6374D7B4" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00DF71F7" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="317"/>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
                           <w:ind w:left="-9"/>
                           <w:rPr>
                             <w:i/>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="002A6DF5">
                           <w:rPr>
                             <w:i/>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="fr-CH"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:i/>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                           <w:t>Die Einsprachen wurden  zurückgezogen</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="78C188FD" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="002A6DF5" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                      <w:p w14:paraId="1483FF51" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="002A6DF5" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="-720"/>
                             <w:tab w:val="left" w:pos="0"/>
                             <w:tab w:val="left" w:pos="317"/>
                             <w:tab w:val="left" w:pos="4820"/>
                             <w:tab w:val="left" w:pos="5245"/>
                           </w:tabs>
                           <w:spacing w:after="0"/>
                           <w:ind w:firstLine="34"/>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="002A6DF5">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t>Si non, décision communale, le</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="33B13BC9" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                      <w:p w14:paraId="26E6819F" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00DF71F7" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="317"/>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
                           <w:ind w:left="-9"/>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="002A6DF5">
                           <w:rPr>
                             <w:i/>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="de-CH"/>
                           </w:rPr>
                           <w:tab/>
                         </w:r>
                         <w:r w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:i/>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="fr-CH"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Wenn nicht, Gemeindeentscheid vom </w:t>
                         </w:r>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
-                            <w:id w:val="1362244447"/>
+                            <w:id w:val="1126428022"/>
+                            <w:placeholder>
+                              <w:docPart w:val="EEE88720304D419AA35DC53990F8AFE4"/>
+                            </w:placeholder>
                             <w:showingPlcHdr/>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidRPr="00DF71F7">
                               <w:rPr>
                                 <w:spacing w:val="-3"/>
                               </w:rPr>
                               <w:t>................</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                       </w:p>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="2410" w:type="dxa"/>
                       </w:tcPr>
-                      <w:p w14:paraId="314F5AD2" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                      <w:p w14:paraId="74077744" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00261733" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
-                            <w:tab w:val="left" w:pos="4820"/>
-[...10 lines deleted...]
-                          <w:tabs>
+                            <w:tab w:val="left" w:pos="317"/>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
+                            <w:lang w:val="fr-CH"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="02228BA3" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                      <w:p w14:paraId="5D7768FB" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00261733" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
-                            <w:tab w:val="left" w:pos="4820"/>
-[...10 lines deleted...]
-                          <w:tabs>
+                            <w:tab w:val="left" w:pos="317"/>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
+                            <w:lang w:val="fr-CH"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="5D1F3B1A" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                      <w:p w14:paraId="490359FF" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00261733" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
-                            <w:tab w:val="left" w:pos="4820"/>
-[...10 lines deleted...]
-                          <w:tabs>
+                            <w:tab w:val="left" w:pos="317"/>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
+                            <w:lang w:val="fr-CH"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="219A9C26" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="00370724" w:rsidP="00370724">
+                      <w:p w14:paraId="20A06C4C" w14:textId="77777777" w:rsidR="00261733" w:rsidRPr="00261733" w:rsidRDefault="00261733" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="318"/>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
-                          <w:spacing w:after="0"/>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:lang w:val="fr-CH"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="45675F39" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00DF71F7" w:rsidRDefault="00000000" w:rsidP="00A74ACF">
+                        <w:pPr>
+                          <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="318"/>
+                            <w:tab w:val="left" w:pos="4820"/>
+                          </w:tabs>
+                          <w:spacing w:before="360" w:after="0"/>
                           <w:rPr>
                             <w:i/>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                         </w:pPr>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
-                            <w:id w:val="2082558318"/>
+                            <w:id w:val="1077861696"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:r w:rsidR="009F6400" w:rsidRPr="002A6DF5">
+                            <w:r w:rsidR="00BE0632">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                                 <w:spacing w:val="-3"/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
-                        <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                        <w:r w:rsidR="00061F53" w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t>oui /</w:t>
                         </w:r>
-                        <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                        <w:r w:rsidR="00061F53" w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:i/>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> ja</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="436519AC" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00DF71F7" w:rsidRDefault="00370724" w:rsidP="00370724">
+                      <w:p w14:paraId="29BCEFB7" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00DF71F7" w:rsidRDefault="00000000" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="317"/>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
                           <w:rPr>
                             <w:i/>
                             <w:spacing w:val="-3"/>
                             <w:lang w:val="fr-CH"/>
                           </w:rPr>
                         </w:pPr>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                               <w:lang w:val="fr-CH"/>
                             </w:rPr>
-                            <w:id w:val="-738941804"/>
+                            <w:id w:val="1308976124"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:r w:rsidR="009F6400" w:rsidRPr="002A6DF5">
+                            <w:r w:rsidR="00061F53" w:rsidRPr="002A6DF5">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                                 <w:spacing w:val="-3"/>
                                 <w:lang w:val="fr-CH"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
-                        <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                        <w:r w:rsidR="00061F53" w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t>non /</w:t>
                         </w:r>
-                        <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                        <w:r w:rsidR="00061F53" w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:i/>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> nein</w:t>
                         </w:r>
-                        <w:r w:rsidR="009F6400" w:rsidRPr="00DF71F7">
+                        <w:r w:rsidR="00061F53">
+                          <w:rPr>
+                            <w:i/>
+                            <w:spacing w:val="-3"/>
+                          </w:rPr>
+                          <w:br/>
+                        </w:r>
+                        <w:r w:rsidR="00061F53" w:rsidRPr="00DF71F7">
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:tab/>
-                          <w:t>non /</w:t>
-[...20 lines deleted...]
-                          <w:t xml:space="preserve"> nein</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="425" w:type="dxa"/>
                       </w:tcPr>
-                      <w:p w14:paraId="1896BA59" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="000501F0" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                      <w:p w14:paraId="5045096F" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="000501F0" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                         <w:pPr>
                           <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="4820"/>
                           </w:tabs>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
-                <w:p w14:paraId="2C61E8B8" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="000501F0" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="0BA54771" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="000501F0" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="4820"/>
                     </w:tabs>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:tcMar>
                     <w:top w:w="57" w:type="dxa"/>
                     <w:bottom w:w="57" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="43299BCF" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="007063BA" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="5EB25F37" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="007063BA" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:ind w:left="318" w:hanging="318"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009F6400" w:rsidRPr="00145584" w14:paraId="21A2DD63" w14:textId="77777777" w:rsidTr="009F6400">
+            <w:tr w:rsidR="00061F53" w:rsidRPr="00145584" w14:paraId="20BBCD1C" w14:textId="77777777" w:rsidTr="00775857">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="310" w:type="dxa"/>
+                <w:gridAfter w:val="4"/>
+                <w:wAfter w:w="738" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9849" w:type="dxa"/>
-                  <w:gridSpan w:val="4"/>
+                  <w:gridSpan w:val="3"/>
                   <w:tcMar>
                     <w:top w:w="57" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="57" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="12384994" w14:textId="77777777" w:rsidR="009F6400" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="7EF935C0" w14:textId="77777777" w:rsidR="00061F53" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="199"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="146B77B4" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="007063BA" w:rsidRDefault="009F6400" w:rsidP="00370724">
-[...15 lines deleted...]
-                <w:p w14:paraId="79DBEC0F" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="007063BA" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="399000A9" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="007063BA" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="199"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007063BA">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Adopté par le Conseil communal / </w:t>
                   </w:r>
                   <w:r w:rsidRPr="002A6DF5">
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                     <w:t>Angenommen durch den Gemeinderat</w:t>
                   </w:r>
                   <w:r w:rsidRPr="002A6DF5">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> :</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="04FBFA15" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="002A6DF5" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="64761B40" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="002A6DF5" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="199"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="51B5AA34" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="002A6DF5" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="22004782" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="002A6DF5" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007063BA">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                     <w:t>Lieu, date</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="414F7E08" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="007063BA" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="7FC41738" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="007063BA" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="199"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                     </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007063BA">
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Ort, Datum</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007063BA">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
-                      <w:id w:val="-1637087413"/>
+                      <w:id w:val="537163946"/>
+                      <w:placeholder>
+                        <w:docPart w:val="A9E1E91CD49643299D15503D62CBB9F6"/>
+                      </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="007063BA">
                         <w:rPr>
                           <w:spacing w:val="-3"/>
                         </w:rPr>
                         <w:t>................</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009F6400" w:rsidRPr="00C03E10" w14:paraId="65A4B9AF" w14:textId="77777777" w:rsidTr="009F6400">
+            <w:tr w:rsidR="00061F53" w:rsidRPr="00A969F7" w14:paraId="6AE549C8" w14:textId="77777777" w:rsidTr="00775857">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="310" w:type="dxa"/>
                 <w:trHeight w:val="504"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4820" w:type="dxa"/>
+                  <w:tcW w:w="5558" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="57" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="57" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="0013E8B3" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="007063BA" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="5FB8781F" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="007063BA" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="426"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                       <w:tab w:val="left" w:pos="8080"/>
                     </w:tabs>
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007063BA">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>La Syndique/le Syndic</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007063BA">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:br/>
                   </w:r>
                   <w:r w:rsidRPr="007063BA">
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Die Gemeindepräsidentin / der Ammann</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5029" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
+                  <w:gridSpan w:val="5"/>
                   <w:tcMar>
                     <w:top w:w="57" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="57" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="16D2C451" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="007063BA" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="42E52C02" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="007063BA" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="426"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                       <w:tab w:val="left" w:pos="8080"/>
                     </w:tabs>
                     <w:spacing w:after="0"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007063BA">
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                     <w:t>La/le Secrétaire</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="2EC20E20" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="007063BA" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="6CD60E08" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="007063BA" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="426"/>
                       <w:tab w:val="left" w:pos="4820"/>
                       <w:tab w:val="left" w:pos="5245"/>
                       <w:tab w:val="left" w:pos="8080"/>
                     </w:tabs>
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007063BA">
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                     <w:t>Die/der Gemeindeschreiber(in)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009F6400" w:rsidRPr="0096415C" w14:paraId="6D1A18AB" w14:textId="77777777" w:rsidTr="009F6400">
+            <w:tr w:rsidR="00061F53" w:rsidRPr="0096415C" w14:paraId="7FEF8464" w14:textId="77777777" w:rsidTr="00775857">
               <w:trPr>
                 <w:gridBefore w:val="1"/>
-                <w:gridAfter w:val="3"/>
+                <w:gridAfter w:val="1"/>
                 <w:wBefore w:w="142" w:type="dxa"/>
-                <w:wAfter w:w="425" w:type="dxa"/>
+                <w:wAfter w:w="115" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4678" w:type="dxa"/>
+                  <w:tcW w:w="5416" w:type="dxa"/>
                   <w:tcMar>
                     <w:left w:w="0" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="7B7450F4" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00145584" w:rsidRDefault="00E5298C" w:rsidP="00370724">
+                <w:p w14:paraId="794C67AD" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00145584" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="4820"/>
                     </w:tabs>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:ind w:left="352" w:hanging="352"/>
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00145584">
                     <w:rPr>
                       <w:i/>
                       <w:noProof/>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wps">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F3D3D7B" wp14:editId="4B6C8527">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35EA9156" wp14:editId="4ED2FCB0">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
-                              <wp:posOffset>2133600</wp:posOffset>
+                              <wp:posOffset>2366645</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
-                              <wp:posOffset>260221</wp:posOffset>
+                              <wp:posOffset>259715</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="615950" cy="609600"/>
                             <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                             <wp:wrapNone/>
-                            <wp:docPr id="3" name="Oval 5"/>
+                            <wp:docPr id="761246097" name="Oval 5"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                                 <wps:wsp>
                                   <wps:cNvSpPr>
                                     <a:spLocks noChangeArrowheads="1"/>
                                   </wps:cNvSpPr>
                                   <wps:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="615950" cy="609600"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="ellipse">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln w="12700">
                                       <a:solidFill>
                                         <a:srgbClr val="000000"/>
                                       </a:solidFill>
                                       <a:round/>
                                       <a:headEnd/>
                                       <a:tailEnd/>
@@ -7361,440 +8644,281 @@
                                         <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                           <a:solidFill>
                                             <a:srgbClr val="FFFFFF"/>
                                           </a:solidFill>
                                         </a14:hiddenFill>
                                       </a:ext>
                                     </a:extLst>
                                   </wps:spPr>
                                   <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                     <a:noAutofit/>
                                   </wps:bodyPr>
                                 </wps:wsp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
                       <mc:Fallback>
                         <w:pict>
-                          <v:oval w14:anchorId="3819659A" id="Oval 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:168pt;margin-top:20.5pt;width:48.5pt;height:48pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+yMKJ/wEAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+lwACtkSE1YrtVpW2&#10;3UrbfsDgOIlVx+OODYF+fceGZVF7q5qDNeOxn9+8eVndHnor9pqCQVfJyWgshXYKa+PaSn7/9vDu&#10;vRQhgqvBotOVPOogb9dv36wGX+opdmhrTYJBXCgHX8kuRl8WRVCd7iGM0GvHxQaph8gptUVNMDB6&#10;b4vpeLwoBqTaEyodAu/en4pynfGbRqv41DRBR2ErydxiXimv27QW6xWULYHvjDrTgH9g0YNx/OgF&#10;6h4iiB2Zv6B6owgDNnGksC+waYzSuQfuZjL+o5vnDrzOvbA4wV9kCv8PVn3ZP/uvlKgH/4jqRxAO&#10;Nx24Vt8R4dBpqPm5SRKqGHwoLxdSEviq2A6fsebRwi5i1uDQUJ8AuTtxyFIfL1LrQxSKNxeT+XLO&#10;A1FcWoyXi3EeRQHly2VPIX7U2IsUVFJba3xIYkAJ+8cQEx8oX06lbYcPxto8UOvEwKSnNwybW0Nr&#10;6lTNCbXbjSWxh+SJ/OXuWIHrY4Q7V2e0pMGHcxzB2FPMr1t3FiXpkCwXyi3WR9aE8OQ0/jM46JB+&#10;STGwyyoZfu6AtBT2k2Ndl5PZLNkyJ7P5zZQTuq5sryvgFENVMkpxCjfxZOWdJ9N2/NIkt+vwjmfR&#10;mCzSK6szWXZS1u7s+mTV6zyfev03178BAAD//wMAUEsDBBQABgAIAAAAIQC2DXFL4QAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2E3dEiXNpogoxYMFWxF622SnSdrsbMxu&#10;2/jvHU96mhne48338sXoOnHCIbSeNEwnCQikytuWag0fm5fbBxAhGrKm84QavjHAori8yE1m/Zne&#10;8bSOteAQCpnR0MTYZ1KGqkFnwsT3SKzt/OBM5HOopR3MmcNdJ++SJJXOtMQfGtPjU4PVYX10Grau&#10;3H9ulunbsyqrHX7hTf26XGl9fTU+zkFEHOOfGX7xGR0KZir9kWwQnQalUu4SNcymPNkwU4qXkp3q&#10;PgFZ5PJ/heIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPsjCif8BAADjAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtg1xS+EAAAAKAQAADwAA&#10;AAAAAAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" filled="f" strokeweight="1pt"/>
+                          <v:oval w14:anchorId="3AB40014" id="Oval 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:186.35pt;margin-top:20.45pt;width:48.5pt;height:48pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+yMKJ/wEAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+lwACtkSE1YrtVpW2&#10;3UrbfsDgOIlVx+OODYF+fceGZVF7q5qDNeOxn9+8eVndHnor9pqCQVfJyWgshXYKa+PaSn7/9vDu&#10;vRQhgqvBotOVPOogb9dv36wGX+opdmhrTYJBXCgHX8kuRl8WRVCd7iGM0GvHxQaph8gptUVNMDB6&#10;b4vpeLwoBqTaEyodAu/en4pynfGbRqv41DRBR2ErydxiXimv27QW6xWULYHvjDrTgH9g0YNx/OgF&#10;6h4iiB2Zv6B6owgDNnGksC+waYzSuQfuZjL+o5vnDrzOvbA4wV9kCv8PVn3ZP/uvlKgH/4jqRxAO&#10;Nx24Vt8R4dBpqPm5SRKqGHwoLxdSEviq2A6fsebRwi5i1uDQUJ8AuTtxyFIfL1LrQxSKNxeT+XLO&#10;A1FcWoyXi3EeRQHly2VPIX7U2IsUVFJba3xIYkAJ+8cQEx8oX06lbYcPxto8UOvEwKSnNwybW0Nr&#10;6lTNCbXbjSWxh+SJ/OXuWIHrY4Q7V2e0pMGHcxzB2FPMr1t3FiXpkCwXyi3WR9aE8OQ0/jM46JB+&#10;STGwyyoZfu6AtBT2k2Ndl5PZLNkyJ7P5zZQTuq5sryvgFENVMkpxCjfxZOWdJ9N2/NIkt+vwjmfR&#10;mCzSK6szWXZS1u7s+mTV6zyfev03178BAAD//wMAUEsDBBQABgAIAAAAIQCBkXAG4gAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjNCL2I1NSU3MpkhRigcFWxG8bbLTJJqdTbPb&#10;Nr59x5MeZ+bjn+/Pl6PtxBEH3zpScDuNQCBVzrRUK3jfPt3cgfBBk9GdI1Twgx6WxeVFrjPjTvSG&#10;x02oBYeQz7SCJoQ+k9JXDVrtp65H4tvODVYHHodamkGfONx2chZFibS6Jf7Q6B5XDVbfm4NV8GnL&#10;r4/tOnl5jMtqh3u8rp/Xr0pNrsaHexABx/AHw68+q0PBTqU7kPGiUxAvZgtGFcyjFAQD8yTlRclk&#10;nKQgi1z+r1CcAQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD7Iwon/AQAA4wMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIGRcAbiAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAWQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" filled="f" strokeweight="1pt"/>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="38528D70" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00145584" w:rsidRDefault="00370724" w:rsidP="00370724">
+                <w:p w14:paraId="033258F4" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00145584" w:rsidRDefault="00000000" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="4820"/>
                     </w:tabs>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:ind w:left="352" w:hanging="352"/>
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:id w:val="-1391423757"/>
+                      <w:id w:val="1621796464"/>
+                      <w:placeholder>
+                        <w:docPart w:val="2B57E42C1EC3460DAAE9A9F6E8923546"/>
+                      </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="009F6400">
+                      <w:r w:rsidR="00061F53">
                         <w:rPr>
                           <w:spacing w:val="-3"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>.......................................................</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
-                <w:p w14:paraId="5208D1A3" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00145584" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="3D8B3AEB" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00145584" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="center" w:pos="4820"/>
                     </w:tabs>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:ind w:left="352" w:hanging="352"/>
                     <w:rPr>
                       <w:i/>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-CH"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="375F2CC9" w14:textId="77777777" w:rsidR="009F6400" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="21601EA5" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00145584" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="4820"/>
                     </w:tabs>
                     <w:spacing w:before="120" w:after="120"/>
-                    <w:ind w:left="352" w:hanging="352"/>
-[...35 lines deleted...]
-                    <w:ind w:left="352" w:hanging="352"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4914" w:type="dxa"/>
+                  <w:gridSpan w:val="4"/>
                   <w:tcMar>
                     <w:left w:w="0" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="1B53CC35" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00145584" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="7F845F2D" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00145584" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="426"/>
                       <w:tab w:val="left" w:pos="4820"/>
                     </w:tabs>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="78CDD568" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00145584" w:rsidRDefault="00370724" w:rsidP="00370724">
+                <w:p w14:paraId="14444D3E" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00145584" w:rsidRDefault="00000000" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="-720"/>
                       <w:tab w:val="left" w:pos="426"/>
                       <w:tab w:val="left" w:pos="4820"/>
                     </w:tabs>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
-                      <w:id w:val="-29575325"/>
+                      <w:id w:val="1860849124"/>
+                      <w:placeholder>
+                        <w:docPart w:val="70EAFA42A6104811B5A59F0F19A9B937"/>
+                      </w:placeholder>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="009F6400">
+                      <w:r w:rsidR="00061F53">
                         <w:rPr>
                           <w:spacing w:val="-3"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>.......................................................</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
-                <w:p w14:paraId="0B80F3EA" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00145584" w:rsidRDefault="009F6400" w:rsidP="00370724">
+                <w:p w14:paraId="1B53FBCC" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00145584" w:rsidRDefault="00061F53" w:rsidP="00A74ACF">
                   <w:pPr>
                     <w:framePr w:hSpace="141" w:wrap="around" w:hAnchor="margin" w:y="-288"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="426"/>
                       <w:tab w:val="left" w:pos="4820"/>
                     </w:tabs>
                     <w:spacing w:before="120" w:after="120"/>
                     <w:rPr>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="de-DE"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1D314EF6" w14:textId="77777777" w:rsidR="009F6400" w:rsidRPr="00145584" w:rsidRDefault="009F6400" w:rsidP="009F6400">
+          <w:p w14:paraId="22B6F4E1" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="00145584" w:rsidRDefault="00061F53" w:rsidP="00B40983">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="4820"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F6400" w:rsidRPr="00DF71F7" w14:paraId="65D777A8" w14:textId="77777777" w:rsidTr="009F6400">
-[...68 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="0"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="3D401A49" w14:textId="77777777" w:rsidR="004A7F02" w:rsidRPr="003A50B1" w:rsidRDefault="009F1497" w:rsidP="009F1497">
+    <w:p w14:paraId="407AAD2F" w14:textId="77777777" w:rsidR="00061F53" w:rsidRPr="003A50B1" w:rsidRDefault="00061F53" w:rsidP="00BE0632">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A50B1">
-[...21 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004A7F02" w:rsidRPr="003A50B1" w:rsidSect="00FB4ACB">
+    <w:sectPr w:rsidR="00061F53" w:rsidRPr="003A50B1" w:rsidSect="00FB4ACB">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="851" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F81A6CC" w14:textId="77777777" w:rsidR="00370724" w:rsidRDefault="00370724" w:rsidP="004A7F02">
+    <w:p w14:paraId="3A3DBAE3" w14:textId="77777777" w:rsidR="00594FE4" w:rsidRDefault="00594FE4" w:rsidP="004A7F02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DB068BA" w14:textId="77777777" w:rsidR="00370724" w:rsidRDefault="00370724" w:rsidP="004A7F02">
+    <w:p w14:paraId="0035D088" w14:textId="77777777" w:rsidR="00594FE4" w:rsidRDefault="00594FE4" w:rsidP="004A7F02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7815,247 +8939,255 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7A43C0BD" w14:textId="77777777" w:rsidR="0045751D" w:rsidRPr="0045751D" w:rsidRDefault="0045751D" w:rsidP="0045751D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10819D63" w14:textId="77777777" w:rsidR="0045751D" w:rsidRPr="0045751D" w:rsidRDefault="0045751D" w:rsidP="0045751D">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0045751D">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="14461317" w14:textId="77777777" w:rsidR="0045751D" w:rsidRPr="0045751D" w:rsidRDefault="0045751D" w:rsidP="0045751D">
+  <w:p w14:paraId="577F8C85" w14:textId="77777777" w:rsidR="0045751D" w:rsidRPr="0045751D" w:rsidRDefault="0045751D" w:rsidP="0045751D">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0045751D">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction du développement territorial, des infrastructures, de la mobilité et de l’environnement </w:t>
     </w:r>
     <w:r w:rsidRPr="0045751D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>DIME</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5F5719B8" w14:textId="77777777" w:rsidR="00C5049A" w:rsidRPr="00604F91" w:rsidRDefault="0045751D" w:rsidP="0045751D">
+  <w:p w14:paraId="533EB4F0" w14:textId="77777777" w:rsidR="00C5049A" w:rsidRPr="00604F91" w:rsidRDefault="0045751D" w:rsidP="0045751D">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00604F91">
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Raumentwicklung, Infrastruktur, Mobilität und Umwelt </w:t>
     </w:r>
     <w:r w:rsidRPr="00604F91">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>RIMU</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6A63E757" w14:textId="77777777" w:rsidR="0045751D" w:rsidRPr="00A44D9D" w:rsidRDefault="0045751D" w:rsidP="0045751D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61E5068A" w14:textId="77777777" w:rsidR="0045751D" w:rsidRPr="00A44D9D" w:rsidRDefault="0045751D" w:rsidP="0045751D">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006013F1">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="15AEE4A0" w14:textId="77777777" w:rsidR="0045751D" w:rsidRPr="00A44D9D" w:rsidRDefault="0045751D" w:rsidP="0045751D">
+  <w:p w14:paraId="2A38B6DF" w14:textId="77777777" w:rsidR="0045751D" w:rsidRPr="00A44D9D" w:rsidRDefault="0045751D" w:rsidP="0045751D">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A44D9D">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direction du développement territorial, des infrastructures, de la mobilité et de l’environnement </w:t>
     </w:r>
     <w:r w:rsidRPr="00A44D9D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>DIME</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="718596CE" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="00EE656A" w:rsidRDefault="0045751D" w:rsidP="0045751D">
+  <w:p w14:paraId="5CCC6193" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="00EE656A" w:rsidRDefault="0045751D" w:rsidP="0045751D">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00742DD8">
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Raumentwicklung, Infrastruktur, Mobilität und Umwelt </w:t>
     </w:r>
     <w:r w:rsidRPr="00742DD8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>RIMU</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AD3FC70" w14:textId="77777777" w:rsidR="00370724" w:rsidRDefault="00370724" w:rsidP="004A7F02">
+    <w:p w14:paraId="27DF109A" w14:textId="77777777" w:rsidR="00594FE4" w:rsidRDefault="00594FE4" w:rsidP="004A7F02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21E651C6" w14:textId="77777777" w:rsidR="00370724" w:rsidRDefault="00370724" w:rsidP="004A7F02">
+    <w:p w14:paraId="35EFC102" w14:textId="77777777" w:rsidR="00594FE4" w:rsidRDefault="00594FE4" w:rsidP="004A7F02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00AF502D" w14:paraId="56C6B6BE" w14:textId="77777777">
+    <w:tr w:rsidR="00AF502D" w14:paraId="229B6D8E" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0BFD2469" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="00F458D4" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
+        <w:p w14:paraId="2785E5F8" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="00F458D4" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>Service des ponts et chaussées</w:t>
           </w:r>
           <w:r w:rsidRPr="00A74986">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t>SPC</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="096A86EC" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="0064336A" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
+        <w:p w14:paraId="56D41E4E" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="0064336A" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
               <w:rStyle w:val="Numrodepage"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="00841EF7" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
@@ -8123,51 +9255,51 @@
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="0036753B">
             <w:rPr>
               <w:b w:val="0"/>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidR="00841EF7" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A569CDD" wp14:editId="37CC92BE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="51046B40" wp14:editId="31936200">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-215265</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>25400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="116205" cy="220980"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2" descr="ecusson_seite_2_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -8180,91 +9312,91 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="116205" cy="220980"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="205D7AE8" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRDefault="00AF502D" w:rsidP="004A7F02"/>
+  <w:p w14:paraId="3FC6A48C" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRDefault="00AF502D" w:rsidP="004A7F02"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00AF502D" w:rsidRPr="004A0F2D" w14:paraId="28776663" w14:textId="77777777">
+    <w:tr w:rsidR="00AF502D" w:rsidRPr="004A0F2D" w14:paraId="03244E46" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="48E1064E" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="00AA545D" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
+        <w:p w14:paraId="30A99FCA" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="00AA545D" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E264F4D" wp14:editId="5EBD135D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E23551D" wp14:editId="2C8545CD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795655"/>
                 <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Image 5" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="logo_fr_300.jpg"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
@@ -8279,256 +9411,238 @@
                           <a:ext cx="935990" cy="795655"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4139" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7BBBC6A2" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="002253FD" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
+        <w:p w14:paraId="7663DDCC" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="002253FD" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Service des ponts et chaussées</w:t>
           </w:r>
           <w:r w:rsidRPr="002253FD">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>SPC</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6DC02F0F" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="007D0C48" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
+        <w:p w14:paraId="7040DE02" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="007D0C48" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007D0C48">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Tiefbauamt</w:t>
           </w:r>
           <w:r w:rsidRPr="007D0C48">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> TBA</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="00DA362F" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="00F458D4" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
+        <w:p w14:paraId="0391D928" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="00F458D4" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="4E5D538F" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="004A7F02" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
+        <w:p w14:paraId="0D4492B3" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="004A7F02" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Rue des Chanoines 17</w:t>
           </w:r>
           <w:r w:rsidRPr="004A7F02">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>, 1701 Fribourg</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6D5B6E6A" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="004A7F02" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
+        <w:p w14:paraId="1ABC953A" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="004A7F02" w:rsidRDefault="00AF502D" w:rsidP="004A7F02">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="67A7B92A" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="004A7F02" w:rsidRDefault="00AF502D" w:rsidP="00C03E10">
+        <w:p w14:paraId="4FB58E63" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="004A7F02" w:rsidRDefault="00AF502D" w:rsidP="00C03E10">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:color w:val="auto"/>
               <w:u w:val="none"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>T +41 26 305 36 44</w:t>
           </w:r>
           <w:r w:rsidR="00C03E10">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>www.fr.ch/</w:t>
           </w:r>
           <w:r w:rsidRPr="004A7F02">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>s</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>pc</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="079FAD8C" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="0045751D" w:rsidRDefault="00800832" w:rsidP="00E16367">
+  <w:p w14:paraId="22DB92E5" w14:textId="77777777" w:rsidR="00AF502D" w:rsidRPr="0045751D" w:rsidRDefault="00800832" w:rsidP="00E16367">
     <w:pPr>
       <w:pStyle w:val="09enttepage2"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t>102</w:t>
     </w:r>
+    <w:r w:rsidR="00F37DF3">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r w:rsidR="00C03E10">
       <w:t>FD</w:t>
     </w:r>
     <w:r w:rsidR="0045751D">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="00C03E10">
+    <w:r w:rsidR="00F37DF3">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
-      <w:t>2</w:t>
-[...20 lines deleted...]
-      <w:t>.22</w:t>
+      <w:t>30.03.26</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:10pt;height:10pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.2pt;height:10.2pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -10806,392 +11920,415 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2077968664">
+  <w:num w:numId="1" w16cid:durableId="135879040">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1148403556">
+  <w:num w:numId="2" w16cid:durableId="1964118975">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="28921426">
+  <w:num w:numId="3" w16cid:durableId="300774653">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="900749832">
+  <w:num w:numId="4" w16cid:durableId="848519174">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1109201298">
+  <w:num w:numId="5" w16cid:durableId="345719266">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1646622486">
+  <w:num w:numId="6" w16cid:durableId="1230462258">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1179585033">
+  <w:num w:numId="7" w16cid:durableId="770390700">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="764572684">
+  <w:num w:numId="8" w16cid:durableId="785470921">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1753046576">
+  <w:num w:numId="9" w16cid:durableId="567419095">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="873737226">
+  <w:num w:numId="10" w16cid:durableId="830289398">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1916042538">
+  <w:num w:numId="11" w16cid:durableId="40985578">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1430079180">
+  <w:num w:numId="12" w16cid:durableId="455609016">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1021784401">
+  <w:num w:numId="13" w16cid:durableId="835077922">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1127696400">
+  <w:num w:numId="14" w16cid:durableId="485442916">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1744791062">
+  <w:num w:numId="15" w16cid:durableId="1506364313">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1199272001">
+  <w:num w:numId="16" w16cid:durableId="449399208">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="325523834">
+  <w:num w:numId="17" w16cid:durableId="364403568">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="21784031">
+  <w:num w:numId="18" w16cid:durableId="1623802205">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="55250785">
+  <w:num w:numId="19" w16cid:durableId="1134248860">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="317535243">
+  <w:num w:numId="20" w16cid:durableId="227032565">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00370724"/>
+    <w:rsidRoot w:val="00A74ACF"/>
     <w:rsid w:val="000025E1"/>
     <w:rsid w:val="000156AA"/>
     <w:rsid w:val="0001712D"/>
     <w:rsid w:val="000501F0"/>
     <w:rsid w:val="00051D30"/>
     <w:rsid w:val="0005237C"/>
+    <w:rsid w:val="00061F53"/>
     <w:rsid w:val="00087C5C"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000A44DB"/>
     <w:rsid w:val="000B3BE8"/>
     <w:rsid w:val="000B7721"/>
     <w:rsid w:val="000D34C6"/>
     <w:rsid w:val="000F208E"/>
     <w:rsid w:val="00101CCA"/>
     <w:rsid w:val="001048A6"/>
     <w:rsid w:val="00116E87"/>
     <w:rsid w:val="00122949"/>
     <w:rsid w:val="00124CAA"/>
     <w:rsid w:val="00131261"/>
     <w:rsid w:val="00145584"/>
     <w:rsid w:val="00151280"/>
     <w:rsid w:val="0015179A"/>
     <w:rsid w:val="00197E5D"/>
     <w:rsid w:val="001B3B69"/>
     <w:rsid w:val="001B48C3"/>
     <w:rsid w:val="001D08EA"/>
     <w:rsid w:val="001D5317"/>
     <w:rsid w:val="001D665F"/>
     <w:rsid w:val="001F11AA"/>
     <w:rsid w:val="00214E00"/>
     <w:rsid w:val="002253FD"/>
     <w:rsid w:val="00230A38"/>
     <w:rsid w:val="0024597F"/>
     <w:rsid w:val="002459D3"/>
+    <w:rsid w:val="00261733"/>
+    <w:rsid w:val="00263B01"/>
     <w:rsid w:val="00276737"/>
     <w:rsid w:val="00296142"/>
     <w:rsid w:val="002A6DF5"/>
     <w:rsid w:val="002B0010"/>
     <w:rsid w:val="002B5A29"/>
     <w:rsid w:val="002C7ADC"/>
     <w:rsid w:val="002F7507"/>
     <w:rsid w:val="002F7A28"/>
     <w:rsid w:val="00321923"/>
     <w:rsid w:val="00331A06"/>
     <w:rsid w:val="003523AD"/>
     <w:rsid w:val="0036753B"/>
-    <w:rsid w:val="00370724"/>
     <w:rsid w:val="00375072"/>
     <w:rsid w:val="0039385E"/>
     <w:rsid w:val="003A17F1"/>
     <w:rsid w:val="003A50B1"/>
     <w:rsid w:val="003B0A73"/>
     <w:rsid w:val="003B3C53"/>
+    <w:rsid w:val="003D0F29"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="00446163"/>
     <w:rsid w:val="0045751D"/>
     <w:rsid w:val="00460FA1"/>
     <w:rsid w:val="00461C54"/>
+    <w:rsid w:val="00471AA5"/>
     <w:rsid w:val="0047318B"/>
     <w:rsid w:val="004946B9"/>
     <w:rsid w:val="004A7F02"/>
+    <w:rsid w:val="004B21B6"/>
     <w:rsid w:val="004B72AE"/>
     <w:rsid w:val="004C7EE2"/>
     <w:rsid w:val="004D497A"/>
     <w:rsid w:val="004E061F"/>
     <w:rsid w:val="004E2142"/>
     <w:rsid w:val="004E612B"/>
     <w:rsid w:val="0051666A"/>
     <w:rsid w:val="005354E3"/>
     <w:rsid w:val="00536097"/>
     <w:rsid w:val="00557763"/>
     <w:rsid w:val="00560BBC"/>
     <w:rsid w:val="005721F1"/>
     <w:rsid w:val="0057415E"/>
     <w:rsid w:val="00583612"/>
     <w:rsid w:val="00590339"/>
     <w:rsid w:val="00592AF0"/>
+    <w:rsid w:val="00594FE4"/>
     <w:rsid w:val="005A1455"/>
     <w:rsid w:val="00604F91"/>
+    <w:rsid w:val="00610E3B"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="00624426"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="00686B95"/>
     <w:rsid w:val="006A7E63"/>
     <w:rsid w:val="006B2EBA"/>
     <w:rsid w:val="006B5DAB"/>
     <w:rsid w:val="006C17C6"/>
     <w:rsid w:val="006D4782"/>
     <w:rsid w:val="006E4C94"/>
     <w:rsid w:val="006E7B3B"/>
     <w:rsid w:val="006F492E"/>
     <w:rsid w:val="00702AEE"/>
     <w:rsid w:val="007063BA"/>
     <w:rsid w:val="00714B0D"/>
+    <w:rsid w:val="00731E19"/>
     <w:rsid w:val="00733D34"/>
     <w:rsid w:val="007524BB"/>
     <w:rsid w:val="00757DF3"/>
     <w:rsid w:val="00772169"/>
+    <w:rsid w:val="00775857"/>
     <w:rsid w:val="00775F11"/>
     <w:rsid w:val="007806C0"/>
     <w:rsid w:val="00786E33"/>
     <w:rsid w:val="0079115F"/>
     <w:rsid w:val="007B5203"/>
     <w:rsid w:val="007D0C48"/>
     <w:rsid w:val="007F6244"/>
     <w:rsid w:val="00800832"/>
     <w:rsid w:val="0080532E"/>
     <w:rsid w:val="00837113"/>
     <w:rsid w:val="00841EF7"/>
     <w:rsid w:val="008617C2"/>
     <w:rsid w:val="0086722A"/>
     <w:rsid w:val="00874C99"/>
     <w:rsid w:val="008C108E"/>
     <w:rsid w:val="0091536B"/>
     <w:rsid w:val="009526DE"/>
     <w:rsid w:val="00963376"/>
     <w:rsid w:val="0096415C"/>
     <w:rsid w:val="00975AEA"/>
     <w:rsid w:val="009765C3"/>
     <w:rsid w:val="00983A9F"/>
     <w:rsid w:val="009972B8"/>
+    <w:rsid w:val="00997DCB"/>
     <w:rsid w:val="009A0E61"/>
+    <w:rsid w:val="009A2BED"/>
     <w:rsid w:val="009A352E"/>
     <w:rsid w:val="009A4AB1"/>
+    <w:rsid w:val="009E7002"/>
     <w:rsid w:val="009F1497"/>
     <w:rsid w:val="009F6400"/>
     <w:rsid w:val="009F6896"/>
     <w:rsid w:val="00A0193A"/>
     <w:rsid w:val="00A2708E"/>
+    <w:rsid w:val="00A4666A"/>
     <w:rsid w:val="00A50D48"/>
+    <w:rsid w:val="00A5578E"/>
     <w:rsid w:val="00A570B8"/>
     <w:rsid w:val="00A70E13"/>
     <w:rsid w:val="00A721A6"/>
     <w:rsid w:val="00A74130"/>
+    <w:rsid w:val="00A74ACF"/>
     <w:rsid w:val="00A86C62"/>
+    <w:rsid w:val="00A969F7"/>
     <w:rsid w:val="00AB41B9"/>
     <w:rsid w:val="00AC5867"/>
     <w:rsid w:val="00AD2B27"/>
     <w:rsid w:val="00AE0C23"/>
+    <w:rsid w:val="00AE5864"/>
     <w:rsid w:val="00AF1636"/>
     <w:rsid w:val="00AF48C1"/>
     <w:rsid w:val="00AF502D"/>
+    <w:rsid w:val="00B15D8F"/>
     <w:rsid w:val="00B16BB0"/>
     <w:rsid w:val="00B23F47"/>
     <w:rsid w:val="00B33F97"/>
     <w:rsid w:val="00B50B4B"/>
     <w:rsid w:val="00B54738"/>
     <w:rsid w:val="00B60FC0"/>
     <w:rsid w:val="00B6437E"/>
     <w:rsid w:val="00B668B9"/>
     <w:rsid w:val="00B75C07"/>
     <w:rsid w:val="00B87212"/>
     <w:rsid w:val="00B93708"/>
     <w:rsid w:val="00BA068A"/>
+    <w:rsid w:val="00BE0632"/>
     <w:rsid w:val="00BE1FE3"/>
     <w:rsid w:val="00BE48D8"/>
+    <w:rsid w:val="00BE5AF5"/>
     <w:rsid w:val="00BE71D7"/>
     <w:rsid w:val="00C03E10"/>
     <w:rsid w:val="00C5049A"/>
     <w:rsid w:val="00C53BAA"/>
     <w:rsid w:val="00C82FE3"/>
     <w:rsid w:val="00C83DEC"/>
     <w:rsid w:val="00CA30F2"/>
     <w:rsid w:val="00CA36AF"/>
     <w:rsid w:val="00D012A2"/>
     <w:rsid w:val="00D064E7"/>
     <w:rsid w:val="00D10558"/>
     <w:rsid w:val="00D14FE3"/>
     <w:rsid w:val="00D248CD"/>
     <w:rsid w:val="00D27A29"/>
     <w:rsid w:val="00D30A95"/>
     <w:rsid w:val="00D361EB"/>
     <w:rsid w:val="00D44925"/>
     <w:rsid w:val="00D4702B"/>
     <w:rsid w:val="00D50AE6"/>
     <w:rsid w:val="00D76CBB"/>
     <w:rsid w:val="00D81099"/>
+    <w:rsid w:val="00D82409"/>
     <w:rsid w:val="00D8652F"/>
     <w:rsid w:val="00D95DD0"/>
     <w:rsid w:val="00D96E1F"/>
     <w:rsid w:val="00DC0798"/>
     <w:rsid w:val="00DC3B68"/>
     <w:rsid w:val="00DD4AC3"/>
     <w:rsid w:val="00DD4AE3"/>
     <w:rsid w:val="00DD6D59"/>
     <w:rsid w:val="00DF3E79"/>
     <w:rsid w:val="00DF71F7"/>
     <w:rsid w:val="00E1633F"/>
     <w:rsid w:val="00E16367"/>
     <w:rsid w:val="00E40B15"/>
     <w:rsid w:val="00E41E70"/>
     <w:rsid w:val="00E47057"/>
     <w:rsid w:val="00E5298C"/>
     <w:rsid w:val="00E63CE6"/>
     <w:rsid w:val="00E87190"/>
     <w:rsid w:val="00E95588"/>
     <w:rsid w:val="00E97E36"/>
     <w:rsid w:val="00EB0008"/>
+    <w:rsid w:val="00EE567F"/>
     <w:rsid w:val="00EE656A"/>
     <w:rsid w:val="00EF6CFA"/>
     <w:rsid w:val="00F0039F"/>
     <w:rsid w:val="00F1039F"/>
     <w:rsid w:val="00F21C3E"/>
     <w:rsid w:val="00F30AAF"/>
+    <w:rsid w:val="00F37DF3"/>
     <w:rsid w:val="00F43A5F"/>
     <w:rsid w:val="00F458D4"/>
     <w:rsid w:val="00F6200B"/>
     <w:rsid w:val="00F63893"/>
+    <w:rsid w:val="00F7469B"/>
     <w:rsid w:val="00F846BB"/>
     <w:rsid w:val="00FA5C39"/>
     <w:rsid w:val="00FB4ACB"/>
     <w:rsid w:val="00FF6085"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="16ABFF38"/>
-  <w15:docId w15:val="{1CA645F1-CA1F-4785-8E32-73F8F906FDE0}"/>
+  <w14:docId w14:val="66886B66"/>
+  <w15:docId w15:val="{61F8A942-2392-4BF8-AB29-FF49F3CBCADE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12325,684 +13462,1425 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:rsid w:val="00B23F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="00775F11"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="202179130">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///P:\02_Adm\24_Gestion_documentaire\246_Documents%20de%20travail\Site%20Internet%20du%20SPC\Documents%20int&#233;gr&#233;s%20pour%20actualisation\102-F-D_Am&#233;nagement%20routier%20-%20Demande%20d%20approbation%20des%20plans%20du%20projet%20d&#233;finitif-21.03.2022.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///\\ad.net.fr.ch\dfs\DAEC\SPC\APPL\03_SuR\30_Section\306_Documents%20AQ\02_Routes%20communales\04%20Formulaires%20-%20Formular\102%20FD%20demande%20approbation%20infrastructure%20mobilit&#233;%20PIM.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="AF811EEB83B04657BF08B36F72E84DD7"/>
+        <w:name w:val="35E05F344F9243128D1DEA91540F514F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1C6BE940-FFEE-4DF6-B247-029A93497646}"/>
+        <w:guid w:val="{44583FC5-2D1B-4C14-9F78-EFBB85D5C0C1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0007315A">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="AF811EEB83B04657BF08B36F72E84DD7"/>
+            <w:pStyle w:val="35E05F344F9243128D1DEA91540F514F"/>
           </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.................................................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6236A3ABE33847BE939221624612D5D5"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6E444CB4-F8F1-41B7-99C4-05D0E247AE0B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="6236A3ABE33847BE939221624612D5D5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>..................................................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6DA7949882A84D9F876B1B1B4045F4CD"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{156C99CB-0D71-44C1-B7EC-170596073D83}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="6DA7949882A84D9F876B1B1B4045F4CD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.........................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CDFFD775108D42A08EFF6C9D6A926CF1"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{47DDDC34-EB6B-4154-A9F8-FBB54D716549}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="CDFFD775108D42A08EFF6C9D6A926CF1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.........................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A27A0B4A69B247E1BC77F53D8EE4ED3E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C55A101D-0425-47AE-B0AF-A1CFBCF5207F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="A27A0B4A69B247E1BC77F53D8EE4ED3E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.........................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2E57EB7E11D647F4ADEDD69BA3016FED"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D3EDD25F-7804-47FE-AB1B-75C7BBDE5DB9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="2E57EB7E11D647F4ADEDD69BA3016FED"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>..............</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6774B842C8D643339EC3C2610B51C6D2"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{53277E9A-989D-4AAF-AF70-BAFC5299FBE7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="6774B842C8D643339EC3C2610B51C6D2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................................................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CDF155EF10164D238324BD1631E9E060"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F4F296A4-85BC-4363-A0D3-CAF0D97F186B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="CDF155EF10164D238324BD1631E9E060"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>...............</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.....................................................</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AB8EA2BE9AE44431BB671DC8B8B3612B"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AEEDDB02-776D-4DAD-BD95-580037FC02C9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="AB8EA2BE9AE44431BB671DC8B8B3612B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.........................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B61C9C2A9B804ED4B170652CC71A51AE"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2CDD9262-A84C-4E03-BE9C-76CFC96B6467}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="B61C9C2A9B804ED4B170652CC71A51AE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.........................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="884A55049D7E428DA4A8735E3DAB0423"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{99A9E0F9-9FC7-40FC-A7EE-651F604DE7FB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="884A55049D7E428DA4A8735E3DAB0423"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.........................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A89BD702813444C38613335F09BF1033"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{28529736-45B5-4CED-A78E-1FF283FEAF38}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="A89BD702813444C38613335F09BF1033"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="98E18F0C5DE2443CB67793D8F2BF03E2"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9DA6B90A-D9AC-4C4B-AC78-918DBEB00A78}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="98E18F0C5DE2443CB67793D8F2BF03E2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A969F7">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>.......</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1BEBBC42B077472EBB471DB5027FA5E8"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B174F84C-320A-42E8-87AC-BA817DF2F6DD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="1BEBBC42B077472EBB471DB5027FA5E8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>...............</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>..............................................................</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EAE338925A104710BF3D4B1A38376CF6"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6D3A7D61-2FFD-4C13-BF7E-D7E2F0947019}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="EAE338925A104710BF3D4B1A38376CF6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.........................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C9A0799E266D4DA2B5FD0ABABAD3C48D"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{751737DE-8A82-4181-9EAA-0BBAA460C3CF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="C9A0799E266D4DA2B5FD0ABABAD3C48D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.........................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AA5E2B104AC940CDAF9208323E1911CB"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{106AFDDE-CDFF-4488-8ECB-7196B8A5D4DD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="AA5E2B104AC940CDAF9208323E1911CB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.........................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8A497F41E27348FE8627FD550ABBD9C3"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1DD74130-D180-445D-BB78-B57B0A91CE17}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="8A497F41E27348FE8627FD550ABBD9C3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>..........</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B624E71D236843C6A50ADF6078657AE4"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{288350AC-02C4-4F10-8F1C-D4123DCF6A02}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="B624E71D236843C6A50ADF6078657AE4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002A6DF5">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4F2AC496A8C74A088B6CBBFC00BD65BB"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DC9950B8-B7FA-40A9-AB26-EA769C408291}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="4F2AC496A8C74A088B6CBBFC00BD65BB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>........................................................................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7A305A7CDC4F453E842310CDDCBFBA7E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AFF0A4DF-5524-40B3-B77F-1F2D26560333}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="7A305A7CDC4F453E842310CDDCBFBA7E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>..........</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="08F3BD2B5394466AB6748571093241E1"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0BBE3A84-7F2F-4CD6-8B23-86873BB89B51}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="08F3BD2B5394466AB6748571093241E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.............</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9714B365C70543E8A93904603903A2C7"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{36A4A8C2-2149-447C-BF7D-B21464F628DD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="9714B365C70543E8A93904603903A2C7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0091536B">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>..............</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9A4754FB8C6F493A98717D632F28DF23"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{68C28F46-FB7F-480B-BBD3-645E11284CE8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="9A4754FB8C6F493A98717D632F28DF23"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FD98F18C22F546DE8F9A890EBF9B9667"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{85936E44-5E6A-4EE1-9568-C7FF4749B7D7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="FD98F18C22F546DE8F9A890EBF9B9667"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002A6DF5">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>..............................................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="348F198A8D0448E2B93F25ED91B72C02"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F975E760-B4DB-467E-8E8D-9CF1C6027E7C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="348F198A8D0448E2B93F25ED91B72C02"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007063BA">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
           <w:r>
             <w:rPr>
               <w:spacing w:val="-3"/>
             </w:rPr>
             <w:t>................</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="710E0C38A5504BA1992F7E02072BE4F7"/>
+        <w:name w:val="F9ED3A4048F046D9BFFBD1B857E5BCF7"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{556D9DEA-D23E-4841-B83E-8837BC57D70C}"/>
+        <w:guid w:val="{E845A9EC-F473-45F5-BE6C-746A34C63263}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0007315A">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="710E0C38A5504BA1992F7E02072BE4F7"/>
+            <w:pStyle w:val="F9ED3A4048F046D9BFFBD1B857E5BCF7"/>
           </w:pPr>
+          <w:r w:rsidRPr="002A6DF5">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
           <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>.................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FBF652F44319431BB48E94CA6FF1656C"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D04387C6-0994-4F22-83E4-2708454B3B4C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="FBF652F44319431BB48E94CA6FF1656C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF71F7">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>...............</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E2CA6BB738704B24AEED458D83C6B4AB"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0BE72548-0F9F-4BE3-85F8-9AB2384FD828}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="E2CA6BB738704B24AEED458D83C6B4AB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF71F7">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>...............</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.......</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00DF71F7">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1D18F452D18144F488E340DAE39281AB"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{626B7FD4-0332-4EA4-90BD-8C890BEC9317}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="1D18F452D18144F488E340DAE39281AB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002A6DF5">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>...............</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>.......</w:t>
+          </w:r>
+          <w:r w:rsidRPr="002A6DF5">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BC3553D4CB7F4C56BFD721774028B2B9"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{19C78A45-63BA-4F2C-A3CF-96C4B081F17F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="BC3553D4CB7F4C56BFD721774028B2B9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF71F7">
             <w:rPr>
               <w:spacing w:val="-3"/>
             </w:rPr>
             <w:t>................</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="D96769B910B14F0785530C42E877FC49"/>
+        <w:name w:val="6750E4E7880B474BBD4AD96ECA6A68E1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AD8D3EC6-0E58-4D92-98FB-C9E980E14C56}"/>
+        <w:guid w:val="{C1F41AB5-613D-465E-AD9B-947BB16688F0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0007315A">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="D96769B910B14F0785530C42E877FC49"/>
+            <w:pStyle w:val="6750E4E7880B474BBD4AD96ECA6A68E1"/>
           </w:pPr>
+          <w:r w:rsidRPr="00AE5864">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>...............</w:t>
+          </w:r>
           <w:r>
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>.......</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AE5864">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C601C3CDA7A9475A8A794C7715F7C9B4"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{88BCE99D-1AAB-4CBF-8FD2-5CE0EB33DAF7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="C601C3CDA7A9475A8A794C7715F7C9B4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002A6DF5">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="39695E3D2481464A9FE16461A426826C"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B1D38B13-1D7B-4C50-9A3B-46316D22D5EE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="39695E3D2481464A9FE16461A426826C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002A6DF5">
+            <w:rPr>
+              <w:spacing w:val="-3"/>
+              <w:lang w:val="de-CH"/>
+            </w:rPr>
+            <w:t>................</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EEE88720304D419AA35DC53990F8AFE4"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D3BA4572-3FCB-4121-B724-8EC44528DFF4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="EEE88720304D419AA35DC53990F8AFE4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00DF71F7">
             <w:rPr>
               <w:spacing w:val="-3"/>
             </w:rPr>
             <w:t>................</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="606424FC22104DC9A980AAD487DA54BA"/>
+        <w:name w:val="A9E1E91CD49643299D15503D62CBB9F6"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1E5C2BDA-420C-4C10-B709-4CB1DC7368B2}"/>
+        <w:guid w:val="{DA2A76A0-FAC1-4DDD-B768-FF0FE3427044}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0007315A">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="606424FC22104DC9A980AAD487DA54BA"/>
+            <w:pStyle w:val="A9E1E91CD49643299D15503D62CBB9F6"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="007063BA">
             <w:rPr>
               <w:spacing w:val="-3"/>
             </w:rPr>
             <w:t>................</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E51C60518CA54114B63AFFD7940BEBB3"/>
+        <w:name w:val="2B57E42C1EC3460DAAE9A9F6E8923546"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0DD4353D-ADB3-476F-B059-3EFCF00A99B1}"/>
+        <w:guid w:val="{F2830C6D-8E7E-4004-8912-148970F22F1F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0007315A">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="E51C60518CA54114B63AFFD7940BEBB3"/>
+            <w:pStyle w:val="2B57E42C1EC3460DAAE9A9F6E8923546"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:spacing w:val="-3"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>................</w:t>
+            <w:t>.......................................................</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CC4B9124BE5147D7BB4C6B638D092ED9"/>
+        <w:name w:val="70EAFA42A6104811B5A59F0F19A9B937"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{24B9E702-BC21-44C0-A7E8-79FE03B524E8}"/>
+        <w:guid w:val="{B79A8D40-5DD3-43E2-BB47-546F46366464}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0007315A">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
           <w:pPr>
-            <w:pStyle w:val="CC4B9124BE5147D7BB4C6B638D092ED9"/>
+            <w:pStyle w:val="70EAFA42A6104811B5A59F0F19A9B937"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:spacing w:val="-3"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>................</w:t>
-[...405 lines deleted...]
-            <w:t>................</w:t>
+            <w:t>.......................................................</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -13023,103 +14901,117 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00A62CF4"/>
+    <w:rsid w:val="00A62CF4"/>
+    <w:rsid w:val="00D82409"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13502,115 +15394,169 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF811EEB83B04657BF08B36F72E84DD7">
-    <w:name w:val="AF811EEB83B04657BF08B36F72E84DD7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="35E05F344F9243128D1DEA91540F514F">
+    <w:name w:val="35E05F344F9243128D1DEA91540F514F"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="710E0C38A5504BA1992F7E02072BE4F7">
-    <w:name w:val="710E0C38A5504BA1992F7E02072BE4F7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6236A3ABE33847BE939221624612D5D5">
+    <w:name w:val="6236A3ABE33847BE939221624612D5D5"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D96769B910B14F0785530C42E877FC49">
-    <w:name w:val="D96769B910B14F0785530C42E877FC49"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DA7949882A84D9F876B1B1B4045F4CD">
+    <w:name w:val="6DA7949882A84D9F876B1B1B4045F4CD"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="606424FC22104DC9A980AAD487DA54BA">
-    <w:name w:val="606424FC22104DC9A980AAD487DA54BA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDFFD775108D42A08EFF6C9D6A926CF1">
+    <w:name w:val="CDFFD775108D42A08EFF6C9D6A926CF1"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E51C60518CA54114B63AFFD7940BEBB3">
-    <w:name w:val="E51C60518CA54114B63AFFD7940BEBB3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A27A0B4A69B247E1BC77F53D8EE4ED3E">
+    <w:name w:val="A27A0B4A69B247E1BC77F53D8EE4ED3E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC4B9124BE5147D7BB4C6B638D092ED9">
-    <w:name w:val="CC4B9124BE5147D7BB4C6B638D092ED9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E57EB7E11D647F4ADEDD69BA3016FED">
+    <w:name w:val="2E57EB7E11D647F4ADEDD69BA3016FED"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="578B9CBDA073486D932D3B09E2E0DF76">
-    <w:name w:val="578B9CBDA073486D932D3B09E2E0DF76"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6774B842C8D643339EC3C2610B51C6D2">
+    <w:name w:val="6774B842C8D643339EC3C2610B51C6D2"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42942013B4024704AF85C10C5303F568">
-    <w:name w:val="42942013B4024704AF85C10C5303F568"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDF155EF10164D238324BD1631E9E060">
+    <w:name w:val="CDF155EF10164D238324BD1631E9E060"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68B8973C727F43DE879F234AFF6F78C9">
-    <w:name w:val="68B8973C727F43DE879F234AFF6F78C9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB8EA2BE9AE44431BB671DC8B8B3612B">
+    <w:name w:val="AB8EA2BE9AE44431BB671DC8B8B3612B"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="328C73B33DA44C3BAB61F0ED0F404178">
-    <w:name w:val="328C73B33DA44C3BAB61F0ED0F404178"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B61C9C2A9B804ED4B170652CC71A51AE">
+    <w:name w:val="B61C9C2A9B804ED4B170652CC71A51AE"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF28FFCB4D0D4CDD860D1F48C5364608">
-    <w:name w:val="EF28FFCB4D0D4CDD860D1F48C5364608"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="884A55049D7E428DA4A8735E3DAB0423">
+    <w:name w:val="884A55049D7E428DA4A8735E3DAB0423"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="110CA43763FF42F2B646069EEDE726E1">
-    <w:name w:val="110CA43763FF42F2B646069EEDE726E1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A89BD702813444C38613335F09BF1033">
+    <w:name w:val="A89BD702813444C38613335F09BF1033"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEB52E04133B44968C463736EE2868C4">
-    <w:name w:val="CEB52E04133B44968C463736EE2868C4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="98E18F0C5DE2443CB67793D8F2BF03E2">
+    <w:name w:val="98E18F0C5DE2443CB67793D8F2BF03E2"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9BBA7F784E0644B2A61F6579E49B98B5">
-    <w:name w:val="9BBA7F784E0644B2A61F6579E49B98B5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BEBBC42B077472EBB471DB5027FA5E8">
+    <w:name w:val="1BEBBC42B077472EBB471DB5027FA5E8"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F509178B463A4C10896FEC385BC8D0B7">
-    <w:name w:val="F509178B463A4C10896FEC385BC8D0B7"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EAE338925A104710BF3D4B1A38376CF6">
+    <w:name w:val="EAE338925A104710BF3D4B1A38376CF6"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF78C3160919475A9E7BF1B1543118C2">
-    <w:name w:val="BF78C3160919475A9E7BF1B1543118C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9A0799E266D4DA2B5FD0ABABAD3C48D">
+    <w:name w:val="C9A0799E266D4DA2B5FD0ABABAD3C48D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49AED59564DB4EDFAD96286CFEBE1FED">
-    <w:name w:val="49AED59564DB4EDFAD96286CFEBE1FED"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA5E2B104AC940CDAF9208323E1911CB">
+    <w:name w:val="AA5E2B104AC940CDAF9208323E1911CB"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="786FB76A828246889288CC73FCAFA74B">
-    <w:name w:val="786FB76A828246889288CC73FCAFA74B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A497F41E27348FE8627FD550ABBD9C3">
+    <w:name w:val="8A497F41E27348FE8627FD550ABBD9C3"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82119DBAF7BB46C681D864EBC33BA4BD">
-    <w:name w:val="82119DBAF7BB46C681D864EBC33BA4BD"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B624E71D236843C6A50ADF6078657AE4">
+    <w:name w:val="B624E71D236843C6A50ADF6078657AE4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27A3DC252D724CD8AFDCD7405C6EF43A">
-    <w:name w:val="27A3DC252D724CD8AFDCD7405C6EF43A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F2AC496A8C74A088B6CBBFC00BD65BB">
+    <w:name w:val="4F2AC496A8C74A088B6CBBFC00BD65BB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A305A7CDC4F453E842310CDDCBFBA7E">
+    <w:name w:val="7A305A7CDC4F453E842310CDDCBFBA7E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08F3BD2B5394466AB6748571093241E1">
+    <w:name w:val="08F3BD2B5394466AB6748571093241E1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9714B365C70543E8A93904603903A2C7">
+    <w:name w:val="9714B365C70543E8A93904603903A2C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A4754FB8C6F493A98717D632F28DF23">
+    <w:name w:val="9A4754FB8C6F493A98717D632F28DF23"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD98F18C22F546DE8F9A890EBF9B9667">
+    <w:name w:val="FD98F18C22F546DE8F9A890EBF9B9667"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="348F198A8D0448E2B93F25ED91B72C02">
+    <w:name w:val="348F198A8D0448E2B93F25ED91B72C02"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9ED3A4048F046D9BFFBD1B857E5BCF7">
+    <w:name w:val="F9ED3A4048F046D9BFFBD1B857E5BCF7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBF652F44319431BB48E94CA6FF1656C">
+    <w:name w:val="FBF652F44319431BB48E94CA6FF1656C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2CA6BB738704B24AEED458D83C6B4AB">
+    <w:name w:val="E2CA6BB738704B24AEED458D83C6B4AB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D18F452D18144F488E340DAE39281AB">
+    <w:name w:val="1D18F452D18144F488E340DAE39281AB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BC3553D4CB7F4C56BFD721774028B2B9">
+    <w:name w:val="BC3553D4CB7F4C56BFD721774028B2B9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6750E4E7880B474BBD4AD96ECA6A68E1">
+    <w:name w:val="6750E4E7880B474BBD4AD96ECA6A68E1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C601C3CDA7A9475A8A794C7715F7C9B4">
+    <w:name w:val="C601C3CDA7A9475A8A794C7715F7C9B4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39695E3D2481464A9FE16461A426826C">
+    <w:name w:val="39695E3D2481464A9FE16461A426826C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEE88720304D419AA35DC53990F8AFE4">
+    <w:name w:val="EEE88720304D419AA35DC53990F8AFE4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9E1E91CD49643299D15503D62CBB9F6">
+    <w:name w:val="A9E1E91CD49643299D15503D62CBB9F6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B57E42C1EC3460DAAE9A9F6E8923546">
+    <w:name w:val="2B57E42C1EC3460DAAE9A9F6E8923546"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70EAFA42A6104811B5A59F0F19A9B937">
+    <w:name w:val="70EAFA42A6104811B5A59F0F19A9B937"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -13872,50 +15818,140 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SpcIndex xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1" xsi:nil="true"/>
+    <bd5d1db7cf3f487e8ac111ba4ba5b2af xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Production</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">244acb4a-4fc7-4180-94cd-1955500aec10</TermId>
+        </TermInfo>
+      </Terms>
+    </bd5d1db7cf3f487e8ac111ba4ba5b2af>
+    <TaxCatchAll xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
+      <Value>75</Value>
+      <Value>80</Value>
+      <Value>78</Value>
+      <Value>93</Value>
+      <Value>109</Value>
+      <Value>138</Value>
+      <Value>154</Value>
+    </TaxCatchAll>
+    <jf89d4bb14dd48c8a1d5f7965699347d xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">F/D</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d7597969-6403-463d-9659-841e5c21d3e1</TermId>
+        </TermInfo>
+      </Terms>
+    </jf89d4bb14dd48c8a1d5f7965699347d>
+    <SpcNumeroInterne xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">102</SpcNumeroInterne>
+    <gbf80bec09494ed39cef665e8dd3b924 xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Formulaire</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1c1d6c08-54f1-44db-87a5-ce6093806c3b</TermId>
+        </TermInfo>
+      </Terms>
+    </gbf80bec09494ed39cef665e8dd3b924>
+    <Externe xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1" xsi:nil="true"/>
+    <ncf326973f2944dcb657b5c876ed8c87 xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DW</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c0cd386-65db-4d94-922f-905da958d5ed</TermId>
+        </TermInfo>
+      </Terms>
+    </ncf326973f2944dcb657b5c876ed8c87>
+    <jf7eb07a25984f2983b754dbeb9d3637 xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1102 - Signalisation - réseau routier communal</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">24c45ca0-3f84-45f8-bb20-59bb6537fcdb</TermId>
+        </TermInfo>
+      </Terms>
+    </jf7eb07a25984f2983b754dbeb9d3637>
+    <kcf5422741ea498a8f4960310f9b79ff xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8. Réalisation des activités opérationnelles</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">e2b544e5-7dc3-4b8e-83c0-2dd25d8f07f7</TermId>
+        </TermInfo>
+      </Terms>
+    </kcf5422741ea498a8f4960310f9b79ff>
+    <Remarque xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">Publié sur Internet</Remarque>
+    <SpcVersion xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">2018-07-03T22:00:00+00:00</SpcVersion>
+    <le1c1810c77e4aff96afd6a7d26de073 xmlns="6415b098-b736-49bb-9fbf-304338ed6dc1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Routes communales</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">54722fca-f9e8-435a-b5cc-a9db89fee3fb</TermId>
+        </TermInfo>
+      </Terms>
+    </le1c1810c77e4aff96afd6a7d26de073>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documentation du SPC" ma:contentTypeID="0x01010014C59C61CE86DA4BBE8E466E72D96ADB00A1ECEF6398358F44B0451DF3F55B7D24" ma:contentTypeVersion="39" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="01b7c54590d124ff1ee13298653a69f5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="6415b098-b736-49bb-9fbf-304338ed6dc1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="197e18fcfaee857beaae8cdc1b52bdcd" ns1:_="">
     <xsd:import namespace="6415b098-b736-49bb-9fbf-304338ed6dc1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:SpcNumeroInterne"/>
                 <xsd:element ref="ns1:SpcIndex" minOccurs="0"/>
                 <xsd:element ref="ns1:SpcVersion"/>
                 <xsd:element ref="ns1:Externe" minOccurs="0"/>
                 <xsd:element ref="ns1:Remarque" minOccurs="0"/>
                 <xsd:element ref="ns1:kcf5422741ea498a8f4960310f9b79ff" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns1:ncf326973f2944dcb657b5c876ed8c87" minOccurs="0"/>
                 <xsd:element ref="ns1:bd5d1db7cf3f487e8ac111ba4ba5b2af" minOccurs="0"/>
                 <xsd:element ref="ns1:gbf80bec09494ed39cef665e8dd3b924" minOccurs="0"/>
                 <xsd:element ref="ns1:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns1:jf7eb07a25984f2983b754dbeb9d3637" minOccurs="0"/>
                 <xsd:element ref="ns1:le1c1810c77e4aff96afd6a7d26de073" minOccurs="0"/>
                 <xsd:element ref="ns1:jf89d4bb14dd48c8a1d5f7965699347d" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -14110,225 +16146,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13AC6331-232C-4CBE-9B47-8E56E4EC77F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCCD081C-C955-4B4B-9274-6505A01FE9D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...73 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F517271-7FB7-40AF-8D70-A02E4E0CD6CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6415b098-b736-49bb-9fbf-304338ed6dc1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B4138CF-9B45-46F2-86FA-7157E78D550E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6415b098-b736-49bb-9fbf-304338ed6dc1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>102-F-D_Aménagement routier - Demande d approbation des plans du projet définitif-21.03.2022</Template>
+  <Template>102 FD demande approbation infrastructure mobilité PIM.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>813</Words>
-  <Characters>4476</Characters>
+  <Words>992</Words>
+  <Characters>5461</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Aménagement routier - Demande d'approbation des plans du projet définitif</vt:lpstr>
+      <vt:lpstr>102FD demande approbation des plans projet définitif</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5279</CharactersWithSpaces>
+  <CharactersWithSpaces>6441</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>102FD demande approbation des plans projet définitif</dc:title>
-  <dc:creator>Becker Raphaël</dc:creator>
+  <dc:creator>Jungo Muriel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010014C59C61CE86DA4BBE8E466E72D96ADB00A1ECEF6398358F44B0451DF3F55B7D24</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="SpcPrestations">
     <vt:lpwstr>138;#1102 - Signalisation - réseau routier communal|24c45ca0-3f84-45f8-bb20-59bb6537fcdb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="SpcSectionConcernee">
     <vt:lpwstr>129;#Signalisation|b642d3e8-0e13-4c59-9867-670488cff4d3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="SpcLangue">
     <vt:lpwstr>109;#F/D|d7597969-6403-463d-9659-841e5c21d3e1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SpcNormeIso">
     <vt:lpwstr>80;#8. Réalisation des activités opérationnelles|e2b544e5-7dc3-4b8e-83c0-2dd25d8f07f7</vt:lpwstr>
   </property>